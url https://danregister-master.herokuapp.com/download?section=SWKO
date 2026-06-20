--- v0 (2025-12-13)
+++ v1 (2026-06-20)
@@ -78,51 +78,51 @@
       <protection locked="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="1">
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId1"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId2"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:G338"/>
+  <dimension ref="A1:G341"/>
   <sheetViews>
     <sheetView defaultGridColor="1" rightToLeft="0" showFormulas="0" showGridLines="1" showRowColHeaders="1" showRuler="1" showWhiteSpace="0" showZeros="1" tabSelected="0" windowProtection="0" showOutlineSymbols="1" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0" workbookViewId="0" zoomScale="100"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col width="8.25" min="1" max="1" bestFit="1" customWidth="1"/>
     <col width="18.15" min="2" max="2" bestFit="1" customWidth="1"/>
     <col width="18.700000000000003" min="3" max="3" bestFit="1" customWidth="1"/>
     <col width="18.700000000000003" min="4" max="4" bestFit="1" customWidth="1"/>
     <col width="12.100000000000001" min="5" max="5" bestFit="1" customWidth="1"/>
     <col width="16.5" min="6" max="6" bestFit="1" customWidth="1"/>
     <col width="24.75" min="7" max="7" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>ID</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Dan Grad</t>
         </is>
       </c>
@@ -1089,756 +1089,756 @@
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>Risch</t>
         </is>
       </c>
       <c r="E30" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G30" s="4" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="4" t="n">
-        <v>282</v>
+        <v>1517</v>
       </c>
       <c r="B31" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
-          <t>Rowena</t>
+          <t>Ivo</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
-          <t>Schmocker-Rutz</t>
+          <t>Rüegg</t>
         </is>
       </c>
       <c r="E31" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G31" s="4" t="inlineStr">
         <is>
           <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="4" t="n">
-        <v>1285</v>
+        <v>282</v>
       </c>
       <c r="B32" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
-          <t>Marko</t>
+          <t>Rowena</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
-          <t>Turudija</t>
+          <t>Schmocker-Rutz</t>
         </is>
       </c>
       <c r="E32" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G32" s="4" t="inlineStr">
         <is>
           <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="4" t="n">
-        <v>138</v>
+        <v>1285</v>
       </c>
       <c r="B33" s="4" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
-          <t>Ramona</t>
+          <t>Marko</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
-          <t>Ambühl</t>
+          <t>Turudija</t>
         </is>
       </c>
       <c r="E33" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G33" s="4" t="inlineStr">
         <is>
           <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="4" t="n">
-        <v>3997</v>
+        <v>138</v>
       </c>
       <c r="B34" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
-          <t>Vito</t>
+          <t>Ramona</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
-          <t>Antico</t>
+          <t>Ambühl</t>
         </is>
       </c>
       <c r="E34" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G34" s="4" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="4" t="n">
-        <v>2145</v>
+        <v>3997</v>
       </c>
       <c r="B35" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
-          <t>Marco</t>
+          <t>Vito</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
-          <t>Aquino</t>
+          <t>Antico</t>
         </is>
       </c>
       <c r="E35" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G35" s="4" t="inlineStr">
         <is>
-          <t>SWKR</t>
+          <t>-</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="4" t="n">
-        <v>122</v>
+        <v>2145</v>
       </c>
       <c r="B36" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
-          <t>Gianni</t>
+          <t>Marco</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
-          <t>Baccaro</t>
+          <t>Aquino</t>
         </is>
       </c>
       <c r="E36" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G36" s="4" t="inlineStr">
         <is>
           <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="4" t="n">
-        <v>607</v>
+        <v>122</v>
       </c>
       <c r="B37" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
-          <t>Rebecca</t>
+          <t>Gianni</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
-          <t>Bruggmann</t>
+          <t>Baccaro</t>
         </is>
       </c>
       <c r="E37" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G37" s="4" t="inlineStr">
         <is>
           <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="4" t="n">
-        <v>189</v>
+        <v>607</v>
       </c>
       <c r="B38" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
-          <t>Olivia</t>
+          <t>Rebecca</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
-          <t>Derungs</t>
+          <t>Bruggmann</t>
         </is>
       </c>
       <c r="E38" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G38" s="4" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="4" t="n">
-        <v>571</v>
+        <v>189</v>
       </c>
       <c r="B39" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
-          <t>Valentino</t>
+          <t>Olivia</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
-          <t>Di Lascia</t>
+          <t>Derungs</t>
         </is>
       </c>
       <c r="E39" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G39" s="4" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="4" t="n">
-        <v>1590</v>
+        <v>571</v>
       </c>
       <c r="B40" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
-          <t>Jörg</t>
+          <t>Valentino</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
-          <t>Ewald</t>
+          <t>Di Lascia</t>
         </is>
       </c>
       <c r="E40" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G40" s="4" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="4" t="n">
-        <v>479</v>
+        <v>1590</v>
       </c>
       <c r="B41" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
-          <t>Tatiana</t>
+          <t>Jörg</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
-          <t>Franco</t>
+          <t>Ewald</t>
         </is>
       </c>
       <c r="E41" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G41" s="4" t="inlineStr">
         <is>
-          <t>SWKR</t>
+          <t>-</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="4" t="n">
-        <v>1606</v>
+        <v>479</v>
       </c>
       <c r="B42" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C42" s="4" t="inlineStr">
         <is>
-          <t>Xenia</t>
+          <t>Tatiana</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
-          <t>Füchter</t>
+          <t>Franco</t>
         </is>
       </c>
       <c r="E42" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G42" s="4" t="inlineStr">
         <is>
           <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="4" t="n">
-        <v>2376</v>
+        <v>1606</v>
       </c>
       <c r="B43" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
-          <t>Nicola</t>
+          <t>Xenia</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
-          <t>Ionà</t>
+          <t>Füchter</t>
         </is>
       </c>
       <c r="E43" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G43" s="4" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="4" t="n">
-        <v>1594</v>
+        <v>2376</v>
       </c>
       <c r="B44" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
-          <t>Monika</t>
+          <t>Nicola</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
-          <t>Jucker</t>
+          <t>Ionà</t>
         </is>
       </c>
       <c r="E44" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G44" s="4" t="inlineStr">
         <is>
-          <t>SWKR</t>
+          <t>-</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="4" t="n">
-        <v>685</v>
+        <v>1594</v>
       </c>
       <c r="B45" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
-          <t>Remo</t>
+          <t>Monika</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
-          <t>Keusch</t>
+          <t>Jucker</t>
         </is>
       </c>
       <c r="E45" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G45" s="4" t="inlineStr">
         <is>
           <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="4" t="n">
-        <v>1595</v>
+        <v>685</v>
       </c>
       <c r="B46" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C46" s="4" t="inlineStr">
         <is>
-          <t>Gina</t>
+          <t>Remo</t>
         </is>
       </c>
       <c r="D46" s="4" t="inlineStr">
         <is>
-          <t>Landolf</t>
+          <t>Keusch</t>
         </is>
       </c>
       <c r="E46" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F46" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G46" s="4" t="inlineStr">
         <is>
           <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="4" t="n">
-        <v>4139</v>
+        <v>1595</v>
       </c>
       <c r="B47" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C47" s="4" t="inlineStr">
         <is>
-          <t>Wolf</t>
+          <t>Gina</t>
         </is>
       </c>
       <c r="D47" s="4" t="inlineStr">
         <is>
-          <t>Liebert</t>
+          <t>Landolf</t>
         </is>
       </c>
       <c r="E47" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F47" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G47" s="4" t="inlineStr">
         <is>
           <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="4" t="n">
-        <v>5173</v>
+        <v>4139</v>
       </c>
       <c r="B48" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C48" s="4" t="inlineStr">
         <is>
-          <t>Nicole</t>
+          <t>Wolf</t>
         </is>
       </c>
       <c r="D48" s="4" t="inlineStr">
         <is>
-          <t>Müri</t>
+          <t>Liebert</t>
         </is>
       </c>
       <c r="E48" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F48" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G48" s="4" t="inlineStr">
         <is>
           <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="4" t="n">
-        <v>466</v>
+        <v>5173</v>
       </c>
       <c r="B49" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C49" s="4" t="inlineStr">
         <is>
-          <t>Paritteepan</t>
+          <t>Nicole</t>
         </is>
       </c>
       <c r="D49" s="4" t="inlineStr">
         <is>
-          <t>Premraj</t>
+          <t>Müri</t>
         </is>
       </c>
       <c r="E49" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F49" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G49" s="4" t="inlineStr">
         <is>
           <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="4" t="n">
-        <v>675</v>
+        <v>466</v>
       </c>
       <c r="B50" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C50" s="4" t="inlineStr">
         <is>
-          <t>Elena</t>
+          <t>Paritteepan</t>
         </is>
       </c>
       <c r="D50" s="4" t="inlineStr">
         <is>
-          <t>Quirici</t>
+          <t>Premraj</t>
         </is>
       </c>
       <c r="E50" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F50" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G50" s="4" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="4" t="n">
-        <v>4660</v>
+        <v>675</v>
       </c>
       <c r="B51" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C51" s="4" t="inlineStr">
         <is>
-          <t>Patrick</t>
+          <t>Elena</t>
         </is>
       </c>
       <c r="D51" s="4" t="inlineStr">
         <is>
-          <t>Reifler</t>
+          <t>Quirici</t>
         </is>
       </c>
       <c r="E51" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F51" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G51" s="4" t="inlineStr">
         <is>
-          <t>SWKR</t>
+          <t>-</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="4" t="n">
-        <v>1517</v>
+        <v>4660</v>
       </c>
       <c r="B52" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C52" s="4" t="inlineStr">
         <is>
-          <t>Ivo</t>
+          <t>Patrick</t>
         </is>
       </c>
       <c r="D52" s="4" t="inlineStr">
         <is>
-          <t>Rüegg</t>
+          <t>Reifler</t>
         </is>
       </c>
       <c r="E52" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F52" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G52" s="4" t="inlineStr">
         <is>
           <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="4" t="n">
         <v>1523</v>
       </c>
       <c r="B53" s="4" t="n">
         <v>3</v>
       </c>
@@ -2871,294 +2871,290 @@
         </is>
       </c>
       <c r="D84" s="4" t="inlineStr">
         <is>
           <t>Garrapa</t>
         </is>
       </c>
       <c r="E84" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F84" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G84" s="4" t="inlineStr">
         <is>
           <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="4" t="n">
-        <v>1020</v>
+        <v>8141</v>
       </c>
       <c r="B85" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C85" s="4" t="inlineStr">
         <is>
-          <t>Deniz</t>
+          <t>Kim</t>
         </is>
       </c>
       <c r="D85" s="4" t="inlineStr">
         <is>
-          <t>Güldali</t>
+          <t>Grob</t>
         </is>
       </c>
       <c r="E85" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F85" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
-      <c r="G85" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G85" s="4"/>
     </row>
     <row r="86">
       <c r="A86" s="4" t="n">
-        <v>277</v>
+        <v>1020</v>
       </c>
       <c r="B86" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C86" s="4" t="inlineStr">
         <is>
-          <t>Nicolas</t>
+          <t>Deniz</t>
         </is>
       </c>
       <c r="D86" s="4" t="inlineStr">
         <is>
-          <t>Gütle</t>
+          <t>Güldali</t>
         </is>
       </c>
       <c r="E86" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F86" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G86" s="4" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="4" t="n">
-        <v>319</v>
+        <v>277</v>
       </c>
       <c r="B87" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C87" s="4" t="inlineStr">
         <is>
-          <t>Nicola</t>
+          <t>Nicolas</t>
         </is>
       </c>
       <c r="D87" s="4" t="inlineStr">
         <is>
-          <t>Halter</t>
+          <t>Gütle</t>
         </is>
       </c>
       <c r="E87" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F87" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G87" s="4" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="4" t="n">
-        <v>1333</v>
+        <v>319</v>
       </c>
       <c r="B88" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C88" s="4" t="inlineStr">
         <is>
-          <t>Daniel</t>
+          <t>Nicola</t>
         </is>
       </c>
       <c r="D88" s="4" t="inlineStr">
         <is>
-          <t>Iseli</t>
+          <t>Halter</t>
         </is>
       </c>
       <c r="E88" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F88" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G88" s="4" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="4" t="n">
-        <v>4703</v>
+        <v>1333</v>
       </c>
       <c r="B89" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C89" s="4" t="inlineStr">
         <is>
-          <t>Matus</t>
+          <t>Daniel</t>
         </is>
       </c>
       <c r="D89" s="4" t="inlineStr">
         <is>
-          <t>Jancok</t>
+          <t>Iseli</t>
         </is>
       </c>
       <c r="E89" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F89" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G89" s="4" t="inlineStr">
         <is>
-          <t>SWKR</t>
+          <t>-</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="4" t="n">
-        <v>24</v>
+        <v>4703</v>
       </c>
       <c r="B90" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C90" s="4" t="inlineStr">
         <is>
-          <t>Roland</t>
+          <t>Matus</t>
         </is>
       </c>
       <c r="D90" s="4" t="inlineStr">
         <is>
-          <t>Königs</t>
+          <t>Jancok</t>
         </is>
       </c>
       <c r="E90" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F90" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G90" s="4" t="inlineStr">
         <is>
           <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="4" t="n">
-        <v>2703</v>
+        <v>24</v>
       </c>
       <c r="B91" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C91" s="4" t="inlineStr">
         <is>
-          <t>Petra</t>
+          <t>Roland</t>
         </is>
       </c>
       <c r="D91" s="4" t="inlineStr">
         <is>
-          <t>Kopp</t>
+          <t>Königs</t>
         </is>
       </c>
       <c r="E91" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F91" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G91" s="4" t="inlineStr">
         <is>
           <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="4" t="n">
-        <v>1395</v>
+        <v>2703</v>
       </c>
       <c r="B92" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C92" s="4" t="inlineStr">
         <is>
-          <t>Laura</t>
+          <t>Petra</t>
         </is>
       </c>
       <c r="D92" s="4" t="inlineStr">
         <is>
-          <t>Kurer</t>
+          <t>Kopp</t>
         </is>
       </c>
       <c r="E92" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F92" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G92" s="4" t="inlineStr">
         <is>
           <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="4" t="n">
         <v>1393</v>
       </c>
       <c r="B93" s="4" t="n">
         <v>2</v>
       </c>
@@ -3168,2736 +3164,2736 @@
         </is>
       </c>
       <c r="D93" s="4" t="inlineStr">
         <is>
           <t>Kurer</t>
         </is>
       </c>
       <c r="E93" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F93" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G93" s="4" t="inlineStr">
         <is>
           <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="4" t="n">
-        <v>614</v>
+        <v>1395</v>
       </c>
       <c r="B94" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C94" s="4" t="inlineStr">
         <is>
-          <t>Daniel</t>
+          <t>Laura</t>
         </is>
       </c>
       <c r="D94" s="4" t="inlineStr">
         <is>
-          <t>Lochbihler</t>
+          <t>Kurer</t>
         </is>
       </c>
       <c r="E94" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F94" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G94" s="4" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="4" t="n">
-        <v>4161</v>
+        <v>614</v>
       </c>
       <c r="B95" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C95" s="4" t="inlineStr">
         <is>
-          <t>Silvio</t>
+          <t>Daniel</t>
         </is>
       </c>
       <c r="D95" s="4" t="inlineStr">
         <is>
-          <t>Lombardi</t>
+          <t>Lochbihler</t>
         </is>
       </c>
       <c r="E95" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F95" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G95" s="4" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="4" t="n">
-        <v>1015</v>
+        <v>4161</v>
       </c>
       <c r="B96" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C96" s="4" t="inlineStr">
         <is>
-          <t>Peter</t>
+          <t>Silvio</t>
         </is>
       </c>
       <c r="D96" s="4" t="inlineStr">
         <is>
-          <t>Lüscher</t>
+          <t>Lombardi</t>
         </is>
       </c>
       <c r="E96" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F96" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G96" s="4" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="4" t="n">
-        <v>387</v>
+        <v>1015</v>
       </c>
       <c r="B97" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C97" s="4" t="inlineStr">
         <is>
-          <t>Lukas</t>
+          <t>Peter</t>
         </is>
       </c>
       <c r="D97" s="4" t="inlineStr">
         <is>
-          <t>Meier</t>
+          <t>Lüscher</t>
         </is>
       </c>
       <c r="E97" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F97" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G97" s="4" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="4" t="n">
-        <v>1043</v>
+        <v>387</v>
       </c>
       <c r="B98" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C98" s="4" t="inlineStr">
         <is>
-          <t>Gabriela</t>
+          <t>Lukas</t>
         </is>
       </c>
       <c r="D98" s="4" t="inlineStr">
         <is>
-          <t>Merk</t>
+          <t>Meier</t>
         </is>
       </c>
       <c r="E98" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F98" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G98" s="4" t="inlineStr">
         <is>
-          <t>SWKR</t>
+          <t>-</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="4" t="n">
-        <v>2899</v>
+        <v>1043</v>
       </c>
       <c r="B99" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C99" s="4" t="inlineStr">
         <is>
-          <t>Antonio</t>
+          <t>Gabriela</t>
         </is>
       </c>
       <c r="D99" s="4" t="inlineStr">
         <is>
-          <t>Milanese</t>
+          <t>Merk</t>
         </is>
       </c>
       <c r="E99" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F99" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G99" s="4" t="inlineStr">
         <is>
           <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="4" t="n">
-        <v>4118</v>
+        <v>2899</v>
       </c>
       <c r="B100" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C100" s="4" t="inlineStr">
         <is>
-          <t>Mirjana</t>
+          <t>Antonio</t>
         </is>
       </c>
       <c r="D100" s="4" t="inlineStr">
         <is>
-          <t>Milosevic</t>
+          <t>Milanese</t>
         </is>
       </c>
       <c r="E100" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F100" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G100" s="4" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="4" t="n">
-        <v>3495</v>
+        <v>4118</v>
       </c>
       <c r="B101" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C101" s="4" t="inlineStr">
         <is>
-          <t>Philipp</t>
+          <t>Mirjana</t>
         </is>
       </c>
       <c r="D101" s="4" t="inlineStr">
         <is>
-          <t>Osterwalder</t>
+          <t>Milosevic</t>
         </is>
       </c>
       <c r="E101" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F101" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G101" s="4" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="4" t="n">
-        <v>5315</v>
+        <v>3495</v>
       </c>
       <c r="B102" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C102" s="4" t="inlineStr">
         <is>
-          <t>Mael</t>
+          <t>Philipp</t>
         </is>
       </c>
       <c r="D102" s="4" t="inlineStr">
         <is>
-          <t>Peyret</t>
+          <t>Osterwalder</t>
         </is>
       </c>
       <c r="E102" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F102" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G102" s="4" t="inlineStr">
         <is>
-          <t>SWKR</t>
+          <t>-</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="4" t="n">
-        <v>1245</v>
+        <v>5315</v>
       </c>
       <c r="B103" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C103" s="4" t="inlineStr">
         <is>
-          <t>Mukunthan</t>
+          <t>Mael</t>
         </is>
       </c>
       <c r="D103" s="4" t="inlineStr">
         <is>
-          <t>Premraj</t>
+          <t>Peyret</t>
         </is>
       </c>
       <c r="E103" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F103" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G103" s="4" t="inlineStr">
         <is>
           <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="4" t="n">
-        <v>3483</v>
+        <v>1245</v>
       </c>
       <c r="B104" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C104" s="4" t="inlineStr">
         <is>
-          <t>Graziella</t>
+          <t>Mukunthan</t>
         </is>
       </c>
       <c r="D104" s="4" t="inlineStr">
         <is>
-          <t>Racaniello</t>
+          <t>Premraj</t>
         </is>
       </c>
       <c r="E104" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F104" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G104" s="4" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="4" t="n">
-        <v>974</v>
+        <v>3483</v>
       </c>
       <c r="B105" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C105" s="4" t="inlineStr">
         <is>
-          <t>Lisa</t>
+          <t>Graziella</t>
         </is>
       </c>
       <c r="D105" s="4" t="inlineStr">
         <is>
-          <t>Reich</t>
+          <t>Racaniello</t>
         </is>
       </c>
       <c r="E105" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F105" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G105" s="4" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="4" t="n">
-        <v>1460</v>
+        <v>974</v>
       </c>
       <c r="B106" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C106" s="4" t="inlineStr">
         <is>
-          <t>Martin</t>
+          <t>Lisa</t>
         </is>
       </c>
       <c r="D106" s="4" t="inlineStr">
         <is>
-          <t>Rutschmann</t>
+          <t>Reich</t>
         </is>
       </c>
       <c r="E106" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F106" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G106" s="4" t="inlineStr">
         <is>
-          <t>SWKR</t>
+          <t>-</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="4" t="n">
-        <v>4141</v>
+        <v>1460</v>
       </c>
       <c r="B107" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C107" s="4" t="inlineStr">
         <is>
-          <t>Dominik</t>
+          <t>Martin</t>
         </is>
       </c>
       <c r="D107" s="4" t="inlineStr">
         <is>
-          <t>Saladin</t>
+          <t>Rutschmann</t>
         </is>
       </c>
       <c r="E107" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F107" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G107" s="4" t="inlineStr">
         <is>
           <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="4" t="n">
-        <v>4701</v>
+        <v>4141</v>
       </c>
       <c r="B108" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C108" s="4" t="inlineStr">
         <is>
-          <t>Jethro</t>
+          <t>Dominik</t>
         </is>
       </c>
       <c r="D108" s="4" t="inlineStr">
         <is>
-          <t>Schär</t>
+          <t>Saladin</t>
         </is>
       </c>
       <c r="E108" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F108" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G108" s="4" t="inlineStr">
         <is>
           <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="4" t="n">
-        <v>2402</v>
+        <v>4701</v>
       </c>
       <c r="B109" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C109" s="4" t="inlineStr">
         <is>
-          <t>Reto</t>
+          <t>Jethro</t>
         </is>
       </c>
       <c r="D109" s="4" t="inlineStr">
         <is>
-          <t>Schreppers</t>
+          <t>Schär</t>
         </is>
       </c>
       <c r="E109" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F109" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G109" s="4" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="4" t="n">
-        <v>3928</v>
+        <v>2402</v>
       </c>
       <c r="B110" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C110" s="4" t="inlineStr">
         <is>
-          <t>Benjamin</t>
+          <t>Reto</t>
         </is>
       </c>
       <c r="D110" s="4" t="inlineStr">
         <is>
-          <t>Schubiger</t>
+          <t>Schreppers</t>
         </is>
       </c>
       <c r="E110" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F110" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G110" s="4" t="inlineStr">
         <is>
-          <t>SWKR</t>
+          <t>-</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="4" t="n">
-        <v>4153</v>
+        <v>3928</v>
       </c>
       <c r="B111" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C111" s="4" t="inlineStr">
         <is>
-          <t>Marie-Louise</t>
+          <t>Benjamin</t>
         </is>
       </c>
       <c r="D111" s="4" t="inlineStr">
         <is>
-          <t>Schwenter</t>
+          <t>Schubiger</t>
         </is>
       </c>
       <c r="E111" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F111" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G111" s="4" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="4" t="n">
-        <v>1951</v>
+        <v>4153</v>
       </c>
       <c r="B112" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C112" s="4" t="inlineStr">
         <is>
-          <t>Manuela</t>
+          <t>Marie-Louise</t>
         </is>
       </c>
       <c r="D112" s="4" t="inlineStr">
         <is>
-          <t>Sedlar</t>
+          <t>Schwenter</t>
         </is>
       </c>
       <c r="E112" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F112" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G112" s="4" t="inlineStr">
         <is>
-          <t>SWKR</t>
+          <t>-</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="4" t="n">
-        <v>4160</v>
+        <v>1951</v>
       </c>
       <c r="B113" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C113" s="4" t="inlineStr">
         <is>
-          <t>Amiko</t>
+          <t>Manuela</t>
         </is>
       </c>
       <c r="D113" s="4" t="inlineStr">
         <is>
-          <t>Simonet</t>
+          <t>Sedlar</t>
         </is>
       </c>
       <c r="E113" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F113" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G113" s="4" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="4" t="n">
-        <v>2762</v>
+        <v>4160</v>
       </c>
       <c r="B114" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C114" s="4" t="inlineStr">
         <is>
-          <t>Marc</t>
+          <t>Amiko</t>
         </is>
       </c>
       <c r="D114" s="4" t="inlineStr">
         <is>
-          <t>Stäheli</t>
+          <t>Simonet</t>
         </is>
       </c>
       <c r="E114" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F114" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G114" s="4" t="inlineStr">
         <is>
-          <t>SWKR</t>
+          <t>-</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="4" t="n">
-        <v>3557</v>
+        <v>2762</v>
       </c>
       <c r="B115" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C115" s="4" t="inlineStr">
         <is>
-          <t>Eros</t>
+          <t>Marc</t>
         </is>
       </c>
       <c r="D115" s="4" t="inlineStr">
         <is>
-          <t>Tavani</t>
+          <t>Stäheli</t>
         </is>
       </c>
       <c r="E115" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F115" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G115" s="4" t="inlineStr">
         <is>
           <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="4" t="n">
-        <v>1445</v>
+        <v>3557</v>
       </c>
       <c r="B116" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C116" s="4" t="inlineStr">
         <is>
-          <t>Mario</t>
+          <t>Eros</t>
         </is>
       </c>
       <c r="D116" s="4" t="inlineStr">
         <is>
-          <t>Tejero</t>
+          <t>Tavani</t>
         </is>
       </c>
       <c r="E116" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F116" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G116" s="4" t="inlineStr">
         <is>
           <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="4" t="n">
-        <v>879</v>
+        <v>1445</v>
       </c>
       <c r="B117" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C117" s="4" t="inlineStr">
         <is>
-          <t>Felix</t>
+          <t>Mario</t>
         </is>
       </c>
       <c r="D117" s="4" t="inlineStr">
         <is>
-          <t>Traber</t>
+          <t>Tejero</t>
         </is>
       </c>
       <c r="E117" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F117" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G117" s="4" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="4" t="n">
-        <v>744</v>
+        <v>879</v>
       </c>
       <c r="B118" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C118" s="4" t="inlineStr">
         <is>
-          <t>Gerhard</t>
+          <t>Felix</t>
         </is>
       </c>
       <c r="D118" s="4" t="inlineStr">
         <is>
-          <t>Tscherter</t>
+          <t>Traber</t>
         </is>
       </c>
       <c r="E118" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F118" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G118" s="4" t="inlineStr">
         <is>
-          <t>SWKR</t>
+          <t>-</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="4" t="n">
-        <v>5049</v>
+        <v>744</v>
       </c>
       <c r="B119" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C119" s="4" t="inlineStr">
         <is>
-          <t>Pia</t>
+          <t>Gerhard</t>
         </is>
       </c>
       <c r="D119" s="4" t="inlineStr">
         <is>
-          <t>Verardo</t>
+          <t>Tscherter</t>
         </is>
       </c>
       <c r="E119" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F119" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G119" s="4" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="4" t="n">
-        <v>4130</v>
+        <v>5049</v>
       </c>
       <c r="B120" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C120" s="4" t="inlineStr">
         <is>
-          <t>Jason</t>
+          <t>Pia</t>
         </is>
       </c>
       <c r="D120" s="4" t="inlineStr">
         <is>
-          <t>Witzig</t>
+          <t>Verardo</t>
         </is>
       </c>
       <c r="E120" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F120" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G120" s="4" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="4" t="n">
-        <v>4700</v>
+        <v>4130</v>
       </c>
       <c r="B121" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C121" s="4" t="inlineStr">
         <is>
-          <t>Nico</t>
+          <t>Jason</t>
         </is>
       </c>
       <c r="D121" s="4" t="inlineStr">
         <is>
-          <t>Würth</t>
+          <t>Witzig</t>
         </is>
       </c>
       <c r="E121" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F121" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G121" s="4" t="inlineStr">
         <is>
-          <t>SWKR</t>
+          <t>-</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="4" t="n">
-        <v>792</v>
+        <v>4700</v>
       </c>
       <c r="B122" s="4" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C122" s="4" t="inlineStr">
         <is>
-          <t>Walipan</t>
+          <t>Nico</t>
         </is>
       </c>
       <c r="D122" s="4" t="inlineStr">
         <is>
-          <t>Abramowski</t>
+          <t>Würth</t>
         </is>
       </c>
       <c r="E122" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F122" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G122" s="4" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="4" t="n">
-        <v>3711</v>
+        <v>792</v>
       </c>
       <c r="B123" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C123" s="4" t="inlineStr">
         <is>
-          <t>Patrick</t>
+          <t>Walipan</t>
         </is>
       </c>
       <c r="D123" s="4" t="inlineStr">
         <is>
-          <t>Aellen</t>
+          <t>Abramowski</t>
         </is>
       </c>
       <c r="E123" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F123" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G123" s="4" t="inlineStr">
         <is>
-          <t>SWKR</t>
+          <t>-</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="4" t="n">
-        <v>3640</v>
+        <v>3711</v>
       </c>
       <c r="B124" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C124" s="4" t="inlineStr">
         <is>
-          <t>Carmen</t>
+          <t>Patrick</t>
         </is>
       </c>
       <c r="D124" s="4" t="inlineStr">
         <is>
-          <t>Affentranger</t>
+          <t>Aellen</t>
         </is>
       </c>
       <c r="E124" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F124" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G124" s="4" t="inlineStr">
         <is>
           <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="4" t="n">
-        <v>391</v>
+        <v>3640</v>
       </c>
       <c r="B125" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C125" s="4" t="inlineStr">
         <is>
-          <t>Ziya</t>
+          <t>Carmen</t>
         </is>
       </c>
       <c r="D125" s="4" t="inlineStr">
         <is>
-          <t>Agac</t>
+          <t>Affentranger</t>
         </is>
       </c>
       <c r="E125" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F125" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G125" s="4" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="4" t="n">
-        <v>715</v>
+        <v>391</v>
       </c>
       <c r="B126" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C126" s="4" t="inlineStr">
         <is>
-          <t>Besim</t>
+          <t>Ziya</t>
         </is>
       </c>
       <c r="D126" s="4" t="inlineStr">
         <is>
-          <t>Ajdari</t>
+          <t>Agac</t>
         </is>
       </c>
       <c r="E126" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F126" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G126" s="4" t="inlineStr">
         <is>
-          <t>SWKR</t>
+          <t>-</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="4" t="n">
-        <v>4135</v>
+        <v>715</v>
       </c>
       <c r="B127" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C127" s="4" t="inlineStr">
         <is>
-          <t>Amela</t>
+          <t>Besim</t>
         </is>
       </c>
       <c r="D127" s="4" t="inlineStr">
         <is>
-          <t>Alicajic</t>
+          <t>Ajdari</t>
         </is>
       </c>
       <c r="E127" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F127" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G127" s="4" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="4" t="n">
-        <v>867</v>
+        <v>4135</v>
       </c>
       <c r="B128" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C128" s="4" t="inlineStr">
         <is>
-          <t>Celine</t>
+          <t>Amela</t>
         </is>
       </c>
       <c r="D128" s="4" t="inlineStr">
         <is>
-          <t>Allemann</t>
+          <t>Alicajic</t>
         </is>
       </c>
       <c r="E128" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F128" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G128" s="4" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="4" t="n">
-        <v>551</v>
+        <v>867</v>
       </c>
       <c r="B129" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C129" s="4" t="inlineStr">
         <is>
-          <t>Vasilije</t>
+          <t>Celine</t>
         </is>
       </c>
       <c r="D129" s="4" t="inlineStr">
         <is>
-          <t>Andric</t>
+          <t>Allemann</t>
         </is>
       </c>
       <c r="E129" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F129" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G129" s="4" t="inlineStr">
         <is>
-          <t>SWKR</t>
+          <t>-</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="4" t="n">
-        <v>6668</v>
+        <v>551</v>
       </c>
       <c r="B130" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C130" s="4" t="inlineStr">
         <is>
-          <t>Jared</t>
+          <t>Vasilije</t>
         </is>
       </c>
       <c r="D130" s="4" t="inlineStr">
         <is>
-          <t>Argel</t>
+          <t>Andric</t>
         </is>
       </c>
       <c r="E130" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F130" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G130" s="4" t="inlineStr">
         <is>
           <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="4" t="n">
-        <v>2299</v>
+        <v>6668</v>
       </c>
       <c r="B131" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C131" s="4" t="inlineStr">
         <is>
-          <t>Sandie</t>
+          <t>Jared</t>
         </is>
       </c>
       <c r="D131" s="4" t="inlineStr">
         <is>
-          <t>Arn</t>
+          <t>Argel</t>
         </is>
       </c>
       <c r="E131" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F131" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G131" s="4" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="4" t="n">
-        <v>454</v>
+        <v>2299</v>
       </c>
       <c r="B132" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C132" s="4" t="inlineStr">
         <is>
-          <t>Dominic</t>
+          <t>Sandie</t>
         </is>
       </c>
       <c r="D132" s="4" t="inlineStr">
         <is>
-          <t>Balmer</t>
+          <t>Arn</t>
         </is>
       </c>
       <c r="E132" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F132" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G132" s="4" t="inlineStr">
         <is>
-          <t>SWKR</t>
+          <t>-</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="4" t="n">
-        <v>4119</v>
+        <v>454</v>
       </c>
       <c r="B133" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C133" s="4" t="inlineStr">
         <is>
-          <t>Niklas</t>
+          <t>Dominic</t>
         </is>
       </c>
       <c r="D133" s="4" t="inlineStr">
         <is>
-          <t>Barth</t>
+          <t>Balmer</t>
         </is>
       </c>
       <c r="E133" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F133" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G133" s="4" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="4" t="n">
-        <v>4145</v>
+        <v>4119</v>
       </c>
       <c r="B134" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C134" s="4" t="inlineStr">
         <is>
-          <t>Simon</t>
+          <t>Niklas</t>
         </is>
       </c>
       <c r="D134" s="4" t="inlineStr">
         <is>
-          <t>Bärtschi</t>
+          <t>Barth</t>
         </is>
       </c>
       <c r="E134" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F134" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G134" s="4" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="4" t="n">
-        <v>288</v>
+        <v>4145</v>
       </c>
       <c r="B135" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C135" s="4" t="inlineStr">
         <is>
-          <t>David</t>
+          <t>Simon</t>
         </is>
       </c>
       <c r="D135" s="4" t="inlineStr">
         <is>
-          <t>Baumann</t>
+          <t>Bärtschi</t>
         </is>
       </c>
       <c r="E135" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F135" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G135" s="4" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="4" t="n">
-        <v>6848</v>
+        <v>288</v>
       </c>
       <c r="B136" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C136" s="4" t="inlineStr">
         <is>
-          <t>Virginia</t>
+          <t>David</t>
         </is>
       </c>
       <c r="D136" s="4" t="inlineStr">
         <is>
           <t>Baumann</t>
         </is>
       </c>
       <c r="E136" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F136" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G136" s="4" t="inlineStr">
         <is>
-          <t>SWKR</t>
+          <t>-</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="4" t="n">
-        <v>308</v>
+        <v>6848</v>
       </c>
       <c r="B137" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C137" s="4" t="inlineStr">
         <is>
-          <t>André</t>
+          <t>Virginia</t>
         </is>
       </c>
       <c r="D137" s="4" t="inlineStr">
         <is>
           <t>Baumann</t>
         </is>
       </c>
       <c r="E137" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F137" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G137" s="4" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="4" t="n">
-        <v>3414</v>
+        <v>308</v>
       </c>
       <c r="B138" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C138" s="4" t="inlineStr">
         <is>
-          <t>Isabel</t>
+          <t>André</t>
         </is>
       </c>
       <c r="D138" s="4" t="inlineStr">
         <is>
-          <t>Benitez</t>
+          <t>Baumann</t>
         </is>
       </c>
       <c r="E138" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F138" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G138" s="4" t="inlineStr">
         <is>
-          <t>SWKR</t>
+          <t>-</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="4" t="n">
-        <v>545</v>
+        <v>3414</v>
       </c>
       <c r="B139" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C139" s="4" t="inlineStr">
         <is>
-          <t>Hans</t>
+          <t>Isabel</t>
         </is>
       </c>
       <c r="D139" s="4" t="inlineStr">
         <is>
-          <t>Berger</t>
+          <t>Benitez</t>
         </is>
       </c>
       <c r="E139" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F139" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G139" s="4" t="inlineStr">
         <is>
           <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="4" t="n">
-        <v>1626</v>
+        <v>545</v>
       </c>
       <c r="B140" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C140" s="4" t="inlineStr">
         <is>
-          <t>Berkan</t>
+          <t>Hans</t>
         </is>
       </c>
       <c r="D140" s="4" t="inlineStr">
         <is>
-          <t>Besen</t>
+          <t>Berger</t>
         </is>
       </c>
       <c r="E140" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F140" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G140" s="4" t="inlineStr">
         <is>
           <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="4" t="n">
-        <v>1234</v>
+        <v>1626</v>
       </c>
       <c r="B141" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C141" s="4" t="inlineStr">
         <is>
-          <t>Sandra</t>
+          <t>Berkan</t>
         </is>
       </c>
       <c r="D141" s="4" t="inlineStr">
         <is>
-          <t>Blakaj</t>
+          <t>Besen</t>
         </is>
       </c>
       <c r="E141" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F141" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G141" s="4" t="inlineStr">
         <is>
           <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="4" t="n">
-        <v>3422</v>
+        <v>1234</v>
       </c>
       <c r="B142" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C142" s="4" t="inlineStr">
         <is>
-          <t>Brian</t>
+          <t>Sandra</t>
         </is>
       </c>
       <c r="D142" s="4" t="inlineStr">
         <is>
-          <t>Blas</t>
+          <t>Blakaj</t>
         </is>
       </c>
       <c r="E142" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F142" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G142" s="4" t="inlineStr">
         <is>
           <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="4" t="n">
-        <v>4158</v>
+        <v>3422</v>
       </c>
       <c r="B143" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C143" s="4" t="inlineStr">
         <is>
-          <t>Patrick</t>
+          <t>Brian</t>
         </is>
       </c>
       <c r="D143" s="4" t="inlineStr">
         <is>
-          <t>Bläsi</t>
+          <t>Blas</t>
         </is>
       </c>
       <c r="E143" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F143" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G143" s="4" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="4" t="n">
-        <v>4686</v>
+        <v>4158</v>
       </c>
       <c r="B144" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C144" s="4" t="inlineStr">
         <is>
-          <t>Philipp</t>
+          <t>Patrick</t>
         </is>
       </c>
       <c r="D144" s="4" t="inlineStr">
         <is>
-          <t>Blattmann</t>
+          <t>Bläsi</t>
         </is>
       </c>
       <c r="E144" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F144" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G144" s="4" t="inlineStr">
         <is>
-          <t>SWKR</t>
+          <t>-</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="4" t="n">
-        <v>2013</v>
+        <v>4686</v>
       </c>
       <c r="B145" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C145" s="4" t="inlineStr">
         <is>
-          <t>Patrick</t>
+          <t>Philipp</t>
         </is>
       </c>
       <c r="D145" s="4" t="inlineStr">
         <is>
-          <t>Blessing</t>
+          <t>Blattmann</t>
         </is>
       </c>
       <c r="E145" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F145" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G145" s="4" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="4" t="n">
-        <v>3632</v>
+        <v>2013</v>
       </c>
       <c r="B146" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C146" s="4" t="inlineStr">
         <is>
-          <t>Dragica</t>
+          <t>Patrick</t>
         </is>
       </c>
       <c r="D146" s="4" t="inlineStr">
         <is>
-          <t>Brancovic</t>
+          <t>Blessing</t>
         </is>
       </c>
       <c r="E146" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F146" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G146" s="4" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="4" t="n">
-        <v>752</v>
+        <v>3632</v>
       </c>
       <c r="B147" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C147" s="4" t="inlineStr">
         <is>
-          <t>Josef</t>
+          <t>Dragica</t>
         </is>
       </c>
       <c r="D147" s="4" t="inlineStr">
         <is>
-          <t>Brem</t>
+          <t>Brancovic</t>
         </is>
       </c>
       <c r="E147" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F147" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G147" s="4" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="4" t="n">
-        <v>1992</v>
+        <v>752</v>
       </c>
       <c r="B148" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C148" s="4" t="inlineStr">
         <is>
-          <t>Daniel</t>
+          <t>Josef</t>
         </is>
       </c>
       <c r="D148" s="4" t="inlineStr">
         <is>
-          <t>Brenner</t>
+          <t>Brem</t>
         </is>
       </c>
       <c r="E148" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F148" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G148" s="4" t="inlineStr">
         <is>
-          <t>SWKR</t>
+          <t>-</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="4" t="n">
-        <v>992</v>
+        <v>1992</v>
       </c>
       <c r="B149" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C149" s="4" t="inlineStr">
         <is>
-          <t>Timon</t>
+          <t>Daniel</t>
         </is>
       </c>
       <c r="D149" s="4" t="inlineStr">
         <is>
-          <t>Briner</t>
+          <t>Brenner</t>
         </is>
       </c>
       <c r="E149" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F149" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G149" s="4" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="4" t="n">
-        <v>168</v>
+        <v>992</v>
       </c>
       <c r="B150" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C150" s="4" t="inlineStr">
         <is>
-          <t>Peter</t>
+          <t>Timon</t>
         </is>
       </c>
       <c r="D150" s="4" t="inlineStr">
         <is>
-          <t>Bruhin</t>
+          <t>Briner</t>
         </is>
       </c>
       <c r="E150" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F150" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G150" s="4" t="inlineStr">
         <is>
-          <t>SWKR</t>
+          <t>-</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="4" t="n">
-        <v>202</v>
+        <v>168</v>
       </c>
       <c r="B151" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C151" s="4" t="inlineStr">
         <is>
-          <t>Claudia</t>
+          <t>Peter</t>
         </is>
       </c>
       <c r="D151" s="4" t="inlineStr">
         <is>
-          <t>Brunner</t>
+          <t>Bruhin</t>
         </is>
       </c>
       <c r="E151" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F151" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G151" s="4" t="inlineStr">
         <is>
           <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="4" t="n">
-        <v>4661</v>
+        <v>202</v>
       </c>
       <c r="B152" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C152" s="4" t="inlineStr">
         <is>
-          <t>Martin</t>
+          <t>Claudia</t>
         </is>
       </c>
       <c r="D152" s="4" t="inlineStr">
         <is>
-          <t>Büchi</t>
+          <t>Brunner</t>
         </is>
       </c>
       <c r="E152" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F152" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G152" s="4" t="inlineStr">
         <is>
           <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="4" t="n">
-        <v>452</v>
+        <v>4661</v>
       </c>
       <c r="B153" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C153" s="4" t="inlineStr">
         <is>
-          <t>Ferati</t>
+          <t>Martin</t>
         </is>
       </c>
       <c r="D153" s="4" t="inlineStr">
         <is>
-          <t>Buhari</t>
+          <t>Büchi</t>
         </is>
       </c>
       <c r="E153" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F153" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G153" s="4" t="inlineStr">
         <is>
           <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="4" t="n">
-        <v>7381</v>
+        <v>452</v>
       </c>
       <c r="B154" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C154" s="4" t="inlineStr">
         <is>
-          <t>Eva </t>
+          <t>Ferati</t>
         </is>
       </c>
       <c r="D154" s="4" t="inlineStr">
         <is>
-          <t>Caminades</t>
+          <t>Buhari</t>
         </is>
       </c>
       <c r="E154" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F154" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G154" s="4" t="inlineStr">
         <is>
           <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="4" t="n">
-        <v>1890</v>
+        <v>7381</v>
       </c>
       <c r="B155" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C155" s="4" t="inlineStr">
         <is>
-          <t>Daniele</t>
+          <t>Eva </t>
         </is>
       </c>
       <c r="D155" s="4" t="inlineStr">
         <is>
-          <t>Canova</t>
+          <t>Caminades</t>
         </is>
       </c>
       <c r="E155" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F155" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G155" s="4" t="inlineStr">
         <is>
           <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="4" t="n">
-        <v>766</v>
+        <v>1890</v>
       </c>
       <c r="B156" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C156" s="4" t="inlineStr">
         <is>
-          <t>Jhonatan</t>
+          <t>Daniele</t>
         </is>
       </c>
       <c r="D156" s="4" t="inlineStr">
         <is>
-          <t>Caporusso</t>
+          <t>Canova</t>
         </is>
       </c>
       <c r="E156" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F156" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G156" s="4" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="4" t="n">
-        <v>4140</v>
+        <v>766</v>
       </c>
       <c r="B157" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C157" s="4" t="inlineStr">
         <is>
-          <t>Fatlum</t>
+          <t>Jhonatan</t>
         </is>
       </c>
       <c r="D157" s="4" t="inlineStr">
         <is>
-          <t>Cikaqi</t>
+          <t>Caporusso</t>
         </is>
       </c>
       <c r="E157" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F157" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G157" s="4" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="4" t="n">
-        <v>1311</v>
+        <v>4140</v>
       </c>
       <c r="B158" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C158" s="4" t="inlineStr">
         <is>
-          <t>Toni</t>
+          <t>Fatlum</t>
         </is>
       </c>
       <c r="D158" s="4" t="inlineStr">
         <is>
-          <t>Cresta</t>
+          <t>Cikaqi</t>
         </is>
       </c>
       <c r="E158" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F158" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G158" s="4" t="inlineStr">
         <is>
-          <t>SWKR</t>
+          <t>-</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="4" t="n">
-        <v>944</v>
+        <v>1311</v>
       </c>
       <c r="B159" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C159" s="4" t="inlineStr">
         <is>
-          <t>Fabio</t>
+          <t>Toni</t>
         </is>
       </c>
       <c r="D159" s="4" t="inlineStr">
         <is>
-          <t>Crisafulli</t>
+          <t>Cresta</t>
         </is>
       </c>
       <c r="E159" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F159" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G159" s="4" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="4" t="n">
-        <v>1289</v>
+        <v>944</v>
       </c>
       <c r="B160" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C160" s="4" t="inlineStr">
         <is>
-          <t>Davide</t>
+          <t>Fabio</t>
         </is>
       </c>
       <c r="D160" s="4" t="inlineStr">
         <is>
-          <t>Danubio</t>
+          <t>Crisafulli</t>
         </is>
       </c>
       <c r="E160" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F160" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G160" s="4" t="inlineStr">
         <is>
-          <t>SWKR</t>
+          <t>-</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="4" t="n">
         <v>3247</v>
       </c>
       <c r="B161" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C161" s="4" t="inlineStr">
         <is>
           <t>Alessio</t>
         </is>
       </c>
       <c r="D161" s="4" t="inlineStr">
         <is>
           <t>Danubio</t>
         </is>
       </c>
       <c r="E161" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F161" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G161" s="4" t="inlineStr">
         <is>
           <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="4" t="n">
-        <v>389</v>
+        <v>1289</v>
       </c>
       <c r="B162" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C162" s="4" t="inlineStr">
         <is>
-          <t>Silvana</t>
+          <t>Davide</t>
         </is>
       </c>
       <c r="D162" s="4" t="inlineStr">
         <is>
-          <t>Dätwiler</t>
+          <t>Danubio</t>
         </is>
       </c>
       <c r="E162" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F162" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G162" s="4" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="4" t="n">
-        <v>285</v>
+        <v>389</v>
       </c>
       <c r="B163" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C163" s="4" t="inlineStr">
         <is>
-          <t>Markus</t>
+          <t>Silvana</t>
         </is>
       </c>
       <c r="D163" s="4" t="inlineStr">
         <is>
-          <t>De Biasio</t>
+          <t>Dätwiler</t>
         </is>
       </c>
       <c r="E163" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F163" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G163" s="4" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="4" t="n">
-        <v>1013</v>
+        <v>285</v>
       </c>
       <c r="B164" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C164" s="4" t="inlineStr">
         <is>
-          <t>Milica</t>
+          <t>Markus</t>
         </is>
       </c>
       <c r="D164" s="4" t="inlineStr">
         <is>
-          <t>Dekic</t>
+          <t>De Biasio</t>
         </is>
       </c>
       <c r="E164" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F164" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G164" s="4" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="4" t="n">
-        <v>2185</v>
+        <v>1013</v>
       </c>
       <c r="B165" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C165" s="4" t="inlineStr">
         <is>
-          <t>Sandro</t>
+          <t>Milica</t>
         </is>
       </c>
       <c r="D165" s="4" t="inlineStr">
         <is>
-          <t>Del Priore</t>
+          <t>Dekic</t>
         </is>
       </c>
       <c r="E165" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F165" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G165" s="4" t="inlineStr">
         <is>
-          <t>SWKR</t>
+          <t>-</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="4" t="n">
-        <v>4123</v>
+        <v>2185</v>
       </c>
       <c r="B166" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C166" s="4" t="inlineStr">
         <is>
-          <t>Rinor</t>
+          <t>Sandro</t>
         </is>
       </c>
       <c r="D166" s="4" t="inlineStr">
         <is>
-          <t>Dibra</t>
+          <t>Del Priore</t>
         </is>
       </c>
       <c r="E166" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F166" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G166" s="4" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="4" t="n">
-        <v>996</v>
+        <v>4123</v>
       </c>
       <c r="B167" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C167" s="4" t="inlineStr">
         <is>
-          <t>Julian</t>
+          <t>Rinor</t>
         </is>
       </c>
       <c r="D167" s="4" t="inlineStr">
         <is>
-          <t>Diethelm</t>
+          <t>Dibra</t>
         </is>
       </c>
       <c r="E167" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F167" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G167" s="4" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="4" t="n">
-        <v>3898</v>
+        <v>996</v>
       </c>
       <c r="B168" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C168" s="4" t="inlineStr">
         <is>
-          <t>Daniel</t>
+          <t>Julian</t>
         </is>
       </c>
       <c r="D168" s="4" t="inlineStr">
         <is>
           <t>Diethelm</t>
         </is>
       </c>
       <c r="E168" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F168" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G168" s="4" t="inlineStr">
         <is>
-          <t>SWKR</t>
+          <t>-</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="4" t="n">
-        <v>4152</v>
+        <v>3898</v>
       </c>
       <c r="B169" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C169" s="4" t="inlineStr">
         <is>
-          <t>Dusan</t>
+          <t>Daniel</t>
         </is>
       </c>
       <c r="D169" s="4" t="inlineStr">
         <is>
-          <t>Dijuricic</t>
+          <t>Diethelm</t>
         </is>
       </c>
       <c r="E169" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F169" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G169" s="4" t="inlineStr">
         <is>
           <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="4" t="n">
-        <v>1579</v>
+        <v>4152</v>
       </c>
       <c r="B170" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C170" s="4" t="inlineStr">
         <is>
-          <t>Suranaree</t>
+          <t>Dusan</t>
         </is>
       </c>
       <c r="D170" s="4" t="inlineStr">
         <is>
-          <t>Duangtaku</t>
+          <t>Dijuricic</t>
         </is>
       </c>
       <c r="E170" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F170" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G170" s="4" t="inlineStr">
         <is>
           <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="4" t="n">
-        <v>575</v>
+        <v>1579</v>
       </c>
       <c r="B171" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C171" s="4" t="inlineStr">
         <is>
-          <t>Carmen</t>
+          <t>Suranaree</t>
         </is>
       </c>
       <c r="D171" s="4" t="inlineStr">
         <is>
-          <t>Duvnjak</t>
+          <t>Duangtaku</t>
         </is>
       </c>
       <c r="E171" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F171" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G171" s="4" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="4" t="n">
-        <v>1563</v>
+        <v>575</v>
       </c>
       <c r="B172" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C172" s="4" t="inlineStr">
         <is>
-          <t>Sandra</t>
+          <t>Carmen</t>
         </is>
       </c>
       <c r="D172" s="4" t="inlineStr">
         <is>
-          <t>Ehrler</t>
+          <t>Duvnjak</t>
         </is>
       </c>
       <c r="E172" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F172" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G172" s="4" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="4" t="n">
-        <v>1669</v>
+        <v>1563</v>
       </c>
       <c r="B173" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C173" s="4" t="inlineStr">
         <is>
-          <t>Hermann</t>
+          <t>Sandra</t>
         </is>
       </c>
       <c r="D173" s="4" t="inlineStr">
         <is>
-          <t>Eigenbrodt</t>
+          <t>Ehrler</t>
         </is>
       </c>
       <c r="E173" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F173" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G173" s="4" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="4" t="n">
-        <v>712</v>
+        <v>1669</v>
       </c>
       <c r="B174" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C174" s="4" t="inlineStr">
         <is>
-          <t>Daniel</t>
+          <t>Hermann</t>
         </is>
       </c>
       <c r="D174" s="4" t="inlineStr">
         <is>
-          <t>Enriquez</t>
+          <t>Eigenbrodt</t>
         </is>
       </c>
       <c r="E174" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F174" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G174" s="4" t="inlineStr">
         <is>
-          <t>SWKR</t>
+          <t>-</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="4" t="n">
-        <v>96</v>
+        <v>712</v>
       </c>
       <c r="B175" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C175" s="4" t="inlineStr">
         <is>
-          <t>Thomas</t>
+          <t>Daniel</t>
         </is>
       </c>
       <c r="D175" s="4" t="inlineStr">
         <is>
-          <t>Eugster</t>
+          <t>Enriquez</t>
         </is>
       </c>
       <c r="E175" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F175" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G175" s="4" t="inlineStr">
         <is>
           <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="4" t="n">
         <v>4148</v>
       </c>
       <c r="B176" s="4" t="n">
         <v>1</v>
       </c>
@@ -5907,921 +5903,917 @@
         </is>
       </c>
       <c r="D176" s="4" t="inlineStr">
         <is>
           <t>Eugster</t>
         </is>
       </c>
       <c r="E176" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F176" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G176" s="4" t="inlineStr">
         <is>
           <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="4" t="n">
-        <v>835</v>
+        <v>96</v>
       </c>
       <c r="B177" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C177" s="4" t="inlineStr">
         <is>
-          <t>Tessa</t>
+          <t>Thomas</t>
         </is>
       </c>
       <c r="D177" s="4" t="inlineStr">
         <is>
-          <t>Fejzuli</t>
+          <t>Eugster</t>
         </is>
       </c>
       <c r="E177" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F177" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G177" s="4" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="4" t="n">
-        <v>673</v>
+        <v>835</v>
       </c>
       <c r="B178" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C178" s="4" t="inlineStr">
         <is>
-          <t>Susanne</t>
+          <t>Tessa</t>
         </is>
       </c>
       <c r="D178" s="4" t="inlineStr">
         <is>
-          <t>Forrer</t>
+          <t>Fejzuli</t>
         </is>
       </c>
       <c r="E178" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F178" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G178" s="4" t="inlineStr">
         <is>
-          <t>SWKR</t>
+          <t>-</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="4" t="n">
-        <v>901</v>
+        <v>673</v>
       </c>
       <c r="B179" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C179" s="4" t="inlineStr">
         <is>
-          <t>Kim</t>
+          <t>Susanne</t>
         </is>
       </c>
       <c r="D179" s="4" t="inlineStr">
         <is>
-          <t>Frei</t>
+          <t>Forrer</t>
         </is>
       </c>
       <c r="E179" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F179" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G179" s="4" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="4" t="n">
-        <v>7499</v>
+        <v>901</v>
       </c>
       <c r="B180" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C180" s="4" t="inlineStr">
         <is>
-          <t>Riley</t>
+          <t>Kim</t>
         </is>
       </c>
       <c r="D180" s="4" t="inlineStr">
         <is>
-          <t>Frischknecht</t>
+          <t>Frei</t>
         </is>
       </c>
       <c r="E180" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F180" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G180" s="4" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="4" t="n">
-        <v>42</v>
+        <v>7499</v>
       </c>
       <c r="B181" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C181" s="4" t="inlineStr">
         <is>
-          <t>Marianne</t>
+          <t>Riley</t>
         </is>
       </c>
       <c r="D181" s="4" t="inlineStr">
         <is>
-          <t>Furler</t>
+          <t>Frischknecht</t>
         </is>
       </c>
       <c r="E181" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F181" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G181" s="4" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="4" t="n">
-        <v>433</v>
+        <v>42</v>
       </c>
       <c r="B182" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C182" s="4" t="inlineStr">
         <is>
-          <t>Renato</t>
+          <t>Marianne</t>
         </is>
       </c>
       <c r="D182" s="4" t="inlineStr">
         <is>
-          <t>Galli</t>
+          <t>Furler</t>
         </is>
       </c>
       <c r="E182" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F182" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G182" s="4" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="4" t="n">
-        <v>4143</v>
+        <v>433</v>
       </c>
       <c r="B183" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C183" s="4" t="inlineStr">
         <is>
-          <t>Jonas</t>
+          <t>Renato</t>
         </is>
       </c>
       <c r="D183" s="4" t="inlineStr">
         <is>
-          <t>Gammenthaler</t>
+          <t>Galli</t>
         </is>
       </c>
       <c r="E183" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F183" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G183" s="4" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="4" t="n">
-        <v>1499</v>
+        <v>4143</v>
       </c>
       <c r="B184" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C184" s="4" t="inlineStr">
         <is>
-          <t>Dawuthi</t>
+          <t>Jonas</t>
         </is>
       </c>
       <c r="D184" s="4" t="inlineStr">
         <is>
-          <t>Gau</t>
+          <t>Gammenthaler</t>
         </is>
       </c>
       <c r="E184" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F184" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G184" s="4" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="4" t="n">
-        <v>243</v>
+        <v>1499</v>
       </c>
       <c r="B185" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C185" s="4" t="inlineStr">
         <is>
-          <t>Irena</t>
+          <t>Dawuthi</t>
         </is>
       </c>
       <c r="D185" s="4" t="inlineStr">
         <is>
-          <t>Gavric</t>
+          <t>Gau</t>
         </is>
       </c>
       <c r="E185" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F185" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G185" s="4" t="inlineStr">
         <is>
-          <t>SWKR</t>
+          <t>-</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="4" t="n">
-        <v>803</v>
+        <v>243</v>
       </c>
       <c r="B186" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C186" s="4" t="inlineStr">
         <is>
-          <t>Marion</t>
+          <t>Irena</t>
         </is>
       </c>
       <c r="D186" s="4" t="inlineStr">
         <is>
-          <t>Gessner</t>
+          <t>Gavric</t>
         </is>
       </c>
       <c r="E186" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F186" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G186" s="4" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="4" t="n">
-        <v>1866</v>
+        <v>803</v>
       </c>
       <c r="B187" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C187" s="4" t="inlineStr">
         <is>
-          <t>Ramin</t>
+          <t>Marion</t>
         </is>
       </c>
       <c r="D187" s="4" t="inlineStr">
         <is>
-          <t>Ghassemlou</t>
+          <t>Gessner</t>
         </is>
       </c>
       <c r="E187" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F187" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G187" s="4" t="inlineStr">
         <is>
-          <t>SWKR</t>
+          <t>-</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="4" t="n">
-        <v>7498</v>
+        <v>1866</v>
       </c>
       <c r="B188" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C188" s="4" t="inlineStr">
         <is>
-          <t>Lukas</t>
+          <t>Ramin</t>
         </is>
       </c>
       <c r="D188" s="4" t="inlineStr">
         <is>
-          <t>Goldinger</t>
+          <t>Ghassemlou</t>
         </is>
       </c>
       <c r="E188" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F188" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G188" s="4" t="inlineStr">
         <is>
           <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="4" t="n">
-        <v>1339</v>
+        <v>7498</v>
       </c>
       <c r="B189" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C189" s="4" t="inlineStr">
         <is>
-          <t>Oliver</t>
+          <t>Lukas</t>
         </is>
       </c>
       <c r="D189" s="4" t="inlineStr">
         <is>
-          <t>Graf</t>
+          <t>Goldinger</t>
         </is>
       </c>
       <c r="E189" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F189" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G189" s="4" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="4" t="n">
-        <v>4129</v>
+        <v>1339</v>
       </c>
       <c r="B190" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C190" s="4" t="inlineStr">
         <is>
-          <t>Kim</t>
+          <t>Oliver</t>
         </is>
       </c>
       <c r="D190" s="4" t="inlineStr">
         <is>
-          <t>Grob</t>
+          <t>Graf</t>
         </is>
       </c>
       <c r="E190" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F190" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G190" s="4" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="4" t="n">
-        <v>7380</v>
+        <v>4129</v>
       </c>
       <c r="B191" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C191" s="4" t="inlineStr">
         <is>
-          <t>Céleste</t>
+          <t>Kim</t>
         </is>
       </c>
       <c r="D191" s="4" t="inlineStr">
         <is>
-          <t>Gubler</t>
+          <t>Grob</t>
         </is>
       </c>
       <c r="E191" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F191" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G191" s="4" t="inlineStr">
         <is>
-          <t>SWKR</t>
+          <t>-</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="4" t="n">
-        <v>5052</v>
+        <v>7380</v>
       </c>
       <c r="B192" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C192" s="4" t="inlineStr">
         <is>
-          <t>Leana</t>
+          <t>Céleste</t>
         </is>
       </c>
       <c r="D192" s="4" t="inlineStr">
         <is>
-          <t>Häberli</t>
+          <t>Gubler</t>
         </is>
       </c>
       <c r="E192" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F192" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G192" s="4" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="4" t="n">
-        <v>6847</v>
+        <v>5052</v>
       </c>
       <c r="B193" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C193" s="4" t="inlineStr">
         <is>
-          <t>Jörg</t>
+          <t>Leana</t>
         </is>
       </c>
       <c r="D193" s="4" t="inlineStr">
         <is>
-          <t>Haberthür</t>
+          <t>Häberli</t>
         </is>
       </c>
       <c r="E193" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F193" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G193" s="4" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="4" t="n">
-        <v>537</v>
+        <v>6847</v>
       </c>
       <c r="B194" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C194" s="4" t="inlineStr">
         <is>
-          <t>Rexhep</t>
+          <t>Jörg</t>
         </is>
       </c>
       <c r="D194" s="4" t="inlineStr">
         <is>
-          <t>Halimi</t>
+          <t>Haberthür</t>
         </is>
       </c>
       <c r="E194" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F194" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G194" s="4" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="4" t="n">
-        <v>3676</v>
+        <v>8142</v>
       </c>
       <c r="B195" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C195" s="4" t="inlineStr">
         <is>
-          <t>Franz</t>
+          <t>Roman </t>
         </is>
       </c>
       <c r="D195" s="4" t="inlineStr">
         <is>
-          <t>Hänggi</t>
+          <t>Hagen</t>
         </is>
       </c>
       <c r="E195" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F195" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
-      <c r="G195" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G195" s="4"/>
     </row>
     <row r="196">
       <c r="A196" s="4" t="n">
-        <v>790</v>
+        <v>537</v>
       </c>
       <c r="B196" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C196" s="4" t="inlineStr">
         <is>
-          <t>Zoe</t>
+          <t>Rexhep</t>
         </is>
       </c>
       <c r="D196" s="4" t="inlineStr">
         <is>
-          <t>Hartmann</t>
+          <t>Halimi</t>
         </is>
       </c>
       <c r="E196" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F196" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G196" s="4" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="4" t="n">
-        <v>137</v>
+        <v>3676</v>
       </c>
       <c r="B197" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C197" s="4" t="inlineStr">
         <is>
-          <t>Eliane</t>
+          <t>Franz</t>
         </is>
       </c>
       <c r="D197" s="4" t="inlineStr">
         <is>
-          <t>Hartmann</t>
+          <t>Hänggi</t>
         </is>
       </c>
       <c r="E197" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F197" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G197" s="4" t="inlineStr">
         <is>
-          <t>SWKR</t>
+          <t>-</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="4" t="n">
-        <v>2073</v>
+        <v>137</v>
       </c>
       <c r="B198" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C198" s="4" t="inlineStr">
         <is>
-          <t>Beat</t>
+          <t>Eliane</t>
         </is>
       </c>
       <c r="D198" s="4" t="inlineStr">
         <is>
-          <t>Häuselmann</t>
+          <t>Hartmann</t>
         </is>
       </c>
       <c r="E198" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F198" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G198" s="4" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="4" t="n">
-        <v>905</v>
+        <v>790</v>
       </c>
       <c r="B199" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C199" s="4" t="inlineStr">
         <is>
-          <t>Kathrin</t>
+          <t>Zoe</t>
         </is>
       </c>
       <c r="D199" s="4" t="inlineStr">
         <is>
-          <t>Hersche</t>
+          <t>Hartmann</t>
         </is>
       </c>
       <c r="E199" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F199" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G199" s="4" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="4" t="n">
-        <v>369</v>
+        <v>2073</v>
       </c>
       <c r="B200" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C200" s="4" t="inlineStr">
         <is>
-          <t>Marco</t>
+          <t>Beat</t>
         </is>
       </c>
       <c r="D200" s="4" t="inlineStr">
         <is>
-          <t>Heuscher</t>
+          <t>Häuselmann</t>
         </is>
       </c>
       <c r="E200" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F200" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G200" s="4" t="inlineStr">
         <is>
-          <t>SWKR</t>
+          <t>-</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="4" t="n">
-        <v>3141</v>
+        <v>905</v>
       </c>
       <c r="B201" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C201" s="4" t="inlineStr">
         <is>
-          <t>Roland</t>
+          <t>Kathrin</t>
         </is>
       </c>
       <c r="D201" s="4" t="inlineStr">
         <is>
-          <t>Hirrlinger</t>
+          <t>Hersche</t>
         </is>
       </c>
       <c r="E201" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F201" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G201" s="4" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="4" t="n">
-        <v>4122</v>
+        <v>369</v>
       </c>
       <c r="B202" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C202" s="4" t="inlineStr">
         <is>
-          <t>Silvia</t>
+          <t>Marco</t>
         </is>
       </c>
       <c r="D202" s="4" t="inlineStr">
         <is>
-          <t>Hirt</t>
+          <t>Heuscher</t>
         </is>
       </c>
       <c r="E202" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F202" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G202" s="4" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="4" t="n">
-        <v>1114</v>
+        <v>3141</v>
       </c>
       <c r="B203" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C203" s="4" t="inlineStr">
         <is>
-          <t>Kurt</t>
+          <t>Roland</t>
         </is>
       </c>
       <c r="D203" s="4" t="inlineStr">
         <is>
-          <t>Hirt</t>
+          <t>Hirrlinger</t>
         </is>
       </c>
       <c r="E203" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F203" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G203" s="4" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="4" t="n">
         <v>4121</v>
       </c>
       <c r="B204" s="4" t="n">
         <v>1</v>
       </c>
@@ -6831,4445 +6823,4540 @@
         </is>
       </c>
       <c r="D204" s="4" t="inlineStr">
         <is>
           <t>Hirt</t>
         </is>
       </c>
       <c r="E204" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F204" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G204" s="4" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="4" t="n">
-        <v>32</v>
+        <v>4122</v>
       </c>
       <c r="B205" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C205" s="4" t="inlineStr">
         <is>
-          <t>Kessie</t>
+          <t>Silvia</t>
         </is>
       </c>
       <c r="D205" s="4" t="inlineStr">
         <is>
-          <t>Hohl</t>
+          <t>Hirt</t>
         </is>
       </c>
       <c r="E205" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F205" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G205" s="4" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="4" t="n">
-        <v>399</v>
+        <v>1114</v>
       </c>
       <c r="B206" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C206" s="4" t="inlineStr">
         <is>
-          <t>Diana</t>
+          <t>Kurt</t>
         </is>
       </c>
       <c r="D206" s="4" t="inlineStr">
         <is>
-          <t>Hohl</t>
+          <t>Hirt</t>
         </is>
       </c>
       <c r="E206" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F206" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G206" s="4" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="4" t="n">
-        <v>860</v>
+        <v>32</v>
       </c>
       <c r="B207" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C207" s="4" t="inlineStr">
         <is>
-          <t>Rachel</t>
+          <t>Kessie</t>
         </is>
       </c>
       <c r="D207" s="4" t="inlineStr">
         <is>
-          <t>Hopkins</t>
+          <t>Hohl</t>
         </is>
       </c>
       <c r="E207" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F207" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G207" s="4" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="4" t="n">
-        <v>5051</v>
+        <v>399</v>
       </c>
       <c r="B208" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C208" s="4" t="inlineStr">
         <is>
-          <t>Lea</t>
+          <t>Diana</t>
         </is>
       </c>
       <c r="D208" s="4" t="inlineStr">
         <is>
-          <t>Huber</t>
+          <t>Hohl</t>
         </is>
       </c>
       <c r="E208" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F208" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G208" s="4" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="4" t="n">
-        <v>2157</v>
+        <v>860</v>
       </c>
       <c r="B209" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C209" s="4" t="inlineStr">
         <is>
-          <t>Karin</t>
+          <t>Rachel</t>
         </is>
       </c>
       <c r="D209" s="4" t="inlineStr">
         <is>
-          <t>Huber</t>
+          <t>Hopkins</t>
         </is>
       </c>
       <c r="E209" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F209" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G209" s="4" t="inlineStr">
         <is>
-          <t>SWKR</t>
+          <t>-</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="4" t="n">
-        <v>991</v>
+        <v>2157</v>
       </c>
       <c r="B210" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C210" s="4" t="inlineStr">
         <is>
-          <t>Mike</t>
+          <t>Karin</t>
         </is>
       </c>
       <c r="D210" s="4" t="inlineStr">
         <is>
-          <t>Hug</t>
+          <t>Huber</t>
         </is>
       </c>
       <c r="E210" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F210" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G210" s="4" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="4" t="n">
-        <v>3389</v>
+        <v>5051</v>
       </c>
       <c r="B211" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C211" s="4" t="inlineStr">
         <is>
-          <t>Sandra</t>
+          <t>Lea</t>
         </is>
       </c>
       <c r="D211" s="4" t="inlineStr">
         <is>
-          <t>Hugi</t>
+          <t>Huber</t>
         </is>
       </c>
       <c r="E211" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F211" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G211" s="4" t="inlineStr">
         <is>
-          <t>SWKR</t>
+          <t>-</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="4" t="n">
-        <v>295</v>
+        <v>991</v>
       </c>
       <c r="B212" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C212" s="4" t="inlineStr">
         <is>
-          <t>Christoph</t>
+          <t>Mike</t>
         </is>
       </c>
       <c r="D212" s="4" t="inlineStr">
         <is>
-          <t>Humbel</t>
+          <t>Hug</t>
         </is>
       </c>
       <c r="E212" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F212" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G212" s="4" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="4" t="n">
-        <v>2396</v>
+        <v>3389</v>
       </c>
       <c r="B213" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C213" s="4" t="inlineStr">
         <is>
-          <t>Thomas</t>
+          <t>Sandra</t>
         </is>
       </c>
       <c r="D213" s="4" t="inlineStr">
         <is>
-          <t>Hüni</t>
+          <t>Hugi</t>
         </is>
       </c>
       <c r="E213" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F213" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G213" s="4" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="4" t="n">
-        <v>7093</v>
+        <v>295</v>
       </c>
       <c r="B214" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C214" s="4" t="inlineStr">
         <is>
-          <t>Marika</t>
+          <t>Christoph</t>
         </is>
       </c>
       <c r="D214" s="4" t="inlineStr">
         <is>
-          <t>Iodice</t>
+          <t>Humbel</t>
         </is>
       </c>
       <c r="E214" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F214" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G214" s="4" t="inlineStr">
         <is>
-          <t>SWKR</t>
+          <t>-</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="4" t="n">
-        <v>695</v>
+        <v>2396</v>
       </c>
       <c r="B215" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C215" s="4" t="inlineStr">
         <is>
-          <t>Michelle</t>
+          <t>Thomas</t>
         </is>
       </c>
       <c r="D215" s="4" t="inlineStr">
         <is>
-          <t>Isler</t>
+          <t>Hüni</t>
         </is>
       </c>
       <c r="E215" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F215" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G215" s="4" t="inlineStr">
         <is>
-          <t>SWKR</t>
+          <t>-</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="4" t="n">
-        <v>94</v>
+        <v>7093</v>
       </c>
       <c r="B216" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C216" s="4" t="inlineStr">
         <is>
-          <t>Armin</t>
+          <t>Marika</t>
         </is>
       </c>
       <c r="D216" s="4" t="inlineStr">
         <is>
-          <t>Jampen</t>
+          <t>Iodice</t>
         </is>
       </c>
       <c r="E216" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F216" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G216" s="4" t="inlineStr">
         <is>
           <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="4" t="n">
-        <v>6446</v>
+        <v>695</v>
       </c>
       <c r="B217" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C217" s="4" t="inlineStr">
         <is>
-          <t>Leon</t>
+          <t>Michelle</t>
         </is>
       </c>
       <c r="D217" s="4" t="inlineStr">
         <is>
-          <t>John</t>
+          <t>Isler</t>
         </is>
       </c>
       <c r="E217" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F217" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
-      <c r="G217" s="4"/>
+      <c r="G217" s="4" t="inlineStr">
+        <is>
+          <t>SWKR</t>
+        </is>
+      </c>
     </row>
     <row r="218">
       <c r="A218" s="4" t="n">
-        <v>4162</v>
+        <v>94</v>
       </c>
       <c r="B218" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C218" s="4" t="inlineStr">
         <is>
-          <t>Fabienne</t>
+          <t>Armin</t>
         </is>
       </c>
       <c r="D218" s="4" t="inlineStr">
         <is>
-          <t>Juon</t>
+          <t>Jampen</t>
         </is>
       </c>
       <c r="E218" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F218" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G218" s="4" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="4" t="n">
-        <v>794</v>
+        <v>6446</v>
       </c>
       <c r="B219" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C219" s="4" t="inlineStr">
         <is>
-          <t>Christian</t>
+          <t>Leon</t>
         </is>
       </c>
       <c r="D219" s="4" t="inlineStr">
         <is>
-          <t>Kambach</t>
+          <t>John</t>
         </is>
       </c>
       <c r="E219" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F219" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
-      <c r="G219" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G219" s="4"/>
     </row>
     <row r="220">
       <c r="A220" s="4" t="n">
-        <v>7497</v>
+        <v>4162</v>
       </c>
       <c r="B220" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C220" s="4" t="inlineStr">
         <is>
-          <t>Leon</t>
+          <t>Fabienne</t>
         </is>
       </c>
       <c r="D220" s="4" t="inlineStr">
         <is>
-          <t>Kämpfer</t>
+          <t>Juon</t>
         </is>
       </c>
       <c r="E220" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F220" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G220" s="4" t="inlineStr">
         <is>
-          <t>SWKR</t>
+          <t>-</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="4" t="n">
-        <v>3280</v>
+        <v>794</v>
       </c>
       <c r="B221" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C221" s="4" t="inlineStr">
         <is>
-          <t>Agnes</t>
+          <t>Christian</t>
         </is>
       </c>
       <c r="D221" s="4" t="inlineStr">
         <is>
-          <t>Kamphausen</t>
+          <t>Kambach</t>
         </is>
       </c>
       <c r="E221" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F221" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G221" s="4" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="4" t="n">
-        <v>2084</v>
+        <v>7497</v>
       </c>
       <c r="B222" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C222" s="4" t="inlineStr">
         <is>
-          <t>Ali</t>
+          <t>Leon</t>
         </is>
       </c>
       <c r="D222" s="4" t="inlineStr">
         <is>
-          <t>Kaya</t>
+          <t>Kämpfer</t>
         </is>
       </c>
       <c r="E222" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F222" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G222" s="4" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="4" t="n">
-        <v>1237</v>
+        <v>3280</v>
       </c>
       <c r="B223" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C223" s="4" t="inlineStr">
         <is>
-          <t>Vanessa</t>
+          <t>Agnes</t>
         </is>
       </c>
       <c r="D223" s="4" t="inlineStr">
         <is>
-          <t>Keel</t>
+          <t>Kamphausen</t>
         </is>
       </c>
       <c r="E223" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F223" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G223" s="4" t="inlineStr">
         <is>
-          <t>SWKR</t>
+          <t>-</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="4" t="n">
-        <v>2015</v>
+        <v>2084</v>
       </c>
       <c r="B224" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C224" s="4" t="inlineStr">
         <is>
-          <t>Marc</t>
+          <t>Ali</t>
         </is>
       </c>
       <c r="D224" s="4" t="inlineStr">
         <is>
-          <t>Keller</t>
+          <t>Kaya</t>
         </is>
       </c>
       <c r="E224" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F224" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G224" s="4" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="4" t="n">
-        <v>3231</v>
+        <v>1237</v>
       </c>
       <c r="B225" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C225" s="4" t="inlineStr">
         <is>
-          <t>Ursula</t>
+          <t>Vanessa</t>
         </is>
       </c>
       <c r="D225" s="4" t="inlineStr">
         <is>
-          <t>Kiener</t>
+          <t>Keel</t>
         </is>
       </c>
       <c r="E225" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F225" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G225" s="4" t="inlineStr">
         <is>
           <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="4" t="n">
-        <v>962</v>
+        <v>2015</v>
       </c>
       <c r="B226" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C226" s="4" t="inlineStr">
         <is>
-          <t>Markus</t>
+          <t>Marc</t>
         </is>
       </c>
       <c r="D226" s="4" t="inlineStr">
         <is>
-          <t>Knecht</t>
+          <t>Keller</t>
         </is>
       </c>
       <c r="E226" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F226" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G226" s="4" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="4" t="n">
-        <v>535</v>
+        <v>3231</v>
       </c>
       <c r="B227" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C227" s="4" t="inlineStr">
         <is>
-          <t>Janine</t>
+          <t>Ursula</t>
         </is>
       </c>
       <c r="D227" s="4" t="inlineStr">
         <is>
-          <t>Köchli</t>
+          <t>Kiener</t>
         </is>
       </c>
       <c r="E227" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F227" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G227" s="4" t="inlineStr">
         <is>
           <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="4" t="n">
-        <v>278</v>
+        <v>962</v>
       </c>
       <c r="B228" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C228" s="4" t="inlineStr">
         <is>
-          <t>Simon</t>
+          <t>Markus</t>
         </is>
       </c>
       <c r="D228" s="4" t="inlineStr">
         <is>
-          <t>Kohle</t>
+          <t>Knecht</t>
         </is>
       </c>
       <c r="E228" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F228" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G228" s="4" t="inlineStr">
         <is>
-          <t>SWKR</t>
+          <t>-</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="4" t="n">
-        <v>7471</v>
+        <v>535</v>
       </c>
       <c r="B229" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C229" s="4" t="inlineStr">
         <is>
-          <t>Simon</t>
+          <t>Janine</t>
         </is>
       </c>
       <c r="D229" s="4" t="inlineStr">
         <is>
-          <t>Kugler</t>
+          <t>Köchli</t>
         </is>
       </c>
       <c r="E229" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F229" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
-      <c r="G229" s="4"/>
+      <c r="G229" s="4" t="inlineStr">
+        <is>
+          <t>SWKR</t>
+        </is>
+      </c>
     </row>
     <row r="230">
       <c r="A230" s="4" t="n">
-        <v>4125</v>
+        <v>278</v>
       </c>
       <c r="B230" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C230" s="4" t="inlineStr">
         <is>
-          <t>Fabian</t>
+          <t>Simon</t>
         </is>
       </c>
       <c r="D230" s="4" t="inlineStr">
         <is>
-          <t>Kühne</t>
+          <t>Kohle</t>
         </is>
       </c>
       <c r="E230" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F230" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G230" s="4" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="4" t="n">
-        <v>1916</v>
+        <v>7471</v>
       </c>
       <c r="B231" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C231" s="4" t="inlineStr">
         <is>
-          <t>Claudia</t>
+          <t>Simon</t>
         </is>
       </c>
       <c r="D231" s="4" t="inlineStr">
         <is>
-          <t>Küng</t>
+          <t>Kugler</t>
         </is>
       </c>
       <c r="E231" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F231" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
-      <c r="G231" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G231" s="4"/>
     </row>
     <row r="232">
       <c r="A232" s="4" t="n">
-        <v>1433</v>
+        <v>4125</v>
       </c>
       <c r="B232" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C232" s="4" t="inlineStr">
         <is>
-          <t>Giulia</t>
+          <t>Fabian</t>
         </is>
       </c>
       <c r="D232" s="4" t="inlineStr">
         <is>
-          <t>Kurer</t>
+          <t>Kühne</t>
         </is>
       </c>
       <c r="E232" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F232" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G232" s="4" t="inlineStr">
         <is>
-          <t>SWKR</t>
+          <t>-</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="4" t="n">
-        <v>797</v>
+        <v>1916</v>
       </c>
       <c r="B233" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C233" s="4" t="inlineStr">
         <is>
-          <t>Manuel</t>
+          <t>Claudia</t>
         </is>
       </c>
       <c r="D233" s="4" t="inlineStr">
         <is>
-          <t>Kuster</t>
+          <t>Küng</t>
         </is>
       </c>
       <c r="E233" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F233" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G233" s="4" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="4" t="n">
-        <v>2871</v>
+        <v>1433</v>
       </c>
       <c r="B234" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C234" s="4" t="inlineStr">
         <is>
-          <t>Stephan</t>
+          <t>Giulia</t>
         </is>
       </c>
       <c r="D234" s="4" t="inlineStr">
         <is>
-          <t>Landolt</t>
+          <t>Kurer</t>
         </is>
       </c>
       <c r="E234" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F234" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G234" s="4" t="inlineStr">
         <is>
           <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="4" t="n">
-        <v>922</v>
+        <v>797</v>
       </c>
       <c r="B235" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C235" s="4" t="inlineStr">
         <is>
-          <t>Mario</t>
+          <t>Manuel</t>
         </is>
       </c>
       <c r="D235" s="4" t="inlineStr">
         <is>
-          <t>Lanza</t>
+          <t>Kuster</t>
         </is>
       </c>
       <c r="E235" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F235" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G235" s="4" t="inlineStr">
         <is>
-          <t>SWKR</t>
+          <t>-</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="4" t="n">
-        <v>51</v>
+        <v>2871</v>
       </c>
       <c r="B236" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C236" s="4" t="inlineStr">
         <is>
-          <t>Stefania</t>
+          <t>Stephan</t>
         </is>
       </c>
       <c r="D236" s="4" t="inlineStr">
         <is>
-          <t>Larocca</t>
+          <t>Landolt</t>
         </is>
       </c>
       <c r="E236" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F236" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G236" s="4" t="inlineStr">
         <is>
           <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="4" t="n">
-        <v>36</v>
+        <v>922</v>
       </c>
       <c r="B237" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C237" s="4" t="inlineStr">
         <is>
-          <t>Antonio</t>
+          <t>Mario</t>
         </is>
       </c>
       <c r="D237" s="4" t="inlineStr">
         <is>
-          <t>Larocca</t>
+          <t>Lanza</t>
         </is>
       </c>
       <c r="E237" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F237" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G237" s="4" t="inlineStr">
         <is>
           <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="4" t="n">
-        <v>7496</v>
+        <v>51</v>
       </c>
       <c r="B238" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C238" s="4" t="inlineStr">
         <is>
-          <t>Esther</t>
+          <t>Stefania</t>
         </is>
       </c>
       <c r="D238" s="4" t="inlineStr">
         <is>
-          <t>Laternser</t>
+          <t>Larocca</t>
         </is>
       </c>
       <c r="E238" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F238" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G238" s="4" t="inlineStr">
         <is>
           <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="4" t="n">
-        <v>522</v>
+        <v>36</v>
       </c>
       <c r="B239" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C239" s="4" t="inlineStr">
         <is>
-          <t>Andrina</t>
+          <t>Antonio</t>
         </is>
       </c>
       <c r="D239" s="4" t="inlineStr">
         <is>
-          <t>Lauchenauer</t>
+          <t>Larocca</t>
         </is>
       </c>
       <c r="E239" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F239" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G239" s="4" t="inlineStr">
         <is>
           <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="4" t="n">
-        <v>6850</v>
+        <v>7496</v>
       </c>
       <c r="B240" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C240" s="4" t="inlineStr">
         <is>
-          <t>Leon</t>
+          <t>Esther</t>
         </is>
       </c>
       <c r="D240" s="4" t="inlineStr">
         <is>
-          <t>Leber</t>
+          <t>Laternser</t>
         </is>
       </c>
       <c r="E240" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F240" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G240" s="4" t="inlineStr">
         <is>
           <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="4" t="n">
-        <v>606</v>
+        <v>522</v>
       </c>
       <c r="B241" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C241" s="4" t="inlineStr">
         <is>
-          <t>Uwe</t>
+          <t>Andrina</t>
         </is>
       </c>
       <c r="D241" s="4" t="inlineStr">
         <is>
-          <t>Lehmann</t>
+          <t>Lauchenauer</t>
         </is>
       </c>
       <c r="E241" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F241" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G241" s="4" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="4" t="n">
-        <v>4702</v>
+        <v>6850</v>
       </c>
       <c r="B242" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C242" s="4" t="inlineStr">
         <is>
-          <t>Jonas</t>
+          <t>Leon</t>
         </is>
       </c>
       <c r="D242" s="4" t="inlineStr">
         <is>
-          <t>Lichtensteiger</t>
+          <t>Leber</t>
         </is>
       </c>
       <c r="E242" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F242" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G242" s="4" t="inlineStr">
         <is>
           <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="4" t="n">
-        <v>3672</v>
+        <v>606</v>
       </c>
       <c r="B243" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C243" s="4" t="inlineStr">
         <is>
-          <t>Simon</t>
+          <t>Uwe</t>
         </is>
       </c>
       <c r="D243" s="4" t="inlineStr">
         <is>
-          <t>Liebetegger</t>
+          <t>Lehmann</t>
         </is>
       </c>
       <c r="E243" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F243" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G243" s="4" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="4" t="n">
-        <v>411</v>
+        <v>4702</v>
       </c>
       <c r="B244" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C244" s="4" t="inlineStr">
         <is>
-          <t>Nadine</t>
+          <t>Jonas</t>
         </is>
       </c>
       <c r="D244" s="4" t="inlineStr">
         <is>
-          <t>Loosli</t>
+          <t>Lichtensteiger</t>
         </is>
       </c>
       <c r="E244" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F244" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G244" s="4" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="4" t="n">
-        <v>7091</v>
+        <v>3672</v>
       </c>
       <c r="B245" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C245" s="4" t="inlineStr">
         <is>
-          <t>Jürg</t>
+          <t>Simon</t>
         </is>
       </c>
       <c r="D245" s="4" t="inlineStr">
         <is>
-          <t>Lusti</t>
+          <t>Liebetegger</t>
         </is>
       </c>
       <c r="E245" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F245" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G245" s="4" t="inlineStr">
         <is>
-          <t>SWKR</t>
+          <t>-</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="4" t="n">
-        <v>6445</v>
+        <v>411</v>
       </c>
       <c r="B246" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C246" s="4" t="inlineStr">
         <is>
-          <t>Gian Andrin</t>
+          <t>Nadine</t>
         </is>
       </c>
       <c r="D246" s="4" t="inlineStr">
         <is>
-          <t>Lüthy</t>
+          <t>Loosli</t>
         </is>
       </c>
       <c r="E246" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F246" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
-      <c r="G246" s="4"/>
+      <c r="G246" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
     </row>
     <row r="247">
       <c r="A247" s="4" t="n">
-        <v>4131</v>
+        <v>7091</v>
       </c>
       <c r="B247" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C247" s="4" t="inlineStr">
         <is>
-          <t>Delano</t>
+          <t>Jürg</t>
         </is>
       </c>
       <c r="D247" s="4" t="inlineStr">
         <is>
-          <t>Malarik</t>
+          <t>Lusti</t>
         </is>
       </c>
       <c r="E247" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F247" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G247" s="4" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="4" t="n">
-        <v>4144</v>
+        <v>6445</v>
       </c>
       <c r="B248" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C248" s="4" t="inlineStr">
         <is>
-          <t>Dejan</t>
+          <t>Gian Andrin</t>
         </is>
       </c>
       <c r="D248" s="4" t="inlineStr">
         <is>
-          <t>Malesevic</t>
+          <t>Lüthy</t>
         </is>
       </c>
       <c r="E248" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F248" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
-      <c r="G248" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G248" s="4"/>
     </row>
     <row r="249">
       <c r="A249" s="4" t="n">
-        <v>7092</v>
+        <v>4131</v>
       </c>
       <c r="B249" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C249" s="4" t="inlineStr">
         <is>
-          <t>Aleandro</t>
+          <t>Delano</t>
         </is>
       </c>
       <c r="D249" s="4" t="inlineStr">
         <is>
-          <t>Marro</t>
+          <t>Malarik</t>
         </is>
       </c>
       <c r="E249" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F249" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G249" s="4" t="inlineStr">
         <is>
-          <t>SWKR</t>
+          <t>-</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="4" t="n">
-        <v>621</v>
+        <v>4144</v>
       </c>
       <c r="B250" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C250" s="4" t="inlineStr">
         <is>
-          <t>Silvan</t>
+          <t>Dejan</t>
         </is>
       </c>
       <c r="D250" s="4" t="inlineStr">
         <is>
-          <t>Marty</t>
+          <t>Malesevic</t>
         </is>
       </c>
       <c r="E250" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F250" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G250" s="4" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="4" t="n">
-        <v>4151</v>
+        <v>7092</v>
       </c>
       <c r="B251" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C251" s="4" t="inlineStr">
         <is>
-          <t>Fabian</t>
+          <t>Aleandro</t>
         </is>
       </c>
       <c r="D251" s="4" t="inlineStr">
         <is>
-          <t>Mazzolini</t>
+          <t>Marro</t>
         </is>
       </c>
       <c r="E251" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F251" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G251" s="4" t="inlineStr">
         <is>
           <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="4" t="n">
-        <v>456</v>
+        <v>621</v>
       </c>
       <c r="B252" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C252" s="4" t="inlineStr">
         <is>
-          <t>Premtim</t>
+          <t>Silvan</t>
         </is>
       </c>
       <c r="D252" s="4" t="inlineStr">
         <is>
-          <t>Mehmedi</t>
+          <t>Marty</t>
         </is>
       </c>
       <c r="E252" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F252" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G252" s="4" t="inlineStr">
         <is>
-          <t>SWKR</t>
+          <t>-</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="4" t="n">
-        <v>4134</v>
+        <v>4151</v>
       </c>
       <c r="B253" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C253" s="4" t="inlineStr">
         <is>
-          <t>Denise</t>
+          <t>Fabian</t>
         </is>
       </c>
       <c r="D253" s="4" t="inlineStr">
         <is>
-          <t>Meier</t>
+          <t>Mazzolini</t>
         </is>
       </c>
       <c r="E253" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F253" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G253" s="4" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="4" t="n">
-        <v>118</v>
+        <v>456</v>
       </c>
       <c r="B254" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C254" s="4" t="inlineStr">
         <is>
-          <t>Doris</t>
+          <t>Premtim</t>
         </is>
       </c>
       <c r="D254" s="4" t="inlineStr">
         <is>
-          <t>Meier</t>
+          <t>Mehmedi</t>
         </is>
       </c>
       <c r="E254" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F254" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G254" s="4" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="4" t="n">
-        <v>481</v>
+        <v>118</v>
       </c>
       <c r="B255" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C255" s="4" t="inlineStr">
         <is>
-          <t>Fernando</t>
+          <t>Doris</t>
         </is>
       </c>
       <c r="D255" s="4" t="inlineStr">
         <is>
-          <t>Melito</t>
+          <t>Meier</t>
         </is>
       </c>
       <c r="E255" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F255" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G255" s="4" t="inlineStr">
         <is>
-          <t>SWKR</t>
+          <t>-</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="4" t="n">
-        <v>1257</v>
+        <v>4134</v>
       </c>
       <c r="B256" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C256" s="4" t="inlineStr">
         <is>
-          <t>Andreas</t>
+          <t>Denise</t>
         </is>
       </c>
       <c r="D256" s="4" t="inlineStr">
         <is>
-          <t>Meyer</t>
+          <t>Meier</t>
         </is>
       </c>
       <c r="E256" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F256" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G256" s="4" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="4" t="n">
-        <v>2763</v>
+        <v>481</v>
       </c>
       <c r="B257" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C257" s="4" t="inlineStr">
         <is>
-          <t>Tatjana</t>
+          <t>Fernando</t>
         </is>
       </c>
       <c r="D257" s="4" t="inlineStr">
         <is>
-          <t>Milenkovic</t>
+          <t>Melito</t>
         </is>
       </c>
       <c r="E257" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F257" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G257" s="4" t="inlineStr">
         <is>
           <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="4" t="n">
-        <v>646</v>
+        <v>1257</v>
       </c>
       <c r="B258" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C258" s="4" t="inlineStr">
         <is>
-          <t>Cvjetko</t>
+          <t>Andreas</t>
         </is>
       </c>
       <c r="D258" s="4" t="inlineStr">
         <is>
-          <t>Miljic</t>
+          <t>Meyer</t>
         </is>
       </c>
       <c r="E258" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F258" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G258" s="4" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="4" t="n">
-        <v>961</v>
+        <v>2763</v>
       </c>
       <c r="B259" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C259" s="4" t="inlineStr">
         <is>
-          <t>Luzia</t>
+          <t>Tatjana</t>
         </is>
       </c>
       <c r="D259" s="4" t="inlineStr">
         <is>
-          <t>Ming</t>
+          <t>Milenkovic</t>
         </is>
       </c>
       <c r="E259" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F259" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G259" s="4" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="4" t="n">
-        <v>1885</v>
+        <v>646</v>
       </c>
       <c r="B260" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C260" s="4" t="inlineStr">
         <is>
-          <t>Igor</t>
+          <t>Cvjetko</t>
         </is>
       </c>
       <c r="D260" s="4" t="inlineStr">
         <is>
-          <t>Mladenovic</t>
+          <t>Miljic</t>
         </is>
       </c>
       <c r="E260" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F260" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G260" s="4" t="inlineStr">
         <is>
-          <t>SWKR</t>
+          <t>-</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="4" t="n">
-        <v>3164</v>
+        <v>961</v>
       </c>
       <c r="B261" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C261" s="4" t="inlineStr">
         <is>
-          <t>Hubert</t>
+          <t>Luzia</t>
         </is>
       </c>
       <c r="D261" s="4" t="inlineStr">
         <is>
-          <t>Mosch</t>
+          <t>Ming</t>
         </is>
       </c>
       <c r="E261" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F261" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G261" s="4" t="inlineStr">
         <is>
-          <t>SWKR</t>
+          <t>-</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="4" t="n">
-        <v>4132</v>
+        <v>1885</v>
       </c>
       <c r="B262" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C262" s="4" t="inlineStr">
         <is>
-          <t>Sayaka</t>
+          <t>Igor</t>
         </is>
       </c>
       <c r="D262" s="4" t="inlineStr">
         <is>
-          <t>Motonaga</t>
+          <t>Mladenovic</t>
         </is>
       </c>
       <c r="E262" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F262" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G262" s="4" t="inlineStr">
         <is>
           <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="4" t="n">
-        <v>1374</v>
+        <v>3164</v>
       </c>
       <c r="B263" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C263" s="4" t="inlineStr">
         <is>
-          <t>Tomislav</t>
+          <t>Hubert</t>
         </is>
       </c>
       <c r="D263" s="4" t="inlineStr">
         <is>
-          <t>Mucnjak</t>
+          <t>Mosch</t>
         </is>
       </c>
       <c r="E263" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F263" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G263" s="4" t="inlineStr">
         <is>
           <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="4" t="n">
-        <v>7090</v>
+        <v>4132</v>
       </c>
       <c r="B264" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C264" s="4" t="inlineStr">
         <is>
-          <t>Kerstin</t>
+          <t>Sayaka</t>
         </is>
       </c>
       <c r="D264" s="4" t="inlineStr">
         <is>
-          <t>Müller-Neuhof</t>
+          <t>Motonaga</t>
         </is>
       </c>
       <c r="E264" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F264" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G264" s="4" t="inlineStr">
         <is>
           <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="4" t="n">
-        <v>7094</v>
+        <v>1374</v>
       </c>
       <c r="B265" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C265" s="4" t="inlineStr">
         <is>
-          <t>Yuna</t>
+          <t>Tomislav</t>
         </is>
       </c>
       <c r="D265" s="4" t="inlineStr">
         <is>
-          <t>Mürri</t>
+          <t>Mucnjak</t>
         </is>
       </c>
       <c r="E265" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F265" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G265" s="4" t="inlineStr">
         <is>
           <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="4" t="n">
-        <v>906</v>
+        <v>7090</v>
       </c>
       <c r="B266" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C266" s="4" t="inlineStr">
         <is>
-          <t>Natalie</t>
+          <t>Kerstin</t>
         </is>
       </c>
       <c r="D266" s="4" t="inlineStr">
         <is>
-          <t>Neuhaus</t>
+          <t>Müller-Neuhof</t>
         </is>
       </c>
       <c r="E266" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F266" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G266" s="4" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="4" t="n">
-        <v>326</v>
+        <v>7094</v>
       </c>
       <c r="B267" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C267" s="4" t="inlineStr">
         <is>
-          <t>Bernd</t>
+          <t>Yuna</t>
         </is>
       </c>
       <c r="D267" s="4" t="inlineStr">
         <is>
-          <t>Nierula</t>
+          <t>Mürri</t>
         </is>
       </c>
       <c r="E267" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F267" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G267" s="4" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="4" t="n">
-        <v>7378</v>
+        <v>906</v>
       </c>
       <c r="B268" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C268" s="4" t="inlineStr">
         <is>
-          <t>Milutin</t>
+          <t>Natalie</t>
         </is>
       </c>
       <c r="D268" s="4" t="inlineStr">
         <is>
-          <t>Nikolic</t>
+          <t>Neuhaus</t>
         </is>
       </c>
       <c r="E268" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F268" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G268" s="4" t="inlineStr">
         <is>
-          <t>SWKR</t>
+          <t>-</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="4" t="n">
-        <v>659</v>
+        <v>326</v>
       </c>
       <c r="B269" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C269" s="4" t="inlineStr">
         <is>
-          <t>Gregor</t>
+          <t>Bernd</t>
         </is>
       </c>
       <c r="D269" s="4" t="inlineStr">
         <is>
-          <t>Nüssli</t>
+          <t>Nierula</t>
         </is>
       </c>
       <c r="E269" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F269" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G269" s="4" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="4" t="n">
-        <v>364</v>
+        <v>7378</v>
       </c>
       <c r="B270" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C270" s="4" t="inlineStr">
         <is>
-          <t>Thomas</t>
+          <t>Milutin</t>
         </is>
       </c>
       <c r="D270" s="4" t="inlineStr">
         <is>
-          <t>Obrist</t>
+          <t>Nikolic</t>
         </is>
       </c>
       <c r="E270" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F270" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G270" s="4" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="4" t="n">
-        <v>7379</v>
+        <v>659</v>
       </c>
       <c r="B271" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C271" s="4" t="inlineStr">
         <is>
-          <t>Aleksandar</t>
+          <t>Gregor</t>
         </is>
       </c>
       <c r="D271" s="4" t="inlineStr">
         <is>
-          <t>Paunovic</t>
+          <t>Nüssli</t>
         </is>
       </c>
       <c r="E271" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F271" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G271" s="4" t="inlineStr">
         <is>
-          <t>SWKR</t>
+          <t>-</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="4" t="n">
-        <v>7377</v>
+        <v>364</v>
       </c>
       <c r="B272" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C272" s="4" t="inlineStr">
         <is>
-          <t>Gina</t>
+          <t>Thomas</t>
         </is>
       </c>
       <c r="D272" s="4" t="inlineStr">
         <is>
-          <t>Pelladoni</t>
+          <t>Obrist</t>
         </is>
       </c>
       <c r="E272" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F272" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
-      <c r="G272" s="4"/>
+      <c r="G272" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
     </row>
     <row r="273">
       <c r="A273" s="4" t="n">
-        <v>4149</v>
+        <v>7379</v>
       </c>
       <c r="B273" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C273" s="4" t="inlineStr">
         <is>
-          <t>Stefan</t>
+          <t>Aleksandar</t>
         </is>
       </c>
       <c r="D273" s="4" t="inlineStr">
         <is>
-          <t>Petrovic</t>
+          <t>Paunovic</t>
         </is>
       </c>
       <c r="E273" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F273" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G273" s="4" t="inlineStr">
         <is>
           <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="4" t="n">
-        <v>63</v>
+        <v>7377</v>
       </c>
       <c r="B274" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C274" s="4" t="inlineStr">
         <is>
-          <t>Izai</t>
+          <t>Gina</t>
         </is>
       </c>
       <c r="D274" s="4" t="inlineStr">
         <is>
-          <t>Pietri</t>
+          <t>Pelladoni</t>
         </is>
       </c>
       <c r="E274" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F274" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
-      <c r="G274" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G274" s="4"/>
     </row>
     <row r="275">
       <c r="A275" s="4" t="n">
-        <v>3175</v>
+        <v>4149</v>
       </c>
       <c r="B275" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C275" s="4" t="inlineStr">
         <is>
-          <t>Bojana</t>
+          <t>Stefan</t>
         </is>
       </c>
       <c r="D275" s="4" t="inlineStr">
         <is>
-          <t>Plavsic</t>
+          <t>Petrovic</t>
         </is>
       </c>
       <c r="E275" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F275" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G275" s="4" t="inlineStr">
         <is>
           <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="4" t="n">
-        <v>1128</v>
+        <v>63</v>
       </c>
       <c r="B276" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C276" s="4" t="inlineStr">
         <is>
-          <t>Gabriella</t>
+          <t>Izai</t>
         </is>
       </c>
       <c r="D276" s="4" t="inlineStr">
         <is>
-          <t>Racaniello</t>
+          <t>Pietri</t>
         </is>
       </c>
       <c r="E276" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F276" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G276" s="4" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="4" t="n">
-        <v>586</v>
+        <v>3175</v>
       </c>
       <c r="B277" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C277" s="4" t="inlineStr">
         <is>
-          <t>Marco</t>
+          <t>Bojana</t>
         </is>
       </c>
       <c r="D277" s="4" t="inlineStr">
         <is>
-          <t>Racaniello</t>
+          <t>Plavsic</t>
         </is>
       </c>
       <c r="E277" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F277" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G277" s="4" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="4" t="n">
-        <v>1138</v>
+        <v>1128</v>
       </c>
       <c r="B278" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C278" s="4" t="inlineStr">
         <is>
-          <t>Nikola</t>
+          <t>Gabriella</t>
         </is>
       </c>
       <c r="D278" s="4" t="inlineStr">
         <is>
-          <t>Radevic</t>
+          <t>Racaniello</t>
         </is>
       </c>
       <c r="E278" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F278" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G278" s="4" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="4" t="n">
-        <v>1415</v>
+        <v>586</v>
       </c>
       <c r="B279" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C279" s="4" t="inlineStr">
         <is>
-          <t>Dragan</t>
+          <t>Marco</t>
         </is>
       </c>
       <c r="D279" s="4" t="inlineStr">
         <is>
-          <t>Rakic</t>
+          <t>Racaniello</t>
         </is>
       </c>
       <c r="E279" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F279" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G279" s="4" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="4" t="n">
-        <v>3074</v>
+        <v>1138</v>
       </c>
       <c r="B280" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C280" s="4" t="inlineStr">
         <is>
-          <t>Gazmend</t>
+          <t>Nikola</t>
         </is>
       </c>
       <c r="D280" s="4" t="inlineStr">
         <is>
-          <t>Redzepi</t>
+          <t>Radevic</t>
         </is>
       </c>
       <c r="E280" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F280" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G280" s="4" t="inlineStr">
         <is>
-          <t>SWKR</t>
+          <t>-</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="4" t="n">
-        <v>1461</v>
+        <v>1415</v>
       </c>
       <c r="B281" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C281" s="4" t="inlineStr">
         <is>
-          <t>Silvia</t>
+          <t>Dragan</t>
         </is>
       </c>
       <c r="D281" s="4" t="inlineStr">
         <is>
-          <t>Rochira-Gondek</t>
+          <t>Rakic</t>
         </is>
       </c>
       <c r="E281" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F281" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G281" s="4" t="inlineStr">
         <is>
-          <t>SWKR</t>
+          <t>-</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="4" t="n">
-        <v>1054</v>
+        <v>3074</v>
       </c>
       <c r="B282" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C282" s="4" t="inlineStr">
         <is>
-          <t>Rolf</t>
+          <t>Gazmend</t>
         </is>
       </c>
       <c r="D282" s="4" t="inlineStr">
         <is>
-          <t>Rohner</t>
+          <t>Redzepi</t>
         </is>
       </c>
       <c r="E282" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F282" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G282" s="4" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="4" t="n">
-        <v>857</v>
+        <v>1461</v>
       </c>
       <c r="B283" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C283" s="4" t="inlineStr">
         <is>
-          <t>Renate</t>
+          <t>Silvia</t>
         </is>
       </c>
       <c r="D283" s="4" t="inlineStr">
         <is>
-          <t>Rohner</t>
+          <t>Rochira-Gondek</t>
         </is>
       </c>
       <c r="E283" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F283" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G283" s="4" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="4" t="n">
-        <v>998</v>
+        <v>857</v>
       </c>
       <c r="B284" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C284" s="4" t="inlineStr">
         <is>
-          <t>Luca</t>
+          <t>Renate</t>
         </is>
       </c>
       <c r="D284" s="4" t="inlineStr">
         <is>
           <t>Rohner</t>
         </is>
       </c>
       <c r="E284" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F284" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G284" s="4" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="4" t="n">
-        <v>4159</v>
+        <v>1054</v>
       </c>
       <c r="B285" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C285" s="4" t="inlineStr">
         <is>
-          <t>Daniel</t>
+          <t>Rolf</t>
         </is>
       </c>
       <c r="D285" s="4" t="inlineStr">
         <is>
-          <t>Roshak</t>
+          <t>Rohner</t>
         </is>
       </c>
       <c r="E285" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F285" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G285" s="4" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="4" t="n">
-        <v>2372</v>
+        <v>998</v>
       </c>
       <c r="B286" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C286" s="4" t="inlineStr">
         <is>
-          <t>Marco</t>
+          <t>Luca</t>
         </is>
       </c>
       <c r="D286" s="4" t="inlineStr">
         <is>
-          <t>Rossetti</t>
+          <t>Rohner</t>
         </is>
       </c>
       <c r="E286" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F286" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G286" s="4" t="inlineStr">
         <is>
-          <t>SWKR</t>
+          <t>-</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="4" t="n">
-        <v>3570</v>
+        <v>4159</v>
       </c>
       <c r="B287" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C287" s="4" t="inlineStr">
         <is>
-          <t>Andreas</t>
+          <t>Daniel</t>
         </is>
       </c>
       <c r="D287" s="4" t="inlineStr">
         <is>
-          <t>Ryter</t>
+          <t>Roshak</t>
         </is>
       </c>
       <c r="E287" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F287" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G287" s="4" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="4" t="n">
-        <v>4127</v>
+        <v>2372</v>
       </c>
       <c r="B288" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C288" s="4" t="inlineStr">
         <is>
-          <t>Paul</t>
+          <t>Marco</t>
         </is>
       </c>
       <c r="D288" s="4" t="inlineStr">
         <is>
-          <t>Samer</t>
+          <t>Rossetti</t>
         </is>
       </c>
       <c r="E288" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F288" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G288" s="4" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="4" t="n">
-        <v>2333</v>
+        <v>3570</v>
       </c>
       <c r="B289" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C289" s="4" t="inlineStr">
         <is>
-          <t>Mustafa</t>
+          <t>Andreas</t>
         </is>
       </c>
       <c r="D289" s="4" t="inlineStr">
         <is>
-          <t>Sarin</t>
+          <t>Ryter</t>
         </is>
       </c>
       <c r="E289" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F289" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G289" s="4" t="inlineStr">
         <is>
-          <t>SWKR</t>
+          <t>-</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="4" t="n">
-        <v>5050</v>
+        <v>4127</v>
       </c>
       <c r="B290" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C290" s="4" t="inlineStr">
         <is>
-          <t>Tamara</t>
+          <t>Paul</t>
         </is>
       </c>
       <c r="D290" s="4" t="inlineStr">
         <is>
-          <t>Satzinger</t>
+          <t>Samer</t>
         </is>
       </c>
       <c r="E290" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F290" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G290" s="4" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="4" t="n">
-        <v>749</v>
+        <v>2333</v>
       </c>
       <c r="B291" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C291" s="4" t="inlineStr">
         <is>
-          <t>Marino</t>
+          <t>Mustafa</t>
         </is>
       </c>
       <c r="D291" s="4" t="inlineStr">
         <is>
-          <t>Sbiroli</t>
+          <t>Sarin</t>
         </is>
       </c>
       <c r="E291" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F291" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G291" s="4" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="4" t="n">
-        <v>4142</v>
+        <v>5050</v>
       </c>
       <c r="B292" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C292" s="4" t="inlineStr">
         <is>
-          <t>Hiroko</t>
+          <t>Tamara</t>
         </is>
       </c>
       <c r="D292" s="4" t="inlineStr">
         <is>
-          <t>Schärer</t>
+          <t>Satzinger</t>
         </is>
       </c>
       <c r="E292" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F292" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G292" s="4" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="4" t="n">
-        <v>1291</v>
+        <v>749</v>
       </c>
       <c r="B293" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C293" s="4" t="inlineStr">
         <is>
-          <t>Maya</t>
+          <t>Marino</t>
         </is>
       </c>
       <c r="D293" s="4" t="inlineStr">
         <is>
-          <t>Schärer</t>
+          <t>Sbiroli</t>
         </is>
       </c>
       <c r="E293" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F293" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G293" s="4" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="4" t="n">
-        <v>4133</v>
+        <v>4142</v>
       </c>
       <c r="B294" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C294" s="4" t="inlineStr">
         <is>
-          <t>Kai</t>
+          <t>Hiroko</t>
         </is>
       </c>
       <c r="D294" s="4" t="inlineStr">
         <is>
           <t>Schärer</t>
         </is>
       </c>
       <c r="E294" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F294" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G294" s="4" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="4" t="n">
-        <v>78</v>
+        <v>1291</v>
       </c>
       <c r="B295" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C295" s="4" t="inlineStr">
         <is>
-          <t>Karin</t>
+          <t>Maya</t>
         </is>
       </c>
       <c r="D295" s="4" t="inlineStr">
         <is>
-          <t>Schärmeli</t>
+          <t>Schärer</t>
         </is>
       </c>
       <c r="E295" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F295" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G295" s="4" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="4" t="n">
-        <v>1524</v>
+        <v>4133</v>
       </c>
       <c r="B296" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C296" s="4" t="inlineStr">
         <is>
-          <t>Marvin</t>
+          <t>Kai</t>
         </is>
       </c>
       <c r="D296" s="4" t="inlineStr">
         <is>
-          <t>Schenker</t>
+          <t>Schärer</t>
         </is>
       </c>
       <c r="E296" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F296" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G296" s="4" t="inlineStr">
         <is>
-          <t>SWKR</t>
+          <t>-</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="4" t="n">
-        <v>4156</v>
+        <v>78</v>
       </c>
       <c r="B297" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C297" s="4" t="inlineStr">
         <is>
-          <t>Tim</t>
+          <t>Karin</t>
         </is>
       </c>
       <c r="D297" s="4" t="inlineStr">
         <is>
-          <t>Scheuer</t>
+          <t>Schärmeli</t>
         </is>
       </c>
       <c r="E297" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F297" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G297" s="4" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="4" t="n">
-        <v>1880</v>
+        <v>8143</v>
       </c>
       <c r="B298" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C298" s="4" t="inlineStr">
         <is>
-          <t>Sandro</t>
+          <t>Alfred</t>
         </is>
       </c>
       <c r="D298" s="4" t="inlineStr">
         <is>
-          <t>Schmid</t>
+          <t>Schaub</t>
         </is>
       </c>
       <c r="E298" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F298" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
-      <c r="G298" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G298" s="4"/>
     </row>
     <row r="299">
       <c r="A299" s="4" t="n">
-        <v>467</v>
+        <v>1524</v>
       </c>
       <c r="B299" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C299" s="4" t="inlineStr">
         <is>
-          <t>Kevin</t>
+          <t>Marvin</t>
         </is>
       </c>
       <c r="D299" s="4" t="inlineStr">
         <is>
-          <t>Schneider</t>
+          <t>Schenker</t>
         </is>
       </c>
       <c r="E299" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F299" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G299" s="4" t="inlineStr">
         <is>
           <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="4" t="n">
-        <v>5314</v>
+        <v>4156</v>
       </c>
       <c r="B300" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C300" s="4" t="inlineStr">
         <is>
-          <t>Reto</t>
+          <t>Tim</t>
         </is>
       </c>
       <c r="D300" s="4" t="inlineStr">
         <is>
-          <t>Schönsee</t>
+          <t>Scheuer</t>
         </is>
       </c>
       <c r="E300" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F300" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G300" s="4" t="inlineStr">
         <is>
-          <t>SWKR</t>
+          <t>-</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="4" t="n">
-        <v>3241</v>
+        <v>1880</v>
       </c>
       <c r="B301" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C301" s="4" t="inlineStr">
         <is>
-          <t>Carol</t>
+          <t>Sandro</t>
         </is>
       </c>
       <c r="D301" s="4" t="inlineStr">
         <is>
-          <t>Schoop</t>
+          <t>Schmid</t>
         </is>
       </c>
       <c r="E301" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F301" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G301" s="4" t="inlineStr">
         <is>
-          <t>SWKR</t>
+          <t>-</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="4" t="n">
-        <v>1591</v>
+        <v>467</v>
       </c>
       <c r="B302" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C302" s="4" t="inlineStr">
         <is>
-          <t>Marlene</t>
+          <t>Kevin</t>
         </is>
       </c>
       <c r="D302" s="4" t="inlineStr">
         <is>
-          <t>Schwarzenbach</t>
+          <t>Schneider</t>
         </is>
       </c>
       <c r="E302" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F302" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G302" s="4" t="inlineStr">
         <is>
           <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="4" t="n">
-        <v>482</v>
+        <v>5314</v>
       </c>
       <c r="B303" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C303" s="4" t="inlineStr">
         <is>
-          <t>Nikolina</t>
+          <t>Reto</t>
         </is>
       </c>
       <c r="D303" s="4" t="inlineStr">
         <is>
-          <t>Sedlar</t>
+          <t>Schönsee</t>
         </is>
       </c>
       <c r="E303" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F303" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G303" s="4" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="4" t="n">
-        <v>6849</v>
+        <v>3241</v>
       </c>
       <c r="B304" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C304" s="4" t="inlineStr">
         <is>
-          <t>Jan</t>
+          <t>Carol</t>
         </is>
       </c>
       <c r="D304" s="4" t="inlineStr">
         <is>
-          <t>Siegrist</t>
+          <t>Schoop</t>
         </is>
       </c>
       <c r="E304" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F304" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G304" s="4" t="inlineStr">
         <is>
           <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="4" t="n">
-        <v>4699</v>
+        <v>1591</v>
       </c>
       <c r="B305" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C305" s="4" t="inlineStr">
         <is>
-          <t>Fabian Enrique</t>
+          <t>Marlene</t>
         </is>
       </c>
       <c r="D305" s="4" t="inlineStr">
         <is>
-          <t>Silva</t>
+          <t>Schwarzenbach</t>
         </is>
       </c>
       <c r="E305" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F305" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G305" s="4" t="inlineStr">
         <is>
           <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="4" t="n">
-        <v>14</v>
+        <v>482</v>
       </c>
       <c r="B306" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C306" s="4" t="inlineStr">
         <is>
-          <t>Dragan</t>
+          <t>Nikolina</t>
         </is>
       </c>
       <c r="D306" s="4" t="inlineStr">
         <is>
-          <t>Sirovina</t>
+          <t>Sedlar</t>
         </is>
       </c>
       <c r="E306" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F306" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G306" s="4" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="4" t="n">
-        <v>4128</v>
+        <v>6849</v>
       </c>
       <c r="B307" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C307" s="4" t="inlineStr">
         <is>
-          <t>Argyro</t>
+          <t>Jan</t>
         </is>
       </c>
       <c r="D307" s="4" t="inlineStr">
         <is>
-          <t>Skarli</t>
+          <t>Siegrist</t>
         </is>
       </c>
       <c r="E307" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F307" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G307" s="4" t="inlineStr">
         <is>
           <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="4" t="n">
-        <v>2050</v>
+        <v>4699</v>
       </c>
       <c r="B308" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C308" s="4" t="inlineStr">
         <is>
-          <t>Sead</t>
+          <t>Fabian Enrique</t>
         </is>
       </c>
       <c r="D308" s="4" t="inlineStr">
         <is>
-          <t>Skenderovic</t>
+          <t>Silva</t>
         </is>
       </c>
       <c r="E308" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F308" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G308" s="4" t="inlineStr">
         <is>
           <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="4" t="n">
-        <v>4146</v>
+        <v>14</v>
       </c>
       <c r="B309" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C309" s="4" t="inlineStr">
         <is>
-          <t>Ruedi</t>
+          <t>Dragan</t>
         </is>
       </c>
       <c r="D309" s="4" t="inlineStr">
         <is>
-          <t>Sonderegger</t>
+          <t>Sirovina</t>
         </is>
       </c>
       <c r="E309" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F309" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G309" s="4" t="inlineStr">
         <is>
-          <t>SWKR</t>
+          <t>-</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="4" t="n">
-        <v>4138</v>
+        <v>4128</v>
       </c>
       <c r="B310" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C310" s="4" t="inlineStr">
         <is>
-          <t>Lissa</t>
+          <t>Argyro</t>
         </is>
       </c>
       <c r="D310" s="4" t="inlineStr">
         <is>
-          <t>Sorokina</t>
+          <t>Skarli</t>
         </is>
       </c>
       <c r="E310" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F310" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G310" s="4" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="4" t="n">
-        <v>1319</v>
+        <v>2050</v>
       </c>
       <c r="B311" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C311" s="4" t="inlineStr">
         <is>
-          <t>Tanja</t>
+          <t>Sead</t>
         </is>
       </c>
       <c r="D311" s="4" t="inlineStr">
         <is>
-          <t>Spiegel</t>
+          <t>Skenderovic</t>
         </is>
       </c>
       <c r="E311" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F311" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G311" s="4" t="inlineStr">
         <is>
           <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="4" t="n">
-        <v>745</v>
+        <v>4146</v>
       </c>
       <c r="B312" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C312" s="4" t="inlineStr">
         <is>
-          <t>Anita</t>
+          <t>Ruedi</t>
         </is>
       </c>
       <c r="D312" s="4" t="inlineStr">
         <is>
-          <t>Stäger</t>
+          <t>Sonderegger</t>
         </is>
       </c>
       <c r="E312" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F312" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G312" s="4" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="4" t="n">
-        <v>3000</v>
+        <v>4138</v>
       </c>
       <c r="B313" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C313" s="4" t="inlineStr">
         <is>
-          <t>Ramona</t>
+          <t>Lissa</t>
         </is>
       </c>
       <c r="D313" s="4" t="inlineStr">
         <is>
-          <t>Stäger</t>
+          <t>Sorokina</t>
         </is>
       </c>
       <c r="E313" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F313" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G313" s="4" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="4" t="n">
-        <v>747</v>
+        <v>1319</v>
       </c>
       <c r="B314" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C314" s="4" t="inlineStr">
         <is>
-          <t>Tina</t>
+          <t>Tanja</t>
         </is>
       </c>
       <c r="D314" s="4" t="inlineStr">
         <is>
-          <t>Stäheli</t>
+          <t>Spiegel</t>
         </is>
       </c>
       <c r="E314" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F314" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G314" s="4" t="inlineStr">
         <is>
           <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="4" t="n">
-        <v>1422</v>
+        <v>3000</v>
       </c>
       <c r="B315" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C315" s="4" t="inlineStr">
         <is>
-          <t>Dusan</t>
+          <t>Ramona</t>
         </is>
       </c>
       <c r="D315" s="4" t="inlineStr">
         <is>
-          <t>Stajic</t>
+          <t>Stäger</t>
         </is>
       </c>
       <c r="E315" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F315" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G315" s="4" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="4" t="n">
-        <v>1002</v>
+        <v>745</v>
       </c>
       <c r="B316" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C316" s="4" t="inlineStr">
         <is>
-          <t>Dominik</t>
+          <t>Anita</t>
         </is>
       </c>
       <c r="D316" s="4" t="inlineStr">
         <is>
-          <t>Steiger</t>
+          <t>Stäger</t>
         </is>
       </c>
       <c r="E316" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F316" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G316" s="4" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="4" t="n">
-        <v>4147</v>
+        <v>747</v>
       </c>
       <c r="B317" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C317" s="4" t="inlineStr">
         <is>
-          <t>Marianne</t>
+          <t>Tina</t>
         </is>
       </c>
       <c r="D317" s="4" t="inlineStr">
         <is>
-          <t>Steiner</t>
+          <t>Stäheli</t>
         </is>
       </c>
       <c r="E317" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F317" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G317" s="4" t="inlineStr">
         <is>
           <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="4" t="n">
-        <v>782</v>
+        <v>1422</v>
       </c>
       <c r="B318" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C318" s="4" t="inlineStr">
         <is>
-          <t>Marcel</t>
+          <t>Dusan</t>
         </is>
       </c>
       <c r="D318" s="4" t="inlineStr">
         <is>
-          <t>Steiner</t>
+          <t>Stajic</t>
         </is>
       </c>
       <c r="E318" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F318" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G318" s="4" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="4" t="n">
-        <v>746</v>
+        <v>1002</v>
       </c>
       <c r="B319" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C319" s="4" t="inlineStr">
         <is>
-          <t>Bettina</t>
+          <t>Dominik</t>
         </is>
       </c>
       <c r="D319" s="4" t="inlineStr">
         <is>
-          <t>Süess</t>
+          <t>Steiger</t>
         </is>
       </c>
       <c r="E319" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F319" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G319" s="4" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="4" t="n">
-        <v>5174</v>
+        <v>782</v>
       </c>
       <c r="B320" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C320" s="4" t="inlineStr">
         <is>
-          <t>Aleksandar</t>
+          <t>Marcel</t>
         </is>
       </c>
       <c r="D320" s="4" t="inlineStr">
         <is>
-          <t>Tatar</t>
+          <t>Steiner</t>
         </is>
       </c>
       <c r="E320" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F320" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G320" s="4" t="inlineStr">
         <is>
-          <t>SWKR</t>
+          <t>-</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="4" t="n">
-        <v>2928</v>
+        <v>4147</v>
       </c>
       <c r="B321" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C321" s="4" t="inlineStr">
         <is>
-          <t>Angelo</t>
+          <t>Marianne</t>
         </is>
       </c>
       <c r="D321" s="4" t="inlineStr">
         <is>
-          <t>Tavani</t>
+          <t>Steiner</t>
         </is>
       </c>
       <c r="E321" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F321" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G321" s="4" t="inlineStr">
         <is>
           <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="4" t="n">
-        <v>1016</v>
+        <v>746</v>
       </c>
       <c r="B322" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C322" s="4" t="inlineStr">
         <is>
-          <t>Mauro</t>
+          <t>Bettina</t>
         </is>
       </c>
       <c r="D322" s="4" t="inlineStr">
         <is>
-          <t>Tiberi</t>
+          <t>Süess</t>
         </is>
       </c>
       <c r="E322" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F322" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G322" s="4" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="4" t="n">
-        <v>363</v>
+        <v>5174</v>
       </c>
       <c r="B323" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C323" s="4" t="inlineStr">
         <is>
-          <t>Manuela</t>
+          <t>Aleksandar</t>
         </is>
       </c>
       <c r="D323" s="4" t="inlineStr">
         <is>
-          <t>Tobler</t>
+          <t>Tatar</t>
         </is>
       </c>
       <c r="E323" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F323" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G323" s="4" t="inlineStr">
         <is>
           <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="4" t="n">
-        <v>1304</v>
+        <v>2928</v>
       </c>
       <c r="B324" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C324" s="4" t="inlineStr">
         <is>
-          <t>Dielza</t>
+          <t>Angelo</t>
         </is>
       </c>
       <c r="D324" s="4" t="inlineStr">
         <is>
-          <t>Ulluri</t>
+          <t>Tavani</t>
         </is>
       </c>
       <c r="E324" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F324" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G324" s="4" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="4" t="n">
-        <v>634</v>
+        <v>1016</v>
       </c>
       <c r="B325" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C325" s="4" t="inlineStr">
         <is>
-          <t>Gizella</t>
+          <t>Mauro</t>
         </is>
       </c>
       <c r="D325" s="4" t="inlineStr">
         <is>
-          <t>Vajda</t>
+          <t>Tiberi</t>
         </is>
       </c>
       <c r="E325" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F325" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G325" s="4" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="4" t="n">
-        <v>735</v>
+        <v>363</v>
       </c>
       <c r="B326" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C326" s="4" t="inlineStr">
         <is>
-          <t>Pietro</t>
+          <t>Manuela</t>
         </is>
       </c>
       <c r="D326" s="4" t="inlineStr">
         <is>
-          <t>Valenti</t>
+          <t>Tobler</t>
         </is>
       </c>
       <c r="E326" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F326" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G326" s="4" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="4" t="n">
-        <v>1397</v>
+        <v>1304</v>
       </c>
       <c r="B327" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C327" s="4" t="inlineStr">
         <is>
-          <t>Adrian</t>
+          <t>Dielza</t>
         </is>
       </c>
       <c r="D327" s="4" t="inlineStr">
         <is>
-          <t>Vögtlin</t>
+          <t>Ulluri</t>
         </is>
       </c>
       <c r="E327" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F327" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G327" s="4" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="4" t="n">
-        <v>3661</v>
+        <v>634</v>
       </c>
       <c r="B328" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C328" s="4" t="inlineStr">
         <is>
-          <t>Werner</t>
+          <t>Gizella</t>
         </is>
       </c>
       <c r="D328" s="4" t="inlineStr">
         <is>
-          <t>Völker</t>
+          <t>Vajda</t>
         </is>
       </c>
       <c r="E328" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F328" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G328" s="4" t="inlineStr">
         <is>
-          <t>SWKR</t>
+          <t>-</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="4" t="n">
-        <v>1007</v>
+        <v>735</v>
       </c>
       <c r="B329" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C329" s="4" t="inlineStr">
         <is>
-          <t>Mike</t>
+          <t>Pietro</t>
         </is>
       </c>
       <c r="D329" s="4" t="inlineStr">
         <is>
-          <t>Volmar</t>
+          <t>Valenti</t>
         </is>
       </c>
       <c r="E329" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F329" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G329" s="4" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="4" t="n">
-        <v>4150</v>
+        <v>1397</v>
       </c>
       <c r="B330" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C330" s="4" t="inlineStr">
         <is>
-          <t>Alexander</t>
+          <t>Adrian</t>
         </is>
       </c>
       <c r="D330" s="4" t="inlineStr">
         <is>
-          <t>Wagenbichler</t>
+          <t>Vögtlin</t>
         </is>
       </c>
       <c r="E330" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F330" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G330" s="4" t="inlineStr">
         <is>
-          <t>SWKR</t>
+          <t>-</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="4" t="n">
-        <v>2390</v>
+        <v>3661</v>
       </c>
       <c r="B331" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C331" s="4" t="inlineStr">
         <is>
-          <t>Peter</t>
+          <t>Werner</t>
         </is>
       </c>
       <c r="D331" s="4" t="inlineStr">
         <is>
-          <t>Waldegger</t>
+          <t>Völker</t>
         </is>
       </c>
       <c r="E331" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F331" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G331" s="4" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="4" t="n">
-        <v>4867</v>
+        <v>1007</v>
       </c>
       <c r="B332" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C332" s="4" t="inlineStr">
         <is>
-          <t>Jason</t>
+          <t>Mike</t>
         </is>
       </c>
       <c r="D332" s="4" t="inlineStr">
         <is>
-          <t>Walther</t>
+          <t>Volmar</t>
         </is>
       </c>
       <c r="E332" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F332" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G332" s="4" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="4" t="n">
-        <v>947</v>
+        <v>4150</v>
       </c>
       <c r="B333" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C333" s="4" t="inlineStr">
         <is>
-          <t>Christian</t>
+          <t>Alexander</t>
         </is>
       </c>
       <c r="D333" s="4" t="inlineStr">
         <is>
-          <t>Widmer</t>
+          <t>Wagenbichler</t>
         </is>
       </c>
       <c r="E333" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F333" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G333" s="4" t="inlineStr">
         <is>
           <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="4" t="n">
-        <v>3012</v>
+        <v>2390</v>
       </c>
       <c r="B334" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C334" s="4" t="inlineStr">
         <is>
-          <t>Daniel</t>
+          <t>Peter</t>
         </is>
       </c>
       <c r="D334" s="4" t="inlineStr">
         <is>
-          <t>Wiss</t>
+          <t>Waldegger</t>
         </is>
       </c>
       <c r="E334" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F334" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G334" s="4" t="inlineStr">
         <is>
-          <t>SWKR</t>
+          <t>-</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="4" t="n">
-        <v>7472</v>
+        <v>4867</v>
       </c>
       <c r="B335" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C335" s="4" t="inlineStr">
         <is>
-          <t>Mario</t>
+          <t>Jason</t>
         </is>
       </c>
       <c r="D335" s="4" t="inlineStr">
         <is>
-          <t>Zablonier</t>
+          <t>Walther</t>
         </is>
       </c>
       <c r="E335" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F335" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
-      <c r="G335" s="4"/>
+      <c r="G335" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
     </row>
     <row r="336">
       <c r="A336" s="4" t="n">
-        <v>1195</v>
+        <v>947</v>
       </c>
       <c r="B336" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C336" s="4" t="inlineStr">
         <is>
-          <t>Goran</t>
+          <t>Christian</t>
         </is>
       </c>
       <c r="D336" s="4" t="inlineStr">
         <is>
-          <t>Zezeli</t>
+          <t>Widmer</t>
         </is>
       </c>
       <c r="E336" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F336" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G336" s="4" t="inlineStr">
         <is>
           <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="4" t="n">
-        <v>163</v>
+        <v>3012</v>
       </c>
       <c r="B337" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C337" s="4" t="inlineStr">
         <is>
-          <t>Beat</t>
+          <t>Daniel</t>
         </is>
       </c>
       <c r="D337" s="4" t="inlineStr">
         <is>
-          <t>Züger</t>
+          <t>Wiss</t>
         </is>
       </c>
       <c r="E337" s="4" t="inlineStr">
         <is>
           <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F337" s="4" t="inlineStr">
         <is>
           <t>SWKO</t>
         </is>
       </c>
       <c r="G337" s="4" t="inlineStr">
         <is>
           <t>SWKR</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="4" t="n">
+        <v>7472</v>
+      </c>
+      <c r="B338" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="C338" s="4" t="inlineStr">
+        <is>
+          <t>Mario</t>
+        </is>
+      </c>
+      <c r="D338" s="4" t="inlineStr">
+        <is>
+          <t>Zablonier</t>
+        </is>
+      </c>
+      <c r="E338" s="4" t="inlineStr">
+        <is>
+          <t>Wado-Ryu</t>
+        </is>
+      </c>
+      <c r="F338" s="4" t="inlineStr">
+        <is>
+          <t>SWKO</t>
+        </is>
+      </c>
+      <c r="G338" s="4"/>
+    </row>
+    <row r="339">
+      <c r="A339" s="4" t="n">
+        <v>1195</v>
+      </c>
+      <c r="B339" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="C339" s="4" t="inlineStr">
+        <is>
+          <t>Goran</t>
+        </is>
+      </c>
+      <c r="D339" s="4" t="inlineStr">
+        <is>
+          <t>Zezeli</t>
+        </is>
+      </c>
+      <c r="E339" s="4" t="inlineStr">
+        <is>
+          <t>Wado-Ryu</t>
+        </is>
+      </c>
+      <c r="F339" s="4" t="inlineStr">
+        <is>
+          <t>SWKO</t>
+        </is>
+      </c>
+      <c r="G339" s="4" t="inlineStr">
+        <is>
+          <t>SWKR</t>
+        </is>
+      </c>
+    </row>
+    <row r="340">
+      <c r="A340" s="4" t="n">
+        <v>163</v>
+      </c>
+      <c r="B340" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="C340" s="4" t="inlineStr">
+        <is>
+          <t>Beat</t>
+        </is>
+      </c>
+      <c r="D340" s="4" t="inlineStr">
+        <is>
+          <t>Züger</t>
+        </is>
+      </c>
+      <c r="E340" s="4" t="inlineStr">
+        <is>
+          <t>Wado-Ryu</t>
+        </is>
+      </c>
+      <c r="F340" s="4" t="inlineStr">
+        <is>
+          <t>SWKO</t>
+        </is>
+      </c>
+      <c r="G340" s="4" t="inlineStr">
+        <is>
+          <t>SWKR</t>
+        </is>
+      </c>
+    </row>
+    <row r="341">
+      <c r="A341" s="4" t="n">
         <v>4124</v>
       </c>
-      <c r="B338" s="4" t="n">
-[...2 lines deleted...]
-      <c r="C338" s="4" t="inlineStr">
+      <c r="B341" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="C341" s="4" t="inlineStr">
         <is>
           <t>Florian</t>
         </is>
       </c>
-      <c r="D338" s="4" t="inlineStr">
+      <c r="D341" s="4" t="inlineStr">
         <is>
           <t>Zülle</t>
         </is>
       </c>
-      <c r="E338" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G338" s="4" t="inlineStr">
+      <c r="E341" s="4" t="inlineStr">
+        <is>
+          <t>Wado-Ryu</t>
+        </is>
+      </c>
+      <c r="F341" s="4" t="inlineStr">
+        <is>
+          <t>SWKO</t>
+        </is>
+      </c>
+      <c r="G341" s="4" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>