--- v0 (2025-12-13)
+++ v1 (2026-05-06)
@@ -78,51 +78,51 @@
       <protection locked="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="1">
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId1"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId2"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:G1450"/>
+  <dimension ref="A1:G1367"/>
   <sheetViews>
     <sheetView defaultGridColor="1" rightToLeft="0" showFormulas="0" showGridLines="1" showRowColHeaders="1" showRuler="1" showWhiteSpace="0" showZeros="1" tabSelected="0" windowProtection="0" showOutlineSymbols="1" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0" workbookViewId="0" zoomScale="100"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col width="8.25" min="1" max="1" bestFit="1" customWidth="1"/>
     <col width="18.15" min="2" max="2" bestFit="1" customWidth="1"/>
     <col width="19.8" min="3" max="3" bestFit="1" customWidth="1"/>
     <col width="26.400000000000002" min="4" max="4" bestFit="1" customWidth="1"/>
     <col width="23.1" min="5" max="5" bestFit="1" customWidth="1"/>
     <col width="16.5" min="6" max="6" bestFit="1" customWidth="1"/>
     <col width="24.75" min="7" max="7" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>ID</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Dan Grad</t>
         </is>
       </c>
@@ -219,42149 +219,39742 @@
       </c>
       <c r="C4" s="4" t="inlineStr">
         <is>
           <t>Bahattin</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
           <t>Kandaz</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F4" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G4" s="4"/>
     </row>
     <row r="5">
       <c r="A5" s="4" t="n">
-        <v>1906</v>
+        <v>2150</v>
       </c>
       <c r="B5" s="4" t="n">
         <v>7</v>
       </c>
       <c r="C5" s="4" t="inlineStr">
         <is>
-          <t>Olivier</t>
+          <t>Vincent</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
-          <t>Knupfer</t>
+          <t>Longagna</t>
         </is>
       </c>
       <c r="E5" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F5" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G5" s="4"/>
     </row>
     <row r="6">
       <c r="A6" s="4" t="n">
-        <v>2150</v>
+        <v>2253</v>
       </c>
       <c r="B6" s="4" t="n">
         <v>7</v>
       </c>
       <c r="C6" s="4" t="inlineStr">
         <is>
-          <t>Vincent</t>
+          <t>Erich</t>
         </is>
       </c>
       <c r="D6" s="4" t="inlineStr">
         <is>
-          <t>Longagna</t>
+          <t>Marti</t>
         </is>
       </c>
       <c r="E6" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F6" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G6" s="4"/>
     </row>
     <row r="7">
       <c r="A7" s="4" t="n">
-        <v>2253</v>
+        <v>2596</v>
       </c>
       <c r="B7" s="4" t="n">
         <v>7</v>
       </c>
       <c r="C7" s="4" t="inlineStr">
         <is>
-          <t>Erich</t>
+          <t>Reynald</t>
         </is>
       </c>
       <c r="D7" s="4" t="inlineStr">
         <is>
-          <t>Marti</t>
+          <t>Olivier</t>
         </is>
       </c>
       <c r="E7" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F7" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G7" s="4"/>
     </row>
     <row r="8">
       <c r="A8" s="4" t="n">
-        <v>2596</v>
+        <v>2816</v>
       </c>
       <c r="B8" s="4" t="n">
         <v>7</v>
       </c>
       <c r="C8" s="4" t="inlineStr">
         <is>
-          <t>Reynald</t>
+          <t>Silvio</t>
         </is>
       </c>
       <c r="D8" s="4" t="inlineStr">
         <is>
-          <t>Olivier</t>
+          <t>Rapelli</t>
         </is>
       </c>
       <c r="E8" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F8" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G8" s="4"/>
     </row>
     <row r="9">
       <c r="A9" s="4" t="n">
-        <v>2816</v>
+        <v>2854</v>
       </c>
       <c r="B9" s="4" t="n">
         <v>7</v>
       </c>
       <c r="C9" s="4" t="inlineStr">
         <is>
-          <t>Silvio</t>
+          <t>Kaspar</t>
         </is>
       </c>
       <c r="D9" s="4" t="inlineStr">
         <is>
-          <t>Rapelli</t>
+          <t>Reinhart</t>
         </is>
       </c>
       <c r="E9" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F9" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G9" s="4"/>
     </row>
     <row r="10">
       <c r="A10" s="4" t="n">
-        <v>2854</v>
+        <v>4658</v>
       </c>
       <c r="B10" s="4" t="n">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C10" s="4" t="inlineStr">
         <is>
-          <t>Kaspar</t>
+          <t>Saxer Altieri</t>
         </is>
       </c>
       <c r="D10" s="4" t="inlineStr">
         <is>
-          <t>Reinhart</t>
+          <t>Alia</t>
         </is>
       </c>
       <c r="E10" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F10" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G10" s="4"/>
     </row>
     <row r="11">
       <c r="A11" s="4" t="n">
-        <v>4658</v>
+        <v>7306</v>
       </c>
       <c r="B11" s="4" t="n">
         <v>6</v>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
-          <t>Saxer Altieri</t>
+          <t>Laurent</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
-          <t>Alia</t>
+          <t>Batista</t>
         </is>
       </c>
       <c r="E11" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shorin Ryu</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G11" s="4"/>
     </row>
     <row r="12">
       <c r="A12" s="4" t="n">
-        <v>7306</v>
+        <v>897</v>
       </c>
       <c r="B12" s="4" t="n">
         <v>6</v>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
-          <t>Laurent</t>
+          <t>Antonella</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
-          <t>Batista</t>
+          <t>Droz-Arietta </t>
         </is>
       </c>
       <c r="E12" s="4" t="inlineStr">
         <is>
-          <t>Shorin Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G12" s="4"/>
     </row>
     <row r="13">
       <c r="A13" s="4" t="n">
-        <v>897</v>
+        <v>1038</v>
       </c>
       <c r="B13" s="4" t="n">
         <v>6</v>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
-          <t>Antonella</t>
+          <t>Frédéric</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
-          <t>Droz-Arietta </t>
+          <t>Favre </t>
         </is>
       </c>
       <c r="E13" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G13" s="4"/>
     </row>
     <row r="14">
       <c r="A14" s="4" t="n">
-        <v>1038</v>
+        <v>1103</v>
       </c>
       <c r="B14" s="4" t="n">
         <v>6</v>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
-          <t>Frédéric</t>
+          <t>Henri</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
-          <t>Favre </t>
+          <t>Fleury </t>
         </is>
       </c>
       <c r="E14" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G14" s="4"/>
     </row>
     <row r="15">
       <c r="A15" s="4" t="n">
-        <v>1103</v>
+        <v>4457</v>
       </c>
       <c r="B15" s="4" t="n">
         <v>6</v>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
-          <t>Henri</t>
+          <t>Angelo</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
-          <t>Fleury </t>
+          <t>Friello</t>
         </is>
       </c>
       <c r="E15" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G15" s="4"/>
     </row>
     <row r="16">
       <c r="A16" s="4" t="n">
-        <v>4457</v>
+        <v>1290</v>
       </c>
       <c r="B16" s="4" t="n">
         <v>6</v>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
-          <t>Angelo</t>
+          <t>Mario</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
-          <t>Friello</t>
+          <t>Gheza</t>
         </is>
       </c>
       <c r="E16" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G16" s="4"/>
     </row>
     <row r="17">
       <c r="A17" s="4" t="n">
-        <v>1290</v>
+        <v>1331</v>
       </c>
       <c r="B17" s="4" t="n">
         <v>6</v>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
-          <t>Mario</t>
+          <t>Erik</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
-          <t>Gheza</t>
+          <t>Golowin</t>
         </is>
       </c>
       <c r="E17" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G17" s="4"/>
     </row>
     <row r="18">
       <c r="A18" s="4" t="n">
-        <v>1331</v>
+        <v>2107</v>
       </c>
       <c r="B18" s="4" t="n">
         <v>6</v>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
-          <t>Erik</t>
+          <t>Boris</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
-          <t>Golowin</t>
+          <t>Leskarovski </t>
         </is>
       </c>
       <c r="E18" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Fudokan</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G18" s="4"/>
     </row>
     <row r="19">
       <c r="A19" s="4" t="n">
-        <v>2107</v>
+        <v>7303</v>
       </c>
       <c r="B19" s="4" t="n">
         <v>6</v>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
-          <t>Boris</t>
+          <t>Marffy</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
-          <t>Leskarovski </t>
+          <t>Marko</t>
         </is>
       </c>
       <c r="E19" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G19" s="4"/>
     </row>
     <row r="20">
       <c r="A20" s="4" t="n">
-        <v>7303</v>
+        <v>2268</v>
       </c>
       <c r="B20" s="4" t="n">
         <v>6</v>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
-          <t>Marffy</t>
+          <t>Daniel</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
-          <t>Marko</t>
+          <t>Mathys </t>
         </is>
       </c>
       <c r="E20" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G20" s="4"/>
     </row>
     <row r="21">
       <c r="A21" s="4" t="n">
-        <v>2268</v>
+        <v>7304</v>
       </c>
       <c r="B21" s="4" t="n">
         <v>6</v>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
-          <t>Daniel</t>
+          <t>Hugues</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
-          <t>Mathys </t>
+          <t>Michaud</t>
         </is>
       </c>
       <c r="E21" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G21" s="4"/>
     </row>
     <row r="22">
       <c r="A22" s="4" t="n">
-        <v>7304</v>
+        <v>5015</v>
       </c>
       <c r="B22" s="4" t="n">
         <v>6</v>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
-          <t>Hugues</t>
+          <t>Saner</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
-          <t>Michaud</t>
+          <t>Michelle</t>
         </is>
       </c>
       <c r="E22" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G22" s="4"/>
     </row>
     <row r="23">
       <c r="A23" s="4" t="n">
-        <v>5015</v>
+        <v>7305</v>
       </c>
       <c r="B23" s="4" t="n">
         <v>6</v>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
-          <t>Saner</t>
+          <t>Roan</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
-          <t>Michelle</t>
+          <t>Morand</t>
         </is>
       </c>
       <c r="E23" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shorin Ryu</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G23" s="4"/>
     </row>
     <row r="24">
       <c r="A24" s="4" t="n">
-        <v>7305</v>
+        <v>2594</v>
       </c>
       <c r="B24" s="4" t="n">
         <v>6</v>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
-          <t>Roan</t>
+          <t>Jorge</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
-          <t>Morand</t>
+          <t>Oliveira </t>
         </is>
       </c>
       <c r="E24" s="4" t="inlineStr">
         <is>
-          <t>Shorin Ryu</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G24" s="4"/>
     </row>
     <row r="25">
       <c r="A25" s="4" t="n">
-        <v>2594</v>
+        <v>2693</v>
       </c>
       <c r="B25" s="4" t="n">
         <v>6</v>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
-          <t>Jorge</t>
+          <t>Marc</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
-          <t>Oliveira </t>
+          <t>Pfeifer</t>
         </is>
       </c>
       <c r="E25" s="4" t="inlineStr">
         <is>
           <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G25" s="4"/>
     </row>
     <row r="26">
       <c r="A26" s="4" t="n">
-        <v>2693</v>
+        <v>2727</v>
       </c>
       <c r="B26" s="4" t="n">
         <v>6</v>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
-          <t>Marc</t>
+          <t>Franco</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
-          <t>Pfeifer</t>
+          <t>Pisino</t>
         </is>
       </c>
       <c r="E26" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G26" s="4"/>
     </row>
     <row r="27">
       <c r="A27" s="4" t="n">
-        <v>2727</v>
+        <v>3030</v>
       </c>
       <c r="B27" s="4" t="n">
         <v>6</v>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
-          <t>Franco</t>
+          <t>Zübeyir</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
-          <t>Pisino</t>
+          <t>Sahin </t>
         </is>
       </c>
       <c r="E27" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G27" s="4"/>
+      <c r="G27" s="4" t="inlineStr">
+        <is>
+          <t>SSKF</t>
+        </is>
+      </c>
     </row>
     <row r="28">
       <c r="A28" s="4" t="n">
-        <v>3030</v>
+        <v>115</v>
       </c>
       <c r="B28" s="4" t="n">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
-          <t>Zübeyir</t>
+          <t>Pietro</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
-          <t>Sahin </t>
+          <t>Angiolillo </t>
         </is>
       </c>
       <c r="E28" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G28" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G28" s="4"/>
     </row>
     <row r="29">
       <c r="A29" s="4" t="n">
-        <v>115</v>
+        <v>130</v>
       </c>
       <c r="B29" s="4" t="n">
         <v>5</v>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
-          <t>Pietro</t>
+          <t>Giovanni</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
-          <t>Angiolillo </t>
+          <t>Arena</t>
         </is>
       </c>
       <c r="E29" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G29" s="4"/>
+      <c r="G29" s="4" t="inlineStr">
+        <is>
+          <t>SSKF</t>
+        </is>
+      </c>
     </row>
     <row r="30">
       <c r="A30" s="4" t="n">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B30" s="4" t="n">
         <v>5</v>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
-          <t>Giovanni</t>
+          <t>Salvatore</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
-          <t>Arena</t>
+          <t>Arena </t>
         </is>
       </c>
       <c r="E30" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G30" s="4" t="inlineStr">
         <is>
           <t>SSKF</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="4" t="n">
-        <v>131</v>
+        <v>264</v>
       </c>
       <c r="B31" s="4" t="n">
         <v>5</v>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
-          <t>Salvatore</t>
+          <t>Horst</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
-          <t>Arena </t>
+          <t>Baumgürtel </t>
         </is>
       </c>
       <c r="E31" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G31" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G31" s="4"/>
     </row>
     <row r="32">
       <c r="A32" s="4" t="n">
-        <v>264</v>
+        <v>306</v>
       </c>
       <c r="B32" s="4" t="n">
         <v>5</v>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
-          <t>Horst</t>
+          <t>Doris</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
-          <t>Baumgürtel </t>
+          <t>Berger </t>
         </is>
       </c>
       <c r="E32" s="4" t="inlineStr">
         <is>
           <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G32" s="4"/>
     </row>
     <row r="33">
       <c r="A33" s="4" t="n">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B33" s="4" t="n">
         <v>5</v>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
-          <t>Doris</t>
+          <t>Fabio</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
-          <t>Berger </t>
+          <t>Bernasconi </t>
         </is>
       </c>
       <c r="E33" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G33" s="4"/>
     </row>
     <row r="34">
       <c r="A34" s="4" t="n">
-        <v>313</v>
+        <v>7312</v>
       </c>
       <c r="B34" s="4" t="n">
         <v>5</v>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
-          <t>Fabio</t>
+          <t>Jean-François</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
-          <t>Bernasconi </t>
+          <t>Berner</t>
         </is>
       </c>
       <c r="E34" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shorin Ryu</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G34" s="4"/>
     </row>
     <row r="35">
       <c r="A35" s="4" t="n">
-        <v>7312</v>
+        <v>546</v>
       </c>
       <c r="B35" s="4" t="n">
         <v>5</v>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
-          <t>Jean-François</t>
+          <t>Werner</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
-          <t>Berner</t>
+          <t>Bürgi </t>
         </is>
       </c>
       <c r="E35" s="4" t="inlineStr">
         <is>
-          <t>Shorin Ryu</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G35" s="4"/>
     </row>
     <row r="36">
       <c r="A36" s="4" t="n">
-        <v>546</v>
+        <v>7311</v>
       </c>
       <c r="B36" s="4" t="n">
         <v>5</v>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
-          <t>Werner</t>
+          <t>Stéphane</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
-          <t>Bürgi </t>
+          <t>Claivaz</t>
         </is>
       </c>
       <c r="E36" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shorin Ryu</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G36" s="4"/>
     </row>
     <row r="37">
       <c r="A37" s="4" t="n">
-        <v>7311</v>
+        <v>1153</v>
       </c>
       <c r="B37" s="4" t="n">
         <v>5</v>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
-          <t>Stéphane</t>
+          <t>Bertrand</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
-          <t>Claivaz</t>
+          <t>Freymond </t>
         </is>
       </c>
       <c r="E37" s="4" t="inlineStr">
         <is>
-          <t>Shorin Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G37" s="4"/>
     </row>
     <row r="38">
       <c r="A38" s="4" t="n">
-        <v>1153</v>
+        <v>1157</v>
       </c>
       <c r="B38" s="4" t="n">
         <v>5</v>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
-          <t>Bertrand</t>
+          <t>Angelo</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
-          <t>Freymond </t>
+          <t>Friello</t>
         </is>
       </c>
       <c r="E38" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G38" s="4"/>
     </row>
     <row r="39">
       <c r="A39" s="4" t="n">
-        <v>1157</v>
+        <v>1308</v>
       </c>
       <c r="B39" s="4" t="n">
         <v>5</v>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
-          <t>Angelo</t>
+          <t>Marco</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
-          <t>Friello</t>
+          <t>Girardi </t>
         </is>
       </c>
       <c r="E39" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G39" s="4"/>
     </row>
     <row r="40">
       <c r="A40" s="4" t="n">
-        <v>1308</v>
+        <v>1419</v>
       </c>
       <c r="B40" s="4" t="n">
         <v>5</v>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
-          <t>Marco</t>
+          <t>Selma</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
-          <t>Girardi </t>
+          <t>Grimaldi-Güldür</t>
         </is>
       </c>
       <c r="E40" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G40" s="4"/>
     </row>
     <row r="41">
       <c r="A41" s="4" t="n">
-        <v>1419</v>
+        <v>1414</v>
       </c>
       <c r="B41" s="4" t="n">
         <v>5</v>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
-          <t>Selma</t>
+          <t>Hakan</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
-          <t>Grimaldi-Güldür</t>
+          <t>Gülbüz</t>
         </is>
       </c>
       <c r="E41" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G41" s="4"/>
+      <c r="G41" s="4" t="inlineStr">
+        <is>
+          <t>SSKF</t>
+        </is>
+      </c>
     </row>
     <row r="42">
       <c r="A42" s="4" t="n">
-        <v>1414</v>
+        <v>4657</v>
       </c>
       <c r="B42" s="4" t="n">
         <v>5</v>
       </c>
       <c r="C42" s="4" t="inlineStr">
         <is>
-          <t>Hakan</t>
+          <t>Cattin</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
-          <t>Gülbüz</t>
+          <t>Johnny</t>
         </is>
       </c>
       <c r="E42" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G42" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G42" s="4"/>
     </row>
     <row r="43">
       <c r="A43" s="4" t="n">
-        <v>4657</v>
+        <v>1755</v>
       </c>
       <c r="B43" s="4" t="n">
         <v>5</v>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
-          <t>Cattin</t>
+          <t>Henri</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
-          <t>Johnny</t>
+          <t>Jordan †</t>
         </is>
       </c>
       <c r="E43" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G43" s="4"/>
     </row>
     <row r="44">
       <c r="A44" s="4" t="n">
-        <v>1755</v>
+        <v>7309</v>
       </c>
       <c r="B44" s="4" t="n">
         <v>5</v>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
-          <t>Henri</t>
+          <t>Bojan</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
-          <t>Jordan †</t>
+          <t>Josifovic</t>
         </is>
       </c>
       <c r="E44" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G44" s="4"/>
     </row>
     <row r="45">
       <c r="A45" s="4" t="n">
-        <v>7309</v>
+        <v>7310</v>
       </c>
       <c r="B45" s="4" t="n">
         <v>5</v>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
-          <t>Bojan</t>
+          <t>Ivano</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
-          <t>Josifovic</t>
+          <t>Knesevic</t>
         </is>
       </c>
       <c r="E45" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G45" s="4"/>
     </row>
     <row r="46">
       <c r="A46" s="4" t="n">
-        <v>7310</v>
+        <v>7308</v>
       </c>
       <c r="B46" s="4" t="n">
         <v>5</v>
       </c>
       <c r="C46" s="4" t="inlineStr">
         <is>
-          <t>Ivano</t>
+          <t>Ana</t>
         </is>
       </c>
       <c r="D46" s="4" t="inlineStr">
         <is>
-          <t>Knesevic</t>
+          <t>Lazic</t>
         </is>
       </c>
       <c r="E46" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F46" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G46" s="4"/>
     </row>
     <row r="47">
       <c r="A47" s="4" t="n">
-        <v>7308</v>
+        <v>7307</v>
       </c>
       <c r="B47" s="4" t="n">
         <v>5</v>
       </c>
       <c r="C47" s="4" t="inlineStr">
         <is>
-          <t>Ana</t>
+          <t>Aleksandar</t>
         </is>
       </c>
       <c r="D47" s="4" t="inlineStr">
         <is>
           <t>Lazic</t>
         </is>
       </c>
       <c r="E47" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F47" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G47" s="4"/>
     </row>
     <row r="48">
       <c r="A48" s="4" t="n">
-        <v>7307</v>
+        <v>2181</v>
       </c>
       <c r="B48" s="4" t="n">
         <v>5</v>
       </c>
       <c r="C48" s="4" t="inlineStr">
         <is>
-          <t>Aleksandar</t>
+          <t>Jean</t>
         </is>
       </c>
       <c r="D48" s="4" t="inlineStr">
         <is>
-          <t>Lazic</t>
+          <t>Luna </t>
         </is>
       </c>
       <c r="E48" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F48" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G48" s="4"/>
     </row>
     <row r="49">
       <c r="A49" s="4" t="n">
-        <v>2181</v>
+        <v>2567</v>
       </c>
       <c r="B49" s="4" t="n">
         <v>5</v>
       </c>
       <c r="C49" s="4" t="inlineStr">
         <is>
-          <t>Jean</t>
+          <t>Georges</t>
         </is>
       </c>
       <c r="D49" s="4" t="inlineStr">
         <is>
-          <t>Luna </t>
+          <t>Noverraz</t>
         </is>
       </c>
       <c r="E49" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F49" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G49" s="4"/>
     </row>
     <row r="50">
       <c r="A50" s="4" t="n">
-        <v>2567</v>
+        <v>2756</v>
       </c>
       <c r="B50" s="4" t="n">
         <v>5</v>
       </c>
       <c r="C50" s="4" t="inlineStr">
         <is>
-          <t>Georges</t>
+          <t>Simone</t>
         </is>
       </c>
       <c r="D50" s="4" t="inlineStr">
         <is>
-          <t>Noverraz</t>
+          <t>Posavec</t>
         </is>
       </c>
       <c r="E50" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F50" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G50" s="4"/>
     </row>
     <row r="51">
       <c r="A51" s="4" t="n">
-        <v>2756</v>
+        <v>3029</v>
       </c>
       <c r="B51" s="4" t="n">
         <v>5</v>
       </c>
       <c r="C51" s="4" t="inlineStr">
         <is>
-          <t>Simone</t>
+          <t>Murat</t>
         </is>
       </c>
       <c r="D51" s="4" t="inlineStr">
         <is>
-          <t>Posavec</t>
+          <t>Sahin</t>
         </is>
       </c>
       <c r="E51" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F51" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G51" s="4"/>
     </row>
     <row r="52">
       <c r="A52" s="4" t="n">
-        <v>3029</v>
+        <v>3100</v>
       </c>
       <c r="B52" s="4" t="n">
         <v>5</v>
       </c>
       <c r="C52" s="4" t="inlineStr">
         <is>
-          <t>Murat</t>
+          <t>Sara</t>
         </is>
       </c>
       <c r="D52" s="4" t="inlineStr">
         <is>
-          <t>Sahin</t>
+          <t>Schär </t>
         </is>
       </c>
       <c r="E52" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F52" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G52" s="4"/>
     </row>
     <row r="53">
       <c r="A53" s="4" t="n">
-        <v>3100</v>
+        <v>3275</v>
       </c>
       <c r="B53" s="4" t="n">
         <v>5</v>
       </c>
       <c r="C53" s="4" t="inlineStr">
         <is>
-          <t>Sara</t>
+          <t>Peter</t>
         </is>
       </c>
       <c r="D53" s="4" t="inlineStr">
         <is>
-          <t>Schär </t>
+          <t>Schwob</t>
         </is>
       </c>
       <c r="E53" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F53" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G53" s="4"/>
     </row>
     <row r="54">
       <c r="A54" s="4" t="n">
-        <v>3275</v>
+        <v>3282</v>
       </c>
       <c r="B54" s="4" t="n">
         <v>5</v>
       </c>
       <c r="C54" s="4" t="inlineStr">
         <is>
-          <t>Peter</t>
+          <t>Walter</t>
         </is>
       </c>
       <c r="D54" s="4" t="inlineStr">
         <is>
-          <t>Schwob</t>
+          <t>Seeholzer </t>
         </is>
       </c>
       <c r="E54" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F54" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G54" s="4"/>
     </row>
     <row r="55">
       <c r="A55" s="4" t="n">
-        <v>3282</v>
+        <v>3356</v>
       </c>
       <c r="B55" s="4" t="n">
         <v>5</v>
       </c>
       <c r="C55" s="4" t="inlineStr">
         <is>
-          <t>Walter</t>
+          <t>Ravi</t>
         </is>
       </c>
       <c r="D55" s="4" t="inlineStr">
         <is>
-          <t>Seeholzer </t>
+          <t>Sinnathurai</t>
         </is>
       </c>
       <c r="E55" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F55" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G55" s="4"/>
     </row>
     <row r="56">
       <c r="A56" s="4" t="n">
-        <v>3356</v>
+        <v>3510</v>
       </c>
       <c r="B56" s="4" t="n">
         <v>5</v>
       </c>
       <c r="C56" s="4" t="inlineStr">
         <is>
-          <t>Ravi</t>
+          <t>Eva</t>
         </is>
       </c>
       <c r="D56" s="4" t="inlineStr">
         <is>
-          <t>Sinnathurai</t>
+          <t>Stricker</t>
         </is>
       </c>
       <c r="E56" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F56" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G56" s="4"/>
     </row>
     <row r="57">
       <c r="A57" s="4" t="n">
-        <v>3510</v>
+        <v>3533</v>
       </c>
       <c r="B57" s="4" t="n">
         <v>5</v>
       </c>
       <c r="C57" s="4" t="inlineStr">
         <is>
-          <t>Eva</t>
+          <t>Krishnathas</t>
         </is>
       </c>
       <c r="D57" s="4" t="inlineStr">
         <is>
-          <t>Stricker</t>
+          <t>Subramaniam</t>
         </is>
       </c>
       <c r="E57" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F57" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G57" s="4"/>
     </row>
     <row r="58">
       <c r="A58" s="4" t="n">
-        <v>3533</v>
+        <v>4458</v>
       </c>
       <c r="B58" s="4" t="n">
         <v>5</v>
       </c>
       <c r="C58" s="4" t="inlineStr">
         <is>
-          <t>Krishnathas</t>
+          <t>Laurent</t>
         </is>
       </c>
       <c r="D58" s="4" t="inlineStr">
         <is>
-          <t>Subramaniam</t>
+          <t>Theimer-Lienhard</t>
         </is>
       </c>
       <c r="E58" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F58" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G58" s="4"/>
     </row>
     <row r="59">
       <c r="A59" s="4" t="n">
-        <v>4458</v>
+        <v>6622</v>
       </c>
       <c r="B59" s="4" t="n">
         <v>5</v>
       </c>
       <c r="C59" s="4" t="inlineStr">
         <is>
-          <t>Laurent</t>
+          <t>Manuel</t>
         </is>
       </c>
       <c r="D59" s="4" t="inlineStr">
         <is>
-          <t>Theimer-Lienhard</t>
+          <t>Willi</t>
         </is>
       </c>
       <c r="E59" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shisui Ryu</t>
         </is>
       </c>
       <c r="F59" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G59" s="4"/>
     </row>
     <row r="60">
       <c r="A60" s="4" t="n">
-        <v>6622</v>
+        <v>11</v>
       </c>
       <c r="B60" s="4" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="C60" s="4" t="inlineStr">
         <is>
-          <t>Manuel</t>
+          <t>Zoran</t>
         </is>
       </c>
       <c r="D60" s="4" t="inlineStr">
         <is>
-          <t>Willi</t>
+          <t>Acimovic</t>
         </is>
       </c>
       <c r="E60" s="4" t="inlineStr">
         <is>
-          <t>Shisui Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F60" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G60" s="4"/>
     </row>
     <row r="61">
       <c r="A61" s="4" t="n">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="B61" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C61" s="4" t="inlineStr">
         <is>
-          <t>Zoran</t>
+          <t>Michele</t>
         </is>
       </c>
       <c r="D61" s="4" t="inlineStr">
         <is>
-          <t>Acimovic</t>
+          <t>Agriesti</t>
         </is>
       </c>
       <c r="E61" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F61" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G61" s="4"/>
     </row>
     <row r="62">
       <c r="A62" s="4" t="n">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="B62" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C62" s="4" t="inlineStr">
         <is>
-          <t>Michele</t>
+          <t>Diana</t>
         </is>
       </c>
       <c r="D62" s="4" t="inlineStr">
         <is>
-          <t>Agriesti</t>
+          <t>Albert</t>
         </is>
       </c>
       <c r="E62" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F62" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G62" s="4"/>
+      <c r="G62" s="4" t="inlineStr">
+        <is>
+          <t>SSKF</t>
+        </is>
+      </c>
     </row>
     <row r="63">
       <c r="A63" s="4" t="n">
-        <v>49</v>
+        <v>132</v>
       </c>
       <c r="B63" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C63" s="4" t="inlineStr">
         <is>
-          <t>Diana</t>
+          <t>José</t>
         </is>
       </c>
       <c r="D63" s="4" t="inlineStr">
         <is>
-          <t>Albert</t>
+          <t>Areosa</t>
         </is>
       </c>
       <c r="E63" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F63" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G63" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G63" s="4"/>
     </row>
     <row r="64">
       <c r="A64" s="4" t="n">
-        <v>132</v>
+        <v>140</v>
       </c>
       <c r="B64" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C64" s="4" t="inlineStr">
         <is>
-          <t>José</t>
+          <t>Tasim</t>
         </is>
       </c>
       <c r="D64" s="4" t="inlineStr">
         <is>
-          <t>Areosa</t>
+          <t>Asani</t>
         </is>
       </c>
       <c r="E64" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F64" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G64" s="4"/>
     </row>
     <row r="65">
       <c r="A65" s="4" t="n">
-        <v>140</v>
+        <v>211</v>
       </c>
       <c r="B65" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C65" s="4" t="inlineStr">
         <is>
-          <t>Tasim</t>
+          <t>Hans-Jürg</t>
         </is>
       </c>
       <c r="D65" s="4" t="inlineStr">
         <is>
-          <t>Asani</t>
+          <t>Bänziger</t>
         </is>
       </c>
       <c r="E65" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F65" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G65" s="4"/>
     </row>
     <row r="66">
       <c r="A66" s="4" t="n">
-        <v>211</v>
+        <v>263</v>
       </c>
       <c r="B66" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C66" s="4" t="inlineStr">
         <is>
-          <t>Hans-Jürg</t>
+          <t>Rolf</t>
         </is>
       </c>
       <c r="D66" s="4" t="inlineStr">
         <is>
-          <t>Bänziger</t>
+          <t>Baumgartner</t>
         </is>
       </c>
       <c r="E66" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F66" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G66" s="4"/>
     </row>
     <row r="67">
       <c r="A67" s="4" t="n">
-        <v>263</v>
+        <v>4459</v>
       </c>
       <c r="B67" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C67" s="4" t="inlineStr">
         <is>
-          <t>Rolf</t>
+          <t>Andrea</t>
         </is>
       </c>
       <c r="D67" s="4" t="inlineStr">
         <is>
-          <t>Baumgartner</t>
+          <t>Bornhauser</t>
         </is>
       </c>
       <c r="E67" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F67" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G67" s="4"/>
     </row>
     <row r="68">
       <c r="A68" s="4" t="n">
-        <v>4459</v>
+        <v>526</v>
       </c>
       <c r="B68" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C68" s="4" t="inlineStr">
         <is>
-          <t>Andrea</t>
+          <t>Thomas</t>
         </is>
       </c>
       <c r="D68" s="4" t="inlineStr">
         <is>
-          <t>Bornhauser</t>
+          <t>Bühler</t>
         </is>
       </c>
       <c r="E68" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F68" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G68" s="4"/>
     </row>
     <row r="69">
       <c r="A69" s="4" t="n">
-        <v>526</v>
+        <v>578</v>
       </c>
       <c r="B69" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C69" s="4" t="inlineStr">
         <is>
-          <t>Thomas</t>
+          <t>Georg</t>
         </is>
       </c>
       <c r="D69" s="4" t="inlineStr">
         <is>
-          <t>Bühler</t>
+          <t>Bütler</t>
         </is>
       </c>
       <c r="E69" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F69" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G69" s="4"/>
     </row>
     <row r="70">
       <c r="A70" s="4" t="n">
-        <v>578</v>
+        <v>7315</v>
       </c>
       <c r="B70" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C70" s="4" t="inlineStr">
         <is>
-          <t>Georg</t>
+          <t>Gregoire</t>
         </is>
       </c>
       <c r="D70" s="4" t="inlineStr">
         <is>
-          <t>Bütler</t>
+          <t>Decorvet</t>
         </is>
       </c>
       <c r="E70" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shorin Ryu</t>
         </is>
       </c>
       <c r="F70" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G70" s="4"/>
     </row>
     <row r="71">
       <c r="A71" s="4" t="n">
-        <v>7315</v>
+        <v>4465</v>
       </c>
       <c r="B71" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C71" s="4" t="inlineStr">
         <is>
-          <t>Gregoire</t>
+          <t>Manuela</t>
         </is>
       </c>
       <c r="D71" s="4" t="inlineStr">
         <is>
-          <t>Decorvet</t>
+          <t>De Magalhaes Sequeira</t>
         </is>
       </c>
       <c r="E71" s="4" t="inlineStr">
         <is>
-          <t>Shorin Ryu</t>
+          <t>Shukokai Shito Ryu</t>
         </is>
       </c>
       <c r="F71" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G71" s="4"/>
     </row>
     <row r="72">
       <c r="A72" s="4" t="n">
-        <v>4465</v>
+        <v>5494</v>
       </c>
       <c r="B72" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C72" s="4" t="inlineStr">
         <is>
-          <t>Manuela</t>
+          <t>Michele</t>
         </is>
       </c>
       <c r="D72" s="4" t="inlineStr">
         <is>
-          <t>De Magalhaes Sequeira</t>
+          <t>Di Napoli</t>
         </is>
       </c>
       <c r="E72" s="4" t="inlineStr">
         <is>
-          <t>Shukokai Shito Ryu</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F72" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G72" s="4"/>
     </row>
     <row r="73">
       <c r="A73" s="4" t="n">
-        <v>5494</v>
+        <v>7313</v>
       </c>
       <c r="B73" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C73" s="4" t="inlineStr">
         <is>
-          <t>Michele</t>
+          <t>Miguel</t>
         </is>
       </c>
       <c r="D73" s="4" t="inlineStr">
         <is>
-          <t>Di Napoli</t>
+          <t>Dos Santos</t>
         </is>
       </c>
       <c r="E73" s="4" t="inlineStr">
         <is>
           <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F73" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G73" s="4"/>
     </row>
     <row r="74">
       <c r="A74" s="4" t="n">
         <v>883</v>
       </c>
       <c r="B74" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C74" s="4" t="inlineStr">
         <is>
           <t>Antonio</t>
         </is>
       </c>
       <c r="D74" s="4" t="inlineStr">
         <is>
           <t>Dos Santos</t>
         </is>
       </c>
       <c r="E74" s="4" t="inlineStr">
         <is>
           <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F74" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G74" s="4"/>
     </row>
     <row r="75">
       <c r="A75" s="4" t="n">
-        <v>7313</v>
+        <v>972</v>
       </c>
       <c r="B75" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C75" s="4" t="inlineStr">
         <is>
-          <t>Miguel</t>
+          <t>Alex</t>
         </is>
       </c>
       <c r="D75" s="4" t="inlineStr">
         <is>
-          <t>Dos Santos</t>
+          <t>Eichmann</t>
         </is>
       </c>
       <c r="E75" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F75" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G75" s="4"/>
     </row>
     <row r="76">
       <c r="A76" s="4" t="n">
-        <v>972</v>
+        <v>3763</v>
       </c>
       <c r="B76" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C76" s="4" t="inlineStr">
         <is>
-          <t>Alex</t>
+          <t>Lara</t>
         </is>
       </c>
       <c r="D76" s="4" t="inlineStr">
         <is>
-          <t>Eichmann</t>
+          <t>Emery-Von Kaenel</t>
         </is>
       </c>
       <c r="E76" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F76" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G76" s="4"/>
     </row>
     <row r="77">
       <c r="A77" s="4" t="n">
-        <v>3763</v>
+        <v>1063</v>
       </c>
       <c r="B77" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C77" s="4" t="inlineStr">
         <is>
-          <t>Lara</t>
+          <t>Luis Manuel</t>
         </is>
       </c>
       <c r="D77" s="4" t="inlineStr">
         <is>
-          <t>Emery-Von Kaenel</t>
+          <t>Fernandes-Pires</t>
         </is>
       </c>
       <c r="E77" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F77" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G77" s="4"/>
     </row>
     <row r="78">
       <c r="A78" s="4" t="n">
-        <v>1063</v>
+        <v>1084</v>
       </c>
       <c r="B78" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C78" s="4" t="inlineStr">
         <is>
-          <t>Luis Manuel</t>
+          <t>Marcus</t>
         </is>
       </c>
       <c r="D78" s="4" t="inlineStr">
         <is>
-          <t>Fernandes-Pires</t>
+          <t>Fidanza</t>
         </is>
       </c>
       <c r="E78" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F78" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G78" s="4"/>
     </row>
     <row r="79">
       <c r="A79" s="4" t="n">
-        <v>1084</v>
+        <v>1085</v>
       </c>
       <c r="B79" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C79" s="4" t="inlineStr">
         <is>
-          <t>Marcus</t>
+          <t>Michael</t>
         </is>
       </c>
       <c r="D79" s="4" t="inlineStr">
         <is>
-          <t>Fidanza</t>
+          <t>Fiechter</t>
         </is>
       </c>
       <c r="E79" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F79" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G79" s="4"/>
     </row>
     <row r="80">
       <c r="A80" s="4" t="n">
-        <v>1085</v>
+        <v>1093</v>
       </c>
       <c r="B80" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C80" s="4" t="inlineStr">
         <is>
-          <t>Michael</t>
+          <t>Christian</t>
         </is>
       </c>
       <c r="D80" s="4" t="inlineStr">
         <is>
-          <t>Fiechter</t>
+          <t>Fischer</t>
         </is>
       </c>
       <c r="E80" s="4" t="inlineStr">
         <is>
           <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F80" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G80" s="4"/>
     </row>
     <row r="81">
       <c r="A81" s="4" t="n">
-        <v>1093</v>
+        <v>1150</v>
       </c>
       <c r="B81" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C81" s="4" t="inlineStr">
         <is>
-          <t>Christian</t>
+          <t>Rolf</t>
         </is>
       </c>
       <c r="D81" s="4" t="inlineStr">
         <is>
-          <t>Fischer</t>
+          <t>Frey</t>
         </is>
       </c>
       <c r="E81" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shorin-Ryu</t>
         </is>
       </c>
       <c r="F81" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G81" s="4"/>
     </row>
     <row r="82">
       <c r="A82" s="4" t="n">
-        <v>1150</v>
+        <v>1199</v>
       </c>
       <c r="B82" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C82" s="4" t="inlineStr">
         <is>
-          <t>Rolf</t>
+          <t>Daniela</t>
         </is>
       </c>
       <c r="D82" s="4" t="inlineStr">
         <is>
-          <t>Frey</t>
+          <t>Galilei</t>
         </is>
       </c>
       <c r="E82" s="4" t="inlineStr">
         <is>
-          <t>Shorin-Ryu</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F82" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G82" s="4"/>
     </row>
     <row r="83">
       <c r="A83" s="4" t="n">
-        <v>1199</v>
+        <v>1256</v>
       </c>
       <c r="B83" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C83" s="4" t="inlineStr">
         <is>
-          <t>Daniela</t>
+          <t>Fabrizio</t>
         </is>
       </c>
       <c r="D83" s="4" t="inlineStr">
         <is>
-          <t>Galilei</t>
+          <t>Gelsomino</t>
         </is>
       </c>
       <c r="E83" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F83" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G83" s="4"/>
     </row>
     <row r="84">
       <c r="A84" s="4" t="n">
-        <v>1256</v>
+        <v>1335</v>
       </c>
       <c r="B84" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C84" s="4" t="inlineStr">
         <is>
-          <t>Fabrizio</t>
+          <t>Philippe</t>
         </is>
       </c>
       <c r="D84" s="4" t="inlineStr">
         <is>
-          <t>Gelsomino</t>
+          <t>Gomez</t>
         </is>
       </c>
       <c r="E84" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F84" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G84" s="4"/>
     </row>
     <row r="85">
       <c r="A85" s="4" t="n">
-        <v>1335</v>
+        <v>1362</v>
       </c>
       <c r="B85" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C85" s="4" t="inlineStr">
         <is>
-          <t>Philippe</t>
+          <t>Roberto</t>
         </is>
       </c>
       <c r="D85" s="4" t="inlineStr">
         <is>
-          <t>Gomez</t>
+          <t>Grande Caruso</t>
         </is>
       </c>
       <c r="E85" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F85" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G85" s="4"/>
     </row>
     <row r="86">
       <c r="A86" s="4" t="n">
-        <v>1362</v>
+        <v>1411</v>
       </c>
       <c r="B86" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C86" s="4" t="inlineStr">
         <is>
-          <t>Roberto</t>
+          <t>Erol</t>
         </is>
       </c>
       <c r="D86" s="4" t="inlineStr">
         <is>
-          <t>Grande Caruso</t>
+          <t>Gülal</t>
         </is>
       </c>
       <c r="E86" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F86" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G86" s="4"/>
     </row>
     <row r="87">
       <c r="A87" s="4" t="n">
-        <v>1411</v>
+        <v>5016</v>
       </c>
       <c r="B87" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C87" s="4" t="inlineStr">
         <is>
-          <t>Erol</t>
+          <t>Hakan</t>
         </is>
       </c>
       <c r="D87" s="4" t="inlineStr">
         <is>
-          <t>Gülal</t>
+          <t>Güldür</t>
         </is>
       </c>
       <c r="E87" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F87" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G87" s="4"/>
     </row>
     <row r="88">
       <c r="A88" s="4" t="n">
-        <v>5016</v>
+        <v>1510</v>
       </c>
       <c r="B88" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C88" s="4" t="inlineStr">
         <is>
-          <t>Hakan</t>
+          <t>Felix</t>
         </is>
       </c>
       <c r="D88" s="4" t="inlineStr">
         <is>
-          <t>Güldür</t>
+          <t>Hegetschweiler</t>
         </is>
       </c>
       <c r="E88" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F88" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G88" s="4"/>
     </row>
     <row r="89">
       <c r="A89" s="4" t="n">
-        <v>1510</v>
+        <v>1542</v>
       </c>
       <c r="B89" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C89" s="4" t="inlineStr">
         <is>
-          <t>Felix</t>
+          <t>Francisco</t>
         </is>
       </c>
       <c r="D89" s="4" t="inlineStr">
         <is>
-          <t>Hegetschweiler</t>
+          <t>Hernandez</t>
         </is>
       </c>
       <c r="E89" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F89" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G89" s="4"/>
     </row>
     <row r="90">
       <c r="A90" s="4" t="n">
-        <v>1542</v>
+        <v>1706</v>
       </c>
       <c r="B90" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C90" s="4" t="inlineStr">
         <is>
-          <t>Francisco</t>
+          <t>Glenn</t>
         </is>
       </c>
       <c r="D90" s="4" t="inlineStr">
         <is>
-          <t>Hernandez</t>
+          <t>Jäger</t>
         </is>
       </c>
       <c r="E90" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F90" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G90" s="4"/>
     </row>
     <row r="91">
       <c r="A91" s="4" t="n">
-        <v>1706</v>
+        <v>1772</v>
       </c>
       <c r="B91" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C91" s="4" t="inlineStr">
         <is>
-          <t>Glenn</t>
+          <t>Marijana</t>
         </is>
       </c>
       <c r="D91" s="4" t="inlineStr">
         <is>
-          <t>Jäger</t>
+          <t>Jovic</t>
         </is>
       </c>
       <c r="E91" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F91" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G91" s="4"/>
     </row>
     <row r="92">
       <c r="A92" s="4" t="n">
-        <v>1772</v>
+        <v>1784</v>
       </c>
       <c r="B92" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C92" s="4" t="inlineStr">
         <is>
-          <t>Marijana</t>
+          <t>Elson</t>
         </is>
       </c>
       <c r="D92" s="4" t="inlineStr">
         <is>
-          <t>Jovic</t>
+          <t>Kabashi</t>
         </is>
       </c>
       <c r="E92" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F92" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G92" s="4"/>
     </row>
     <row r="93">
       <c r="A93" s="4" t="n">
-        <v>1784</v>
+        <v>1834</v>
       </c>
       <c r="B93" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C93" s="4" t="inlineStr">
         <is>
-          <t>Elson</t>
+          <t>Abdel Rahman</t>
         </is>
       </c>
       <c r="D93" s="4" t="inlineStr">
         <is>
-          <t>Kabashi</t>
+          <t>Kartani</t>
         </is>
       </c>
       <c r="E93" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F93" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G93" s="4"/>
     </row>
     <row r="94">
       <c r="A94" s="4" t="n">
-        <v>1834</v>
+        <v>5495</v>
       </c>
       <c r="B94" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C94" s="4" t="inlineStr">
         <is>
-          <t>Abdel Rahman</t>
+          <t>Ivan</t>
         </is>
       </c>
       <c r="D94" s="4" t="inlineStr">
         <is>
-          <t>Kartani</t>
+          <t>Knezevic</t>
         </is>
       </c>
       <c r="E94" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F94" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G94" s="4"/>
     </row>
     <row r="95">
       <c r="A95" s="4" t="n">
-        <v>5495</v>
+        <v>2018</v>
       </c>
       <c r="B95" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C95" s="4" t="inlineStr">
         <is>
-          <t>Ivan</t>
+          <t>Marcel</t>
         </is>
       </c>
       <c r="D95" s="4" t="inlineStr">
         <is>
-          <t>Knezevic</t>
+          <t>Kurz</t>
         </is>
       </c>
       <c r="E95" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F95" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G95" s="4"/>
     </row>
     <row r="96">
       <c r="A96" s="4" t="n">
-        <v>2018</v>
+        <v>2092</v>
       </c>
       <c r="B96" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C96" s="4" t="inlineStr">
         <is>
-          <t>Marcel</t>
+          <t>Luis-Miguel</t>
         </is>
       </c>
       <c r="D96" s="4" t="inlineStr">
         <is>
-          <t>Kurz</t>
+          <t>Lema</t>
         </is>
       </c>
       <c r="E96" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F96" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G96" s="4"/>
     </row>
     <row r="97">
       <c r="A97" s="4" t="n">
-        <v>2092</v>
+        <v>2163</v>
       </c>
       <c r="B97" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C97" s="4" t="inlineStr">
         <is>
-          <t>Luis-Miguel</t>
+          <t>Giovanni</t>
         </is>
       </c>
       <c r="D97" s="4" t="inlineStr">
         <is>
-          <t>Lema</t>
+          <t>Luca</t>
         </is>
       </c>
       <c r="E97" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Fudokan</t>
         </is>
       </c>
       <c r="F97" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G97" s="4"/>
     </row>
     <row r="98">
       <c r="A98" s="4" t="n">
-        <v>2163</v>
+        <v>2179</v>
       </c>
       <c r="B98" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C98" s="4" t="inlineStr">
         <is>
-          <t>Giovanni</t>
+          <t>Jean</t>
         </is>
       </c>
       <c r="D98" s="4" t="inlineStr">
         <is>
-          <t>Luca</t>
+          <t>Luna</t>
         </is>
       </c>
       <c r="E98" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F98" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G98" s="4"/>
     </row>
     <row r="99">
       <c r="A99" s="4" t="n">
-        <v>2179</v>
+        <v>7318</v>
       </c>
       <c r="B99" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C99" s="4" t="inlineStr">
         <is>
-          <t>Jean</t>
+          <t>David</t>
         </is>
       </c>
       <c r="D99" s="4" t="inlineStr">
         <is>
-          <t>Luna</t>
+          <t>Luyet</t>
         </is>
       </c>
       <c r="E99" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shorin Ryu</t>
         </is>
       </c>
       <c r="F99" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G99" s="4"/>
     </row>
     <row r="100">
       <c r="A100" s="4" t="n">
-        <v>7318</v>
+        <v>2221</v>
       </c>
       <c r="B100" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C100" s="4" t="inlineStr">
         <is>
-          <t>David</t>
+          <t>Sandro</t>
         </is>
       </c>
       <c r="D100" s="4" t="inlineStr">
         <is>
-          <t>Luyet</t>
+          <t>Malär</t>
         </is>
       </c>
       <c r="E100" s="4" t="inlineStr">
         <is>
-          <t>Shorin Ryu</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F100" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G100" s="4"/>
     </row>
     <row r="101">
       <c r="A101" s="4" t="n">
-        <v>2221</v>
+        <v>2354</v>
       </c>
       <c r="B101" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C101" s="4" t="inlineStr">
         <is>
-          <t>Sandro</t>
+          <t>Hans-Martin</t>
         </is>
       </c>
       <c r="D101" s="4" t="inlineStr">
         <is>
-          <t>Malär</t>
+          <t>Meyer</t>
         </is>
       </c>
       <c r="E101" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F101" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G101" s="4"/>
     </row>
     <row r="102">
       <c r="A102" s="4" t="n">
-        <v>2354</v>
+        <v>2421</v>
       </c>
       <c r="B102" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C102" s="4" t="inlineStr">
         <is>
-          <t>Hans-Martin</t>
+          <t>Jean</t>
         </is>
       </c>
       <c r="D102" s="4" t="inlineStr">
         <is>
-          <t>Meyer</t>
+          <t>Monney</t>
         </is>
       </c>
       <c r="E102" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F102" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G102" s="4"/>
     </row>
     <row r="103">
       <c r="A103" s="4" t="n">
-        <v>2421</v>
+        <v>7314</v>
       </c>
       <c r="B103" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C103" s="4" t="inlineStr">
         <is>
-          <t>Jean</t>
+          <t>Nicolas</t>
         </is>
       </c>
       <c r="D103" s="4" t="inlineStr">
         <is>
-          <t>Monney</t>
+          <t>Muzzetto</t>
         </is>
       </c>
       <c r="E103" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shorin Ryu</t>
         </is>
       </c>
       <c r="F103" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G103" s="4"/>
     </row>
     <row r="104">
       <c r="A104" s="4" t="n">
-        <v>7314</v>
+        <v>5178</v>
       </c>
       <c r="B104" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C104" s="4" t="inlineStr">
         <is>
-          <t>Nicolas</t>
+          <t>Rojo</t>
         </is>
       </c>
       <c r="D104" s="4" t="inlineStr">
         <is>
-          <t>Muzzetto</t>
+          <t>Nagaroor</t>
         </is>
       </c>
       <c r="E104" s="4" t="inlineStr">
         <is>
-          <t>Shorin Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F104" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G104" s="4"/>
+      <c r="G104" s="4" t="inlineStr">
+        <is>
+          <t>SSKF</t>
+        </is>
+      </c>
     </row>
     <row r="105">
       <c r="A105" s="4" t="n">
         <v>2512</v>
       </c>
       <c r="B105" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C105" s="4" t="inlineStr">
         <is>
           <t>Rojomon</t>
         </is>
       </c>
       <c r="D105" s="4" t="inlineStr">
         <is>
           <t>Nagaroor</t>
         </is>
       </c>
       <c r="E105" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F105" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G105" s="4"/>
     </row>
     <row r="106">
       <c r="A106" s="4" t="n">
-        <v>5178</v>
+        <v>2652</v>
       </c>
       <c r="B106" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C106" s="4" t="inlineStr">
         <is>
-          <t>Rojo</t>
+          <t>Daniel</t>
         </is>
       </c>
       <c r="D106" s="4" t="inlineStr">
         <is>
-          <t>Nagaroor</t>
+          <t>Péray</t>
         </is>
       </c>
       <c r="E106" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F106" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G106" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G106" s="4"/>
     </row>
     <row r="107">
       <c r="A107" s="4" t="n">
-        <v>2626</v>
+        <v>6188</v>
       </c>
       <c r="B107" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C107" s="4" t="inlineStr">
         <is>
-          <t>Alain</t>
+          <t>Zeljko</t>
         </is>
       </c>
       <c r="D107" s="4" t="inlineStr">
         <is>
-          <t>Paubel</t>
+          <t>Pesic</t>
         </is>
       </c>
       <c r="E107" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F107" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G107" s="4"/>
     </row>
     <row r="108">
       <c r="A108" s="4" t="n">
-        <v>2652</v>
+        <v>7500</v>
       </c>
       <c r="B108" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C108" s="4" t="inlineStr">
         <is>
-          <t>Daniel</t>
+          <t>Stoudmann</t>
         </is>
       </c>
       <c r="D108" s="4" t="inlineStr">
         <is>
-          <t>Péray</t>
+          <t>Peter</t>
         </is>
       </c>
       <c r="E108" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shorin Ryu</t>
         </is>
       </c>
       <c r="F108" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G108" s="4"/>
     </row>
     <row r="109">
       <c r="A109" s="4" t="n">
-        <v>6188</v>
+        <v>2701</v>
       </c>
       <c r="B109" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C109" s="4" t="inlineStr">
         <is>
-          <t>Zeljko</t>
+          <t>Truong-Linh</t>
         </is>
       </c>
       <c r="D109" s="4" t="inlineStr">
         <is>
-          <t>Pesic</t>
+          <t>Pham</t>
         </is>
       </c>
       <c r="E109" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F109" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G109" s="4"/>
     </row>
     <row r="110">
       <c r="A110" s="4" t="n">
-        <v>7500</v>
+        <v>5017</v>
       </c>
       <c r="B110" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C110" s="4" t="inlineStr">
         <is>
-          <t>Stoudmann</t>
+          <t>Haris</t>
         </is>
       </c>
       <c r="D110" s="4" t="inlineStr">
         <is>
-          <t>Peter</t>
+          <t>Reiz</t>
         </is>
       </c>
       <c r="E110" s="4" t="inlineStr">
         <is>
-          <t>Shorin Ryu</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F110" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G110" s="4"/>
     </row>
     <row r="111">
       <c r="A111" s="4" t="n">
-        <v>2701</v>
+        <v>7317</v>
       </c>
       <c r="B111" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C111" s="4" t="inlineStr">
         <is>
-          <t>Truong-Linh</t>
+          <t>Pascal</t>
         </is>
       </c>
       <c r="D111" s="4" t="inlineStr">
         <is>
-          <t>Pham</t>
+          <t>Romailler</t>
         </is>
       </c>
       <c r="E111" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shorin Ryu</t>
         </is>
       </c>
       <c r="F111" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G111" s="4"/>
     </row>
     <row r="112">
       <c r="A112" s="4" t="n">
-        <v>5017</v>
+        <v>2961</v>
       </c>
       <c r="B112" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C112" s="4" t="inlineStr">
         <is>
-          <t>Haris</t>
+          <t>Stefan</t>
         </is>
       </c>
       <c r="D112" s="4" t="inlineStr">
         <is>
-          <t>Reiz</t>
+          <t>Röthlisberger</t>
         </is>
       </c>
       <c r="E112" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F112" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G112" s="4"/>
     </row>
     <row r="113">
       <c r="A113" s="4" t="n">
-        <v>7317</v>
+        <v>3079</v>
       </c>
       <c r="B113" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C113" s="4" t="inlineStr">
         <is>
-          <t>Pascal</t>
+          <t>Maya</t>
         </is>
       </c>
       <c r="D113" s="4" t="inlineStr">
         <is>
-          <t>Romailler</t>
+          <t>Saxer-Schedel</t>
         </is>
       </c>
       <c r="E113" s="4" t="inlineStr">
         <is>
-          <t>Shorin Ryu</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F113" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G113" s="4"/>
     </row>
     <row r="114">
       <c r="A114" s="4" t="n">
-        <v>2961</v>
+        <v>4461</v>
       </c>
       <c r="B114" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C114" s="4" t="inlineStr">
         <is>
-          <t>Stefan</t>
+          <t>Manfred</t>
         </is>
       </c>
       <c r="D114" s="4" t="inlineStr">
         <is>
-          <t>Röthlisberger</t>
+          <t>Schöller</t>
         </is>
       </c>
       <c r="E114" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F114" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G114" s="4"/>
     </row>
     <row r="115">
       <c r="A115" s="4" t="n">
-        <v>3079</v>
+        <v>5179</v>
       </c>
       <c r="B115" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C115" s="4" t="inlineStr">
         <is>
-          <t>Maya</t>
+          <t>Seraffetin</t>
         </is>
       </c>
       <c r="D115" s="4" t="inlineStr">
         <is>
-          <t>Saxer-Schedel</t>
+          <t>Sisman</t>
         </is>
       </c>
       <c r="E115" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F115" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G115" s="4"/>
+      <c r="G115" s="4" t="inlineStr">
+        <is>
+          <t>SSKF</t>
+        </is>
+      </c>
     </row>
     <row r="116">
       <c r="A116" s="4" t="n">
-        <v>4461</v>
+        <v>3364</v>
       </c>
       <c r="B116" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C116" s="4" t="inlineStr">
         <is>
-          <t>Manfred</t>
+          <t>Karl</t>
         </is>
       </c>
       <c r="D116" s="4" t="inlineStr">
         <is>
-          <t>Schöller</t>
+          <t>Skrabl</t>
         </is>
       </c>
       <c r="E116" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F116" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G116" s="4"/>
     </row>
     <row r="117">
       <c r="A117" s="4" t="n">
-        <v>3261</v>
+        <v>3370</v>
       </c>
       <c r="B117" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C117" s="4" t="inlineStr">
         <is>
-          <t>Diana</t>
+          <t>Rolf</t>
         </is>
       </c>
       <c r="D117" s="4" t="inlineStr">
         <is>
-          <t>Schwab</t>
+          <t>Solenthaler</t>
         </is>
       </c>
       <c r="E117" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F117" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G117" s="4"/>
     </row>
     <row r="118">
       <c r="A118" s="4" t="n">
-        <v>5179</v>
+        <v>3398</v>
       </c>
       <c r="B118" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C118" s="4" t="inlineStr">
         <is>
-          <t>Seraffetin</t>
+          <t>Lennart</t>
         </is>
       </c>
       <c r="D118" s="4" t="inlineStr">
         <is>
-          <t>Sisman</t>
+          <t>Spira</t>
         </is>
       </c>
       <c r="E118" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F118" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G118" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G118" s="4"/>
     </row>
     <row r="119">
       <c r="A119" s="4" t="n">
-        <v>3364</v>
+        <v>4460</v>
       </c>
       <c r="B119" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C119" s="4" t="inlineStr">
         <is>
-          <t>Karl</t>
+          <t>Nadia</t>
         </is>
       </c>
       <c r="D119" s="4" t="inlineStr">
         <is>
-          <t>Skrabl</t>
+          <t>Stagliano</t>
         </is>
       </c>
       <c r="E119" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F119" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G119" s="4"/>
     </row>
     <row r="120">
       <c r="A120" s="4" t="n">
-        <v>3370</v>
+        <v>7316</v>
       </c>
       <c r="B120" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C120" s="4" t="inlineStr">
         <is>
-          <t>Rolf</t>
+          <t>Raphaël</t>
         </is>
       </c>
       <c r="D120" s="4" t="inlineStr">
         <is>
-          <t>Solenthaler</t>
+          <t>Tibolet</t>
         </is>
       </c>
       <c r="E120" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shorin Ryu</t>
         </is>
       </c>
       <c r="F120" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G120" s="4"/>
     </row>
     <row r="121">
       <c r="A121" s="4" t="n">
-        <v>3398</v>
+        <v>3755</v>
       </c>
       <c r="B121" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C121" s="4" t="inlineStr">
         <is>
-          <t>Lennart</t>
+          <t>Ricardo</t>
         </is>
       </c>
       <c r="D121" s="4" t="inlineStr">
         <is>
-          <t>Spira</t>
+          <t>Von Ah</t>
         </is>
       </c>
       <c r="E121" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F121" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G121" s="4"/>
     </row>
     <row r="122">
       <c r="A122" s="4" t="n">
-        <v>4460</v>
+        <v>3945</v>
       </c>
       <c r="B122" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C122" s="4" t="inlineStr">
         <is>
-          <t>Nadia</t>
+          <t>Donato</t>
         </is>
       </c>
       <c r="D122" s="4" t="inlineStr">
         <is>
-          <t>Stagliano</t>
+          <t>Zecca</t>
         </is>
       </c>
       <c r="E122" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F122" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G122" s="4"/>
     </row>
     <row r="123">
       <c r="A123" s="4" t="n">
-        <v>7316</v>
+        <v>1</v>
       </c>
       <c r="B123" s="4" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="C123" s="4" t="inlineStr">
         <is>
-          <t>Raphaël</t>
+          <t>Daniel</t>
         </is>
       </c>
       <c r="D123" s="4" t="inlineStr">
         <is>
-          <t>Tibolet</t>
+          <t>Abächerli</t>
         </is>
       </c>
       <c r="E123" s="4" t="inlineStr">
         <is>
-          <t>Shorin Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F123" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G123" s="4"/>
     </row>
     <row r="124">
       <c r="A124" s="4" t="n">
-        <v>3755</v>
+        <v>127</v>
       </c>
       <c r="B124" s="4" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="C124" s="4" t="inlineStr">
         <is>
-          <t>Ricardo</t>
+          <t>Marcelo</t>
         </is>
       </c>
       <c r="D124" s="4" t="inlineStr">
         <is>
-          <t>Von Ah</t>
+          <t>Aragon</t>
         </is>
       </c>
       <c r="E124" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Fudokan</t>
         </is>
       </c>
       <c r="F124" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G124" s="4"/>
     </row>
     <row r="125">
       <c r="A125" s="4" t="n">
-        <v>3945</v>
+        <v>166</v>
       </c>
       <c r="B125" s="4" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="C125" s="4" t="inlineStr">
         <is>
-          <t>Donato</t>
+          <t>Brigitte</t>
         </is>
       </c>
       <c r="D125" s="4" t="inlineStr">
         <is>
-          <t>Zecca</t>
+          <t>Babic</t>
         </is>
       </c>
       <c r="E125" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F125" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G125" s="4"/>
     </row>
     <row r="126">
       <c r="A126" s="4" t="n">
-        <v>1</v>
+        <v>210</v>
       </c>
       <c r="B126" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C126" s="4" t="inlineStr">
         <is>
-          <t>Daniel</t>
+          <t>Oliver</t>
         </is>
       </c>
       <c r="D126" s="4" t="inlineStr">
         <is>
-          <t>Abächerli</t>
+          <t>Banz</t>
         </is>
       </c>
       <c r="E126" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F126" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G126" s="4"/>
     </row>
     <row r="127">
       <c r="A127" s="4" t="n">
-        <v>127</v>
+        <v>7319</v>
       </c>
       <c r="B127" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C127" s="4" t="inlineStr">
         <is>
-          <t>Marcelo</t>
+          <t>Lea</t>
         </is>
       </c>
       <c r="D127" s="4" t="inlineStr">
         <is>
-          <t>Aragon</t>
+          <t>Barberis</t>
         </is>
       </c>
       <c r="E127" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Shorin Ryu</t>
         </is>
       </c>
       <c r="F127" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G127" s="4"/>
     </row>
     <row r="128">
       <c r="A128" s="4" t="n">
-        <v>166</v>
+        <v>5022</v>
       </c>
       <c r="B128" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C128" s="4" t="inlineStr">
         <is>
-          <t>Brigitte</t>
+          <t>Jure</t>
         </is>
       </c>
       <c r="D128" s="4" t="inlineStr">
         <is>
-          <t>Babic</t>
+          <t>Batur</t>
         </is>
       </c>
       <c r="E128" s="4" t="inlineStr">
         <is>
           <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F128" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G128" s="4"/>
     </row>
     <row r="129">
       <c r="A129" s="4" t="n">
-        <v>210</v>
+        <v>270</v>
       </c>
       <c r="B129" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C129" s="4" t="inlineStr">
         <is>
-          <t>Oliver</t>
+          <t>Christoph</t>
         </is>
       </c>
       <c r="D129" s="4" t="inlineStr">
         <is>
-          <t>Banz</t>
+          <t>Beaud</t>
         </is>
       </c>
       <c r="E129" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F129" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G129" s="4"/>
     </row>
     <row r="130">
       <c r="A130" s="4" t="n">
-        <v>7319</v>
+        <v>275</v>
       </c>
       <c r="B130" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C130" s="4" t="inlineStr">
         <is>
-          <t>Lea</t>
+          <t>Hinnerk</t>
         </is>
       </c>
       <c r="D130" s="4" t="inlineStr">
         <is>
-          <t>Barberis</t>
+          <t>Becker</t>
         </is>
       </c>
       <c r="E130" s="4" t="inlineStr">
         <is>
-          <t>Shorin Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F130" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G130" s="4"/>
     </row>
     <row r="131">
       <c r="A131" s="4" t="n">
-        <v>5022</v>
+        <v>348</v>
       </c>
       <c r="B131" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C131" s="4" t="inlineStr">
         <is>
-          <t>Jure</t>
+          <t>Patrick</t>
         </is>
       </c>
       <c r="D131" s="4" t="inlineStr">
         <is>
-          <t>Batur</t>
+          <t>Bider</t>
         </is>
       </c>
       <c r="E131" s="4" t="inlineStr">
         <is>
           <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F131" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G131" s="4"/>
     </row>
     <row r="132">
       <c r="A132" s="4" t="n">
-        <v>270</v>
+        <v>361</v>
       </c>
       <c r="B132" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C132" s="4" t="inlineStr">
         <is>
           <t>Christoph</t>
         </is>
       </c>
       <c r="D132" s="4" t="inlineStr">
         <is>
-          <t>Beaud</t>
+          <t>Bilat</t>
         </is>
       </c>
       <c r="E132" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F132" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G132" s="4"/>
     </row>
     <row r="133">
       <c r="A133" s="4" t="n">
-        <v>275</v>
+        <v>374</v>
       </c>
       <c r="B133" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C133" s="4" t="inlineStr">
         <is>
-          <t>Hinnerk</t>
+          <t>Mirko</t>
         </is>
       </c>
       <c r="D133" s="4" t="inlineStr">
         <is>
-          <t>Becker</t>
+          <t>Bisaro</t>
         </is>
       </c>
       <c r="E133" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Fudokan</t>
         </is>
       </c>
       <c r="F133" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G133" s="4"/>
     </row>
     <row r="134">
       <c r="A134" s="4" t="n">
-        <v>348</v>
+        <v>428</v>
       </c>
       <c r="B134" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C134" s="4" t="inlineStr">
         <is>
-          <t>Patrick</t>
+          <t>Jacques</t>
         </is>
       </c>
       <c r="D134" s="4" t="inlineStr">
         <is>
-          <t>Bider</t>
+          <t>Bonvin</t>
         </is>
       </c>
       <c r="E134" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F134" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G134" s="4"/>
     </row>
     <row r="135">
       <c r="A135" s="4" t="n">
-        <v>361</v>
+        <v>432</v>
       </c>
       <c r="B135" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C135" s="4" t="inlineStr">
         <is>
-          <t>Christoph</t>
+          <t>Joseph</t>
         </is>
       </c>
       <c r="D135" s="4" t="inlineStr">
         <is>
-          <t>Bilat</t>
+          <t>Borcard</t>
         </is>
       </c>
       <c r="E135" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F135" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G135" s="4"/>
     </row>
     <row r="136">
       <c r="A136" s="4" t="n">
-        <v>374</v>
+        <v>473</v>
       </c>
       <c r="B136" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C136" s="4" t="inlineStr">
         <is>
-          <t>Mirko</t>
+          <t>Alexandra</t>
         </is>
       </c>
       <c r="D136" s="4" t="inlineStr">
         <is>
-          <t>Bisaro</t>
+          <t>Brodard</t>
         </is>
       </c>
       <c r="E136" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F136" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G136" s="4"/>
     </row>
     <row r="137">
       <c r="A137" s="4" t="n">
-        <v>428</v>
+        <v>6631</v>
       </c>
       <c r="B137" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C137" s="4" t="inlineStr">
         <is>
-          <t>Jacques</t>
+          <t>Dominic</t>
         </is>
       </c>
       <c r="D137" s="4" t="inlineStr">
         <is>
-          <t>Bonvin</t>
+          <t>Brügger</t>
         </is>
       </c>
       <c r="E137" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shisui Ryu</t>
         </is>
       </c>
       <c r="F137" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G137" s="4"/>
     </row>
     <row r="138">
       <c r="A138" s="4" t="n">
-        <v>432</v>
+        <v>511</v>
       </c>
       <c r="B138" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C138" s="4" t="inlineStr">
         <is>
-          <t>Joseph</t>
+          <t>Max</t>
         </is>
       </c>
       <c r="D138" s="4" t="inlineStr">
         <is>
-          <t>Borcard</t>
+          <t>Bucher</t>
         </is>
       </c>
       <c r="E138" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F138" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G138" s="4"/>
     </row>
     <row r="139">
       <c r="A139" s="4" t="n">
-        <v>473</v>
+        <v>569</v>
       </c>
       <c r="B139" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C139" s="4" t="inlineStr">
         <is>
-          <t>Alexandra</t>
+          <t>Coni</t>
         </is>
       </c>
       <c r="D139" s="4" t="inlineStr">
         <is>
-          <t>Brodard</t>
+          <t>Büsch</t>
         </is>
       </c>
       <c r="E139" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F139" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G139" s="4"/>
     </row>
     <row r="140">
       <c r="A140" s="4" t="n">
-        <v>6631</v>
+        <v>589</v>
       </c>
       <c r="B140" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C140" s="4" t="inlineStr">
         <is>
-          <t>Dominic</t>
+          <t>Giovanni</t>
         </is>
       </c>
       <c r="D140" s="4" t="inlineStr">
         <is>
-          <t>Brügger</t>
+          <t>Cagnoli</t>
         </is>
       </c>
       <c r="E140" s="4" t="inlineStr">
         <is>
-          <t>Shisui Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F140" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G140" s="4"/>
     </row>
     <row r="141">
       <c r="A141" s="4" t="n">
-        <v>511</v>
+        <v>7502</v>
       </c>
       <c r="B141" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C141" s="4" t="inlineStr">
         <is>
-          <t>Max</t>
+          <t>Jaramillo</t>
         </is>
       </c>
       <c r="D141" s="4" t="inlineStr">
         <is>
-          <t>Bucher</t>
+          <t>Carmen</t>
         </is>
       </c>
       <c r="E141" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shorin Ryu</t>
         </is>
       </c>
       <c r="F141" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G141" s="4"/>
     </row>
     <row r="142">
       <c r="A142" s="4" t="n">
-        <v>569</v>
+        <v>623</v>
       </c>
       <c r="B142" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C142" s="4" t="inlineStr">
         <is>
-          <t>Coni</t>
+          <t>Estelle</t>
         </is>
       </c>
       <c r="D142" s="4" t="inlineStr">
         <is>
-          <t>Büsch</t>
+          <t>Casalotto</t>
         </is>
       </c>
       <c r="E142" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F142" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G142" s="4"/>
     </row>
     <row r="143">
       <c r="A143" s="4" t="n">
-        <v>589</v>
+        <v>4485</v>
       </c>
       <c r="B143" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C143" s="4" t="inlineStr">
         <is>
-          <t>Giovanni</t>
+          <t>Keanu</t>
         </is>
       </c>
       <c r="D143" s="4" t="inlineStr">
         <is>
-          <t>Cagnoli</t>
+          <t>Cattin</t>
         </is>
       </c>
       <c r="E143" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F143" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G143" s="4"/>
     </row>
     <row r="144">
       <c r="A144" s="4" t="n">
-        <v>7502</v>
+        <v>6632</v>
       </c>
       <c r="B144" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C144" s="4" t="inlineStr">
         <is>
-          <t>Jaramillo</t>
+          <t>Milena</t>
         </is>
       </c>
       <c r="D144" s="4" t="inlineStr">
         <is>
-          <t>Carmen</t>
+          <t>Cekunec Posavec</t>
         </is>
       </c>
       <c r="E144" s="4" t="inlineStr">
         <is>
-          <t>Shorin Ryu</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F144" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G144" s="4"/>
     </row>
     <row r="145">
       <c r="A145" s="4" t="n">
-        <v>623</v>
+        <v>645</v>
       </c>
       <c r="B145" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C145" s="4" t="inlineStr">
         <is>
-          <t>Estelle</t>
+          <t>Nicole</t>
         </is>
       </c>
       <c r="D145" s="4" t="inlineStr">
         <is>
-          <t>Casalotto</t>
+          <t>Cerratti</t>
         </is>
       </c>
       <c r="E145" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F145" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G145" s="4"/>
     </row>
     <row r="146">
       <c r="A146" s="4" t="n">
-        <v>4485</v>
+        <v>651</v>
       </c>
       <c r="B146" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C146" s="4" t="inlineStr">
         <is>
-          <t>Keanu</t>
+          <t>Thierry</t>
         </is>
       </c>
       <c r="D146" s="4" t="inlineStr">
         <is>
-          <t>Cattin</t>
+          <t>Chaibi</t>
         </is>
       </c>
       <c r="E146" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F146" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G146" s="4"/>
     </row>
     <row r="147">
       <c r="A147" s="4" t="n">
-        <v>6632</v>
+        <v>6630</v>
       </c>
       <c r="B147" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C147" s="4" t="inlineStr">
         <is>
-          <t>Milena</t>
+          <t>Sebastian</t>
         </is>
       </c>
       <c r="D147" s="4" t="inlineStr">
         <is>
-          <t>Cekunec Posavec</t>
+          <t>Cichowski</t>
         </is>
       </c>
       <c r="E147" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shisui Ryu</t>
         </is>
       </c>
       <c r="F147" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G147" s="4"/>
     </row>
     <row r="148">
       <c r="A148" s="4" t="n">
-        <v>645</v>
+        <v>7501</v>
       </c>
       <c r="B148" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C148" s="4" t="inlineStr">
         <is>
-          <t>Nicole</t>
+          <t>Betrisey-Bonvin</t>
         </is>
       </c>
       <c r="D148" s="4" t="inlineStr">
         <is>
-          <t>Cerratti</t>
+          <t>Claudia</t>
         </is>
       </c>
       <c r="E148" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shorin Ryu</t>
         </is>
       </c>
       <c r="F148" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G148" s="4"/>
     </row>
     <row r="149">
       <c r="A149" s="4" t="n">
-        <v>651</v>
+        <v>682</v>
       </c>
       <c r="B149" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C149" s="4" t="inlineStr">
         <is>
-          <t>Thierry</t>
+          <t>Fanny</t>
         </is>
       </c>
       <c r="D149" s="4" t="inlineStr">
         <is>
-          <t>Chaibi</t>
+          <t>Clavien</t>
         </is>
       </c>
       <c r="E149" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F149" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G149" s="4"/>
     </row>
     <row r="150">
       <c r="A150" s="4" t="n">
-        <v>6630</v>
+        <v>693</v>
       </c>
       <c r="B150" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C150" s="4" t="inlineStr">
         <is>
-          <t>Sebastian</t>
+          <t>Fabian</t>
         </is>
       </c>
       <c r="D150" s="4" t="inlineStr">
         <is>
-          <t>Cichowski</t>
+          <t>Collenberg</t>
         </is>
       </c>
       <c r="E150" s="4" t="inlineStr">
         <is>
-          <t>Shisui Ryu</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F150" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G150" s="4"/>
     </row>
     <row r="151">
       <c r="A151" s="4" t="n">
-        <v>7501</v>
+        <v>4467</v>
       </c>
       <c r="B151" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C151" s="4" t="inlineStr">
         <is>
-          <t>Betrisey-Bonvin</t>
+          <t>Corina</t>
         </is>
       </c>
       <c r="D151" s="4" t="inlineStr">
         <is>
-          <t>Claudia</t>
+          <t>Conzett</t>
         </is>
       </c>
       <c r="E151" s="4" t="inlineStr">
         <is>
-          <t>Shorin Ryu</t>
+          <t>Shukokai Shito-Ryu</t>
         </is>
       </c>
       <c r="F151" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G151" s="4"/>
     </row>
     <row r="152">
       <c r="A152" s="4" t="n">
-        <v>682</v>
+        <v>5498</v>
       </c>
       <c r="B152" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C152" s="4" t="inlineStr">
         <is>
-          <t>Fanny</t>
+          <t>Rachel</t>
         </is>
       </c>
       <c r="D152" s="4" t="inlineStr">
         <is>
-          <t>Clavien</t>
+          <t>Curle</t>
         </is>
       </c>
       <c r="E152" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F152" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G152" s="4"/>
+      <c r="G152" s="4" t="inlineStr">
+        <is>
+          <t>SSKF</t>
+        </is>
+      </c>
     </row>
     <row r="153">
       <c r="A153" s="4" t="n">
-        <v>693</v>
+        <v>725</v>
       </c>
       <c r="B153" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C153" s="4" t="inlineStr">
         <is>
-          <t>Fabian</t>
+          <t>François</t>
         </is>
       </c>
       <c r="D153" s="4" t="inlineStr">
         <is>
-          <t>Collenberg</t>
+          <t>Cuvit</t>
         </is>
       </c>
       <c r="E153" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F153" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G153" s="4"/>
     </row>
     <row r="154">
       <c r="A154" s="4" t="n">
-        <v>4467</v>
+        <v>726</v>
       </c>
       <c r="B154" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C154" s="4" t="inlineStr">
         <is>
-          <t>Corina</t>
+          <t>Roberto</t>
         </is>
       </c>
       <c r="D154" s="4" t="inlineStr">
         <is>
-          <t>Conzett</t>
+          <t>D'Amario</t>
         </is>
       </c>
       <c r="E154" s="4" t="inlineStr">
         <is>
-          <t>Shukokai Shito-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F154" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G154" s="4"/>
     </row>
     <row r="155">
       <c r="A155" s="4" t="n">
-        <v>5498</v>
+        <v>5301</v>
       </c>
       <c r="B155" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C155" s="4" t="inlineStr">
         <is>
-          <t>Rachel</t>
+          <t>Anna</t>
         </is>
       </c>
       <c r="D155" s="4" t="inlineStr">
         <is>
-          <t>Curle</t>
+          <t>De Monaco</t>
         </is>
       </c>
       <c r="E155" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai Shito Ryu</t>
         </is>
       </c>
       <c r="F155" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G155" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G155" s="4"/>
     </row>
     <row r="156">
       <c r="A156" s="4" t="n">
-        <v>725</v>
+        <v>785</v>
       </c>
       <c r="B156" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C156" s="4" t="inlineStr">
         <is>
-          <t>François</t>
+          <t>Antonio</t>
         </is>
       </c>
       <c r="D156" s="4" t="inlineStr">
         <is>
-          <t>Cuvit</t>
+          <t>De Sorbo</t>
         </is>
       </c>
       <c r="E156" s="4" t="inlineStr">
         <is>
           <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F156" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G156" s="4"/>
     </row>
     <row r="157">
       <c r="A157" s="4" t="n">
-        <v>726</v>
+        <v>5024</v>
       </c>
       <c r="B157" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C157" s="4" t="inlineStr">
         <is>
-          <t>Roberto</t>
+          <t>Antonio</t>
         </is>
       </c>
       <c r="D157" s="4" t="inlineStr">
         <is>
-          <t>D'Amario</t>
+          <t>Di Renzo</t>
         </is>
       </c>
       <c r="E157" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F157" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G157" s="4"/>
     </row>
     <row r="158">
       <c r="A158" s="4" t="n">
-        <v>5301</v>
+        <v>4462</v>
       </c>
       <c r="B158" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C158" s="4" t="inlineStr">
         <is>
-          <t>Anna</t>
+          <t>Ruth</t>
         </is>
       </c>
       <c r="D158" s="4" t="inlineStr">
         <is>
-          <t>De Monaco</t>
+          <t>Doppmann</t>
         </is>
       </c>
       <c r="E158" s="4" t="inlineStr">
         <is>
-          <t>Shukokai Shito Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F158" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G158" s="4"/>
     </row>
     <row r="159">
       <c r="A159" s="4" t="n">
-        <v>785</v>
+        <v>895</v>
       </c>
       <c r="B159" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C159" s="4" t="inlineStr">
         <is>
-          <t>Antonio</t>
+          <t>Florent</t>
         </is>
       </c>
       <c r="D159" s="4" t="inlineStr">
         <is>
-          <t>De Sorbo</t>
+          <t>Droz</t>
         </is>
       </c>
       <c r="E159" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F159" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G159" s="4"/>
     </row>
     <row r="160">
       <c r="A160" s="4" t="n">
-        <v>5024</v>
+        <v>907</v>
       </c>
       <c r="B160" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C160" s="4" t="inlineStr">
         <is>
-          <t>Antonio</t>
+          <t>Martin</t>
         </is>
       </c>
       <c r="D160" s="4" t="inlineStr">
         <is>
-          <t>Di Renzo</t>
+          <t>Dudle</t>
         </is>
       </c>
       <c r="E160" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F160" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G160" s="4"/>
     </row>
     <row r="161">
       <c r="A161" s="4" t="n">
-        <v>4462</v>
+        <v>911</v>
       </c>
       <c r="B161" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C161" s="4" t="inlineStr">
         <is>
-          <t>Ruth</t>
+          <t>Nicolas</t>
         </is>
       </c>
       <c r="D161" s="4" t="inlineStr">
         <is>
-          <t>Doppmann</t>
+          <t>Dulex</t>
         </is>
       </c>
       <c r="E161" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F161" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G161" s="4"/>
     </row>
     <row r="162">
       <c r="A162" s="4" t="n">
-        <v>895</v>
+        <v>915</v>
       </c>
       <c r="B162" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C162" s="4" t="inlineStr">
         <is>
-          <t>Florent</t>
+          <t>Alain</t>
         </is>
       </c>
       <c r="D162" s="4" t="inlineStr">
         <is>
-          <t>Droz</t>
+          <t>Duport</t>
         </is>
       </c>
       <c r="E162" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F162" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G162" s="4"/>
     </row>
     <row r="163">
       <c r="A163" s="4" t="n">
-        <v>907</v>
+        <v>929</v>
       </c>
       <c r="B163" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C163" s="4" t="inlineStr">
         <is>
-          <t>Martin</t>
+          <t>Zeki</t>
         </is>
       </c>
       <c r="D163" s="4" t="inlineStr">
         <is>
-          <t>Dudle</t>
+          <t>Düz</t>
         </is>
       </c>
       <c r="E163" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F163" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G163" s="4"/>
     </row>
     <row r="164">
       <c r="A164" s="4" t="n">
-        <v>911</v>
+        <v>994</v>
       </c>
       <c r="B164" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C164" s="4" t="inlineStr">
         <is>
-          <t>Nicolas</t>
+          <t>Dominique</t>
         </is>
       </c>
       <c r="D164" s="4" t="inlineStr">
         <is>
-          <t>Dulex</t>
+          <t>Engler</t>
         </is>
       </c>
       <c r="E164" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F164" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G164" s="4"/>
     </row>
     <row r="165">
       <c r="A165" s="4" t="n">
-        <v>915</v>
+        <v>1001</v>
       </c>
       <c r="B165" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C165" s="4" t="inlineStr">
         <is>
-          <t>Alain</t>
+          <t>Christian</t>
         </is>
       </c>
       <c r="D165" s="4" t="inlineStr">
         <is>
-          <t>Duport</t>
+          <t>Erikkson</t>
         </is>
       </c>
       <c r="E165" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F165" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G165" s="4"/>
     </row>
     <row r="166">
       <c r="A166" s="4" t="n">
-        <v>929</v>
+        <v>1089</v>
       </c>
       <c r="B166" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C166" s="4" t="inlineStr">
         <is>
-          <t>Zeki</t>
+          <t>Elisabeth</t>
         </is>
       </c>
       <c r="D166" s="4" t="inlineStr">
         <is>
-          <t>Düz</t>
+          <t>Fioravera-Gomez</t>
         </is>
       </c>
       <c r="E166" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F166" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G166" s="4"/>
     </row>
     <row r="167">
       <c r="A167" s="4" t="n">
-        <v>994</v>
+        <v>1099</v>
       </c>
       <c r="B167" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C167" s="4" t="inlineStr">
         <is>
-          <t>Dominique</t>
+          <t>Gilberto</t>
         </is>
       </c>
       <c r="D167" s="4" t="inlineStr">
         <is>
-          <t>Engler</t>
+          <t>Fischli</t>
         </is>
       </c>
       <c r="E167" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F167" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G167" s="4"/>
     </row>
     <row r="168">
       <c r="A168" s="4" t="n">
-        <v>1001</v>
+        <v>1120</v>
       </c>
       <c r="B168" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C168" s="4" t="inlineStr">
         <is>
-          <t>Christian</t>
+          <t>Richard</t>
         </is>
       </c>
       <c r="D168" s="4" t="inlineStr">
         <is>
-          <t>Erikkson</t>
+          <t>Forte</t>
         </is>
       </c>
       <c r="E168" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F168" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G168" s="4"/>
     </row>
     <row r="169">
       <c r="A169" s="4" t="n">
-        <v>1089</v>
+        <v>5840</v>
       </c>
       <c r="B169" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C169" s="4" t="inlineStr">
         <is>
-          <t>Elisabeth</t>
+          <t>Baeriswyl</t>
         </is>
       </c>
       <c r="D169" s="4" t="inlineStr">
         <is>
-          <t>Fioravera-Gomez</t>
+          <t>Frank</t>
         </is>
       </c>
       <c r="E169" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F169" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G169" s="4"/>
     </row>
     <row r="170">
       <c r="A170" s="4" t="n">
-        <v>1099</v>
+        <v>1183</v>
       </c>
       <c r="B170" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C170" s="4" t="inlineStr">
         <is>
-          <t>Gilberto</t>
+          <t>René</t>
         </is>
       </c>
       <c r="D170" s="4" t="inlineStr">
         <is>
-          <t>Fischli</t>
+          <t>Furrer</t>
         </is>
       </c>
       <c r="E170" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F170" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G170" s="4"/>
     </row>
     <row r="171">
       <c r="A171" s="4" t="n">
-        <v>1120</v>
+        <v>1196</v>
       </c>
       <c r="B171" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C171" s="4" t="inlineStr">
         <is>
-          <t>Richard</t>
+          <t>Visnja</t>
         </is>
       </c>
       <c r="D171" s="4" t="inlineStr">
         <is>
-          <t>Forte</t>
+          <t>Gajic</t>
         </is>
       </c>
       <c r="E171" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F171" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G171" s="4"/>
     </row>
     <row r="172">
       <c r="A172" s="4" t="n">
-        <v>5840</v>
+        <v>4463</v>
       </c>
       <c r="B172" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C172" s="4" t="inlineStr">
         <is>
-          <t>Baeriswyl</t>
+          <t>Laila</t>
         </is>
       </c>
       <c r="D172" s="4" t="inlineStr">
         <is>
-          <t>Frank</t>
+          <t>Gallelli</t>
         </is>
       </c>
       <c r="E172" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F172" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G172" s="4"/>
     </row>
     <row r="173">
       <c r="A173" s="4" t="n">
-        <v>1183</v>
+        <v>6629</v>
       </c>
       <c r="B173" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C173" s="4" t="inlineStr">
         <is>
-          <t>René</t>
+          <t>Dimitri</t>
         </is>
       </c>
       <c r="D173" s="4" t="inlineStr">
         <is>
-          <t>Furrer</t>
+          <t>Gebrhard</t>
         </is>
       </c>
       <c r="E173" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shisui Ryu</t>
         </is>
       </c>
       <c r="F173" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G173" s="4"/>
     </row>
     <row r="174">
       <c r="A174" s="4" t="n">
-        <v>1196</v>
+        <v>1243</v>
       </c>
       <c r="B174" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C174" s="4" t="inlineStr">
         <is>
-          <t>Visnja</t>
+          <t>Alexander</t>
         </is>
       </c>
       <c r="D174" s="4" t="inlineStr">
         <is>
-          <t>Gajic</t>
+          <t>Gehrig</t>
         </is>
       </c>
       <c r="E174" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F174" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G174" s="4"/>
     </row>
     <row r="175">
       <c r="A175" s="4" t="n">
-        <v>4463</v>
+        <v>1276</v>
       </c>
       <c r="B175" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C175" s="4" t="inlineStr">
         <is>
-          <t>Laila</t>
+          <t>Silvia</t>
         </is>
       </c>
       <c r="D175" s="4" t="inlineStr">
         <is>
-          <t>Gallelli</t>
+          <t>Gereon</t>
         </is>
       </c>
       <c r="E175" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F175" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G175" s="4"/>
     </row>
     <row r="176">
       <c r="A176" s="4" t="n">
-        <v>6629</v>
+        <v>1282</v>
       </c>
       <c r="B176" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C176" s="4" t="inlineStr">
         <is>
-          <t>Dimitri</t>
+          <t>Pascal</t>
         </is>
       </c>
       <c r="D176" s="4" t="inlineStr">
         <is>
-          <t>Gebrhard</t>
+          <t>Germanier</t>
         </is>
       </c>
       <c r="E176" s="4" t="inlineStr">
         <is>
-          <t>Shisui Ryu</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F176" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G176" s="4"/>
     </row>
     <row r="177">
       <c r="A177" s="4" t="n">
-        <v>1243</v>
+        <v>5020</v>
       </c>
       <c r="B177" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C177" s="4" t="inlineStr">
         <is>
-          <t>Alexander</t>
+          <t>Aline</t>
         </is>
       </c>
       <c r="D177" s="4" t="inlineStr">
         <is>
-          <t>Gehrig</t>
+          <t>GIROUD </t>
         </is>
       </c>
       <c r="E177" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F177" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G177" s="4"/>
     </row>
     <row r="178">
       <c r="A178" s="4" t="n">
-        <v>1276</v>
+        <v>1325</v>
       </c>
       <c r="B178" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C178" s="4" t="inlineStr">
         <is>
-          <t>Silvia</t>
+          <t>Giuliano</t>
         </is>
       </c>
       <c r="D178" s="4" t="inlineStr">
         <is>
-          <t>Gereon</t>
+          <t>Godenzi</t>
         </is>
       </c>
       <c r="E178" s="4" t="inlineStr">
         <is>
           <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F178" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G178" s="4"/>
     </row>
     <row r="179">
       <c r="A179" s="4" t="n">
-        <v>1282</v>
+        <v>1332</v>
       </c>
       <c r="B179" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C179" s="4" t="inlineStr">
         <is>
-          <t>Pascal</t>
+          <t>Monika</t>
         </is>
       </c>
       <c r="D179" s="4" t="inlineStr">
         <is>
-          <t>Germanier</t>
+          <t>Golowin</t>
         </is>
       </c>
       <c r="E179" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F179" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G179" s="4"/>
     </row>
     <row r="180">
       <c r="A180" s="4" t="n">
-        <v>5020</v>
+        <v>1334</v>
       </c>
       <c r="B180" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C180" s="4" t="inlineStr">
         <is>
-          <t>Aline</t>
+          <t>Javier</t>
         </is>
       </c>
       <c r="D180" s="4" t="inlineStr">
         <is>
-          <t>GIROUD </t>
+          <t>Gomez</t>
         </is>
       </c>
       <c r="E180" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F180" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G180" s="4"/>
     </row>
     <row r="181">
       <c r="A181" s="4" t="n">
-        <v>1325</v>
+        <v>1364</v>
       </c>
       <c r="B181" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C181" s="4" t="inlineStr">
         <is>
-          <t>Giuliano</t>
+          <t>Bernard</t>
         </is>
       </c>
       <c r="D181" s="4" t="inlineStr">
         <is>
-          <t>Godenzi</t>
+          <t>Graziani</t>
         </is>
       </c>
       <c r="E181" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F181" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G181" s="4"/>
     </row>
     <row r="182">
       <c r="A182" s="4" t="n">
-        <v>1332</v>
+        <v>5019</v>
       </c>
       <c r="B182" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C182" s="4" t="inlineStr">
         <is>
-          <t>Monika</t>
+          <t>Ismaël</t>
         </is>
       </c>
       <c r="D182" s="4" t="inlineStr">
         <is>
-          <t>Golowin</t>
+          <t>Grosjean</t>
         </is>
       </c>
       <c r="E182" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F182" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G182" s="4"/>
     </row>
     <row r="183">
       <c r="A183" s="4" t="n">
-        <v>1334</v>
+        <v>1416</v>
       </c>
       <c r="B183" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C183" s="4" t="inlineStr">
         <is>
-          <t>Javier</t>
+          <t>Gökhan</t>
         </is>
       </c>
       <c r="D183" s="4" t="inlineStr">
         <is>
-          <t>Gomez</t>
+          <t>Güldür</t>
         </is>
       </c>
       <c r="E183" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F183" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G183" s="4"/>
     </row>
     <row r="184">
       <c r="A184" s="4" t="n">
-        <v>1364</v>
+        <v>1417</v>
       </c>
       <c r="B184" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C184" s="4" t="inlineStr">
         <is>
-          <t>Bernard</t>
+          <t>Hakan</t>
         </is>
       </c>
       <c r="D184" s="4" t="inlineStr">
         <is>
-          <t>Graziani</t>
+          <t>Güldür</t>
         </is>
       </c>
       <c r="E184" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F184" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G184" s="4"/>
     </row>
     <row r="185">
       <c r="A185" s="4" t="n">
-        <v>1369</v>
+        <v>1426</v>
       </c>
       <c r="B185" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C185" s="4" t="inlineStr">
         <is>
-          <t>Hans Rudolf</t>
+          <t>Marco</t>
         </is>
       </c>
       <c r="D185" s="4" t="inlineStr">
         <is>
-          <t>Gremaud</t>
+          <t>Gusmeroli</t>
         </is>
       </c>
       <c r="E185" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F185" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G185" s="4"/>
     </row>
     <row r="186">
       <c r="A186" s="4" t="n">
-        <v>5019</v>
+        <v>1475</v>
       </c>
       <c r="B186" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C186" s="4" t="inlineStr">
         <is>
-          <t>Ismaël</t>
+          <t>Kurt</t>
         </is>
       </c>
       <c r="D186" s="4" t="inlineStr">
         <is>
-          <t>Grosjean</t>
+          <t>Hänggi</t>
         </is>
       </c>
       <c r="E186" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F186" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G186" s="4"/>
     </row>
     <row r="187">
       <c r="A187" s="4" t="n">
-        <v>1416</v>
+        <v>1490</v>
       </c>
       <c r="B187" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C187" s="4" t="inlineStr">
         <is>
-          <t>Gökhan</t>
+          <t>Michael</t>
         </is>
       </c>
       <c r="D187" s="4" t="inlineStr">
         <is>
-          <t>Güldür</t>
+          <t>Hasler</t>
         </is>
       </c>
       <c r="E187" s="4" t="inlineStr">
         <is>
           <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F187" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G187" s="4"/>
     </row>
     <row r="188">
       <c r="A188" s="4" t="n">
-        <v>1417</v>
+        <v>1493</v>
       </c>
       <c r="B188" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C188" s="4" t="inlineStr">
         <is>
-          <t>Hakan</t>
+          <t>Robert</t>
         </is>
       </c>
       <c r="D188" s="4" t="inlineStr">
         <is>
-          <t>Güldür</t>
+          <t>Hauck</t>
         </is>
       </c>
       <c r="E188" s="4" t="inlineStr">
         <is>
           <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F188" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G188" s="4"/>
     </row>
     <row r="189">
       <c r="A189" s="4" t="n">
-        <v>1426</v>
+        <v>1545</v>
       </c>
       <c r="B189" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C189" s="4" t="inlineStr">
         <is>
-          <t>Marco</t>
+          <t>René</t>
         </is>
       </c>
       <c r="D189" s="4" t="inlineStr">
         <is>
-          <t>Gusmeroli</t>
+          <t>Herren</t>
         </is>
       </c>
       <c r="E189" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F189" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G189" s="4"/>
     </row>
     <row r="190">
       <c r="A190" s="4" t="n">
-        <v>1475</v>
+        <v>6624</v>
       </c>
       <c r="B190" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C190" s="4" t="inlineStr">
         <is>
-          <t>Kurt</t>
+          <t>Andrea</t>
         </is>
       </c>
       <c r="D190" s="4" t="inlineStr">
         <is>
-          <t>Hänggi</t>
+          <t>Hofstetter</t>
         </is>
       </c>
       <c r="E190" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F190" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G190" s="4"/>
     </row>
     <row r="191">
       <c r="A191" s="4" t="n">
-        <v>1480</v>
+        <v>1609</v>
       </c>
       <c r="B191" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C191" s="4" t="inlineStr">
         <is>
-          <t>Stefan</t>
+          <t>Ronald</t>
         </is>
       </c>
       <c r="D191" s="4" t="inlineStr">
         <is>
-          <t>Harri</t>
+          <t>Horisberger</t>
         </is>
       </c>
       <c r="E191" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F191" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G191" s="4"/>
     </row>
     <row r="192">
       <c r="A192" s="4" t="n">
-        <v>1490</v>
+        <v>5497</v>
       </c>
       <c r="B192" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C192" s="4" t="inlineStr">
         <is>
-          <t>Michael</t>
+          <t>Nina</t>
         </is>
       </c>
       <c r="D192" s="4" t="inlineStr">
         <is>
-          <t>Hasler</t>
+          <t>Hug</t>
         </is>
       </c>
       <c r="E192" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F192" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G192" s="4"/>
+      <c r="G192" s="4" t="inlineStr">
+        <is>
+          <t>SSKF</t>
+        </is>
+      </c>
     </row>
     <row r="193">
       <c r="A193" s="4" t="n">
-        <v>1493</v>
+        <v>1633</v>
       </c>
       <c r="B193" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C193" s="4" t="inlineStr">
         <is>
-          <t>Robert</t>
+          <t>Benjamin</t>
         </is>
       </c>
       <c r="D193" s="4" t="inlineStr">
         <is>
-          <t>Hauck</t>
+          <t>Hug</t>
         </is>
       </c>
       <c r="E193" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F193" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G193" s="4"/>
     </row>
     <row r="194">
       <c r="A194" s="4" t="n">
-        <v>1545</v>
+        <v>1640</v>
       </c>
       <c r="B194" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C194" s="4" t="inlineStr">
         <is>
-          <t>René</t>
+          <t>Caroline</t>
         </is>
       </c>
       <c r="D194" s="4" t="inlineStr">
         <is>
-          <t>Herren</t>
+          <t>Hulliger</t>
         </is>
       </c>
       <c r="E194" s="4" t="inlineStr">
         <is>
           <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F194" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G194" s="4"/>
     </row>
     <row r="195">
       <c r="A195" s="4" t="n">
-        <v>6624</v>
+        <v>1663</v>
       </c>
       <c r="B195" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C195" s="4" t="inlineStr">
         <is>
-          <t>Andrea</t>
+          <t>Colin</t>
         </is>
       </c>
       <c r="D195" s="4" t="inlineStr">
         <is>
-          <t>Hofstetter</t>
+          <t>Iles</t>
         </is>
       </c>
       <c r="E195" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F195" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G195" s="4"/>
     </row>
     <row r="196">
       <c r="A196" s="4" t="n">
-        <v>1609</v>
+        <v>4468</v>
       </c>
       <c r="B196" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C196" s="4" t="inlineStr">
         <is>
-          <t>Ronald</t>
+          <t>Claudia</t>
         </is>
       </c>
       <c r="D196" s="4" t="inlineStr">
         <is>
-          <t>Horisberger</t>
+          <t>Iselin</t>
         </is>
       </c>
       <c r="E196" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai Shito-Ryu</t>
         </is>
       </c>
       <c r="F196" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G196" s="4"/>
     </row>
     <row r="197">
       <c r="A197" s="4" t="n">
-        <v>5497</v>
+        <v>1770</v>
       </c>
       <c r="B197" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C197" s="4" t="inlineStr">
         <is>
-          <t>Nina</t>
+          <t>Markus</t>
         </is>
       </c>
       <c r="D197" s="4" t="inlineStr">
         <is>
-          <t>Hug</t>
+          <t>Jost</t>
         </is>
       </c>
       <c r="E197" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F197" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G197" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G197" s="4"/>
     </row>
     <row r="198">
       <c r="A198" s="4" t="n">
-        <v>1633</v>
+        <v>1860</v>
       </c>
       <c r="B198" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C198" s="4" t="inlineStr">
         <is>
-          <t>Benjamin</t>
+          <t>Luca</t>
         </is>
       </c>
       <c r="D198" s="4" t="inlineStr">
         <is>
-          <t>Hug</t>
+          <t>Kenel</t>
         </is>
       </c>
       <c r="E198" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F198" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G198" s="4"/>
     </row>
     <row r="199">
       <c r="A199" s="4" t="n">
-        <v>1640</v>
+        <v>1905</v>
       </c>
       <c r="B199" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C199" s="4" t="inlineStr">
         <is>
-          <t>Caroline</t>
+          <t>Jean-Claude</t>
         </is>
       </c>
       <c r="D199" s="4" t="inlineStr">
         <is>
-          <t>Hulliger</t>
+          <t>Knupfer</t>
         </is>
       </c>
       <c r="E199" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F199" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G199" s="4"/>
     </row>
     <row r="200">
       <c r="A200" s="4" t="n">
-        <v>1654</v>
+        <v>1932</v>
       </c>
       <c r="B200" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C200" s="4" t="inlineStr">
         <is>
           <t>Daniel</t>
         </is>
       </c>
       <c r="D200" s="4" t="inlineStr">
         <is>
-          <t>Hüppi</t>
+          <t>Koller</t>
         </is>
       </c>
       <c r="E200" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F200" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G200" s="4"/>
     </row>
     <row r="201">
       <c r="A201" s="4" t="n">
-        <v>1663</v>
+        <v>2029</v>
       </c>
       <c r="B201" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C201" s="4" t="inlineStr">
         <is>
-          <t>Colin</t>
+          <t>Christian</t>
         </is>
       </c>
       <c r="D201" s="4" t="inlineStr">
         <is>
-          <t>Iles</t>
+          <t>Lach</t>
         </is>
       </c>
       <c r="E201" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F201" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G201" s="4"/>
     </row>
     <row r="202">
       <c r="A202" s="4" t="n">
-        <v>4468</v>
+        <v>2068</v>
       </c>
       <c r="B202" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C202" s="4" t="inlineStr">
         <is>
-          <t>Claudia</t>
+          <t>Jessica</t>
         </is>
       </c>
       <c r="D202" s="4" t="inlineStr">
         <is>
-          <t>Iselin</t>
+          <t>Lavier</t>
         </is>
       </c>
       <c r="E202" s="4" t="inlineStr">
         <is>
-          <t>Shukokai Shito-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F202" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G202" s="4"/>
     </row>
     <row r="203">
       <c r="A203" s="4" t="n">
-        <v>1770</v>
+        <v>6628</v>
       </c>
       <c r="B203" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C203" s="4" t="inlineStr">
         <is>
-          <t>Markus</t>
+          <t>Christa</t>
         </is>
       </c>
       <c r="D203" s="4" t="inlineStr">
         <is>
-          <t>Jost</t>
+          <t>Lehmann</t>
         </is>
       </c>
       <c r="E203" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shisui Ryu</t>
         </is>
       </c>
       <c r="F203" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G203" s="4"/>
     </row>
     <row r="204">
       <c r="A204" s="4" t="n">
-        <v>1860</v>
+        <v>2103</v>
       </c>
       <c r="B204" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C204" s="4" t="inlineStr">
         <is>
-          <t>Luca</t>
+          <t>Tonino</t>
         </is>
       </c>
       <c r="D204" s="4" t="inlineStr">
         <is>
-          <t>Kenel</t>
+          <t>Leone</t>
         </is>
       </c>
       <c r="E204" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F204" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G204" s="4"/>
     </row>
     <row r="205">
       <c r="A205" s="4" t="n">
-        <v>1905</v>
+        <v>2114</v>
       </c>
       <c r="B205" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C205" s="4" t="inlineStr">
         <is>
-          <t>Jean-Claude</t>
+          <t>Jean-Pierre</t>
         </is>
       </c>
       <c r="D205" s="4" t="inlineStr">
         <is>
-          <t>Knupfer</t>
+          <t>Leubaz</t>
         </is>
       </c>
       <c r="E205" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F205" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G205" s="4"/>
     </row>
     <row r="206">
       <c r="A206" s="4" t="n">
-        <v>1932</v>
+        <v>2155</v>
       </c>
       <c r="B206" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C206" s="4" t="inlineStr">
         <is>
-          <t>Daniel</t>
+          <t>Dionisio</t>
         </is>
       </c>
       <c r="D206" s="4" t="inlineStr">
         <is>
-          <t>Koller</t>
+          <t>Lopez-Fernandez</t>
         </is>
       </c>
       <c r="E206" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F206" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G206" s="4"/>
     </row>
     <row r="207">
       <c r="A207" s="4" t="n">
-        <v>2029</v>
+        <v>2159</v>
       </c>
       <c r="B207" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C207" s="4" t="inlineStr">
         <is>
-          <t>Christian</t>
+          <t>Fabien</t>
         </is>
       </c>
       <c r="D207" s="4" t="inlineStr">
         <is>
-          <t>Lach</t>
+          <t>Loup</t>
         </is>
       </c>
       <c r="E207" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F207" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G207" s="4"/>
     </row>
     <row r="208">
       <c r="A208" s="4" t="n">
-        <v>2068</v>
+        <v>2164</v>
       </c>
       <c r="B208" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C208" s="4" t="inlineStr">
         <is>
-          <t>Jessica</t>
+          <t>Marco</t>
         </is>
       </c>
       <c r="D208" s="4" t="inlineStr">
         <is>
-          <t>Lavier</t>
+          <t>Luca</t>
         </is>
       </c>
       <c r="E208" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Fudokan</t>
         </is>
       </c>
       <c r="F208" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G208" s="4"/>
     </row>
     <row r="209">
       <c r="A209" s="4" t="n">
-        <v>6628</v>
+        <v>2211</v>
       </c>
       <c r="B209" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C209" s="4" t="inlineStr">
         <is>
-          <t>Christa</t>
+          <t>Aurélie</t>
         </is>
       </c>
       <c r="D209" s="4" t="inlineStr">
         <is>
-          <t>Lehmann</t>
+          <t>Magnin</t>
         </is>
       </c>
       <c r="E209" s="4" t="inlineStr">
         <is>
-          <t>Shisui Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F209" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G209" s="4"/>
     </row>
     <row r="210">
       <c r="A210" s="4" t="n">
-        <v>2103</v>
+        <v>536</v>
       </c>
       <c r="B210" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C210" s="4" t="inlineStr">
         <is>
-          <t>Tonino</t>
+          <t>Christina</t>
         </is>
       </c>
       <c r="D210" s="4" t="inlineStr">
         <is>
-          <t>Leone</t>
+          <t>Manolidis</t>
         </is>
       </c>
       <c r="E210" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F210" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G210" s="4"/>
     </row>
     <row r="211">
       <c r="A211" s="4" t="n">
-        <v>2114</v>
+        <v>2231</v>
       </c>
       <c r="B211" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C211" s="4" t="inlineStr">
         <is>
-          <t>Jean-Pierre</t>
+          <t>Patrick</t>
         </is>
       </c>
       <c r="D211" s="4" t="inlineStr">
         <is>
-          <t>Leubaz</t>
+          <t>Marchioni</t>
         </is>
       </c>
       <c r="E211" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F211" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G211" s="4"/>
     </row>
     <row r="212">
       <c r="A212" s="4" t="n">
-        <v>2155</v>
+        <v>5021</v>
       </c>
       <c r="B212" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C212" s="4" t="inlineStr">
         <is>
-          <t>Dionisio</t>
+          <t>Patrick</t>
         </is>
       </c>
       <c r="D212" s="4" t="inlineStr">
         <is>
-          <t>Lopez-Fernandez</t>
+          <t>Mauberger</t>
         </is>
       </c>
       <c r="E212" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F212" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G212" s="4"/>
     </row>
     <row r="213">
       <c r="A213" s="4" t="n">
-        <v>2159</v>
+        <v>2288</v>
       </c>
       <c r="B213" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C213" s="4" t="inlineStr">
         <is>
-          <t>Fabien</t>
+          <t>Liridona</t>
         </is>
       </c>
       <c r="D213" s="4" t="inlineStr">
         <is>
-          <t>Loup</t>
+          <t>Mehmeti</t>
         </is>
       </c>
       <c r="E213" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F213" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G213" s="4"/>
     </row>
     <row r="214">
       <c r="A214" s="4" t="n">
-        <v>2164</v>
+        <v>2320</v>
       </c>
       <c r="B214" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C214" s="4" t="inlineStr">
         <is>
-          <t>Marco</t>
+          <t>Urs</t>
         </is>
       </c>
       <c r="D214" s="4" t="inlineStr">
         <is>
-          <t>Luca</t>
+          <t>Meister</t>
         </is>
       </c>
       <c r="E214" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F214" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G214" s="4"/>
     </row>
     <row r="215">
       <c r="A215" s="4" t="n">
-        <v>2211</v>
+        <v>2342</v>
       </c>
       <c r="B215" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C215" s="4" t="inlineStr">
         <is>
-          <t>Aurélie</t>
+          <t>Urs</t>
         </is>
       </c>
       <c r="D215" s="4" t="inlineStr">
         <is>
-          <t>Magnin</t>
+          <t>Messerli</t>
         </is>
       </c>
       <c r="E215" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Fudokan</t>
         </is>
       </c>
       <c r="F215" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G215" s="4"/>
     </row>
     <row r="216">
       <c r="A216" s="4" t="n">
-        <v>2217</v>
+        <v>2352</v>
       </c>
       <c r="B216" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C216" s="4" t="inlineStr">
         <is>
-          <t>Sibylle</t>
+          <t>Eveline</t>
         </is>
       </c>
       <c r="D216" s="4" t="inlineStr">
         <is>
-          <t>Maier-Dann</t>
+          <t>Meyer</t>
         </is>
       </c>
       <c r="E216" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F216" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G216" s="4"/>
     </row>
     <row r="217">
       <c r="A217" s="4" t="n">
-        <v>536</v>
+        <v>6189</v>
       </c>
       <c r="B217" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C217" s="4" t="inlineStr">
         <is>
-          <t>Christina</t>
+          <t>Christine</t>
         </is>
       </c>
       <c r="D217" s="4" t="inlineStr">
         <is>
-          <t>Manolidis</t>
+          <t>Meyer</t>
         </is>
       </c>
       <c r="E217" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F217" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G217" s="4"/>
     </row>
     <row r="218">
       <c r="A218" s="4" t="n">
-        <v>2231</v>
+        <v>2355</v>
       </c>
       <c r="B218" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C218" s="4" t="inlineStr">
         <is>
-          <t>Patrick</t>
+          <t>Olivia</t>
         </is>
       </c>
       <c r="D218" s="4" t="inlineStr">
         <is>
-          <t>Marchioni</t>
+          <t>Meyer</t>
         </is>
       </c>
       <c r="E218" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F218" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G218" s="4"/>
     </row>
     <row r="219">
       <c r="A219" s="4" t="n">
-        <v>2236</v>
+        <v>2360</v>
       </c>
       <c r="B219" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C219" s="4" t="inlineStr">
         <is>
-          <t>Guido</t>
+          <t>Ladislav</t>
         </is>
       </c>
       <c r="D219" s="4" t="inlineStr">
         <is>
-          <t>Mark</t>
+          <t>Mica</t>
         </is>
       </c>
       <c r="E219" s="4" t="inlineStr">
         <is>
           <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F219" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G219" s="4"/>
     </row>
     <row r="220">
       <c r="A220" s="4" t="n">
-        <v>5021</v>
+        <v>2379</v>
       </c>
       <c r="B220" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C220" s="4" t="inlineStr">
         <is>
-          <t>Patrick</t>
+          <t>Philippe</t>
         </is>
       </c>
       <c r="D220" s="4" t="inlineStr">
         <is>
-          <t>Mauberger</t>
+          <t>Millet</t>
         </is>
       </c>
       <c r="E220" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F220" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G220" s="4"/>
     </row>
     <row r="221">
       <c r="A221" s="4" t="n">
-        <v>2288</v>
+        <v>2409</v>
       </c>
       <c r="B221" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C221" s="4" t="inlineStr">
         <is>
-          <t>Liridona</t>
+          <t>Sarah Ait</t>
         </is>
       </c>
       <c r="D221" s="4" t="inlineStr">
         <is>
-          <t>Mehmeti</t>
+          <t>Mohammed</t>
         </is>
       </c>
       <c r="E221" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F221" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G221" s="4"/>
     </row>
     <row r="222">
       <c r="A222" s="4" t="n">
-        <v>2320</v>
+        <v>2413</v>
       </c>
       <c r="B222" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C222" s="4" t="inlineStr">
         <is>
-          <t>Urs</t>
+          <t>Stéphanie</t>
         </is>
       </c>
       <c r="D222" s="4" t="inlineStr">
         <is>
-          <t>Meister</t>
+          <t>Moix</t>
         </is>
       </c>
       <c r="E222" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F222" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G222" s="4"/>
     </row>
     <row r="223">
       <c r="A223" s="4" t="n">
-        <v>2342</v>
+        <v>4480</v>
       </c>
       <c r="B223" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C223" s="4" t="inlineStr">
         <is>
-          <t>Urs</t>
+          <t>Fabio</t>
         </is>
       </c>
       <c r="D223" s="4" t="inlineStr">
         <is>
-          <t>Messerli</t>
+          <t>Monteiro</t>
         </is>
       </c>
       <c r="E223" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F223" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G223" s="4"/>
     </row>
     <row r="224">
       <c r="A224" s="4" t="n">
-        <v>6189</v>
+        <v>2435</v>
       </c>
       <c r="B224" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C224" s="4" t="inlineStr">
         <is>
-          <t>Christine</t>
+          <t>Kathrin</t>
         </is>
       </c>
       <c r="D224" s="4" t="inlineStr">
         <is>
-          <t>Meyer</t>
+          <t>Morgenthaler</t>
         </is>
       </c>
       <c r="E224" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F224" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G224" s="4"/>
     </row>
     <row r="225">
       <c r="A225" s="4" t="n">
-        <v>2355</v>
+        <v>2504</v>
       </c>
       <c r="B225" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C225" s="4" t="inlineStr">
         <is>
-          <t>Olivia</t>
+          <t>Sarah</t>
         </is>
       </c>
       <c r="D225" s="4" t="inlineStr">
         <is>
-          <t>Meyer</t>
+          <t>Musy</t>
         </is>
       </c>
       <c r="E225" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F225" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G225" s="4"/>
     </row>
     <row r="226">
       <c r="A226" s="4" t="n">
-        <v>2352</v>
+        <v>2572</v>
       </c>
       <c r="B226" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C226" s="4" t="inlineStr">
         <is>
-          <t>Eveline</t>
+          <t>Peter</t>
         </is>
       </c>
       <c r="D226" s="4" t="inlineStr">
         <is>
-          <t>Meyer</t>
+          <t>Nydegger</t>
         </is>
       </c>
       <c r="E226" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F226" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G226" s="4"/>
     </row>
     <row r="227">
       <c r="A227" s="4" t="n">
-        <v>2360</v>
+        <v>2578</v>
       </c>
       <c r="B227" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C227" s="4" t="inlineStr">
         <is>
-          <t>Ladislav</t>
+          <t>Kylian</t>
         </is>
       </c>
       <c r="D227" s="4" t="inlineStr">
         <is>
-          <t>Mica</t>
+          <t>Occhipinti</t>
         </is>
       </c>
       <c r="E227" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F227" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G227" s="4"/>
     </row>
     <row r="228">
       <c r="A228" s="4" t="n">
-        <v>2379</v>
+        <v>2593</v>
       </c>
       <c r="B228" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C228" s="4" t="inlineStr">
         <is>
-          <t>Philippe</t>
+          <t>Alissone</t>
         </is>
       </c>
       <c r="D228" s="4" t="inlineStr">
         <is>
-          <t>Millet</t>
+          <t>Oliveira</t>
         </is>
       </c>
       <c r="E228" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F228" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G228" s="4"/>
     </row>
     <row r="229">
       <c r="A229" s="4" t="n">
-        <v>2409</v>
+        <v>4466</v>
       </c>
       <c r="B229" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C229" s="4" t="inlineStr">
         <is>
-          <t>Sarah Ait</t>
+          <t>Jürg</t>
         </is>
       </c>
       <c r="D229" s="4" t="inlineStr">
         <is>
-          <t>Mohammed</t>
+          <t>Petermann</t>
         </is>
       </c>
       <c r="E229" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai Shito-Ryu</t>
         </is>
       </c>
       <c r="F229" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G229" s="4"/>
     </row>
     <row r="230">
       <c r="A230" s="4" t="n">
-        <v>2413</v>
+        <v>2698</v>
       </c>
       <c r="B230" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C230" s="4" t="inlineStr">
         <is>
-          <t>Stéphanie</t>
+          <t>Urs</t>
         </is>
       </c>
       <c r="D230" s="4" t="inlineStr">
         <is>
-          <t>Moix</t>
+          <t>Pfister</t>
         </is>
       </c>
       <c r="E230" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F230" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G230" s="4"/>
     </row>
     <row r="231">
       <c r="A231" s="4" t="n">
-        <v>4480</v>
+        <v>2711</v>
       </c>
       <c r="B231" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C231" s="4" t="inlineStr">
         <is>
-          <t>Fabio</t>
+          <t>Franjo</t>
         </is>
       </c>
       <c r="D231" s="4" t="inlineStr">
         <is>
-          <t>Monteiro</t>
+          <t>Piljic</t>
         </is>
       </c>
       <c r="E231" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F231" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G231" s="4"/>
     </row>
     <row r="232">
       <c r="A232" s="4" t="n">
-        <v>2435</v>
+        <v>7320</v>
       </c>
       <c r="B232" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C232" s="4" t="inlineStr">
         <is>
-          <t>Kathrin</t>
+          <t>Jessica</t>
         </is>
       </c>
       <c r="D232" s="4" t="inlineStr">
         <is>
-          <t>Morgenthaler</t>
+          <t>Pochon</t>
         </is>
       </c>
       <c r="E232" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Shorin Ryu</t>
         </is>
       </c>
       <c r="F232" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G232" s="4"/>
     </row>
     <row r="233">
       <c r="A233" s="4" t="n">
-        <v>2504</v>
+        <v>6627</v>
       </c>
       <c r="B233" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C233" s="4" t="inlineStr">
         <is>
-          <t>Sarah</t>
+          <t>Simone</t>
         </is>
       </c>
       <c r="D233" s="4" t="inlineStr">
         <is>
-          <t>Musy</t>
+          <t>Prodolliet</t>
         </is>
       </c>
       <c r="E233" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shisui Ryu</t>
         </is>
       </c>
       <c r="F233" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G233" s="4"/>
     </row>
     <row r="234">
       <c r="A234" s="4" t="n">
-        <v>2572</v>
+        <v>2822</v>
       </c>
       <c r="B234" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C234" s="4" t="inlineStr">
         <is>
-          <t>Peter</t>
+          <t>Fabienne</t>
         </is>
       </c>
       <c r="D234" s="4" t="inlineStr">
         <is>
-          <t>Nydegger</t>
+          <t>Rausa</t>
         </is>
       </c>
       <c r="E234" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F234" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G234" s="4"/>
     </row>
     <row r="235">
       <c r="A235" s="4" t="n">
-        <v>2578</v>
+        <v>2825</v>
       </c>
       <c r="B235" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C235" s="4" t="inlineStr">
         <is>
-          <t>Kylian</t>
+          <t>Claude</t>
         </is>
       </c>
       <c r="D235" s="4" t="inlineStr">
         <is>
-          <t>Occhipinti</t>
+          <t>Ravonel</t>
         </is>
       </c>
       <c r="E235" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F235" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G235" s="4"/>
     </row>
     <row r="236">
       <c r="A236" s="4" t="n">
-        <v>2593</v>
+        <v>2839</v>
       </c>
       <c r="B236" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C236" s="4" t="inlineStr">
         <is>
-          <t>Alissone</t>
+          <t>Wolfgang</t>
         </is>
       </c>
       <c r="D236" s="4" t="inlineStr">
         <is>
-          <t>Oliveira</t>
+          <t>Recknagl</t>
         </is>
       </c>
       <c r="E236" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F236" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G236" s="4"/>
     </row>
     <row r="237">
       <c r="A237" s="4" t="n">
-        <v>4466</v>
+        <v>2858</v>
       </c>
       <c r="B237" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C237" s="4" t="inlineStr">
         <is>
-          <t>Jürg</t>
+          <t>Haris</t>
         </is>
       </c>
       <c r="D237" s="4" t="inlineStr">
         <is>
-          <t>Petermann</t>
+          <t>Reiz</t>
         </is>
       </c>
       <c r="E237" s="4" t="inlineStr">
         <is>
-          <t>Shukokai Shito-Ryu</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F237" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G237" s="4"/>
     </row>
     <row r="238">
       <c r="A238" s="4" t="n">
-        <v>2698</v>
+        <v>6633</v>
       </c>
       <c r="B238" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C238" s="4" t="inlineStr">
         <is>
-          <t>Urs</t>
+          <t>Stephan</t>
         </is>
       </c>
       <c r="D238" s="4" t="inlineStr">
         <is>
-          <t>Pfister</t>
+          <t>Rickauer</t>
         </is>
       </c>
       <c r="E238" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F238" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G238" s="4"/>
     </row>
     <row r="239">
       <c r="A239" s="4" t="n">
-        <v>2711</v>
+        <v>2946</v>
       </c>
       <c r="B239" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C239" s="4" t="inlineStr">
         <is>
-          <t>Franjo</t>
+          <t>Dominik</t>
         </is>
       </c>
       <c r="D239" s="4" t="inlineStr">
         <is>
-          <t>Piljic</t>
+          <t>Rossi</t>
         </is>
       </c>
       <c r="E239" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F239" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G239" s="4"/>
     </row>
     <row r="240">
       <c r="A240" s="4" t="n">
-        <v>7320</v>
+        <v>5496</v>
       </c>
       <c r="B240" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C240" s="4" t="inlineStr">
         <is>
-          <t>Jessica</t>
+          <t>Claudio</t>
         </is>
       </c>
       <c r="D240" s="4" t="inlineStr">
         <is>
-          <t>Pochon</t>
+          <t>Rosso</t>
         </is>
       </c>
       <c r="E240" s="4" t="inlineStr">
         <is>
-          <t>Shorin Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F240" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G240" s="4"/>
+      <c r="G240" s="4" t="inlineStr">
+        <is>
+          <t>SSKF</t>
+        </is>
+      </c>
     </row>
     <row r="241">
       <c r="A241" s="4" t="n">
-        <v>6627</v>
+        <v>6626</v>
       </c>
       <c r="B241" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C241" s="4" t="inlineStr">
         <is>
-          <t>Simone</t>
+          <t>Simon</t>
         </is>
       </c>
       <c r="D241" s="4" t="inlineStr">
         <is>
-          <t>Prodolliet</t>
+          <t>Ruch</t>
         </is>
       </c>
       <c r="E241" s="4" t="inlineStr">
         <is>
           <t>Shisui Ryu</t>
         </is>
       </c>
       <c r="F241" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G241" s="4"/>
     </row>
     <row r="242">
       <c r="A242" s="4" t="n">
-        <v>2822</v>
+        <v>2987</v>
       </c>
       <c r="B242" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C242" s="4" t="inlineStr">
         <is>
-          <t>Fabienne</t>
+          <t>Heidi</t>
         </is>
       </c>
       <c r="D242" s="4" t="inlineStr">
         <is>
-          <t>Rausa</t>
+          <t>Ruf</t>
         </is>
       </c>
       <c r="E242" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F242" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G242" s="4"/>
     </row>
     <row r="243">
       <c r="A243" s="4" t="n">
-        <v>2825</v>
+        <v>3146</v>
       </c>
       <c r="B243" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C243" s="4" t="inlineStr">
         <is>
-          <t>Claude</t>
+          <t>Alexandra</t>
         </is>
       </c>
       <c r="D243" s="4" t="inlineStr">
         <is>
-          <t>Ravonel</t>
+          <t>Schlatter</t>
         </is>
       </c>
       <c r="E243" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F243" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G243" s="4"/>
     </row>
     <row r="244">
       <c r="A244" s="4" t="n">
-        <v>2839</v>
+        <v>3190</v>
       </c>
       <c r="B244" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C244" s="4" t="inlineStr">
         <is>
-          <t>Wolfgang</t>
+          <t>Susanne</t>
         </is>
       </c>
       <c r="D244" s="4" t="inlineStr">
         <is>
-          <t>Recknagl</t>
+          <t>Schneeberger</t>
         </is>
       </c>
       <c r="E244" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F244" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G244" s="4"/>
     </row>
     <row r="245">
       <c r="A245" s="4" t="n">
-        <v>2858</v>
+        <v>3218</v>
       </c>
       <c r="B245" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C245" s="4" t="inlineStr">
         <is>
-          <t>Haris</t>
+          <t>Marco</t>
         </is>
       </c>
       <c r="D245" s="4" t="inlineStr">
         <is>
-          <t>Reiz</t>
+          <t>Schnyder</t>
         </is>
       </c>
       <c r="E245" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F245" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G245" s="4"/>
     </row>
     <row r="246">
       <c r="A246" s="4" t="n">
-        <v>6633</v>
+        <v>7322</v>
       </c>
       <c r="B246" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C246" s="4" t="inlineStr">
         <is>
-          <t>Stephan</t>
+          <t>Romain</t>
         </is>
       </c>
       <c r="D246" s="4" t="inlineStr">
         <is>
-          <t>Rickauer</t>
+          <t>Servajan</t>
         </is>
       </c>
       <c r="E246" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Shorin Ryu</t>
         </is>
       </c>
       <c r="F246" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G246" s="4"/>
     </row>
     <row r="247">
       <c r="A247" s="4" t="n">
-        <v>2946</v>
+        <v>3329</v>
       </c>
       <c r="B247" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C247" s="4" t="inlineStr">
         <is>
-          <t>Dominik</t>
+          <t>Pierre</t>
         </is>
       </c>
       <c r="D247" s="4" t="inlineStr">
         <is>
-          <t>Rossi</t>
+          <t>Sibille</t>
         </is>
       </c>
       <c r="E247" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F247" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G247" s="4"/>
     </row>
     <row r="248">
       <c r="A248" s="4" t="n">
-        <v>5496</v>
+        <v>3346</v>
       </c>
       <c r="B248" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C248" s="4" t="inlineStr">
         <is>
-          <t>Claudio</t>
+          <t>Salvatore</t>
         </is>
       </c>
       <c r="D248" s="4" t="inlineStr">
         <is>
-          <t>Rosso</t>
+          <t>Sigillò</t>
         </is>
       </c>
       <c r="E248" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F248" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G248" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G248" s="4"/>
     </row>
     <row r="249">
       <c r="A249" s="4" t="n">
-        <v>6626</v>
+        <v>3345</v>
       </c>
       <c r="B249" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C249" s="4" t="inlineStr">
         <is>
-          <t>Simon</t>
+          <t>Manya</t>
         </is>
       </c>
       <c r="D249" s="4" t="inlineStr">
         <is>
-          <t>Ruch</t>
+          <t>Sigillò</t>
         </is>
       </c>
       <c r="E249" s="4" t="inlineStr">
         <is>
-          <t>Shisui Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F249" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G249" s="4"/>
     </row>
     <row r="250">
       <c r="A250" s="4" t="n">
-        <v>2987</v>
+        <v>5018</v>
       </c>
       <c r="B250" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C250" s="4" t="inlineStr">
         <is>
-          <t>Heidi</t>
+          <t>Bruno</t>
         </is>
       </c>
       <c r="D250" s="4" t="inlineStr">
         <is>
-          <t>Ruf</t>
+          <t>Simonazzi</t>
         </is>
       </c>
       <c r="E250" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F250" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G250" s="4"/>
     </row>
     <row r="251">
       <c r="A251" s="4" t="n">
-        <v>3146</v>
+        <v>3368</v>
       </c>
       <c r="B251" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C251" s="4" t="inlineStr">
         <is>
-          <t>Alexandra</t>
+          <t>Erika</t>
         </is>
       </c>
       <c r="D251" s="4" t="inlineStr">
         <is>
-          <t>Schlatter</t>
+          <t>Sobral Bringel</t>
         </is>
       </c>
       <c r="E251" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F251" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G251" s="4"/>
     </row>
     <row r="252">
       <c r="A252" s="4" t="n">
-        <v>3190</v>
+        <v>3376</v>
       </c>
       <c r="B252" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C252" s="4" t="inlineStr">
         <is>
-          <t>Susanne</t>
+          <t>Oguz</t>
         </is>
       </c>
       <c r="D252" s="4" t="inlineStr">
         <is>
-          <t>Schneeberger</t>
+          <t>Sona</t>
         </is>
       </c>
       <c r="E252" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F252" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G252" s="4"/>
     </row>
     <row r="253">
       <c r="A253" s="4" t="n">
-        <v>3218</v>
+        <v>4469</v>
       </c>
       <c r="B253" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C253" s="4" t="inlineStr">
         <is>
-          <t>Marco</t>
+          <t>Chantal</t>
         </is>
       </c>
       <c r="D253" s="4" t="inlineStr">
         <is>
-          <t>Schnyder</t>
+          <t>Steiner</t>
         </is>
       </c>
       <c r="E253" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F253" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G253" s="4"/>
     </row>
     <row r="254">
       <c r="A254" s="4" t="n">
-        <v>7322</v>
+        <v>3511</v>
       </c>
       <c r="B254" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C254" s="4" t="inlineStr">
         <is>
-          <t>Romain</t>
+          <t>Hanspeter</t>
         </is>
       </c>
       <c r="D254" s="4" t="inlineStr">
         <is>
-          <t>Servajan</t>
+          <t>Stricker</t>
         </is>
       </c>
       <c r="E254" s="4" t="inlineStr">
         <is>
-          <t>Shorin Ryu</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F254" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G254" s="4"/>
     </row>
     <row r="255">
       <c r="A255" s="4" t="n">
-        <v>3329</v>
+        <v>3519</v>
       </c>
       <c r="B255" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C255" s="4" t="inlineStr">
         <is>
-          <t>Pierre</t>
+          <t>Roger</t>
         </is>
       </c>
       <c r="D255" s="4" t="inlineStr">
         <is>
-          <t>Sibille</t>
+          <t>Stucki</t>
         </is>
       </c>
       <c r="E255" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F255" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G255" s="4"/>
     </row>
     <row r="256">
       <c r="A256" s="4" t="n">
-        <v>3345</v>
+        <v>3521</v>
       </c>
       <c r="B256" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C256" s="4" t="inlineStr">
         <is>
-          <t>Manya</t>
+          <t>Marco</t>
         </is>
       </c>
       <c r="D256" s="4" t="inlineStr">
         <is>
-          <t>Sigillò</t>
+          <t>Studer</t>
         </is>
       </c>
       <c r="E256" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F256" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G256" s="4"/>
     </row>
     <row r="257">
       <c r="A257" s="4" t="n">
-        <v>3346</v>
+        <v>3547</v>
       </c>
       <c r="B257" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C257" s="4" t="inlineStr">
         <is>
-          <t>Salvatore</t>
+          <t>Werner</t>
         </is>
       </c>
       <c r="D257" s="4" t="inlineStr">
         <is>
-          <t>Sigillò</t>
+          <t>Suter</t>
         </is>
       </c>
       <c r="E257" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F257" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G257" s="4"/>
     </row>
     <row r="258">
       <c r="A258" s="4" t="n">
-        <v>5018</v>
+        <v>3568</v>
       </c>
       <c r="B258" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C258" s="4" t="inlineStr">
         <is>
-          <t>Bruno</t>
+          <t>Fritz</t>
         </is>
       </c>
       <c r="D258" s="4" t="inlineStr">
         <is>
-          <t>Simonazzi</t>
+          <t>Tauer</t>
         </is>
       </c>
       <c r="E258" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F258" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G258" s="4"/>
     </row>
     <row r="259">
       <c r="A259" s="4" t="n">
-        <v>3368</v>
+        <v>3593</v>
       </c>
       <c r="B259" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C259" s="4" t="inlineStr">
         <is>
-          <t>Erika</t>
+          <t>Alain</t>
         </is>
       </c>
       <c r="D259" s="4" t="inlineStr">
         <is>
-          <t>Sobral Bringel</t>
+          <t>Thévoz</t>
         </is>
       </c>
       <c r="E259" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F259" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G259" s="4"/>
     </row>
     <row r="260">
       <c r="A260" s="4" t="n">
-        <v>3376</v>
+        <v>3623</v>
       </c>
       <c r="B260" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C260" s="4" t="inlineStr">
         <is>
-          <t>Oguz</t>
+          <t>Adriano</t>
         </is>
       </c>
       <c r="D260" s="4" t="inlineStr">
         <is>
-          <t>Sona</t>
+          <t>Toma</t>
         </is>
       </c>
       <c r="E260" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F260" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G260" s="4"/>
     </row>
     <row r="261">
       <c r="A261" s="4" t="n">
-        <v>3453</v>
+        <v>3647</v>
       </c>
       <c r="B261" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C261" s="4" t="inlineStr">
         <is>
-          <t>Ursula</t>
+          <t>Archangelo</t>
         </is>
       </c>
       <c r="D261" s="4" t="inlineStr">
         <is>
-          <t>Steffen-Keller</t>
+          <t>Tripodi</t>
         </is>
       </c>
       <c r="E261" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F261" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G261" s="4"/>
     </row>
     <row r="262">
       <c r="A262" s="4" t="n">
-        <v>3466</v>
+        <v>3688</v>
       </c>
       <c r="B262" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C262" s="4" t="inlineStr">
         <is>
-          <t>Monika</t>
+          <t>Sinaida</t>
         </is>
       </c>
       <c r="D262" s="4" t="inlineStr">
         <is>
-          <t>Steiner</t>
+          <t>Urban</t>
         </is>
       </c>
       <c r="E262" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F262" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G262" s="4"/>
     </row>
     <row r="263">
       <c r="A263" s="4" t="n">
-        <v>4469</v>
+        <v>4464</v>
       </c>
       <c r="B263" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C263" s="4" t="inlineStr">
         <is>
-          <t>Chantal</t>
+          <t>Carmen</t>
         </is>
       </c>
       <c r="D263" s="4" t="inlineStr">
         <is>
-          <t>Steiner</t>
+          <t>Vögeli</t>
         </is>
       </c>
       <c r="E263" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F263" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G263" s="4"/>
     </row>
     <row r="264">
       <c r="A264" s="4" t="n">
-        <v>3511</v>
+        <v>6623</v>
       </c>
       <c r="B264" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C264" s="4" t="inlineStr">
         <is>
-          <t>Hanspeter</t>
+          <t>Nicole</t>
         </is>
       </c>
       <c r="D264" s="4" t="inlineStr">
         <is>
-          <t>Stricker</t>
+          <t>von Burg</t>
         </is>
       </c>
       <c r="E264" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F264" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G264" s="4"/>
     </row>
     <row r="265">
       <c r="A265" s="4" t="n">
-        <v>3519</v>
+        <v>3791</v>
       </c>
       <c r="B265" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C265" s="4" t="inlineStr">
         <is>
-          <t>Roger</t>
+          <t>Thomas</t>
         </is>
       </c>
       <c r="D265" s="4" t="inlineStr">
         <is>
-          <t>Stucki</t>
+          <t>Wacker</t>
         </is>
       </c>
       <c r="E265" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F265" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G265" s="4"/>
     </row>
     <row r="266">
       <c r="A266" s="4" t="n">
-        <v>3521</v>
+        <v>3845</v>
       </c>
       <c r="B266" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C266" s="4" t="inlineStr">
         <is>
-          <t>Marco</t>
+          <t>Oliver</t>
         </is>
       </c>
       <c r="D266" s="4" t="inlineStr">
         <is>
-          <t>Studer</t>
+          <t>Wick</t>
         </is>
       </c>
       <c r="E266" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F266" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G266" s="4"/>
     </row>
     <row r="267">
       <c r="A267" s="4" t="n">
-        <v>3547</v>
+        <v>3847</v>
       </c>
       <c r="B267" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C267" s="4" t="inlineStr">
         <is>
-          <t>Werner</t>
+          <t>Peter</t>
         </is>
       </c>
       <c r="D267" s="4" t="inlineStr">
         <is>
-          <t>Suter</t>
+          <t>Wicki</t>
         </is>
       </c>
       <c r="E267" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F267" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G267" s="4"/>
     </row>
     <row r="268">
       <c r="A268" s="4" t="n">
-        <v>3568</v>
+        <v>3906</v>
       </c>
       <c r="B268" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C268" s="4" t="inlineStr">
         <is>
-          <t>Fritz</t>
+          <t>Tina</t>
         </is>
       </c>
       <c r="D268" s="4" t="inlineStr">
         <is>
-          <t>Tauer</t>
+          <t>Wunderlin</t>
         </is>
       </c>
       <c r="E268" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F268" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G268" s="4"/>
     </row>
     <row r="269">
       <c r="A269" s="4" t="n">
-        <v>3577</v>
+        <v>5023</v>
       </c>
       <c r="B269" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C269" s="4" t="inlineStr">
         <is>
-          <t>Daniel</t>
+          <t>Patrick</t>
         </is>
       </c>
       <c r="D269" s="4" t="inlineStr">
         <is>
-          <t>Tenud</t>
+          <t>Wyder</t>
         </is>
       </c>
       <c r="E269" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F269" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G269" s="4"/>
     </row>
     <row r="270">
       <c r="A270" s="4" t="n">
-        <v>3593</v>
+        <v>6625</v>
       </c>
       <c r="B270" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C270" s="4" t="inlineStr">
         <is>
-          <t>Alain</t>
+          <t>Julian</t>
         </is>
       </c>
       <c r="D270" s="4" t="inlineStr">
         <is>
-          <t>Thévoz</t>
+          <t>Zahnd</t>
         </is>
       </c>
       <c r="E270" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shisui Ryu</t>
         </is>
       </c>
       <c r="F270" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G270" s="4"/>
     </row>
     <row r="271">
       <c r="A271" s="4" t="n">
-        <v>3623</v>
+        <v>3937</v>
       </c>
       <c r="B271" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C271" s="4" t="inlineStr">
         <is>
-          <t>Adriano</t>
+          <t>Silvia</t>
         </is>
       </c>
       <c r="D271" s="4" t="inlineStr">
         <is>
-          <t>Toma</t>
+          <t>Zanotta</t>
         </is>
       </c>
       <c r="E271" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F271" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G271" s="4"/>
     </row>
     <row r="272">
       <c r="A272" s="4" t="n">
-        <v>3647</v>
+        <v>7321</v>
       </c>
       <c r="B272" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C272" s="4" t="inlineStr">
         <is>
-          <t>Archangelo</t>
+          <t>Sébastien</t>
         </is>
       </c>
       <c r="D272" s="4" t="inlineStr">
         <is>
-          <t>Tripodi</t>
+          <t>Zoss</t>
         </is>
       </c>
       <c r="E272" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shorin Ryu</t>
         </is>
       </c>
       <c r="F272" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G272" s="4"/>
     </row>
     <row r="273">
       <c r="A273" s="4" t="n">
-        <v>3688</v>
+        <v>4806</v>
       </c>
       <c r="B273" s="4" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C273" s="4" t="inlineStr">
         <is>
-          <t>Sinaida</t>
+          <t>Manuela</t>
         </is>
       </c>
       <c r="D273" s="4" t="inlineStr">
         <is>
-          <t>Urban</t>
+          <t>Achermann</t>
         </is>
       </c>
       <c r="E273" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F273" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G273" s="4"/>
     </row>
     <row r="274">
       <c r="A274" s="4" t="n">
-        <v>4464</v>
+        <v>68</v>
       </c>
       <c r="B274" s="4" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C274" s="4" t="inlineStr">
         <is>
-          <t>Carmen</t>
+          <t>Patrick</t>
         </is>
       </c>
       <c r="D274" s="4" t="inlineStr">
         <is>
-          <t>Vögeli</t>
+          <t>Altieri</t>
         </is>
       </c>
       <c r="E274" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F274" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G274" s="4"/>
     </row>
     <row r="275">
       <c r="A275" s="4" t="n">
-        <v>6623</v>
+        <v>5044</v>
       </c>
       <c r="B275" s="4" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C275" s="4" t="inlineStr">
         <is>
-          <t>Nicole</t>
+          <t>Francisco</t>
         </is>
       </c>
       <c r="D275" s="4" t="inlineStr">
         <is>
-          <t>von Burg</t>
+          <t>Alves de Oliveira</t>
         </is>
       </c>
       <c r="E275" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F275" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G275" s="4"/>
     </row>
     <row r="276">
       <c r="A276" s="4" t="n">
-        <v>3791</v>
+        <v>4805</v>
       </c>
       <c r="B276" s="4" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C276" s="4" t="inlineStr">
         <is>
-          <t>Thomas</t>
+          <t>Pietro</t>
         </is>
       </c>
       <c r="D276" s="4" t="inlineStr">
         <is>
-          <t>Wacker</t>
+          <t>Ambrogio</t>
         </is>
       </c>
       <c r="E276" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F276" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G276" s="4"/>
     </row>
     <row r="277">
       <c r="A277" s="4" t="n">
-        <v>3845</v>
+        <v>81</v>
       </c>
       <c r="B277" s="4" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C277" s="4" t="inlineStr">
         <is>
-          <t>Oliver</t>
+          <t>Ananya</t>
         </is>
       </c>
       <c r="D277" s="4" t="inlineStr">
         <is>
-          <t>Wick</t>
+          <t>Amitabh</t>
         </is>
       </c>
       <c r="E277" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F277" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G277" s="4"/>
     </row>
     <row r="278">
       <c r="A278" s="4" t="n">
-        <v>3847</v>
+        <v>6191</v>
       </c>
       <c r="B278" s="4" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C278" s="4" t="inlineStr">
         <is>
-          <t>Peter</t>
+          <t>Sandamirskaya</t>
         </is>
       </c>
       <c r="D278" s="4" t="inlineStr">
         <is>
-          <t>Wicki</t>
+          <t>Anastasia</t>
         </is>
       </c>
       <c r="E278" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F278" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G278" s="4"/>
     </row>
     <row r="279">
       <c r="A279" s="4" t="n">
-        <v>3906</v>
+        <v>112</v>
       </c>
       <c r="B279" s="4" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C279" s="4" t="inlineStr">
         <is>
-          <t>Tina</t>
+          <t>Livio</t>
         </is>
       </c>
       <c r="D279" s="4" t="inlineStr">
         <is>
-          <t>Wunderlin</t>
+          <t>Andrieri</t>
         </is>
       </c>
       <c r="E279" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F279" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G279" s="4"/>
     </row>
     <row r="280">
       <c r="A280" s="4" t="n">
-        <v>5023</v>
+        <v>5500</v>
       </c>
       <c r="B280" s="4" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C280" s="4" t="inlineStr">
         <is>
-          <t>Patrick</t>
+          <t>Valerio</t>
         </is>
       </c>
       <c r="D280" s="4" t="inlineStr">
         <is>
-          <t>Wyder</t>
+          <t>Angiolillo</t>
         </is>
       </c>
       <c r="E280" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F280" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G280" s="4"/>
+      <c r="G280" s="4" t="inlineStr">
+        <is>
+          <t>SSKF</t>
+        </is>
+      </c>
     </row>
     <row r="281">
       <c r="A281" s="4" t="n">
-        <v>6625</v>
+        <v>7329</v>
       </c>
       <c r="B281" s="4" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C281" s="4" t="inlineStr">
         <is>
-          <t>Julian</t>
+          <t>Sylvan</t>
         </is>
       </c>
       <c r="D281" s="4" t="inlineStr">
         <is>
-          <t>Zahnd</t>
+          <t>Arnold</t>
         </is>
       </c>
       <c r="E281" s="4" t="inlineStr">
         <is>
-          <t>Shisui Ryu</t>
+          <t>Shorin Ryu</t>
         </is>
       </c>
       <c r="F281" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G281" s="4"/>
     </row>
     <row r="282">
       <c r="A282" s="4" t="n">
-        <v>3937</v>
+        <v>7330</v>
       </c>
       <c r="B282" s="4" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C282" s="4" t="inlineStr">
         <is>
-          <t>Silvia</t>
+          <t>Sezer</t>
         </is>
       </c>
       <c r="D282" s="4" t="inlineStr">
         <is>
-          <t>Zanotta</t>
+          <t>Ates</t>
         </is>
       </c>
       <c r="E282" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shorin Ryu</t>
         </is>
       </c>
       <c r="F282" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G282" s="4"/>
     </row>
     <row r="283">
       <c r="A283" s="4" t="n">
-        <v>7321</v>
+        <v>186</v>
       </c>
       <c r="B283" s="4" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C283" s="4" t="inlineStr">
         <is>
-          <t>Sébastien</t>
+          <t>Alen</t>
         </is>
       </c>
       <c r="D283" s="4" t="inlineStr">
         <is>
-          <t>Zoss</t>
+          <t>Badzak</t>
         </is>
       </c>
       <c r="E283" s="4" t="inlineStr">
         <is>
-          <t>Shorin Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F283" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G283" s="4"/>
     </row>
     <row r="284">
       <c r="A284" s="4" t="n">
-        <v>4806</v>
+        <v>196</v>
       </c>
       <c r="B284" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C284" s="4" t="inlineStr">
         <is>
-          <t>Manuela</t>
+          <t>Kujtim</t>
         </is>
       </c>
       <c r="D284" s="4" t="inlineStr">
         <is>
-          <t>Achermann</t>
+          <t>Bajrami</t>
         </is>
       </c>
       <c r="E284" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F284" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G284" s="4"/>
     </row>
     <row r="285">
       <c r="A285" s="4" t="n">
-        <v>68</v>
+        <v>228</v>
       </c>
       <c r="B285" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C285" s="4" t="inlineStr">
         <is>
-          <t>Patrick</t>
+          <t>Iliana</t>
         </is>
       </c>
       <c r="D285" s="4" t="inlineStr">
         <is>
-          <t>Altieri</t>
+          <t>Bartolotta</t>
         </is>
       </c>
       <c r="E285" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F285" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G285" s="4"/>
     </row>
     <row r="286">
       <c r="A286" s="4" t="n">
-        <v>5044</v>
+        <v>229</v>
       </c>
       <c r="B286" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C286" s="4" t="inlineStr">
         <is>
-          <t>Francisco</t>
+          <t>Rebecca</t>
         </is>
       </c>
       <c r="D286" s="4" t="inlineStr">
         <is>
-          <t>Alves de Oliveira</t>
+          <t>Bartolotta</t>
         </is>
       </c>
       <c r="E286" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F286" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G286" s="4"/>
     </row>
     <row r="287">
       <c r="A287" s="4" t="n">
-        <v>4805</v>
+        <v>240</v>
       </c>
       <c r="B287" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C287" s="4" t="inlineStr">
         <is>
-          <t>Pietro</t>
+          <t>Jure</t>
         </is>
       </c>
       <c r="D287" s="4" t="inlineStr">
         <is>
-          <t>Ambrogio</t>
+          <t>Batur</t>
         </is>
       </c>
       <c r="E287" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F287" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G287" s="4"/>
     </row>
     <row r="288">
       <c r="A288" s="4" t="n">
-        <v>81</v>
+        <v>5043</v>
       </c>
       <c r="B288" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C288" s="4" t="inlineStr">
         <is>
-          <t>Ananya</t>
+          <t>Sabrina</t>
         </is>
       </c>
       <c r="D288" s="4" t="inlineStr">
         <is>
-          <t>Amitabh</t>
+          <t>Baudat</t>
         </is>
       </c>
       <c r="E288" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F288" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G288" s="4"/>
     </row>
     <row r="289">
       <c r="A289" s="4" t="n">
-        <v>6191</v>
+        <v>256</v>
       </c>
       <c r="B289" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C289" s="4" t="inlineStr">
         <is>
-          <t>Sandamirskaya</t>
+          <t>Virginia</t>
         </is>
       </c>
       <c r="D289" s="4" t="inlineStr">
         <is>
-          <t>Anastasia</t>
+          <t>Baumann</t>
         </is>
       </c>
       <c r="E289" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F289" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G289" s="4"/>
     </row>
     <row r="290">
       <c r="A290" s="4" t="n">
-        <v>112</v>
+        <v>4802</v>
       </c>
       <c r="B290" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C290" s="4" t="inlineStr">
         <is>
-          <t>Livio</t>
+          <t>Max</t>
         </is>
       </c>
       <c r="D290" s="4" t="inlineStr">
         <is>
-          <t>Andrieri</t>
+          <t>Baumgartner</t>
         </is>
       </c>
       <c r="E290" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F290" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G290" s="4"/>
     </row>
     <row r="291">
       <c r="A291" s="4" t="n">
-        <v>5500</v>
+        <v>299</v>
       </c>
       <c r="B291" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C291" s="4" t="inlineStr">
         <is>
-          <t>Valerio</t>
+          <t>Gusti</t>
         </is>
       </c>
       <c r="D291" s="4" t="inlineStr">
         <is>
-          <t>Angiolillo</t>
+          <t>Benz</t>
         </is>
       </c>
       <c r="E291" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F291" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G291" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G291" s="4"/>
     </row>
     <row r="292">
       <c r="A292" s="4" t="n">
-        <v>7329</v>
+        <v>305</v>
       </c>
       <c r="B292" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C292" s="4" t="inlineStr">
         <is>
-          <t>Sylvan</t>
+          <t>Nicole</t>
         </is>
       </c>
       <c r="D292" s="4" t="inlineStr">
         <is>
-          <t>Arnold</t>
+          <t>Berger</t>
         </is>
       </c>
       <c r="E292" s="4" t="inlineStr">
         <is>
-          <t>Shorin Ryu</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F292" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G292" s="4"/>
     </row>
     <row r="293">
       <c r="A293" s="4" t="n">
-        <v>7330</v>
+        <v>346</v>
       </c>
       <c r="B293" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C293" s="4" t="inlineStr">
         <is>
-          <t>Sezer</t>
+          <t>Otto</t>
         </is>
       </c>
       <c r="D293" s="4" t="inlineStr">
         <is>
-          <t>Ates</t>
+          <t>Bibartiu</t>
         </is>
       </c>
       <c r="E293" s="4" t="inlineStr">
         <is>
-          <t>Shorin Ryu</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F293" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G293" s="4"/>
     </row>
     <row r="294">
       <c r="A294" s="4" t="n">
-        <v>186</v>
+        <v>4496</v>
       </c>
       <c r="B294" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C294" s="4" t="inlineStr">
         <is>
-          <t>Alen</t>
+          <t>Félix</t>
         </is>
       </c>
       <c r="D294" s="4" t="inlineStr">
         <is>
-          <t>Badzak</t>
+          <t>BiziMana</t>
         </is>
       </c>
       <c r="E294" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F294" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G294" s="4"/>
     </row>
     <row r="295">
       <c r="A295" s="4" t="n">
-        <v>196</v>
+        <v>7332</v>
       </c>
       <c r="B295" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C295" s="4" t="inlineStr">
         <is>
-          <t>Kujtim</t>
+          <t>Axel</t>
         </is>
       </c>
       <c r="D295" s="4" t="inlineStr">
         <is>
-          <t>Bajrami</t>
+          <t>Bonvin</t>
         </is>
       </c>
       <c r="E295" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shorin Ryu</t>
         </is>
       </c>
       <c r="F295" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G295" s="4"/>
     </row>
     <row r="296">
       <c r="A296" s="4" t="n">
-        <v>229</v>
+        <v>4481</v>
       </c>
       <c r="B296" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C296" s="4" t="inlineStr">
         <is>
-          <t>Rebecca</t>
+          <t>Gina</t>
         </is>
       </c>
       <c r="D296" s="4" t="inlineStr">
         <is>
-          <t>Bartolotta</t>
+          <t>Bortot</t>
         </is>
       </c>
       <c r="E296" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F296" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G296" s="4"/>
     </row>
     <row r="297">
       <c r="A297" s="4" t="n">
-        <v>228</v>
+        <v>5040</v>
       </c>
       <c r="B297" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C297" s="4" t="inlineStr">
         <is>
-          <t>Iliana</t>
+          <t>Luc</t>
         </is>
       </c>
       <c r="D297" s="4" t="inlineStr">
         <is>
-          <t>Bartolotta</t>
+          <t>Bruchez</t>
         </is>
       </c>
       <c r="E297" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F297" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G297" s="4"/>
     </row>
     <row r="298">
       <c r="A298" s="4" t="n">
-        <v>240</v>
+        <v>502</v>
       </c>
       <c r="B298" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C298" s="4" t="inlineStr">
         <is>
-          <t>Jure</t>
+          <t>Xavier</t>
         </is>
       </c>
       <c r="D298" s="4" t="inlineStr">
         <is>
-          <t>Batur</t>
+          <t>Brunner</t>
         </is>
       </c>
       <c r="E298" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F298" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G298" s="4"/>
     </row>
     <row r="299">
       <c r="A299" s="4" t="n">
-        <v>5043</v>
+        <v>513</v>
       </c>
       <c r="B299" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C299" s="4" t="inlineStr">
         <is>
-          <t>Sabrina</t>
+          <t>Isabel</t>
         </is>
       </c>
       <c r="D299" s="4" t="inlineStr">
         <is>
-          <t>Baudat</t>
+          <t>Büchler</t>
         </is>
       </c>
       <c r="E299" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F299" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G299" s="4"/>
     </row>
     <row r="300">
       <c r="A300" s="4" t="n">
-        <v>256</v>
+        <v>4518</v>
       </c>
       <c r="B300" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C300" s="4" t="inlineStr">
         <is>
-          <t>Virginia</t>
+          <t>Julia</t>
         </is>
       </c>
       <c r="D300" s="4" t="inlineStr">
         <is>
-          <t>Baumann</t>
+          <t>Buff</t>
         </is>
       </c>
       <c r="E300" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai Shito Ryu</t>
         </is>
       </c>
       <c r="F300" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G300" s="4"/>
     </row>
     <row r="301">
       <c r="A301" s="4" t="n">
-        <v>4802</v>
+        <v>577</v>
       </c>
       <c r="B301" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C301" s="4" t="inlineStr">
         <is>
-          <t>Max</t>
+          <t>Hans</t>
         </is>
       </c>
       <c r="D301" s="4" t="inlineStr">
         <is>
-          <t>Baumgartner</t>
+          <t>Bütikofer</t>
         </is>
       </c>
       <c r="E301" s="4" t="inlineStr">
         <is>
           <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F301" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G301" s="4"/>
     </row>
     <row r="302">
       <c r="A302" s="4" t="n">
-        <v>299</v>
+        <v>594</v>
       </c>
       <c r="B302" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C302" s="4" t="inlineStr">
         <is>
-          <t>Gusti</t>
+          <t>Eric</t>
         </is>
       </c>
       <c r="D302" s="4" t="inlineStr">
         <is>
-          <t>Benz</t>
+          <t>Caloz</t>
         </is>
       </c>
       <c r="E302" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F302" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G302" s="4"/>
     </row>
     <row r="303">
       <c r="A303" s="4" t="n">
-        <v>305</v>
+        <v>599</v>
       </c>
       <c r="B303" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C303" s="4" t="inlineStr">
         <is>
-          <t>Nicole</t>
+          <t>Daniel</t>
         </is>
       </c>
       <c r="D303" s="4" t="inlineStr">
         <is>
-          <t>Berger</t>
+          <t>Camenisch</t>
         </is>
       </c>
       <c r="E303" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F303" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G303" s="4"/>
     </row>
     <row r="304">
       <c r="A304" s="4" t="n">
-        <v>346</v>
+        <v>604</v>
       </c>
       <c r="B304" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C304" s="4" t="inlineStr">
         <is>
-          <t>Otto</t>
+          <t>Stefano</t>
         </is>
       </c>
       <c r="D304" s="4" t="inlineStr">
         <is>
-          <t>Bibartiu</t>
+          <t>Cannarozzo</t>
         </is>
       </c>
       <c r="E304" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F304" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G304" s="4"/>
     </row>
     <row r="305">
       <c r="A305" s="4" t="n">
-        <v>4496</v>
+        <v>616</v>
       </c>
       <c r="B305" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C305" s="4" t="inlineStr">
         <is>
-          <t>Félix</t>
+          <t>Giustino</t>
         </is>
       </c>
       <c r="D305" s="4" t="inlineStr">
         <is>
-          <t>BiziMana</t>
+          <t>Carlucci</t>
         </is>
       </c>
       <c r="E305" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Fudokan</t>
         </is>
       </c>
       <c r="F305" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G305" s="4"/>
     </row>
     <row r="306">
       <c r="A306" s="4" t="n">
-        <v>7332</v>
+        <v>4470</v>
       </c>
       <c r="B306" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C306" s="4" t="inlineStr">
         <is>
-          <t>Axel</t>
+          <t>Lorena</t>
         </is>
       </c>
       <c r="D306" s="4" t="inlineStr">
         <is>
-          <t>Bonvin</t>
+          <t>Casella</t>
         </is>
       </c>
       <c r="E306" s="4" t="inlineStr">
         <is>
-          <t>Shorin Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F306" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G306" s="4"/>
     </row>
     <row r="307">
       <c r="A307" s="4" t="n">
-        <v>4481</v>
+        <v>629</v>
       </c>
       <c r="B307" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C307" s="4" t="inlineStr">
         <is>
-          <t>Gina</t>
+          <t>Sébastien</t>
         </is>
       </c>
       <c r="D307" s="4" t="inlineStr">
         <is>
-          <t>Bortot</t>
+          <t>Casenave</t>
         </is>
       </c>
       <c r="E307" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F307" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G307" s="4"/>
     </row>
     <row r="308">
       <c r="A308" s="4" t="n">
-        <v>5040</v>
+        <v>635</v>
       </c>
       <c r="B308" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C308" s="4" t="inlineStr">
         <is>
-          <t>Luc</t>
+          <t>Carla</t>
         </is>
       </c>
       <c r="D308" s="4" t="inlineStr">
         <is>
-          <t>Bruchez</t>
+          <t>Cathomen</t>
         </is>
       </c>
       <c r="E308" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F308" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G308" s="4"/>
     </row>
     <row r="309">
       <c r="A309" s="4" t="n">
-        <v>502</v>
+        <v>654</v>
       </c>
       <c r="B309" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C309" s="4" t="inlineStr">
         <is>
-          <t>Xavier</t>
+          <t>Patrick</t>
         </is>
       </c>
       <c r="D309" s="4" t="inlineStr">
         <is>
-          <t>Brunner</t>
+          <t>Chapuis</t>
         </is>
       </c>
       <c r="E309" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F309" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G309" s="4"/>
     </row>
     <row r="310">
       <c r="A310" s="4" t="n">
-        <v>513</v>
+        <v>656</v>
       </c>
       <c r="B310" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C310" s="4" t="inlineStr">
         <is>
-          <t>Isabel</t>
+          <t>Nicolas</t>
         </is>
       </c>
       <c r="D310" s="4" t="inlineStr">
         <is>
-          <t>Büchler</t>
+          <t>Charoton</t>
         </is>
       </c>
       <c r="E310" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F310" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G310" s="4"/>
     </row>
     <row r="311">
       <c r="A311" s="4" t="n">
-        <v>4518</v>
+        <v>699</v>
       </c>
       <c r="B311" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C311" s="4" t="inlineStr">
         <is>
-          <t>Julia</t>
+          <t>Corina</t>
         </is>
       </c>
       <c r="D311" s="4" t="inlineStr">
         <is>
-          <t>Buff</t>
+          <t>Conzett</t>
         </is>
       </c>
       <c r="E311" s="4" t="inlineStr">
         <is>
-          <t>Shukokai Shito Ryu</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F311" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G311" s="4"/>
     </row>
     <row r="312">
       <c r="A312" s="4" t="n">
-        <v>577</v>
+        <v>701</v>
       </c>
       <c r="B312" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C312" s="4" t="inlineStr">
         <is>
-          <t>Hans</t>
+          <t>Jean-Daniel</t>
         </is>
       </c>
       <c r="D312" s="4" t="inlineStr">
         <is>
-          <t>Bütikofer</t>
+          <t>Cornut</t>
         </is>
       </c>
       <c r="E312" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F312" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G312" s="4"/>
     </row>
     <row r="313">
       <c r="A313" s="4" t="n">
-        <v>594</v>
+        <v>5031</v>
       </c>
       <c r="B313" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C313" s="4" t="inlineStr">
         <is>
-          <t>Eric</t>
+          <t>Carlos</t>
         </is>
       </c>
       <c r="D313" s="4" t="inlineStr">
         <is>
-          <t>Caloz</t>
+          <t>COSTA</t>
         </is>
       </c>
       <c r="E313" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F313" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G313" s="4"/>
     </row>
     <row r="314">
       <c r="A314" s="4" t="n">
-        <v>599</v>
+        <v>4800</v>
       </c>
       <c r="B314" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C314" s="4" t="inlineStr">
         <is>
-          <t>Daniel</t>
+          <t>Patrice</t>
         </is>
       </c>
       <c r="D314" s="4" t="inlineStr">
         <is>
-          <t>Camenisch</t>
+          <t>Coupy</t>
         </is>
       </c>
       <c r="E314" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F314" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G314" s="4"/>
     </row>
     <row r="315">
       <c r="A315" s="4" t="n">
-        <v>604</v>
+        <v>7327</v>
       </c>
       <c r="B315" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C315" s="4" t="inlineStr">
         <is>
-          <t>Stefano</t>
+          <t>Fabien</t>
         </is>
       </c>
       <c r="D315" s="4" t="inlineStr">
         <is>
-          <t>Cannarozzo</t>
+          <t>Coutel</t>
         </is>
       </c>
       <c r="E315" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Shorin Ryu</t>
         </is>
       </c>
       <c r="F315" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G315" s="4"/>
     </row>
     <row r="316">
       <c r="A316" s="4" t="n">
-        <v>616</v>
+        <v>718</v>
       </c>
       <c r="B316" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C316" s="4" t="inlineStr">
         <is>
-          <t>Giustino</t>
+          <t>Olivier</t>
         </is>
       </c>
       <c r="D316" s="4" t="inlineStr">
         <is>
-          <t>Carlucci</t>
+          <t>Crochat</t>
         </is>
       </c>
       <c r="E316" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F316" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G316" s="4"/>
     </row>
     <row r="317">
       <c r="A317" s="4" t="n">
-        <v>4470</v>
+        <v>4494</v>
       </c>
       <c r="B317" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C317" s="4" t="inlineStr">
         <is>
-          <t>Lorena</t>
+          <t>Sébastien</t>
         </is>
       </c>
       <c r="D317" s="4" t="inlineStr">
         <is>
-          <t>Casella</t>
+          <t>Croizat</t>
         </is>
       </c>
       <c r="E317" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F317" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G317" s="4"/>
     </row>
     <row r="318">
       <c r="A318" s="4" t="n">
-        <v>629</v>
+        <v>4498</v>
       </c>
       <c r="B318" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C318" s="4" t="inlineStr">
         <is>
-          <t>Sébastien</t>
+          <t>Rachel</t>
         </is>
       </c>
       <c r="D318" s="4" t="inlineStr">
         <is>
-          <t>Casenave</t>
+          <t>Curie</t>
         </is>
       </c>
       <c r="E318" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F318" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G318" s="4"/>
     </row>
     <row r="319">
       <c r="A319" s="4" t="n">
-        <v>635</v>
+        <v>737</v>
       </c>
       <c r="B319" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C319" s="4" t="inlineStr">
         <is>
-          <t>Carla</t>
+          <t>Antonio</t>
         </is>
       </c>
       <c r="D319" s="4" t="inlineStr">
         <is>
-          <t>Cathomen</t>
+          <t>Dalla Barba</t>
         </is>
       </c>
       <c r="E319" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F319" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G319" s="4"/>
     </row>
     <row r="320">
       <c r="A320" s="4" t="n">
-        <v>642</v>
+        <v>53</v>
       </c>
       <c r="B320" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C320" s="4" t="inlineStr">
         <is>
-          <t>Claudio</t>
+          <t>Sathya</t>
         </is>
       </c>
       <c r="D320" s="4" t="inlineStr">
         <is>
-          <t>Cazzato</t>
+          <t>De Albuqerque Jordao</t>
         </is>
       </c>
       <c r="E320" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F320" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G320" s="4"/>
     </row>
     <row r="321">
       <c r="A321" s="4" t="n">
-        <v>654</v>
+        <v>5852</v>
       </c>
       <c r="B321" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C321" s="4" t="inlineStr">
         <is>
-          <t>Patrick</t>
+          <t>Julien</t>
         </is>
       </c>
       <c r="D321" s="4" t="inlineStr">
         <is>
-          <t>Chapuis</t>
+          <t>Delaloye</t>
         </is>
       </c>
       <c r="E321" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F321" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G321" s="4"/>
     </row>
     <row r="322">
       <c r="A322" s="4" t="n">
-        <v>656</v>
+        <v>780</v>
       </c>
       <c r="B322" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C322" s="4" t="inlineStr">
         <is>
-          <t>Nicolas</t>
+          <t>Michael</t>
         </is>
       </c>
       <c r="D322" s="4" t="inlineStr">
         <is>
-          <t>Charoton</t>
+          <t>De Pasquale</t>
         </is>
       </c>
       <c r="E322" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F322" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G322" s="4"/>
     </row>
     <row r="323">
       <c r="A323" s="4" t="n">
-        <v>699</v>
+        <v>811</v>
       </c>
       <c r="B323" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C323" s="4" t="inlineStr">
         <is>
-          <t>Corina</t>
+          <t>Mario</t>
         </is>
       </c>
       <c r="D323" s="4" t="inlineStr">
         <is>
-          <t>Conzett</t>
+          <t>Desmedt</t>
         </is>
       </c>
       <c r="E323" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F323" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G323" s="4"/>
     </row>
     <row r="324">
       <c r="A324" s="4" t="n">
-        <v>701</v>
+        <v>817</v>
       </c>
       <c r="B324" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C324" s="4" t="inlineStr">
         <is>
-          <t>Jean-Daniel</t>
+          <t>Gani</t>
         </is>
       </c>
       <c r="D324" s="4" t="inlineStr">
         <is>
-          <t>Cornut</t>
+          <t>Deva</t>
         </is>
       </c>
       <c r="E324" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F324" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G324" s="4"/>
     </row>
     <row r="325">
       <c r="A325" s="4" t="n">
-        <v>5031</v>
+        <v>5026</v>
       </c>
       <c r="B325" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C325" s="4" t="inlineStr">
         <is>
-          <t>Carlos</t>
+          <t>Fabrice</t>
         </is>
       </c>
       <c r="D325" s="4" t="inlineStr">
         <is>
-          <t>COSTA</t>
+          <t>Devaux</t>
         </is>
       </c>
       <c r="E325" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F325" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G325" s="4"/>
     </row>
     <row r="326">
       <c r="A326" s="4" t="n">
-        <v>4800</v>
+        <v>830</v>
       </c>
       <c r="B326" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C326" s="4" t="inlineStr">
         <is>
-          <t>Patrice</t>
+          <t>Ursula</t>
         </is>
       </c>
       <c r="D326" s="4" t="inlineStr">
         <is>
-          <t>Coupy</t>
+          <t>Dick</t>
         </is>
       </c>
       <c r="E326" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F326" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G326" s="4"/>
     </row>
     <row r="327">
       <c r="A327" s="4" t="n">
-        <v>7327</v>
+        <v>833</v>
       </c>
       <c r="B327" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C327" s="4" t="inlineStr">
         <is>
-          <t>Fabien</t>
+          <t>Charlotte</t>
         </is>
       </c>
       <c r="D327" s="4" t="inlineStr">
         <is>
-          <t>Coutel</t>
+          <t>Diener</t>
         </is>
       </c>
       <c r="E327" s="4" t="inlineStr">
         <is>
-          <t>Shorin Ryu</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F327" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G327" s="4"/>
     </row>
     <row r="328">
       <c r="A328" s="4" t="n">
-        <v>718</v>
+        <v>825</v>
       </c>
       <c r="B328" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C328" s="4" t="inlineStr">
         <is>
-          <t>Olivier</t>
+          <t>Daniela</t>
         </is>
       </c>
       <c r="D328" s="4" t="inlineStr">
         <is>
-          <t>Crochat</t>
+          <t>Di Paolantonio</t>
         </is>
       </c>
       <c r="E328" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F328" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G328" s="4"/>
     </row>
     <row r="329">
       <c r="A329" s="4" t="n">
-        <v>4494</v>
+        <v>826</v>
       </c>
       <c r="B329" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C329" s="4" t="inlineStr">
         <is>
-          <t>Sébastien</t>
+          <t>Antonio</t>
         </is>
       </c>
       <c r="D329" s="4" t="inlineStr">
         <is>
-          <t>Croizat</t>
+          <t>Di Renzo</t>
         </is>
       </c>
       <c r="E329" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F329" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G329" s="4"/>
     </row>
     <row r="330">
       <c r="A330" s="4" t="n">
-        <v>4498</v>
+        <v>877</v>
       </c>
       <c r="B330" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C330" s="4" t="inlineStr">
         <is>
-          <t>Rachel</t>
+          <t>Ruth</t>
         </is>
       </c>
       <c r="D330" s="4" t="inlineStr">
         <is>
-          <t>Curie</t>
+          <t>Doppmann</t>
         </is>
       </c>
       <c r="E330" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F330" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G330" s="4"/>
     </row>
     <row r="331">
       <c r="A331" s="4" t="n">
-        <v>737</v>
+        <v>890</v>
       </c>
       <c r="B331" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C331" s="4" t="inlineStr">
         <is>
-          <t>Antonio</t>
+          <t>Andy</t>
         </is>
       </c>
       <c r="D331" s="4" t="inlineStr">
         <is>
-          <t>Dalla Barba</t>
+          <t>Dreckmann</t>
         </is>
       </c>
       <c r="E331" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F331" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G331" s="4"/>
     </row>
     <row r="332">
       <c r="A332" s="4" t="n">
-        <v>53</v>
+        <v>894</v>
       </c>
       <c r="B332" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C332" s="4" t="inlineStr">
         <is>
-          <t>Sathya</t>
+          <t>Fabien</t>
         </is>
       </c>
       <c r="D332" s="4" t="inlineStr">
         <is>
-          <t>De Albuqerque Jordao</t>
+          <t>Droux</t>
         </is>
       </c>
       <c r="E332" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F332" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G332" s="4"/>
     </row>
     <row r="333">
       <c r="A333" s="4" t="n">
-        <v>5852</v>
+        <v>896</v>
       </c>
       <c r="B333" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C333" s="4" t="inlineStr">
         <is>
-          <t>Julien</t>
+          <t>Stéphane</t>
         </is>
       </c>
       <c r="D333" s="4" t="inlineStr">
         <is>
-          <t>Delaloye</t>
+          <t>Droz</t>
         </is>
       </c>
       <c r="E333" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F333" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G333" s="4"/>
     </row>
     <row r="334">
       <c r="A334" s="4" t="n">
-        <v>780</v>
+        <v>909</v>
       </c>
       <c r="B334" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C334" s="4" t="inlineStr">
         <is>
-          <t>Michael</t>
+          <t>Jérôme</t>
         </is>
       </c>
       <c r="D334" s="4" t="inlineStr">
         <is>
-          <t>De Pasquale</t>
+          <t>Dufour</t>
         </is>
       </c>
       <c r="E334" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F334" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G334" s="4"/>
     </row>
     <row r="335">
       <c r="A335" s="4" t="n">
-        <v>811</v>
+        <v>4479</v>
       </c>
       <c r="B335" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C335" s="4" t="inlineStr">
         <is>
-          <t>Mario</t>
+          <t>Dario</t>
         </is>
       </c>
       <c r="D335" s="4" t="inlineStr">
         <is>
-          <t>Desmedt</t>
+          <t>Eberli</t>
         </is>
       </c>
       <c r="E335" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F335" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G335" s="4"/>
     </row>
     <row r="336">
       <c r="A336" s="4" t="n">
-        <v>817</v>
+        <v>981</v>
       </c>
       <c r="B336" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C336" s="4" t="inlineStr">
         <is>
-          <t>Gani</t>
+          <t>Donita</t>
         </is>
       </c>
       <c r="D336" s="4" t="inlineStr">
         <is>
-          <t>Deva</t>
+          <t>Elshani</t>
         </is>
       </c>
       <c r="E336" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F336" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G336" s="4"/>
     </row>
     <row r="337">
       <c r="A337" s="4" t="n">
-        <v>5026</v>
+        <v>4783</v>
       </c>
       <c r="B337" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C337" s="4" t="inlineStr">
         <is>
-          <t>Fabrice</t>
+          <t>Metrailler</t>
         </is>
       </c>
       <c r="D337" s="4" t="inlineStr">
         <is>
-          <t>Devaux</t>
+          <t>Emmanuelle</t>
         </is>
       </c>
       <c r="E337" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F337" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G337" s="4"/>
     </row>
     <row r="338">
       <c r="A338" s="4" t="n">
-        <v>830</v>
+        <v>2205</v>
       </c>
       <c r="B338" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C338" s="4" t="inlineStr">
         <is>
-          <t>Ursula</t>
+          <t>Christine</t>
         </is>
       </c>
       <c r="D338" s="4" t="inlineStr">
         <is>
-          <t>Dick</t>
+          <t>Estermann</t>
         </is>
       </c>
       <c r="E338" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F338" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G338" s="4"/>
     </row>
     <row r="339">
       <c r="A339" s="4" t="n">
-        <v>833</v>
+        <v>1010</v>
       </c>
       <c r="B339" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C339" s="4" t="inlineStr">
         <is>
-          <t>Charlotte</t>
+          <t>Christoph</t>
         </is>
       </c>
       <c r="D339" s="4" t="inlineStr">
         <is>
-          <t>Diener</t>
+          <t>Etter</t>
         </is>
       </c>
       <c r="E339" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F339" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G339" s="4"/>
     </row>
     <row r="340">
       <c r="A340" s="4" t="n">
-        <v>825</v>
+        <v>1035</v>
       </c>
       <c r="B340" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C340" s="4" t="inlineStr">
         <is>
-          <t>Daniela</t>
+          <t>Silvan</t>
         </is>
       </c>
       <c r="D340" s="4" t="inlineStr">
         <is>
-          <t>Di Paolantonio</t>
+          <t>Fässler</t>
         </is>
       </c>
       <c r="E340" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F340" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G340" s="4"/>
     </row>
     <row r="341">
       <c r="A341" s="4" t="n">
-        <v>826</v>
+        <v>1036</v>
       </c>
       <c r="B341" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C341" s="4" t="inlineStr">
         <is>
-          <t>Antonio</t>
+          <t>Patrik</t>
         </is>
       </c>
       <c r="D341" s="4" t="inlineStr">
         <is>
-          <t>Di Renzo</t>
+          <t>Fauchez</t>
         </is>
       </c>
       <c r="E341" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F341" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G341" s="4"/>
     </row>
     <row r="342">
       <c r="A342" s="4" t="n">
-        <v>877</v>
+        <v>1052</v>
       </c>
       <c r="B342" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C342" s="4" t="inlineStr">
         <is>
-          <t>Ruth</t>
+          <t>Marco</t>
         </is>
       </c>
       <c r="D342" s="4" t="inlineStr">
         <is>
-          <t>Doppmann</t>
+          <t>Félicio</t>
         </is>
       </c>
       <c r="E342" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F342" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G342" s="4"/>
     </row>
     <row r="343">
       <c r="A343" s="4" t="n">
-        <v>890</v>
+        <v>1051</v>
       </c>
       <c r="B343" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C343" s="4" t="inlineStr">
         <is>
-          <t>Andy</t>
+          <t>Aurélio</t>
         </is>
       </c>
       <c r="D343" s="4" t="inlineStr">
         <is>
-          <t>Dreckmann</t>
+          <t>Félicio</t>
         </is>
       </c>
       <c r="E343" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F343" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G343" s="4"/>
     </row>
     <row r="344">
       <c r="A344" s="4" t="n">
-        <v>894</v>
+        <v>4476</v>
       </c>
       <c r="B344" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C344" s="4" t="inlineStr">
         <is>
-          <t>Fabien</t>
+          <t>Alvaro</t>
         </is>
       </c>
       <c r="D344" s="4" t="inlineStr">
         <is>
-          <t>Droux</t>
+          <t>Fernandez</t>
         </is>
       </c>
       <c r="E344" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F344" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G344" s="4"/>
     </row>
     <row r="345">
       <c r="A345" s="4" t="n">
-        <v>896</v>
+        <v>1064</v>
       </c>
       <c r="B345" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C345" s="4" t="inlineStr">
         <is>
-          <t>Stéphane</t>
+          <t>Antonio</t>
         </is>
       </c>
       <c r="D345" s="4" t="inlineStr">
         <is>
-          <t>Droz</t>
+          <t>Fernandez</t>
         </is>
       </c>
       <c r="E345" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F345" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G345" s="4"/>
     </row>
     <row r="346">
       <c r="A346" s="4" t="n">
-        <v>909</v>
+        <v>1070</v>
       </c>
       <c r="B346" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C346" s="4" t="inlineStr">
         <is>
-          <t>Jérôme</t>
+          <t>Jorge</t>
         </is>
       </c>
       <c r="D346" s="4" t="inlineStr">
         <is>
-          <t>Dufour</t>
+          <t>Ferreira</t>
         </is>
       </c>
       <c r="E346" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F346" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G346" s="4"/>
     </row>
     <row r="347">
       <c r="A347" s="4" t="n">
-        <v>4479</v>
+        <v>1088</v>
       </c>
       <c r="B347" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C347" s="4" t="inlineStr">
         <is>
-          <t>Dario</t>
+          <t>Markus</t>
         </is>
       </c>
       <c r="D347" s="4" t="inlineStr">
         <is>
-          <t>Eberli</t>
+          <t>Fink</t>
         </is>
       </c>
       <c r="E347" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F347" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G347" s="4"/>
     </row>
     <row r="348">
       <c r="A348" s="4" t="n">
-        <v>981</v>
+        <v>1092</v>
       </c>
       <c r="B348" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C348" s="4" t="inlineStr">
         <is>
-          <t>Donita</t>
+          <t>Angès</t>
         </is>
       </c>
       <c r="D348" s="4" t="inlineStr">
         <is>
-          <t>Elshani</t>
+          <t>Fischer</t>
         </is>
       </c>
       <c r="E348" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F348" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G348" s="4"/>
     </row>
     <row r="349">
       <c r="A349" s="4" t="n">
-        <v>4783</v>
+        <v>1121</v>
       </c>
       <c r="B349" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C349" s="4" t="inlineStr">
         <is>
-          <t>Metrailler</t>
+          <t>Sophie</t>
         </is>
       </c>
       <c r="D349" s="4" t="inlineStr">
         <is>
-          <t>Emmanuelle</t>
+          <t>Forte</t>
         </is>
       </c>
       <c r="E349" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F349" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G349" s="4"/>
     </row>
     <row r="350">
       <c r="A350" s="4" t="n">
-        <v>2205</v>
+        <v>1140</v>
       </c>
       <c r="B350" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C350" s="4" t="inlineStr">
         <is>
-          <t>Christine</t>
+          <t>Pascal</t>
         </is>
       </c>
       <c r="D350" s="4" t="inlineStr">
         <is>
-          <t>Estermann</t>
+          <t>Frei</t>
         </is>
       </c>
       <c r="E350" s="4" t="inlineStr">
         <is>
           <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F350" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G350" s="4"/>
     </row>
     <row r="351">
       <c r="A351" s="4" t="n">
-        <v>1010</v>
+        <v>1141</v>
       </c>
       <c r="B351" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C351" s="4" t="inlineStr">
         <is>
-          <t>Christoph</t>
+          <t>Dominique</t>
         </is>
       </c>
       <c r="D351" s="4" t="inlineStr">
         <is>
-          <t>Etter</t>
+          <t>Freiburghaus</t>
         </is>
       </c>
       <c r="E351" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F351" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G351" s="4"/>
     </row>
     <row r="352">
       <c r="A352" s="4" t="n">
-        <v>1035</v>
+        <v>1154</v>
       </c>
       <c r="B352" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C352" s="4" t="inlineStr">
         <is>
-          <t>Silvan</t>
+          <t>Roger</t>
         </is>
       </c>
       <c r="D352" s="4" t="inlineStr">
         <is>
-          <t>Fässler</t>
+          <t>Fricker</t>
         </is>
       </c>
       <c r="E352" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F352" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G352" s="4"/>
     </row>
     <row r="353">
       <c r="A353" s="4" t="n">
-        <v>1036</v>
+        <v>1170</v>
       </c>
       <c r="B353" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C353" s="4" t="inlineStr">
         <is>
-          <t>Patrik</t>
+          <t>Nadine</t>
         </is>
       </c>
       <c r="D353" s="4" t="inlineStr">
         <is>
-          <t>Fauchez</t>
+          <t>Fuchs </t>
         </is>
       </c>
       <c r="E353" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F353" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G353" s="4"/>
     </row>
     <row r="354">
       <c r="A354" s="4" t="n">
-        <v>1051</v>
+        <v>1178</v>
       </c>
       <c r="B354" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C354" s="4" t="inlineStr">
         <is>
-          <t>Aurélio</t>
+          <t>Viktor</t>
         </is>
       </c>
       <c r="D354" s="4" t="inlineStr">
         <is>
-          <t>Félicio</t>
+          <t>Furer</t>
         </is>
       </c>
       <c r="E354" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F354" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G354" s="4"/>
     </row>
     <row r="355">
       <c r="A355" s="4" t="n">
-        <v>1052</v>
+        <v>5858</v>
       </c>
       <c r="B355" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C355" s="4" t="inlineStr">
         <is>
-          <t>Marco</t>
+          <t>Bence</t>
         </is>
       </c>
       <c r="D355" s="4" t="inlineStr">
         <is>
-          <t>Félicio</t>
+          <t>Gal</t>
         </is>
       </c>
       <c r="E355" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F355" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G355" s="4"/>
     </row>
     <row r="356">
       <c r="A356" s="4" t="n">
-        <v>1064</v>
+        <v>1231</v>
       </c>
       <c r="B356" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C356" s="4" t="inlineStr">
         <is>
-          <t>Antonio</t>
+          <t>Sonia</t>
         </is>
       </c>
       <c r="D356" s="4" t="inlineStr">
         <is>
-          <t>Fernandez</t>
+          <t>Gatti</t>
         </is>
       </c>
       <c r="E356" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F356" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G356" s="4"/>
     </row>
     <row r="357">
       <c r="A357" s="4" t="n">
-        <v>4476</v>
+        <v>1232</v>
       </c>
       <c r="B357" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C357" s="4" t="inlineStr">
         <is>
-          <t>Alvaro</t>
+          <t>Daniel</t>
         </is>
       </c>
       <c r="D357" s="4" t="inlineStr">
         <is>
-          <t>Fernandez</t>
+          <t>Gattiker</t>
         </is>
       </c>
       <c r="E357" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F357" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G357" s="4"/>
     </row>
     <row r="358">
       <c r="A358" s="4" t="n">
-        <v>1070</v>
+        <v>1236</v>
       </c>
       <c r="B358" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C358" s="4" t="inlineStr">
         <is>
-          <t>Jorge</t>
+          <t>Julien</t>
         </is>
       </c>
       <c r="D358" s="4" t="inlineStr">
         <is>
-          <t>Ferreira</t>
+          <t>Gauthey</t>
         </is>
       </c>
       <c r="E358" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F358" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G358" s="4"/>
     </row>
     <row r="359">
       <c r="A359" s="4" t="n">
-        <v>1088</v>
+        <v>6639</v>
       </c>
       <c r="B359" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C359" s="4" t="inlineStr">
         <is>
-          <t>Markus</t>
+          <t>Michael</t>
         </is>
       </c>
       <c r="D359" s="4" t="inlineStr">
         <is>
-          <t>Fink</t>
+          <t>Geissbühler</t>
         </is>
       </c>
       <c r="E359" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shisui Ryu</t>
         </is>
       </c>
       <c r="F359" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G359" s="4"/>
     </row>
     <row r="360">
       <c r="A360" s="4" t="n">
-        <v>1092</v>
+        <v>7331</v>
       </c>
       <c r="B360" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C360" s="4" t="inlineStr">
         <is>
-          <t>Angès</t>
+          <t>Maxime</t>
         </is>
       </c>
       <c r="D360" s="4" t="inlineStr">
         <is>
-          <t>Fischer</t>
+          <t>Geremia</t>
         </is>
       </c>
       <c r="E360" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shorin Ryu</t>
         </is>
       </c>
       <c r="F360" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G360" s="4"/>
     </row>
     <row r="361">
       <c r="A361" s="4" t="n">
-        <v>1121</v>
+        <v>1277</v>
       </c>
       <c r="B361" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C361" s="4" t="inlineStr">
         <is>
-          <t>Sophie</t>
+          <t>Yanik</t>
         </is>
       </c>
       <c r="D361" s="4" t="inlineStr">
         <is>
-          <t>Forte</t>
+          <t>Gereon</t>
         </is>
       </c>
       <c r="E361" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F361" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G361" s="4"/>
     </row>
     <row r="362">
       <c r="A362" s="4" t="n">
-        <v>1140</v>
+        <v>5180</v>
       </c>
       <c r="B362" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C362" s="4" t="inlineStr">
         <is>
-          <t>Pascal</t>
+          <t>Zineb</t>
         </is>
       </c>
       <c r="D362" s="4" t="inlineStr">
         <is>
-          <t>Frei</t>
+          <t>Ghazi</t>
         </is>
       </c>
       <c r="E362" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F362" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G362" s="4"/>
+      <c r="G362" s="4" t="inlineStr">
+        <is>
+          <t>SSKF</t>
+        </is>
+      </c>
     </row>
     <row r="363">
       <c r="A363" s="4" t="n">
-        <v>1141</v>
+        <v>4543</v>
       </c>
       <c r="B363" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C363" s="4" t="inlineStr">
         <is>
-          <t>Dominique</t>
+          <t>Maxime</t>
         </is>
       </c>
       <c r="D363" s="4" t="inlineStr">
         <is>
-          <t>Freiburghaus</t>
+          <t>Gindre</t>
         </is>
       </c>
       <c r="E363" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F363" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G363" s="4"/>
     </row>
     <row r="364">
       <c r="A364" s="4" t="n">
-        <v>1154</v>
+        <v>1309</v>
       </c>
       <c r="B364" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C364" s="4" t="inlineStr">
         <is>
-          <t>Roger</t>
+          <t>Aline</t>
         </is>
       </c>
       <c r="D364" s="4" t="inlineStr">
         <is>
-          <t>Fricker</t>
+          <t>Giroud</t>
         </is>
       </c>
       <c r="E364" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F364" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G364" s="4"/>
     </row>
     <row r="365">
       <c r="A365" s="4" t="n">
-        <v>1170</v>
+        <v>1312</v>
       </c>
       <c r="B365" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C365" s="4" t="inlineStr">
         <is>
-          <t>Nadine</t>
+          <t>Bruno</t>
         </is>
       </c>
       <c r="D365" s="4" t="inlineStr">
         <is>
-          <t>Fuchs </t>
+          <t>Gisler</t>
         </is>
       </c>
       <c r="E365" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F365" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G365" s="4"/>
     </row>
     <row r="366">
       <c r="A366" s="4" t="n">
-        <v>1178</v>
+        <v>1321</v>
       </c>
       <c r="B366" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C366" s="4" t="inlineStr">
         <is>
-          <t>Viktor</t>
+          <t>Christoph</t>
         </is>
       </c>
       <c r="D366" s="4" t="inlineStr">
         <is>
-          <t>Furer</t>
+          <t>Gloor</t>
         </is>
       </c>
       <c r="E366" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F366" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G366" s="4"/>
     </row>
     <row r="367">
       <c r="A367" s="4" t="n">
-        <v>5858</v>
+        <v>7324</v>
       </c>
       <c r="B367" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C367" s="4" t="inlineStr">
         <is>
-          <t>Bence</t>
+          <t>Toni</t>
         </is>
       </c>
       <c r="D367" s="4" t="inlineStr">
         <is>
-          <t>Gal</t>
+          <t>Grasic</t>
         </is>
       </c>
       <c r="E367" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F367" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G367" s="4"/>
     </row>
     <row r="368">
       <c r="A368" s="4" t="n">
-        <v>1231</v>
+        <v>1380</v>
       </c>
       <c r="B368" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C368" s="4" t="inlineStr">
         <is>
-          <t>Sonia</t>
+          <t>Ismael</t>
         </is>
       </c>
       <c r="D368" s="4" t="inlineStr">
         <is>
-          <t>Gatti</t>
+          <t>Grosjean</t>
         </is>
       </c>
       <c r="E368" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F368" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G368" s="4"/>
     </row>
     <row r="369">
       <c r="A369" s="4" t="n">
-        <v>1232</v>
+        <v>1385</v>
       </c>
       <c r="B369" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C369" s="4" t="inlineStr">
         <is>
-          <t>Daniel</t>
+          <t>Beat</t>
         </is>
       </c>
       <c r="D369" s="4" t="inlineStr">
         <is>
-          <t>Gattiker</t>
+          <t>Grossenbacher</t>
         </is>
       </c>
       <c r="E369" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F369" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G369" s="4"/>
+      <c r="G369" s="4" t="inlineStr">
+        <is>
+          <t>SSKF</t>
+        </is>
+      </c>
     </row>
     <row r="370">
       <c r="A370" s="4" t="n">
-        <v>1236</v>
+        <v>1388</v>
       </c>
       <c r="B370" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C370" s="4" t="inlineStr">
         <is>
-          <t>Julien</t>
+          <t>Hélène</t>
         </is>
       </c>
       <c r="D370" s="4" t="inlineStr">
         <is>
-          <t>Gauthey</t>
+          <t>Gruber</t>
         </is>
       </c>
       <c r="E370" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F370" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G370" s="4"/>
     </row>
     <row r="371">
       <c r="A371" s="4" t="n">
-        <v>6639</v>
+        <v>1400</v>
       </c>
       <c r="B371" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C371" s="4" t="inlineStr">
         <is>
-          <t>Michael</t>
+          <t>Theresa</t>
         </is>
       </c>
       <c r="D371" s="4" t="inlineStr">
         <is>
-          <t>Geissbühler</t>
+          <t>Guccione</t>
         </is>
       </c>
       <c r="E371" s="4" t="inlineStr">
         <is>
-          <t>Shisui Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F371" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G371" s="4"/>
     </row>
     <row r="372">
       <c r="A372" s="4" t="n">
-        <v>7331</v>
+        <v>1404</v>
       </c>
       <c r="B372" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C372" s="4" t="inlineStr">
         <is>
-          <t>Maxime</t>
+          <t>Sebastiano</t>
         </is>
       </c>
       <c r="D372" s="4" t="inlineStr">
         <is>
-          <t>Geremia</t>
+          <t>Guerra</t>
         </is>
       </c>
       <c r="E372" s="4" t="inlineStr">
         <is>
-          <t>Shorin Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F372" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G372" s="4"/>
     </row>
     <row r="373">
       <c r="A373" s="4" t="n">
-        <v>1277</v>
+        <v>5037</v>
       </c>
       <c r="B373" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C373" s="4" t="inlineStr">
         <is>
-          <t>Yanik</t>
+          <t>Carolina</t>
         </is>
       </c>
       <c r="D373" s="4" t="inlineStr">
         <is>
-          <t>Gereon</t>
+          <t>Guerreiro Ramos</t>
         </is>
       </c>
       <c r="E373" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F373" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G373" s="4"/>
     </row>
     <row r="374">
       <c r="A374" s="4" t="n">
-        <v>5180</v>
+        <v>1412</v>
       </c>
       <c r="B374" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C374" s="4" t="inlineStr">
         <is>
-          <t>Zineb</t>
+          <t>Melike</t>
         </is>
       </c>
       <c r="D374" s="4" t="inlineStr">
         <is>
-          <t>Ghazi</t>
+          <t>Gülal</t>
         </is>
       </c>
       <c r="E374" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F374" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G374" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G374" s="4"/>
     </row>
     <row r="375">
       <c r="A375" s="4" t="n">
-        <v>4543</v>
+        <v>1420</v>
       </c>
       <c r="B375" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C375" s="4" t="inlineStr">
         <is>
-          <t>Maxime</t>
+          <t>Sinan</t>
         </is>
       </c>
       <c r="D375" s="4" t="inlineStr">
         <is>
-          <t>Gindre</t>
+          <t>Güldür</t>
         </is>
       </c>
       <c r="E375" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F375" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G375" s="4"/>
     </row>
     <row r="376">
       <c r="A376" s="4" t="n">
-        <v>1309</v>
+        <v>4545</v>
       </c>
       <c r="B376" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C376" s="4" t="inlineStr">
         <is>
-          <t>Aline</t>
+          <t>Regina</t>
         </is>
       </c>
       <c r="D376" s="4" t="inlineStr">
         <is>
-          <t>Giroud</t>
+          <t>Gutjahr</t>
         </is>
       </c>
       <c r="E376" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F376" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G376" s="4"/>
     </row>
     <row r="377">
       <c r="A377" s="4" t="n">
-        <v>1312</v>
+        <v>4544</v>
       </c>
       <c r="B377" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C377" s="4" t="inlineStr">
         <is>
-          <t>Bruno</t>
+          <t>Ronja</t>
         </is>
       </c>
       <c r="D377" s="4" t="inlineStr">
         <is>
-          <t>Gisler</t>
+          <t>Gutjahr</t>
         </is>
       </c>
       <c r="E377" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F377" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G377" s="4"/>
     </row>
     <row r="378">
       <c r="A378" s="4" t="n">
-        <v>1321</v>
+        <v>1434</v>
       </c>
       <c r="B378" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C378" s="4" t="inlineStr">
         <is>
-          <t>Christoph</t>
+          <t>Salvatore</t>
         </is>
       </c>
       <c r="D378" s="4" t="inlineStr">
         <is>
-          <t>Gloor</t>
+          <t>Guzzetta</t>
         </is>
       </c>
       <c r="E378" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F378" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G378" s="4"/>
     </row>
     <row r="379">
       <c r="A379" s="4" t="n">
-        <v>7324</v>
+        <v>4477</v>
       </c>
       <c r="B379" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C379" s="4" t="inlineStr">
         <is>
-          <t>Toni</t>
+          <t>Mauro</t>
         </is>
       </c>
       <c r="D379" s="4" t="inlineStr">
         <is>
-          <t>Grasic</t>
+          <t>Hadyi</t>
         </is>
       </c>
       <c r="E379" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F379" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G379" s="4"/>
     </row>
     <row r="380">
       <c r="A380" s="4" t="n">
-        <v>1380</v>
+        <v>1453</v>
       </c>
       <c r="B380" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C380" s="4" t="inlineStr">
         <is>
-          <t>Ismael</t>
+          <t>Fabienne</t>
         </is>
       </c>
       <c r="D380" s="4" t="inlineStr">
         <is>
-          <t>Grosjean</t>
+          <t>Hafner</t>
         </is>
       </c>
       <c r="E380" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F380" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G380" s="4"/>
     </row>
     <row r="381">
       <c r="A381" s="4" t="n">
-        <v>1385</v>
+        <v>1468</v>
       </c>
       <c r="B381" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C381" s="4" t="inlineStr">
         <is>
-          <t>Beat</t>
+          <t>Lan-Thanh</t>
         </is>
       </c>
       <c r="D381" s="4" t="inlineStr">
         <is>
-          <t>Grossenbacher</t>
+          <t>Han</t>
         </is>
       </c>
       <c r="E381" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F381" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G381" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G381" s="4"/>
     </row>
     <row r="382">
       <c r="A382" s="4" t="n">
-        <v>1388</v>
+        <v>1470</v>
       </c>
       <c r="B382" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C382" s="4" t="inlineStr">
         <is>
-          <t>Hélène</t>
+          <t>Thanh-Mai</t>
         </is>
       </c>
       <c r="D382" s="4" t="inlineStr">
         <is>
-          <t>Gruber</t>
+          <t>Han</t>
         </is>
       </c>
       <c r="E382" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F382" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G382" s="4"/>
     </row>
     <row r="383">
       <c r="A383" s="4" t="n">
-        <v>1400</v>
+        <v>1478</v>
       </c>
       <c r="B383" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C383" s="4" t="inlineStr">
         <is>
-          <t>Theresa</t>
+          <t>Michelle</t>
         </is>
       </c>
       <c r="D383" s="4" t="inlineStr">
         <is>
-          <t>Guccione</t>
+          <t>Hari</t>
         </is>
       </c>
       <c r="E383" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F383" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G383" s="4"/>
     </row>
     <row r="384">
       <c r="A384" s="4" t="n">
-        <v>1404</v>
+        <v>1485</v>
       </c>
       <c r="B384" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C384" s="4" t="inlineStr">
         <is>
-          <t>Sebastiano</t>
+          <t>Hans-Peter</t>
         </is>
       </c>
       <c r="D384" s="4" t="inlineStr">
         <is>
-          <t>Guerra</t>
+          <t>Haslebacher</t>
         </is>
       </c>
       <c r="E384" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F384" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G384" s="4"/>
     </row>
     <row r="385">
       <c r="A385" s="4" t="n">
-        <v>5037</v>
+        <v>1515</v>
       </c>
       <c r="B385" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C385" s="4" t="inlineStr">
         <is>
-          <t>Carolina</t>
+          <t>Severin</t>
         </is>
       </c>
       <c r="D385" s="4" t="inlineStr">
         <is>
-          <t>Guerreiro Ramos</t>
+          <t>Heil</t>
         </is>
       </c>
       <c r="E385" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F385" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G385" s="4"/>
     </row>
     <row r="386">
       <c r="A386" s="4" t="n">
-        <v>1412</v>
+        <v>1526</v>
       </c>
       <c r="B386" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C386" s="4" t="inlineStr">
         <is>
-          <t>Melike</t>
+          <t>Reto</t>
         </is>
       </c>
       <c r="D386" s="4" t="inlineStr">
         <is>
-          <t>Gülal</t>
+          <t>Heitefuss</t>
         </is>
       </c>
       <c r="E386" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F386" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G386" s="4"/>
     </row>
     <row r="387">
       <c r="A387" s="4" t="n">
-        <v>1420</v>
+        <v>1534</v>
       </c>
       <c r="B387" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C387" s="4" t="inlineStr">
         <is>
-          <t>Sinan</t>
+          <t>Frédéric</t>
         </is>
       </c>
       <c r="D387" s="4" t="inlineStr">
         <is>
-          <t>Güldür</t>
+          <t>Herbez</t>
         </is>
       </c>
       <c r="E387" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F387" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G387" s="4"/>
     </row>
     <row r="388">
       <c r="A388" s="4" t="n">
-        <v>4544</v>
+        <v>1536</v>
       </c>
       <c r="B388" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C388" s="4" t="inlineStr">
         <is>
-          <t>Ronja</t>
+          <t>Urs</t>
         </is>
       </c>
       <c r="D388" s="4" t="inlineStr">
         <is>
-          <t>Gutjahr</t>
+          <t>Herger</t>
         </is>
       </c>
       <c r="E388" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F388" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G388" s="4"/>
     </row>
     <row r="389">
       <c r="A389" s="4" t="n">
-        <v>4545</v>
+        <v>5028</v>
       </c>
       <c r="B389" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C389" s="4" t="inlineStr">
         <is>
-          <t>Regina</t>
+          <t>Marlise</t>
         </is>
       </c>
       <c r="D389" s="4" t="inlineStr">
         <is>
-          <t>Gutjahr</t>
+          <t>HOLIK</t>
         </is>
       </c>
       <c r="E389" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F389" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G389" s="4"/>
     </row>
     <row r="390">
       <c r="A390" s="4" t="n">
-        <v>1434</v>
+        <v>1598</v>
       </c>
       <c r="B390" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C390" s="4" t="inlineStr">
         <is>
-          <t>Salvatore</t>
+          <t>Christa</t>
         </is>
       </c>
       <c r="D390" s="4" t="inlineStr">
         <is>
-          <t>Guzzetta</t>
+          <t>Hollenstein</t>
         </is>
       </c>
       <c r="E390" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F390" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G390" s="4"/>
     </row>
     <row r="391">
       <c r="A391" s="4" t="n">
-        <v>4477</v>
+        <v>1602</v>
       </c>
       <c r="B391" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C391" s="4" t="inlineStr">
         <is>
-          <t>Mauro</t>
+          <t>André</t>
         </is>
       </c>
       <c r="D391" s="4" t="inlineStr">
         <is>
-          <t>Hadyi</t>
+          <t>Honauer</t>
         </is>
       </c>
       <c r="E391" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F391" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G391" s="4"/>
     </row>
     <row r="392">
       <c r="A392" s="4" t="n">
-        <v>1453</v>
+        <v>1603</v>
       </c>
       <c r="B392" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C392" s="4" t="inlineStr">
         <is>
-          <t>Fabienne</t>
+          <t>Yvonne</t>
         </is>
       </c>
       <c r="D392" s="4" t="inlineStr">
         <is>
-          <t>Hafner</t>
+          <t>Honauer</t>
         </is>
       </c>
       <c r="E392" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F392" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G392" s="4"/>
     </row>
     <row r="393">
       <c r="A393" s="4" t="n">
-        <v>1470</v>
+        <v>1611</v>
       </c>
       <c r="B393" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C393" s="4" t="inlineStr">
         <is>
-          <t>Thanh-Mai</t>
+          <t>Claire</t>
         </is>
       </c>
       <c r="D393" s="4" t="inlineStr">
         <is>
-          <t>Han</t>
+          <t>Horlent</t>
         </is>
       </c>
       <c r="E393" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F393" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G393" s="4"/>
     </row>
     <row r="394">
       <c r="A394" s="4" t="n">
-        <v>1468</v>
+        <v>1613</v>
       </c>
       <c r="B394" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C394" s="4" t="inlineStr">
         <is>
-          <t>Lan-Thanh</t>
+          <t>Janette</t>
         </is>
       </c>
       <c r="D394" s="4" t="inlineStr">
         <is>
-          <t>Han</t>
+          <t>Horvath</t>
         </is>
       </c>
       <c r="E394" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F394" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G394" s="4"/>
     </row>
     <row r="395">
       <c r="A395" s="4" t="n">
-        <v>1478</v>
+        <v>1629</v>
       </c>
       <c r="B395" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C395" s="4" t="inlineStr">
         <is>
-          <t>Michelle</t>
+          <t>Pia</t>
         </is>
       </c>
       <c r="D395" s="4" t="inlineStr">
         <is>
-          <t>Hari</t>
+          <t>Huber</t>
         </is>
       </c>
       <c r="E395" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F395" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G395" s="4"/>
     </row>
     <row r="396">
       <c r="A396" s="4" t="n">
-        <v>1485</v>
+        <v>1634</v>
       </c>
       <c r="B396" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C396" s="4" t="inlineStr">
         <is>
-          <t>Hans-Peter</t>
+          <t>Martina</t>
         </is>
       </c>
       <c r="D396" s="4" t="inlineStr">
         <is>
-          <t>Haslebacher</t>
+          <t>Hug</t>
         </is>
       </c>
       <c r="E396" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F396" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G396" s="4"/>
     </row>
     <row r="397">
       <c r="A397" s="4" t="n">
-        <v>1515</v>
+        <v>7328</v>
       </c>
       <c r="B397" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C397" s="4" t="inlineStr">
         <is>
-          <t>Severin</t>
+          <t>Pierre-Alain</t>
         </is>
       </c>
       <c r="D397" s="4" t="inlineStr">
         <is>
-          <t>Heil</t>
+          <t>Huguenin</t>
         </is>
       </c>
       <c r="E397" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shorin Ryu</t>
         </is>
       </c>
       <c r="F397" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G397" s="4"/>
     </row>
     <row r="398">
       <c r="A398" s="4" t="n">
-        <v>1526</v>
+        <v>1641</v>
       </c>
       <c r="B398" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C398" s="4" t="inlineStr">
         <is>
-          <t>Reto</t>
+          <t>Hélène</t>
         </is>
       </c>
       <c r="D398" s="4" t="inlineStr">
         <is>
-          <t>Heitefuss</t>
+          <t>Hulliger</t>
         </is>
       </c>
       <c r="E398" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F398" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G398" s="4"/>
     </row>
     <row r="399">
       <c r="A399" s="4" t="n">
-        <v>1534</v>
+        <v>1642</v>
       </c>
       <c r="B399" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C399" s="4" t="inlineStr">
         <is>
-          <t>Frédéric</t>
+          <t>Justine</t>
         </is>
       </c>
       <c r="D399" s="4" t="inlineStr">
         <is>
-          <t>Herbez</t>
+          <t>Hulliger</t>
         </is>
       </c>
       <c r="E399" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F399" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G399" s="4"/>
     </row>
     <row r="400">
       <c r="A400" s="4" t="n">
-        <v>1536</v>
+        <v>1657</v>
       </c>
       <c r="B400" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C400" s="4" t="inlineStr">
         <is>
-          <t>Urs</t>
+          <t>Daniel</t>
         </is>
       </c>
       <c r="D400" s="4" t="inlineStr">
         <is>
-          <t>Herger</t>
+          <t>Huszarek</t>
         </is>
       </c>
       <c r="E400" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F400" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G400" s="4"/>
     </row>
     <row r="401">
       <c r="A401" s="4" t="n">
-        <v>5028</v>
+        <v>5038</v>
       </c>
       <c r="B401" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C401" s="4" t="inlineStr">
         <is>
-          <t>Marlise</t>
+          <t>Lya</t>
         </is>
       </c>
       <c r="D401" s="4" t="inlineStr">
         <is>
-          <t>HOLIK</t>
+          <t>Hutchful</t>
         </is>
       </c>
       <c r="E401" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F401" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G401" s="4"/>
     </row>
     <row r="402">
       <c r="A402" s="4" t="n">
-        <v>1598</v>
+        <v>4797</v>
       </c>
       <c r="B402" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C402" s="4" t="inlineStr">
         <is>
-          <t>Christa</t>
+          <t>Manfred</t>
         </is>
       </c>
       <c r="D402" s="4" t="inlineStr">
         <is>
-          <t>Hollenstein</t>
+          <t>Imsand</t>
         </is>
       </c>
       <c r="E402" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F402" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G402" s="4"/>
     </row>
     <row r="403">
       <c r="A403" s="4" t="n">
-        <v>1603</v>
+        <v>1683</v>
       </c>
       <c r="B403" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C403" s="4" t="inlineStr">
         <is>
-          <t>Yvonne</t>
+          <t>Annette</t>
         </is>
       </c>
       <c r="D403" s="4" t="inlineStr">
         <is>
-          <t>Honauer</t>
+          <t>Inhelder</t>
         </is>
       </c>
       <c r="E403" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F403" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G403" s="4"/>
     </row>
     <row r="404">
       <c r="A404" s="4" t="n">
-        <v>1602</v>
+        <v>1690</v>
       </c>
       <c r="B404" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C404" s="4" t="inlineStr">
         <is>
-          <t>André</t>
+          <t>Claudia</t>
         </is>
       </c>
       <c r="D404" s="4" t="inlineStr">
         <is>
-          <t>Honauer</t>
+          <t>Iselin</t>
         </is>
       </c>
       <c r="E404" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F404" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G404" s="4"/>
     </row>
     <row r="405">
       <c r="A405" s="4" t="n">
-        <v>1611</v>
+        <v>1715</v>
       </c>
       <c r="B405" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C405" s="4" t="inlineStr">
         <is>
-          <t>Claire</t>
+          <t>Daniel</t>
         </is>
       </c>
       <c r="D405" s="4" t="inlineStr">
         <is>
-          <t>Horlent</t>
+          <t>Janjic</t>
         </is>
       </c>
       <c r="E405" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F405" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G405" s="4"/>
     </row>
     <row r="406">
       <c r="A406" s="4" t="n">
-        <v>1613</v>
+        <v>1728</v>
       </c>
       <c r="B406" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C406" s="4" t="inlineStr">
         <is>
-          <t>Janette</t>
+          <t>Steve</t>
         </is>
       </c>
       <c r="D406" s="4" t="inlineStr">
         <is>
-          <t>Horvath</t>
+          <t>Jeanneret</t>
         </is>
       </c>
       <c r="E406" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F406" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G406" s="4"/>
     </row>
     <row r="407">
       <c r="A407" s="4" t="n">
-        <v>1629</v>
+        <v>1734</v>
       </c>
       <c r="B407" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C407" s="4" t="inlineStr">
         <is>
-          <t>Pia</t>
+          <t>Christa</t>
         </is>
       </c>
       <c r="D407" s="4" t="inlineStr">
         <is>
-          <t>Huber</t>
+          <t>Jehle</t>
         </is>
       </c>
       <c r="E407" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F407" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G407" s="4"/>
     </row>
     <row r="408">
       <c r="A408" s="4" t="n">
-        <v>1634</v>
+        <v>1751</v>
       </c>
       <c r="B408" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C408" s="4" t="inlineStr">
         <is>
-          <t>Martina</t>
+          <t>Nicklaus</t>
         </is>
       </c>
       <c r="D408" s="4" t="inlineStr">
         <is>
-          <t>Hug</t>
+          <t>Jones</t>
         </is>
       </c>
       <c r="E408" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F408" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G408" s="4"/>
     </row>
     <row r="409">
       <c r="A409" s="4" t="n">
-        <v>7328</v>
+        <v>4487</v>
       </c>
       <c r="B409" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C409" s="4" t="inlineStr">
         <is>
-          <t>Pierre-Alain</t>
+          <t>Kevin</t>
         </is>
       </c>
       <c r="D409" s="4" t="inlineStr">
         <is>
-          <t>Huguenin</t>
+          <t>Kabaschi</t>
         </is>
       </c>
       <c r="E409" s="4" t="inlineStr">
         <is>
-          <t>Shorin Ryu</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F409" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G409" s="4"/>
     </row>
     <row r="410">
       <c r="A410" s="4" t="n">
-        <v>1642</v>
+        <v>4486</v>
       </c>
       <c r="B410" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C410" s="4" t="inlineStr">
         <is>
-          <t>Justine</t>
+          <t>Kol</t>
         </is>
       </c>
       <c r="D410" s="4" t="inlineStr">
         <is>
-          <t>Hulliger</t>
+          <t>Kabaschi</t>
         </is>
       </c>
       <c r="E410" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F410" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G410" s="4"/>
     </row>
     <row r="411">
       <c r="A411" s="4" t="n">
-        <v>1641</v>
+        <v>1785</v>
       </c>
       <c r="B411" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C411" s="4" t="inlineStr">
         <is>
-          <t>Hélène</t>
+          <t>Engjul</t>
         </is>
       </c>
       <c r="D411" s="4" t="inlineStr">
         <is>
-          <t>Hulliger</t>
+          <t>Kabashi</t>
         </is>
       </c>
       <c r="E411" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F411" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G411" s="4"/>
     </row>
     <row r="412">
       <c r="A412" s="4" t="n">
-        <v>1657</v>
+        <v>1794</v>
       </c>
       <c r="B412" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C412" s="4" t="inlineStr">
         <is>
-          <t>Daniel</t>
+          <t>Rahel</t>
         </is>
       </c>
       <c r="D412" s="4" t="inlineStr">
         <is>
-          <t>Huszarek</t>
+          <t>Kägi</t>
         </is>
       </c>
       <c r="E412" s="4" t="inlineStr">
         <is>
           <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F412" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G412" s="4"/>
     </row>
     <row r="413">
       <c r="A413" s="4" t="n">
-        <v>5038</v>
+        <v>1948</v>
       </c>
       <c r="B413" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C413" s="4" t="inlineStr">
         <is>
-          <t>Lya</t>
+          <t>Roman</t>
         </is>
       </c>
       <c r="D413" s="4" t="inlineStr">
         <is>
-          <t>Hutchful</t>
+          <t>Konopka</t>
         </is>
       </c>
       <c r="E413" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F413" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G413" s="4"/>
     </row>
     <row r="414">
       <c r="A414" s="4" t="n">
-        <v>4797</v>
+        <v>1952</v>
       </c>
       <c r="B414" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C414" s="4" t="inlineStr">
         <is>
-          <t>Manfred</t>
+          <t>Alexander</t>
         </is>
       </c>
       <c r="D414" s="4" t="inlineStr">
         <is>
-          <t>Imsand</t>
+          <t>Koren</t>
         </is>
       </c>
       <c r="E414" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F414" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G414" s="4"/>
     </row>
     <row r="415">
       <c r="A415" s="4" t="n">
-        <v>1683</v>
+        <v>4483</v>
       </c>
       <c r="B415" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C415" s="4" t="inlineStr">
         <is>
-          <t>Annette</t>
+          <t>Noémie</t>
         </is>
       </c>
       <c r="D415" s="4" t="inlineStr">
         <is>
-          <t>Inhelder</t>
+          <t>Kornfeld</t>
         </is>
       </c>
       <c r="E415" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F415" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G415" s="4"/>
     </row>
     <row r="416">
       <c r="A416" s="4" t="n">
-        <v>1690</v>
+        <v>1961</v>
       </c>
       <c r="B416" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C416" s="4" t="inlineStr">
         <is>
-          <t>Claudia</t>
+          <t>Lenka</t>
         </is>
       </c>
       <c r="D416" s="4" t="inlineStr">
         <is>
-          <t>Iselin</t>
+          <t>Kozlik</t>
         </is>
       </c>
       <c r="E416" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F416" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G416" s="4"/>
     </row>
     <row r="417">
       <c r="A417" s="4" t="n">
-        <v>1715</v>
+        <v>1970</v>
       </c>
       <c r="B417" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C417" s="4" t="inlineStr">
         <is>
-          <t>Daniel</t>
+          <t>Florian</t>
         </is>
       </c>
       <c r="D417" s="4" t="inlineStr">
         <is>
-          <t>Janjic</t>
+          <t>Krebs</t>
         </is>
       </c>
       <c r="E417" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F417" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G417" s="4"/>
     </row>
     <row r="418">
       <c r="A418" s="4" t="n">
-        <v>1728</v>
+        <v>1980</v>
       </c>
       <c r="B418" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C418" s="4" t="inlineStr">
         <is>
-          <t>Steve</t>
+          <t>Renato</t>
         </is>
       </c>
       <c r="D418" s="4" t="inlineStr">
         <is>
-          <t>Jeanneret</t>
+          <t>Krienbühl</t>
         </is>
       </c>
       <c r="E418" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F418" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G418" s="4"/>
     </row>
     <row r="419">
       <c r="A419" s="4" t="n">
-        <v>1734</v>
+        <v>5853</v>
       </c>
       <c r="B419" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C419" s="4" t="inlineStr">
         <is>
-          <t>Christa</t>
+          <t>Nivine</t>
         </is>
       </c>
       <c r="D419" s="4" t="inlineStr">
         <is>
-          <t>Jehle</t>
+          <t>Kuchler</t>
         </is>
       </c>
       <c r="E419" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F419" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G419" s="4"/>
     </row>
     <row r="420">
       <c r="A420" s="4" t="n">
-        <v>1751</v>
+        <v>2002</v>
       </c>
       <c r="B420" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C420" s="4" t="inlineStr">
         <is>
-          <t>Nicklaus</t>
+          <t>Christoph</t>
         </is>
       </c>
       <c r="D420" s="4" t="inlineStr">
         <is>
-          <t>Jones</t>
+          <t>Kunz</t>
         </is>
       </c>
       <c r="E420" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F420" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G420" s="4"/>
     </row>
     <row r="421">
       <c r="A421" s="4" t="n">
-        <v>4486</v>
+        <v>4532</v>
       </c>
       <c r="B421" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C421" s="4" t="inlineStr">
         <is>
-          <t>Kol</t>
+          <t>Nora</t>
         </is>
       </c>
       <c r="D421" s="4" t="inlineStr">
         <is>
-          <t>Kabaschi</t>
+          <t>Lang</t>
         </is>
       </c>
       <c r="E421" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F421" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G421" s="4"/>
     </row>
     <row r="422">
       <c r="A422" s="4" t="n">
-        <v>4487</v>
+        <v>2045</v>
       </c>
       <c r="B422" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C422" s="4" t="inlineStr">
         <is>
-          <t>Kevin</t>
+          <t>Domenic</t>
         </is>
       </c>
       <c r="D422" s="4" t="inlineStr">
         <is>
-          <t>Kabaschi</t>
+          <t>Lanicca</t>
         </is>
       </c>
       <c r="E422" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F422" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G422" s="4"/>
     </row>
     <row r="423">
       <c r="A423" s="4" t="n">
-        <v>1785</v>
+        <v>2058</v>
       </c>
       <c r="B423" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C423" s="4" t="inlineStr">
         <is>
-          <t>Engjul</t>
+          <t>Heinrich</t>
         </is>
       </c>
       <c r="D423" s="4" t="inlineStr">
         <is>
-          <t>Kabashi</t>
+          <t>Lauber</t>
         </is>
       </c>
       <c r="E423" s="4" t="inlineStr">
         <is>
           <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F423" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G423" s="4"/>
     </row>
     <row r="424">
       <c r="A424" s="4" t="n">
-        <v>1794</v>
+        <v>2093</v>
       </c>
       <c r="B424" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C424" s="4" t="inlineStr">
         <is>
-          <t>Rahel</t>
+          <t>Luis-Miguel</t>
         </is>
       </c>
       <c r="D424" s="4" t="inlineStr">
         <is>
-          <t>Kägi</t>
+          <t>Lema</t>
         </is>
       </c>
       <c r="E424" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F424" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G424" s="4"/>
     </row>
     <row r="425">
       <c r="A425" s="4" t="n">
-        <v>1948</v>
+        <v>4478</v>
       </c>
       <c r="B425" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C425" s="4" t="inlineStr">
         <is>
-          <t>Roman</t>
+          <t>Morgane</t>
         </is>
       </c>
       <c r="D425" s="4" t="inlineStr">
         <is>
-          <t>Konopka</t>
+          <t>Lenglet</t>
         </is>
       </c>
       <c r="E425" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F425" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G425" s="4"/>
     </row>
     <row r="426">
       <c r="A426" s="4" t="n">
-        <v>1952</v>
+        <v>2099</v>
       </c>
       <c r="B426" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C426" s="4" t="inlineStr">
         <is>
-          <t>Alexander</t>
+          <t>Peter</t>
         </is>
       </c>
       <c r="D426" s="4" t="inlineStr">
         <is>
-          <t>Koren</t>
+          <t>Lengsfeld</t>
         </is>
       </c>
       <c r="E426" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F426" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G426" s="4"/>
     </row>
     <row r="427">
       <c r="A427" s="4" t="n">
-        <v>4483</v>
+        <v>5841</v>
       </c>
       <c r="B427" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C427" s="4" t="inlineStr">
         <is>
-          <t>Noémie</t>
+          <t>Stirbanovic</t>
         </is>
       </c>
       <c r="D427" s="4" t="inlineStr">
         <is>
-          <t>Kornfeld</t>
+          <t>Leontina</t>
         </is>
       </c>
       <c r="E427" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F427" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G427" s="4"/>
     </row>
     <row r="428">
       <c r="A428" s="4" t="n">
-        <v>1961</v>
+        <v>2126</v>
       </c>
       <c r="B428" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C428" s="4" t="inlineStr">
         <is>
-          <t>Lenka</t>
+          <t>Cornelia</t>
         </is>
       </c>
       <c r="D428" s="4" t="inlineStr">
         <is>
-          <t>Kozlik</t>
+          <t>Liechti</t>
         </is>
       </c>
       <c r="E428" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F428" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G428" s="4"/>
     </row>
     <row r="429">
       <c r="A429" s="4" t="n">
-        <v>1970</v>
+        <v>4492</v>
       </c>
       <c r="B429" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C429" s="4" t="inlineStr">
         <is>
-          <t>Florian</t>
+          <t>Bruno</t>
         </is>
       </c>
       <c r="D429" s="4" t="inlineStr">
         <is>
-          <t>Krebs</t>
+          <t>Lippmann</t>
         </is>
       </c>
       <c r="E429" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai Shito Ryu</t>
         </is>
       </c>
       <c r="F429" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G429" s="4"/>
     </row>
     <row r="430">
       <c r="A430" s="4" t="n">
-        <v>1971</v>
+        <v>2149</v>
       </c>
       <c r="B430" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C430" s="4" t="inlineStr">
         <is>
-          <t>Heinz</t>
+          <t>Anouk</t>
         </is>
       </c>
       <c r="D430" s="4" t="inlineStr">
         <is>
-          <t>Krebs</t>
+          <t>Longagna</t>
         </is>
       </c>
       <c r="E430" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F430" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G430" s="4"/>
     </row>
     <row r="431">
       <c r="A431" s="4" t="n">
-        <v>1980</v>
+        <v>2195</v>
       </c>
       <c r="B431" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C431" s="4" t="inlineStr">
         <is>
-          <t>Renato</t>
+          <t>Peter</t>
         </is>
       </c>
       <c r="D431" s="4" t="inlineStr">
         <is>
-          <t>Krienbühl</t>
+          <t>Lüthold</t>
         </is>
       </c>
       <c r="E431" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F431" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G431" s="4"/>
     </row>
     <row r="432">
       <c r="A432" s="4" t="n">
-        <v>5853</v>
+        <v>5030</v>
       </c>
       <c r="B432" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C432" s="4" t="inlineStr">
         <is>
-          <t>Nivine</t>
+          <t>Baptiste</t>
         </is>
       </c>
       <c r="D432" s="4" t="inlineStr">
         <is>
-          <t>Kuchler</t>
+          <t>Mabillard</t>
         </is>
       </c>
       <c r="E432" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F432" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G432" s="4"/>
     </row>
     <row r="433">
       <c r="A433" s="4" t="n">
-        <v>2002</v>
+        <v>2212</v>
       </c>
       <c r="B433" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C433" s="4" t="inlineStr">
         <is>
-          <t>Christoph</t>
+          <t>Fehmi</t>
         </is>
       </c>
       <c r="D433" s="4" t="inlineStr">
         <is>
-          <t>Kunz</t>
+          <t>Mahalla</t>
         </is>
       </c>
       <c r="E433" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F433" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G433" s="4"/>
     </row>
     <row r="434">
       <c r="A434" s="4" t="n">
-        <v>2025</v>
+        <v>2214</v>
       </c>
       <c r="B434" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C434" s="4" t="inlineStr">
         <is>
-          <t>Anne</t>
+          <t>Elias</t>
         </is>
       </c>
       <c r="D434" s="4" t="inlineStr">
         <is>
-          <t>Kybourg</t>
+          <t>Maier</t>
         </is>
       </c>
       <c r="E434" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F434" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G434" s="4"/>
     </row>
     <row r="435">
       <c r="A435" s="4" t="n">
-        <v>2026</v>
+        <v>2237</v>
       </c>
       <c r="B435" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C435" s="4" t="inlineStr">
         <is>
-          <t>Joseph</t>
+          <t>Melinda</t>
         </is>
       </c>
       <c r="D435" s="4" t="inlineStr">
         <is>
-          <t>La Commare</t>
+          <t>Mark</t>
         </is>
       </c>
       <c r="E435" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F435" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G435" s="4"/>
     </row>
     <row r="436">
       <c r="A436" s="4" t="n">
-        <v>4532</v>
+        <v>2238</v>
       </c>
       <c r="B436" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C436" s="4" t="inlineStr">
         <is>
-          <t>Nora</t>
+          <t>Sandra</t>
         </is>
       </c>
       <c r="D436" s="4" t="inlineStr">
         <is>
-          <t>Lang</t>
+          <t>Mark</t>
         </is>
       </c>
       <c r="E436" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F436" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G436" s="4"/>
     </row>
     <row r="437">
       <c r="A437" s="4" t="n">
-        <v>2045</v>
+        <v>5181</v>
       </c>
       <c r="B437" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C437" s="4" t="inlineStr">
         <is>
-          <t>Domenic</t>
+          <t>Bernhard</t>
         </is>
       </c>
       <c r="D437" s="4" t="inlineStr">
         <is>
-          <t>Lanicca</t>
+          <t>Marti</t>
         </is>
       </c>
       <c r="E437" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F437" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G437" s="4"/>
+      <c r="G437" s="4" t="inlineStr">
+        <is>
+          <t>SSKF</t>
+        </is>
+      </c>
     </row>
     <row r="438">
       <c r="A438" s="4" t="n">
-        <v>2058</v>
+        <v>4785</v>
       </c>
       <c r="B438" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C438" s="4" t="inlineStr">
         <is>
-          <t>Heinrich</t>
+          <t>Bernhard</t>
         </is>
       </c>
       <c r="D438" s="4" t="inlineStr">
         <is>
-          <t>Lauber</t>
+          <t>Marti</t>
         </is>
       </c>
       <c r="E438" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F438" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G438" s="4"/>
+      <c r="G438" s="4" t="inlineStr">
+        <is>
+          <t>SSKF</t>
+        </is>
+      </c>
     </row>
     <row r="439">
       <c r="A439" s="4" t="n">
-        <v>2093</v>
+        <v>2258</v>
       </c>
       <c r="B439" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C439" s="4" t="inlineStr">
         <is>
-          <t>Luis-Miguel</t>
+          <t>Jonas</t>
         </is>
       </c>
       <c r="D439" s="4" t="inlineStr">
         <is>
-          <t>Lema</t>
+          <t>Martin</t>
         </is>
       </c>
       <c r="E439" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F439" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G439" s="4"/>
     </row>
     <row r="440">
       <c r="A440" s="4" t="n">
-        <v>4478</v>
+        <v>2275</v>
       </c>
       <c r="B440" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C440" s="4" t="inlineStr">
         <is>
-          <t>Morgane</t>
+          <t>Patrick</t>
         </is>
       </c>
       <c r="D440" s="4" t="inlineStr">
         <is>
-          <t>Lenglet</t>
+          <t>Mauberger</t>
         </is>
       </c>
       <c r="E440" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F440" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G440" s="4"/>
     </row>
     <row r="441">
       <c r="A441" s="4" t="n">
-        <v>2099</v>
+        <v>2282</v>
       </c>
       <c r="B441" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C441" s="4" t="inlineStr">
         <is>
-          <t>Peter</t>
+          <t>John</t>
         </is>
       </c>
       <c r="D441" s="4" t="inlineStr">
         <is>
-          <t>Lengsfeld</t>
+          <t>Mc Williams</t>
         </is>
       </c>
       <c r="E441" s="4" t="inlineStr">
         <is>
           <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F441" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G441" s="4"/>
     </row>
     <row r="442">
       <c r="A442" s="4" t="n">
-        <v>5841</v>
+        <v>2312</v>
       </c>
       <c r="B442" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C442" s="4" t="inlineStr">
         <is>
-          <t>Stirbanovic</t>
+          <t>Samira</t>
         </is>
       </c>
       <c r="D442" s="4" t="inlineStr">
         <is>
-          <t>Leontina</t>
+          <t>Meier</t>
         </is>
       </c>
       <c r="E442" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F442" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G442" s="4"/>
     </row>
     <row r="443">
       <c r="A443" s="4" t="n">
-        <v>2126</v>
+        <v>2313</v>
       </c>
       <c r="B443" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C443" s="4" t="inlineStr">
         <is>
-          <t>Cornelia</t>
+          <t>Stéphane</t>
         </is>
       </c>
       <c r="D443" s="4" t="inlineStr">
         <is>
-          <t>Liechti</t>
+          <t>Meier</t>
         </is>
       </c>
       <c r="E443" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F443" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G443" s="4"/>
     </row>
     <row r="444">
       <c r="A444" s="4" t="n">
-        <v>4492</v>
+        <v>2306</v>
       </c>
       <c r="B444" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C444" s="4" t="inlineStr">
         <is>
-          <t>Bruno</t>
+          <t>Matthias</t>
         </is>
       </c>
       <c r="D444" s="4" t="inlineStr">
         <is>
-          <t>Lippmann</t>
+          <t>Meier</t>
         </is>
       </c>
       <c r="E444" s="4" t="inlineStr">
         <is>
-          <t>Shukokai Shito Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F444" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G444" s="4"/>
     </row>
     <row r="445">
       <c r="A445" s="4" t="n">
-        <v>2149</v>
+        <v>2310</v>
       </c>
       <c r="B445" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C445" s="4" t="inlineStr">
         <is>
-          <t>Anouk</t>
+          <t>Philip</t>
         </is>
       </c>
       <c r="D445" s="4" t="inlineStr">
         <is>
-          <t>Longagna</t>
+          <t>Meier</t>
         </is>
       </c>
       <c r="E445" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F445" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G445" s="4"/>
     </row>
     <row r="446">
       <c r="A446" s="4" t="n">
-        <v>2195</v>
+        <v>2340</v>
       </c>
       <c r="B446" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C446" s="4" t="inlineStr">
         <is>
-          <t>Peter</t>
+          <t>Martyn</t>
         </is>
       </c>
       <c r="D446" s="4" t="inlineStr">
         <is>
-          <t>Lüthold</t>
+          <t>Messerli</t>
         </is>
       </c>
       <c r="E446" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F446" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G446" s="4"/>
     </row>
     <row r="447">
       <c r="A447" s="4" t="n">
-        <v>5030</v>
+        <v>2339</v>
       </c>
       <c r="B447" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C447" s="4" t="inlineStr">
         <is>
-          <t>Baptiste</t>
+          <t>Denise</t>
         </is>
       </c>
       <c r="D447" s="4" t="inlineStr">
         <is>
-          <t>Mabillard</t>
+          <t>Messerli</t>
         </is>
       </c>
       <c r="E447" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F447" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G447" s="4"/>
     </row>
     <row r="448">
       <c r="A448" s="4" t="n">
-        <v>2212</v>
+        <v>4482</v>
       </c>
       <c r="B448" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C448" s="4" t="inlineStr">
         <is>
-          <t>Fehmi</t>
+          <t>Corentin</t>
         </is>
       </c>
       <c r="D448" s="4" t="inlineStr">
         <is>
-          <t>Mahalla</t>
+          <t>Meuwly</t>
         </is>
       </c>
       <c r="E448" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F448" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G448" s="4"/>
     </row>
     <row r="449">
       <c r="A449" s="4" t="n">
-        <v>2214</v>
+        <v>2350</v>
       </c>
       <c r="B449" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C449" s="4" t="inlineStr">
         <is>
-          <t>Elias</t>
+          <t>Christine</t>
         </is>
       </c>
       <c r="D449" s="4" t="inlineStr">
         <is>
-          <t>Maier</t>
+          <t>Meyer</t>
         </is>
       </c>
       <c r="E449" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F449" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G449" s="4"/>
     </row>
     <row r="450">
       <c r="A450" s="4" t="n">
-        <v>2220</v>
+        <v>2353</v>
       </c>
       <c r="B450" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C450" s="4" t="inlineStr">
         <is>
-          <t>Sasa</t>
+          <t>Gérard</t>
         </is>
       </c>
       <c r="D450" s="4" t="inlineStr">
         <is>
-          <t>Maksimovic</t>
+          <t>Meyer</t>
         </is>
       </c>
       <c r="E450" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F450" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G450" s="4"/>
     </row>
     <row r="451">
       <c r="A451" s="4" t="n">
-        <v>2234</v>
+        <v>2364</v>
       </c>
       <c r="B451" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C451" s="4" t="inlineStr">
         <is>
-          <t>Martin</t>
+          <t>Kurt</t>
         </is>
       </c>
       <c r="D451" s="4" t="inlineStr">
         <is>
-          <t>Maret</t>
+          <t>Michel</t>
         </is>
       </c>
       <c r="E451" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F451" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G451" s="4"/>
     </row>
     <row r="452">
       <c r="A452" s="4" t="n">
-        <v>2237</v>
+        <v>7503</v>
       </c>
       <c r="B452" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C452" s="4" t="inlineStr">
         <is>
-          <t>Melinda</t>
+          <t>Zingg</t>
         </is>
       </c>
       <c r="D452" s="4" t="inlineStr">
         <is>
-          <t>Mark</t>
+          <t>Michi</t>
         </is>
       </c>
       <c r="E452" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Goju Ryu</t>
         </is>
       </c>
       <c r="F452" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G452" s="4"/>
     </row>
     <row r="453">
       <c r="A453" s="4" t="n">
-        <v>2238</v>
+        <v>2434</v>
       </c>
       <c r="B453" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C453" s="4" t="inlineStr">
         <is>
-          <t>Sandra</t>
+          <t>Göpf</t>
         </is>
       </c>
       <c r="D453" s="4" t="inlineStr">
         <is>
-          <t>Mark</t>
+          <t>Morgenegg</t>
         </is>
       </c>
       <c r="E453" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F453" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G453" s="4"/>
     </row>
     <row r="454">
       <c r="A454" s="4" t="n">
-        <v>4785</v>
+        <v>4497</v>
       </c>
       <c r="B454" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C454" s="4" t="inlineStr">
         <is>
-          <t>Bernhard</t>
+          <t>Markus</t>
         </is>
       </c>
       <c r="D454" s="4" t="inlineStr">
         <is>
-          <t>Marti</t>
+          <t>Müller</t>
         </is>
       </c>
       <c r="E454" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F454" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G454" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G454" s="4"/>
     </row>
     <row r="455">
       <c r="A455" s="4" t="n">
-        <v>5181</v>
+        <v>5029</v>
       </c>
       <c r="B455" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C455" s="4" t="inlineStr">
         <is>
           <t>Bernhard</t>
         </is>
       </c>
       <c r="D455" s="4" t="inlineStr">
         <is>
-          <t>Marti</t>
+          <t>Murmann</t>
         </is>
       </c>
       <c r="E455" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F455" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G455" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G455" s="4"/>
     </row>
     <row r="456">
       <c r="A456" s="4" t="n">
-        <v>2258</v>
+        <v>2503</v>
       </c>
       <c r="B456" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C456" s="4" t="inlineStr">
         <is>
-          <t>Jonas</t>
+          <t>Henri</t>
         </is>
       </c>
       <c r="D456" s="4" t="inlineStr">
         <is>
-          <t>Martin</t>
+          <t>Mussitelli</t>
         </is>
       </c>
       <c r="E456" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F456" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G456" s="4"/>
     </row>
     <row r="457">
       <c r="A457" s="4" t="n">
-        <v>2275</v>
+        <v>4474</v>
       </c>
       <c r="B457" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C457" s="4" t="inlineStr">
         <is>
-          <t>Patrick</t>
+          <t>Sojo</t>
         </is>
       </c>
       <c r="D457" s="4" t="inlineStr">
         <is>
-          <t>Mauberger</t>
+          <t>Nagaroor</t>
         </is>
       </c>
       <c r="E457" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F457" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G457" s="4"/>
     </row>
     <row r="458">
       <c r="A458" s="4" t="n">
-        <v>2282</v>
+        <v>2524</v>
       </c>
       <c r="B458" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C458" s="4" t="inlineStr">
         <is>
-          <t>John</t>
+          <t>Elio</t>
         </is>
       </c>
       <c r="D458" s="4" t="inlineStr">
         <is>
-          <t>Mc Williams</t>
+          <t>Negro</t>
         </is>
       </c>
       <c r="E458" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F458" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G458" s="4"/>
     </row>
     <row r="459">
       <c r="A459" s="4" t="n">
-        <v>2313</v>
+        <v>6638</v>
       </c>
       <c r="B459" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C459" s="4" t="inlineStr">
         <is>
-          <t>Stéphane</t>
+          <t>Christa</t>
         </is>
       </c>
       <c r="D459" s="4" t="inlineStr">
         <is>
-          <t>Meier</t>
+          <t>Neubacher</t>
         </is>
       </c>
       <c r="E459" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shisui Ryu</t>
         </is>
       </c>
       <c r="F459" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G459" s="4"/>
     </row>
     <row r="460">
       <c r="A460" s="4" t="n">
-        <v>2306</v>
+        <v>2537</v>
       </c>
       <c r="B460" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C460" s="4" t="inlineStr">
         <is>
-          <t>Matthias</t>
+          <t>Yves</t>
         </is>
       </c>
       <c r="D460" s="4" t="inlineStr">
         <is>
-          <t>Meier</t>
+          <t>Neuenschwander</t>
         </is>
       </c>
       <c r="E460" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F460" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G460" s="4"/>
     </row>
     <row r="461">
       <c r="A461" s="4" t="n">
-        <v>2310</v>
+        <v>2545</v>
       </c>
       <c r="B461" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C461" s="4" t="inlineStr">
         <is>
-          <t>Philip</t>
+          <t>Alain</t>
         </is>
       </c>
       <c r="D461" s="4" t="inlineStr">
         <is>
-          <t>Meier</t>
+          <t>Nguyen</t>
         </is>
       </c>
       <c r="E461" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F461" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G461" s="4"/>
     </row>
     <row r="462">
       <c r="A462" s="4" t="n">
-        <v>2312</v>
+        <v>2549</v>
       </c>
       <c r="B462" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C462" s="4" t="inlineStr">
         <is>
-          <t>Samira</t>
+          <t>Yves</t>
         </is>
       </c>
       <c r="D462" s="4" t="inlineStr">
         <is>
-          <t>Meier</t>
+          <t>Nicolet</t>
         </is>
       </c>
       <c r="E462" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F462" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G462" s="4"/>
     </row>
     <row r="463">
       <c r="A463" s="4" t="n">
-        <v>2339</v>
+        <v>4519</v>
       </c>
       <c r="B463" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C463" s="4" t="inlineStr">
         <is>
-          <t>Denise</t>
+          <t>Laura</t>
         </is>
       </c>
       <c r="D463" s="4" t="inlineStr">
         <is>
-          <t>Messerli</t>
+          <t>Nigg</t>
         </is>
       </c>
       <c r="E463" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shukokai Shito Ryu</t>
         </is>
       </c>
       <c r="F463" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G463" s="4"/>
     </row>
     <row r="464">
       <c r="A464" s="4" t="n">
-        <v>2340</v>
+        <v>2568</v>
       </c>
       <c r="B464" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C464" s="4" t="inlineStr">
         <is>
-          <t>Martyn</t>
+          <t>Julien</t>
         </is>
       </c>
       <c r="D464" s="4" t="inlineStr">
         <is>
-          <t>Messerli</t>
+          <t>Nsabivanda</t>
         </is>
       </c>
       <c r="E464" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F464" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G464" s="4"/>
     </row>
     <row r="465">
       <c r="A465" s="4" t="n">
-        <v>4482</v>
+        <v>2579</v>
       </c>
       <c r="B465" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C465" s="4" t="inlineStr">
         <is>
-          <t>Corentin</t>
+          <t>Romain</t>
         </is>
       </c>
       <c r="D465" s="4" t="inlineStr">
         <is>
-          <t>Meuwly</t>
+          <t>Occhipinti</t>
         </is>
       </c>
       <c r="E465" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F465" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G465" s="4"/>
     </row>
     <row r="466">
       <c r="A466" s="4" t="n">
-        <v>2353</v>
+        <v>2586</v>
       </c>
       <c r="B466" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C466" s="4" t="inlineStr">
         <is>
-          <t>Gérard</t>
+          <t>Rahel</t>
         </is>
       </c>
       <c r="D466" s="4" t="inlineStr">
         <is>
-          <t>Meyer</t>
+          <t>Oechslin</t>
         </is>
       </c>
       <c r="E466" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F466" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G466" s="4"/>
     </row>
     <row r="467">
       <c r="A467" s="4" t="n">
-        <v>2350</v>
+        <v>4484</v>
       </c>
       <c r="B467" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C467" s="4" t="inlineStr">
         <is>
-          <t>Christine</t>
+          <t>Alissone</t>
         </is>
       </c>
       <c r="D467" s="4" t="inlineStr">
         <is>
-          <t>Meyer</t>
+          <t>Oliveira</t>
         </is>
       </c>
       <c r="E467" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F467" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G467" s="4"/>
     </row>
     <row r="468">
       <c r="A468" s="4" t="n">
-        <v>2364</v>
+        <v>4488</v>
       </c>
       <c r="B468" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C468" s="4" t="inlineStr">
         <is>
-          <t>Kurt</t>
+          <t>Endrit</t>
         </is>
       </c>
       <c r="D468" s="4" t="inlineStr">
         <is>
-          <t>Michel</t>
+          <t>Pajaziti</t>
         </is>
       </c>
       <c r="E468" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F468" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G468" s="4"/>
     </row>
     <row r="469">
       <c r="A469" s="4" t="n">
-        <v>7503</v>
+        <v>2628</v>
       </c>
       <c r="B469" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C469" s="4" t="inlineStr">
         <is>
-          <t>Zingg</t>
+          <t>Pascal</t>
         </is>
       </c>
       <c r="D469" s="4" t="inlineStr">
         <is>
-          <t>Michi</t>
+          <t>Pauchard</t>
         </is>
       </c>
       <c r="E469" s="4" t="inlineStr">
         <is>
-          <t>Goju Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F469" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G469" s="4"/>
     </row>
     <row r="470">
       <c r="A470" s="4" t="n">
-        <v>2434</v>
+        <v>2637</v>
       </c>
       <c r="B470" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C470" s="4" t="inlineStr">
         <is>
-          <t>Göpf</t>
+          <t>Laurence</t>
         </is>
       </c>
       <c r="D470" s="4" t="inlineStr">
         <is>
-          <t>Morgenegg</t>
+          <t>Peer</t>
         </is>
       </c>
       <c r="E470" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F470" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G470" s="4"/>
     </row>
     <row r="471">
       <c r="A471" s="4" t="n">
-        <v>4497</v>
+        <v>6635</v>
       </c>
       <c r="B471" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C471" s="4" t="inlineStr">
         <is>
-          <t>Markus</t>
+          <t>Tania</t>
         </is>
       </c>
       <c r="D471" s="4" t="inlineStr">
         <is>
-          <t>Müller</t>
+          <t>Perren</t>
         </is>
       </c>
       <c r="E471" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F471" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G471" s="4"/>
     </row>
     <row r="472">
       <c r="A472" s="4" t="n">
-        <v>2496</v>
+        <v>2671</v>
       </c>
       <c r="B472" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C472" s="4" t="inlineStr">
         <is>
-          <t>Diana</t>
+          <t>Jürg</t>
         </is>
       </c>
       <c r="D472" s="4" t="inlineStr">
         <is>
-          <t>Münger</t>
+          <t>Petermann</t>
         </is>
       </c>
       <c r="E472" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F472" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G472" s="4"/>
     </row>
     <row r="473">
       <c r="A473" s="4" t="n">
-        <v>5029</v>
+        <v>2713</v>
       </c>
       <c r="B473" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C473" s="4" t="inlineStr">
         <is>
-          <t>Bernhard</t>
+          <t>Coline</t>
         </is>
       </c>
       <c r="D473" s="4" t="inlineStr">
         <is>
-          <t>Murmann</t>
+          <t>Pilloud</t>
         </is>
       </c>
       <c r="E473" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F473" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G473" s="4"/>
     </row>
     <row r="474">
       <c r="A474" s="4" t="n">
-        <v>2503</v>
+        <v>2723</v>
       </c>
       <c r="B474" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C474" s="4" t="inlineStr">
         <is>
-          <t>Henri</t>
+          <t>Guy-Claude</t>
         </is>
       </c>
       <c r="D474" s="4" t="inlineStr">
         <is>
-          <t>Mussitelli</t>
+          <t>Piot</t>
         </is>
       </c>
       <c r="E474" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F474" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G474" s="4"/>
     </row>
     <row r="475">
       <c r="A475" s="4" t="n">
-        <v>4474</v>
+        <v>4786</v>
       </c>
       <c r="B475" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C475" s="4" t="inlineStr">
         <is>
-          <t>Sojo</t>
+          <t>Pierre-Antoine</t>
         </is>
       </c>
       <c r="D475" s="4" t="inlineStr">
         <is>
-          <t>Nagaroor</t>
+          <t>Pitteloud</t>
         </is>
       </c>
       <c r="E475" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F475" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G475" s="4"/>
     </row>
     <row r="476">
       <c r="A476" s="4" t="n">
-        <v>2524</v>
+        <v>2751</v>
       </c>
       <c r="B476" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C476" s="4" t="inlineStr">
         <is>
-          <t>Elio</t>
+          <t>David</t>
         </is>
       </c>
       <c r="D476" s="4" t="inlineStr">
         <is>
-          <t>Negro</t>
+          <t>Poole</t>
         </is>
       </c>
       <c r="E476" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F476" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G476" s="4"/>
     </row>
     <row r="477">
       <c r="A477" s="4" t="n">
-        <v>6638</v>
+        <v>5303</v>
       </c>
       <c r="B477" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C477" s="4" t="inlineStr">
         <is>
-          <t>Christa</t>
+          <t>Marie</t>
         </is>
       </c>
       <c r="D477" s="4" t="inlineStr">
         <is>
-          <t>Neubacher</t>
+          <t>Potier</t>
         </is>
       </c>
       <c r="E477" s="4" t="inlineStr">
         <is>
-          <t>Shisui Ryu</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F477" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G477" s="4"/>
     </row>
     <row r="478">
       <c r="A478" s="4" t="n">
-        <v>2537</v>
+        <v>4521</v>
       </c>
       <c r="B478" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C478" s="4" t="inlineStr">
         <is>
-          <t>Yves</t>
+          <t>Evan</t>
         </is>
       </c>
       <c r="D478" s="4" t="inlineStr">
         <is>
-          <t>Neuenschwander</t>
+          <t>Quistad</t>
         </is>
       </c>
       <c r="E478" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Shukokai Shito Ryu</t>
         </is>
       </c>
       <c r="F478" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G478" s="4"/>
     </row>
     <row r="479">
       <c r="A479" s="4" t="n">
-        <v>2545</v>
+        <v>2799</v>
       </c>
       <c r="B479" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C479" s="4" t="inlineStr">
         <is>
-          <t>Alain</t>
+          <t>Daniela</t>
         </is>
       </c>
       <c r="D479" s="4" t="inlineStr">
         <is>
-          <t>Nguyen</t>
+          <t>Räfle</t>
         </is>
       </c>
       <c r="E479" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F479" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G479" s="4"/>
     </row>
     <row r="480">
       <c r="A480" s="4" t="n">
-        <v>2549</v>
+        <v>2833</v>
       </c>
       <c r="B480" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C480" s="4" t="inlineStr">
         <is>
-          <t>Yves</t>
+          <t>Joelle</t>
         </is>
       </c>
       <c r="D480" s="4" t="inlineStr">
         <is>
-          <t>Nicolet</t>
+          <t>Rebeyrol</t>
         </is>
       </c>
       <c r="E480" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F480" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G480" s="4"/>
     </row>
     <row r="481">
       <c r="A481" s="4" t="n">
-        <v>4519</v>
+        <v>2841</v>
       </c>
       <c r="B481" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C481" s="4" t="inlineStr">
         <is>
-          <t>Laura</t>
+          <t>Marcel</t>
         </is>
       </c>
       <c r="D481" s="4" t="inlineStr">
         <is>
-          <t>Nigg</t>
+          <t>Reding</t>
         </is>
       </c>
       <c r="E481" s="4" t="inlineStr">
         <is>
-          <t>Shukokai Shito Ryu</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F481" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G481" s="4"/>
     </row>
     <row r="482">
       <c r="A482" s="4" t="n">
-        <v>2568</v>
+        <v>2840</v>
       </c>
       <c r="B482" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C482" s="4" t="inlineStr">
         <is>
-          <t>Julien</t>
+          <t>Josef</t>
         </is>
       </c>
       <c r="D482" s="4" t="inlineStr">
         <is>
-          <t>Nsabivanda</t>
+          <t>Reding</t>
         </is>
       </c>
       <c r="E482" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F482" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G482" s="4"/>
     </row>
     <row r="483">
       <c r="A483" s="4" t="n">
-        <v>2579</v>
+        <v>2864</v>
       </c>
       <c r="B483" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C483" s="4" t="inlineStr">
         <is>
-          <t>Romain</t>
+          <t>Judith</t>
         </is>
       </c>
       <c r="D483" s="4" t="inlineStr">
         <is>
-          <t>Occhipinti</t>
+          <t>Reusser</t>
         </is>
       </c>
       <c r="E483" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Fudokan</t>
         </is>
       </c>
       <c r="F483" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G483" s="4"/>
     </row>
     <row r="484">
       <c r="A484" s="4" t="n">
-        <v>2586</v>
+        <v>4491</v>
       </c>
       <c r="B484" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C484" s="4" t="inlineStr">
         <is>
-          <t>Rahel</t>
+          <t>Marc</t>
         </is>
       </c>
       <c r="D484" s="4" t="inlineStr">
         <is>
-          <t>Oechslin</t>
+          <t>Rihs</t>
         </is>
       </c>
       <c r="E484" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shukokai Shito Ryu</t>
         </is>
       </c>
       <c r="F484" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G484" s="4"/>
     </row>
     <row r="485">
       <c r="A485" s="4" t="n">
-        <v>4484</v>
+        <v>7323</v>
       </c>
       <c r="B485" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C485" s="4" t="inlineStr">
         <is>
-          <t>Alissone</t>
+          <t>Xavier</t>
         </is>
       </c>
       <c r="D485" s="4" t="inlineStr">
         <is>
-          <t>Oliveira</t>
+          <t>Romicha</t>
         </is>
       </c>
       <c r="E485" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F485" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G485" s="4"/>
     </row>
     <row r="486">
       <c r="A486" s="4" t="n">
-        <v>4488</v>
+        <v>2939</v>
       </c>
       <c r="B486" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C486" s="4" t="inlineStr">
         <is>
-          <t>Endrit</t>
+          <t>Franco</t>
         </is>
       </c>
       <c r="D486" s="4" t="inlineStr">
         <is>
-          <t>Pajaziti</t>
+          <t>Rosafio</t>
         </is>
       </c>
       <c r="E486" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F486" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G486" s="4"/>
     </row>
     <row r="487">
       <c r="A487" s="4" t="n">
-        <v>2628</v>
+        <v>2972</v>
       </c>
       <c r="B487" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C487" s="4" t="inlineStr">
         <is>
-          <t>Pascal</t>
+          <t>Annelore</t>
         </is>
       </c>
       <c r="D487" s="4" t="inlineStr">
         <is>
-          <t>Pauchard</t>
+          <t>Rudaz</t>
         </is>
       </c>
       <c r="E487" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F487" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G487" s="4"/>
     </row>
     <row r="488">
       <c r="A488" s="4" t="n">
-        <v>2637</v>
+        <v>5027</v>
       </c>
       <c r="B488" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C488" s="4" t="inlineStr">
         <is>
-          <t>Laurence</t>
+          <t>Matthias</t>
         </is>
       </c>
       <c r="D488" s="4" t="inlineStr">
         <is>
-          <t>Peer</t>
+          <t>Rüegger</t>
         </is>
       </c>
       <c r="E488" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F488" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G488" s="4"/>
     </row>
     <row r="489">
       <c r="A489" s="4" t="n">
-        <v>2643</v>
+        <v>3015</v>
       </c>
       <c r="B489" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C489" s="4" t="inlineStr">
         <is>
-          <t>Victor</t>
+          <t>Dominic</t>
         </is>
       </c>
       <c r="D489" s="4" t="inlineStr">
         <is>
-          <t>Penas</t>
+          <t>Ryser</t>
         </is>
       </c>
       <c r="E489" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F489" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G489" s="4"/>
     </row>
     <row r="490">
       <c r="A490" s="4" t="n">
-        <v>6635</v>
+        <v>3023</v>
       </c>
       <c r="B490" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C490" s="4" t="inlineStr">
         <is>
-          <t>Tania</t>
+          <t>Kanokon</t>
         </is>
       </c>
       <c r="D490" s="4" t="inlineStr">
         <is>
-          <t>Perren</t>
+          <t>Saentaen-Arena</t>
         </is>
       </c>
       <c r="E490" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F490" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G490" s="4"/>
     </row>
     <row r="491">
       <c r="A491" s="4" t="n">
-        <v>2671</v>
+        <v>3038</v>
       </c>
       <c r="B491" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C491" s="4" t="inlineStr">
         <is>
-          <t>Jürg</t>
+          <t>Nicolas</t>
         </is>
       </c>
       <c r="D491" s="4" t="inlineStr">
         <is>
-          <t>Petermann</t>
+          <t>Salina </t>
         </is>
       </c>
       <c r="E491" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F491" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G491" s="4"/>
     </row>
     <row r="492">
       <c r="A492" s="4" t="n">
-        <v>2713</v>
+        <v>6190</v>
       </c>
       <c r="B492" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C492" s="4" t="inlineStr">
         <is>
-          <t>Coline</t>
+          <t>Almin</t>
         </is>
       </c>
       <c r="D492" s="4" t="inlineStr">
         <is>
-          <t>Pilloud</t>
+          <t>Salkic</t>
         </is>
       </c>
       <c r="E492" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F492" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G492" s="4"/>
     </row>
     <row r="493">
       <c r="A493" s="4" t="n">
-        <v>2723</v>
+        <v>3050</v>
       </c>
       <c r="B493" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C493" s="4" t="inlineStr">
         <is>
-          <t>Guy-Claude</t>
+          <t>Francisco</t>
         </is>
       </c>
       <c r="D493" s="4" t="inlineStr">
         <is>
-          <t>Piot</t>
+          <t>Sanchez</t>
         </is>
       </c>
       <c r="E493" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F493" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G493" s="4"/>
     </row>
     <row r="494">
       <c r="A494" s="4" t="n">
-        <v>4786</v>
+        <v>3061</v>
       </c>
       <c r="B494" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C494" s="4" t="inlineStr">
         <is>
-          <t>Pierre-Antoine</t>
+          <t>Yves</t>
         </is>
       </c>
       <c r="D494" s="4" t="inlineStr">
         <is>
-          <t>Pitteloud</t>
+          <t>Santini</t>
         </is>
       </c>
       <c r="E494" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F494" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G494" s="4"/>
     </row>
     <row r="495">
       <c r="A495" s="4" t="n">
-        <v>2751</v>
+        <v>4475</v>
       </c>
       <c r="B495" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C495" s="4" t="inlineStr">
         <is>
-          <t>David</t>
+          <t>Alibasch</t>
         </is>
       </c>
       <c r="D495" s="4" t="inlineStr">
         <is>
-          <t>Poole</t>
+          <t>Sathiyamoorthy</t>
         </is>
       </c>
       <c r="E495" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F495" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G495" s="4"/>
     </row>
     <row r="496">
       <c r="A496" s="4" t="n">
-        <v>5303</v>
+        <v>3136</v>
       </c>
       <c r="B496" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C496" s="4" t="inlineStr">
         <is>
-          <t>Marie</t>
+          <t>Robert</t>
         </is>
       </c>
       <c r="D496" s="4" t="inlineStr">
         <is>
-          <t>Potier</t>
+          <t>Schiller</t>
         </is>
       </c>
       <c r="E496" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F496" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G496" s="4"/>
     </row>
     <row r="497">
       <c r="A497" s="4" t="n">
-        <v>4521</v>
+        <v>3153</v>
       </c>
       <c r="B497" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C497" s="4" t="inlineStr">
         <is>
-          <t>Evan</t>
+          <t>Aline</t>
         </is>
       </c>
       <c r="D497" s="4" t="inlineStr">
         <is>
-          <t>Quistad</t>
+          <t>Schlumpf</t>
         </is>
       </c>
       <c r="E497" s="4" t="inlineStr">
         <is>
-          <t>Shukokai Shito Ryu</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F497" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G497" s="4"/>
     </row>
     <row r="498">
       <c r="A498" s="4" t="n">
-        <v>2799</v>
+        <v>3179</v>
       </c>
       <c r="B498" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C498" s="4" t="inlineStr">
         <is>
-          <t>Daniela</t>
+          <t>Nathalie</t>
         </is>
       </c>
       <c r="D498" s="4" t="inlineStr">
         <is>
-          <t>Räfle</t>
+          <t>Schmidt</t>
         </is>
       </c>
       <c r="E498" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F498" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G498" s="4"/>
     </row>
     <row r="499">
       <c r="A499" s="4" t="n">
-        <v>2833</v>
+        <v>3185</v>
       </c>
       <c r="B499" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C499" s="4" t="inlineStr">
         <is>
-          <t>Joelle</t>
+          <t>André</t>
         </is>
       </c>
       <c r="D499" s="4" t="inlineStr">
         <is>
-          <t>Rebeyrol</t>
+          <t>Schmocker</t>
         </is>
       </c>
       <c r="E499" s="4" t="inlineStr">
         <is>
           <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F499" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G499" s="4"/>
     </row>
     <row r="500">
       <c r="A500" s="4" t="n">
-        <v>2840</v>
+        <v>3226</v>
       </c>
       <c r="B500" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C500" s="4" t="inlineStr">
         <is>
-          <t>Josef</t>
+          <t>Manfred</t>
         </is>
       </c>
       <c r="D500" s="4" t="inlineStr">
         <is>
-          <t>Reding</t>
+          <t>Schöller</t>
         </is>
       </c>
       <c r="E500" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F500" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G500" s="4"/>
     </row>
     <row r="501">
       <c r="A501" s="4" t="n">
-        <v>2841</v>
+        <v>3238</v>
       </c>
       <c r="B501" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C501" s="4" t="inlineStr">
         <is>
-          <t>Marcel</t>
+          <t>Beat</t>
         </is>
       </c>
       <c r="D501" s="4" t="inlineStr">
         <is>
-          <t>Reding</t>
+          <t>Schreiner</t>
         </is>
       </c>
       <c r="E501" s="4" t="inlineStr">
         <is>
           <t>Shukokai</t>
         </is>
       </c>
       <c r="F501" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G501" s="4"/>
     </row>
     <row r="502">
       <c r="A502" s="4" t="n">
-        <v>2864</v>
+        <v>6634</v>
       </c>
       <c r="B502" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C502" s="4" t="inlineStr">
         <is>
-          <t>Judith</t>
+          <t>Meret</t>
         </is>
       </c>
       <c r="D502" s="4" t="inlineStr">
         <is>
-          <t>Reusser</t>
+          <t>Schweizer</t>
         </is>
       </c>
       <c r="E502" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F502" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G502" s="4"/>
     </row>
     <row r="503">
       <c r="A503" s="4" t="n">
-        <v>4491</v>
+        <v>3284</v>
       </c>
       <c r="B503" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C503" s="4" t="inlineStr">
         <is>
-          <t>Marc</t>
+          <t>Demian</t>
         </is>
       </c>
       <c r="D503" s="4" t="inlineStr">
         <is>
-          <t>Rihs</t>
+          <t>Seiler</t>
         </is>
       </c>
       <c r="E503" s="4" t="inlineStr">
         <is>
-          <t>Shukokai Shito Ryu</t>
+          <t>Fudokan</t>
         </is>
       </c>
       <c r="F503" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G503" s="4"/>
     </row>
     <row r="504">
       <c r="A504" s="4" t="n">
-        <v>2893</v>
+        <v>4790</v>
       </c>
       <c r="B504" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C504" s="4" t="inlineStr">
         <is>
-          <t>Daniel</t>
+          <t>Silvio</t>
         </is>
       </c>
       <c r="D504" s="4" t="inlineStr">
         <is>
-          <t>Rimann</t>
+          <t>Sericchio</t>
         </is>
       </c>
       <c r="E504" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F504" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G504" s="4"/>
     </row>
     <row r="505">
       <c r="A505" s="4" t="n">
-        <v>2906</v>
+        <v>3343</v>
       </c>
       <c r="B505" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C505" s="4" t="inlineStr">
         <is>
-          <t>Nick</t>
+          <t>Fränzi</t>
         </is>
       </c>
       <c r="D505" s="4" t="inlineStr">
         <is>
-          <t>Ritter</t>
+          <t>Sigillo</t>
         </is>
       </c>
       <c r="E505" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F505" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G505" s="4"/>
     </row>
     <row r="506">
       <c r="A506" s="4" t="n">
-        <v>7323</v>
+        <v>3344</v>
       </c>
       <c r="B506" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C506" s="4" t="inlineStr">
         <is>
-          <t>Xavier</t>
+          <t>Nicola</t>
         </is>
       </c>
       <c r="D506" s="4" t="inlineStr">
         <is>
-          <t>Romicha</t>
+          <t>Sigillo</t>
         </is>
       </c>
       <c r="E506" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F506" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G506" s="4"/>
     </row>
     <row r="507">
       <c r="A507" s="4" t="n">
-        <v>2939</v>
+        <v>3347</v>
       </c>
       <c r="B507" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C507" s="4" t="inlineStr">
         <is>
-          <t>Franco</t>
+          <t>Bellinda</t>
         </is>
       </c>
       <c r="D507" s="4" t="inlineStr">
         <is>
-          <t>Rosafio</t>
+          <t>Sigillò Winkler</t>
         </is>
       </c>
       <c r="E507" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F507" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G507" s="4"/>
     </row>
     <row r="508">
       <c r="A508" s="4" t="n">
-        <v>2972</v>
+        <v>3360</v>
       </c>
       <c r="B508" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C508" s="4" t="inlineStr">
         <is>
-          <t>Annelore</t>
+          <t>Claude</t>
         </is>
       </c>
       <c r="D508" s="4" t="inlineStr">
         <is>
-          <t>Rudaz</t>
+          <t>Sittinger †</t>
         </is>
       </c>
       <c r="E508" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F508" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G508" s="4"/>
     </row>
     <row r="509">
       <c r="A509" s="4" t="n">
-        <v>5027</v>
+        <v>3388</v>
       </c>
       <c r="B509" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C509" s="4" t="inlineStr">
         <is>
-          <t>Matthias</t>
+          <t>Patrick</t>
         </is>
       </c>
       <c r="D509" s="4" t="inlineStr">
         <is>
-          <t>Rüegger</t>
+          <t>Sparer</t>
         </is>
       </c>
       <c r="E509" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F509" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G509" s="4"/>
     </row>
     <row r="510">
       <c r="A510" s="4" t="n">
-        <v>3014</v>
+        <v>3393</v>
       </c>
       <c r="B510" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C510" s="4" t="inlineStr">
         <is>
-          <t>Bernhard</t>
+          <t>Stéphanie</t>
         </is>
       </c>
       <c r="D510" s="4" t="inlineStr">
         <is>
-          <t>Ryffel</t>
+          <t>Spicher</t>
         </is>
       </c>
       <c r="E510" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F510" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G510" s="4"/>
     </row>
     <row r="511">
       <c r="A511" s="4" t="n">
-        <v>3015</v>
+        <v>3399</v>
       </c>
       <c r="B511" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C511" s="4" t="inlineStr">
         <is>
-          <t>Dominic</t>
+          <t>Lennart</t>
         </is>
       </c>
       <c r="D511" s="4" t="inlineStr">
         <is>
-          <t>Ryser</t>
+          <t>Spira</t>
         </is>
       </c>
       <c r="E511" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F511" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G511" s="4"/>
     </row>
     <row r="512">
       <c r="A512" s="4" t="n">
-        <v>3023</v>
+        <v>4471</v>
       </c>
       <c r="B512" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C512" s="4" t="inlineStr">
         <is>
-          <t>Kanokon</t>
+          <t>Lea</t>
         </is>
       </c>
       <c r="D512" s="4" t="inlineStr">
         <is>
-          <t>Saentaen-Arena</t>
+          <t>Spirig</t>
         </is>
       </c>
       <c r="E512" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F512" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G512" s="4"/>
     </row>
     <row r="513">
       <c r="A513" s="4" t="n">
-        <v>3038</v>
+        <v>5302</v>
       </c>
       <c r="B513" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C513" s="4" t="inlineStr">
         <is>
-          <t>Nicolas</t>
+          <t>Renée-Rose</t>
         </is>
       </c>
       <c r="D513" s="4" t="inlineStr">
         <is>
-          <t>Salina </t>
+          <t>Spuler</t>
         </is>
       </c>
       <c r="E513" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai Shito Ryu</t>
         </is>
       </c>
       <c r="F513" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G513" s="4"/>
     </row>
     <row r="514">
       <c r="A514" s="4" t="n">
-        <v>6190</v>
+        <v>3463</v>
       </c>
       <c r="B514" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C514" s="4" t="inlineStr">
         <is>
-          <t>Almin</t>
+          <t>Markus</t>
         </is>
       </c>
       <c r="D514" s="4" t="inlineStr">
         <is>
-          <t>Salkic</t>
+          <t>Steiner</t>
         </is>
       </c>
       <c r="E514" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F514" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G514" s="4"/>
     </row>
     <row r="515">
       <c r="A515" s="4" t="n">
-        <v>3050</v>
+        <v>3469</v>
       </c>
       <c r="B515" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C515" s="4" t="inlineStr">
         <is>
-          <t>Francisco</t>
+          <t>Veronique</t>
         </is>
       </c>
       <c r="D515" s="4" t="inlineStr">
         <is>
-          <t>Sanchez</t>
+          <t>Steiner</t>
         </is>
       </c>
       <c r="E515" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F515" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G515" s="4"/>
     </row>
     <row r="516">
       <c r="A516" s="4" t="n">
-        <v>3061</v>
+        <v>7326</v>
       </c>
       <c r="B516" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C516" s="4" t="inlineStr">
         <is>
-          <t>Yves</t>
+          <t>Maryam</t>
         </is>
       </c>
       <c r="D516" s="4" t="inlineStr">
         <is>
-          <t>Santini</t>
+          <t>Stergiou</t>
         </is>
       </c>
       <c r="E516" s="4" t="inlineStr">
         <is>
-          <t>Wado-Ryu</t>
+          <t>Shorin Ryu</t>
         </is>
       </c>
       <c r="F516" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G516" s="4"/>
     </row>
     <row r="517">
       <c r="A517" s="4" t="n">
-        <v>4475</v>
+        <v>3477</v>
       </c>
       <c r="B517" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C517" s="4" t="inlineStr">
         <is>
-          <t>Alibasch</t>
+          <t>Florian</t>
         </is>
       </c>
       <c r="D517" s="4" t="inlineStr">
         <is>
-          <t>Sathiyamoorthy</t>
+          <t>Stieger</t>
         </is>
       </c>
       <c r="E517" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F517" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G517" s="4"/>
     </row>
     <row r="518">
       <c r="A518" s="4" t="n">
-        <v>3136</v>
+        <v>4472</v>
       </c>
       <c r="B518" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C518" s="4" t="inlineStr">
         <is>
-          <t>Robert</t>
+          <t>Melina</t>
         </is>
       </c>
       <c r="D518" s="4" t="inlineStr">
         <is>
-          <t>Schiller</t>
+          <t>Stieger</t>
         </is>
       </c>
       <c r="E518" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F518" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G518" s="4"/>
     </row>
     <row r="519">
       <c r="A519" s="4" t="n">
-        <v>3153</v>
+        <v>3494</v>
       </c>
       <c r="B519" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C519" s="4" t="inlineStr">
         <is>
-          <t>Aline</t>
+          <t>Thomas</t>
         </is>
       </c>
       <c r="D519" s="4" t="inlineStr">
         <is>
-          <t>Schlumpf</t>
+          <t>Stoller</t>
         </is>
       </c>
       <c r="E519" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F519" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G519" s="4"/>
     </row>
     <row r="520">
       <c r="A520" s="4" t="n">
-        <v>3179</v>
+        <v>5025</v>
       </c>
       <c r="B520" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C520" s="4" t="inlineStr">
         <is>
-          <t>Nathalie</t>
+          <t>Nicole</t>
         </is>
       </c>
       <c r="D520" s="4" t="inlineStr">
         <is>
-          <t>Schmidt</t>
+          <t>Studer</t>
         </is>
       </c>
       <c r="E520" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F520" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G520" s="4"/>
     </row>
     <row r="521">
       <c r="A521" s="4" t="n">
-        <v>3185</v>
+        <v>3524</v>
       </c>
       <c r="B521" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C521" s="4" t="inlineStr">
         <is>
-          <t>André</t>
+          <t>Armin</t>
         </is>
       </c>
       <c r="D521" s="4" t="inlineStr">
         <is>
-          <t>Schmocker</t>
+          <t>Stupf</t>
         </is>
       </c>
       <c r="E521" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F521" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G521" s="4"/>
     </row>
     <row r="522">
       <c r="A522" s="4" t="n">
-        <v>3226</v>
+        <v>3542</v>
       </c>
       <c r="B522" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C522" s="4" t="inlineStr">
         <is>
-          <t>Manfred</t>
+          <t>Olivier</t>
         </is>
       </c>
       <c r="D522" s="4" t="inlineStr">
         <is>
-          <t>Schöller</t>
+          <t>Summermatter</t>
         </is>
       </c>
       <c r="E522" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F522" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G522" s="4"/>
     </row>
     <row r="523">
       <c r="A523" s="4" t="n">
-        <v>3238</v>
+        <v>5515</v>
       </c>
       <c r="B523" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C523" s="4" t="inlineStr">
         <is>
-          <t>Beat</t>
+          <t>Suraby</t>
         </is>
       </c>
       <c r="D523" s="4" t="inlineStr">
         <is>
-          <t>Schreiner</t>
+          <t>Surenthiran</t>
         </is>
       </c>
       <c r="E523" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F523" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G523" s="4"/>
     </row>
     <row r="524">
       <c r="A524" s="4" t="n">
-        <v>6634</v>
+        <v>5501</v>
       </c>
       <c r="B524" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C524" s="4" t="inlineStr">
         <is>
-          <t>Meret</t>
+          <t>Rachel</t>
         </is>
       </c>
       <c r="D524" s="4" t="inlineStr">
         <is>
-          <t>Schweizer</t>
+          <t>Tandonnet-Nuhrich</t>
         </is>
       </c>
       <c r="E524" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F524" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G524" s="4"/>
     </row>
     <row r="525">
       <c r="A525" s="4" t="n">
-        <v>3284</v>
+        <v>3583</v>
       </c>
       <c r="B525" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C525" s="4" t="inlineStr">
         <is>
-          <t>Demian</t>
+          <t>Barbara</t>
         </is>
       </c>
       <c r="D525" s="4" t="inlineStr">
         <is>
-          <t>Seiler</t>
+          <t>Teufel</t>
         </is>
       </c>
       <c r="E525" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F525" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G525" s="4"/>
     </row>
     <row r="526">
       <c r="A526" s="4" t="n">
-        <v>4790</v>
+        <v>3594</v>
       </c>
       <c r="B526" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C526" s="4" t="inlineStr">
         <is>
-          <t>Silvio</t>
+          <t>Yves-Alain</t>
         </is>
       </c>
       <c r="D526" s="4" t="inlineStr">
         <is>
-          <t>Sericchio</t>
+          <t>Thévoz</t>
         </is>
       </c>
       <c r="E526" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F526" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G526" s="4"/>
     </row>
     <row r="527">
       <c r="A527" s="4" t="n">
-        <v>3343</v>
+        <v>3606</v>
       </c>
       <c r="B527" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C527" s="4" t="inlineStr">
         <is>
-          <t>Fränzi</t>
+          <t>Olivier</t>
         </is>
       </c>
       <c r="D527" s="4" t="inlineStr">
         <is>
-          <t>Sigillo</t>
+          <t>Thorens</t>
         </is>
       </c>
       <c r="E527" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F527" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G527" s="4"/>
     </row>
     <row r="528">
       <c r="A528" s="4" t="n">
-        <v>3344</v>
+        <v>3612</v>
       </c>
       <c r="B528" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C528" s="4" t="inlineStr">
         <is>
-          <t>Nicola</t>
+          <t>Olivier</t>
         </is>
       </c>
       <c r="D528" s="4" t="inlineStr">
         <is>
-          <t>Sigillo</t>
+          <t>Tinembart</t>
         </is>
       </c>
       <c r="E528" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F528" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G528" s="4"/>
     </row>
     <row r="529">
       <c r="A529" s="4" t="n">
-        <v>3347</v>
+        <v>3624</v>
       </c>
       <c r="B529" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C529" s="4" t="inlineStr">
         <is>
-          <t>Bellinda</t>
+          <t>Rodolfo</t>
         </is>
       </c>
       <c r="D529" s="4" t="inlineStr">
         <is>
-          <t>Sigillò Winkler</t>
+          <t>Tomeo</t>
         </is>
       </c>
       <c r="E529" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F529" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G529" s="4"/>
     </row>
     <row r="530">
       <c r="A530" s="4" t="n">
-        <v>3360</v>
+        <v>4493</v>
       </c>
       <c r="B530" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C530" s="4" t="inlineStr">
         <is>
-          <t>Claude</t>
+          <t>Quan</t>
         </is>
       </c>
       <c r="D530" s="4" t="inlineStr">
         <is>
-          <t>Sittinger †</t>
+          <t>Truong Minh</t>
         </is>
       </c>
       <c r="E530" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F530" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G530" s="4"/>
     </row>
     <row r="531">
       <c r="A531" s="4" t="n">
-        <v>3388</v>
+        <v>5499</v>
       </c>
       <c r="B531" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C531" s="4" t="inlineStr">
         <is>
-          <t>Patrick</t>
+          <t>Lorenz</t>
         </is>
       </c>
       <c r="D531" s="4" t="inlineStr">
         <is>
-          <t>Sparer</t>
+          <t>Tschumi</t>
         </is>
       </c>
       <c r="E531" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F531" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G531" s="4"/>
+      <c r="G531" s="4" t="inlineStr">
+        <is>
+          <t>SSKF</t>
+        </is>
+      </c>
     </row>
     <row r="532">
       <c r="A532" s="4" t="n">
-        <v>3393</v>
+        <v>3673</v>
       </c>
       <c r="B532" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C532" s="4" t="inlineStr">
         <is>
-          <t>Stéphanie</t>
+          <t>Jean-François</t>
         </is>
       </c>
       <c r="D532" s="4" t="inlineStr">
         <is>
-          <t>Spicher</t>
+          <t>Udrisard</t>
         </is>
       </c>
       <c r="E532" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F532" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G532" s="4"/>
     </row>
     <row r="533">
       <c r="A533" s="4" t="n">
-        <v>3399</v>
+        <v>5310</v>
       </c>
       <c r="B533" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C533" s="4" t="inlineStr">
         <is>
-          <t>Lennart</t>
+          <t>Amanda</t>
         </is>
       </c>
       <c r="D533" s="4" t="inlineStr">
         <is>
-          <t>Spira</t>
+          <t>Van der Scheer</t>
         </is>
       </c>
       <c r="E533" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai Shito Ryu</t>
         </is>
       </c>
       <c r="F533" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G533" s="4"/>
     </row>
     <row r="534">
       <c r="A534" s="4" t="n">
-        <v>4471</v>
+        <v>7325</v>
       </c>
       <c r="B534" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C534" s="4" t="inlineStr">
         <is>
-          <t>Lea</t>
+          <t>Steve</t>
         </is>
       </c>
       <c r="D534" s="4" t="inlineStr">
         <is>
-          <t>Spirig</t>
+          <t>Varin</t>
         </is>
       </c>
       <c r="E534" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F534" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G534" s="4"/>
     </row>
     <row r="535">
       <c r="A535" s="4" t="n">
-        <v>5302</v>
+        <v>3722</v>
       </c>
       <c r="B535" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C535" s="4" t="inlineStr">
         <is>
-          <t>Renée-Rose</t>
+          <t>Alin Tiana</t>
         </is>
       </c>
       <c r="D535" s="4" t="inlineStr">
         <is>
-          <t>Spuler</t>
+          <t>Vetter</t>
         </is>
       </c>
       <c r="E535" s="4" t="inlineStr">
         <is>
-          <t>Shukokai Shito Ryu</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F535" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G535" s="4"/>
     </row>
     <row r="536">
       <c r="A536" s="4" t="n">
-        <v>3416</v>
+        <v>3726</v>
       </c>
       <c r="B536" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C536" s="4" t="inlineStr">
         <is>
-          <t>Andi</t>
+          <t>Zdenko</t>
         </is>
       </c>
       <c r="D536" s="4" t="inlineStr">
         <is>
-          <t>Stadlin</t>
+          <t>Vidakovic</t>
         </is>
       </c>
       <c r="E536" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F536" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G536" s="4"/>
     </row>
     <row r="537">
       <c r="A537" s="4" t="n">
-        <v>3463</v>
+        <v>5034</v>
       </c>
       <c r="B537" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C537" s="4" t="inlineStr">
         <is>
-          <t>Markus</t>
+          <t>Nelson</t>
         </is>
       </c>
       <c r="D537" s="4" t="inlineStr">
         <is>
-          <t>Steiner</t>
+          <t>Vieira</t>
         </is>
       </c>
       <c r="E537" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shukokai Shito-Ryu</t>
         </is>
       </c>
       <c r="F537" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G537" s="4"/>
     </row>
     <row r="538">
       <c r="A538" s="4" t="n">
-        <v>3458</v>
+        <v>3731</v>
       </c>
       <c r="B538" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C538" s="4" t="inlineStr">
         <is>
-          <t>David</t>
+          <t>Marcel</t>
         </is>
       </c>
       <c r="D538" s="4" t="inlineStr">
         <is>
-          <t>Steiner</t>
+          <t>Villinger</t>
         </is>
       </c>
       <c r="E538" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F538" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G538" s="4"/>
     </row>
     <row r="539">
       <c r="A539" s="4" t="n">
-        <v>3469</v>
+        <v>3733</v>
       </c>
       <c r="B539" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C539" s="4" t="inlineStr">
         <is>
-          <t>Veronique</t>
+          <t>Ricardo</t>
         </is>
       </c>
       <c r="D539" s="4" t="inlineStr">
         <is>
-          <t>Steiner</t>
+          <t>Visini</t>
         </is>
       </c>
       <c r="E539" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F539" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G539" s="4"/>
     </row>
     <row r="540">
       <c r="A540" s="4" t="n">
-        <v>7326</v>
+        <v>3738</v>
       </c>
       <c r="B540" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C540" s="4" t="inlineStr">
         <is>
-          <t>Maryam</t>
+          <t>Carmen</t>
         </is>
       </c>
       <c r="D540" s="4" t="inlineStr">
         <is>
-          <t>Stergiou</t>
+          <t>Vögeli</t>
         </is>
       </c>
       <c r="E540" s="4" t="inlineStr">
         <is>
-          <t>Shorin Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F540" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G540" s="4"/>
     </row>
     <row r="541">
       <c r="A541" s="4" t="n">
-        <v>3477</v>
+        <v>3764</v>
       </c>
       <c r="B541" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C541" s="4" t="inlineStr">
         <is>
-          <t>Florian</t>
+          <t>Aline</t>
         </is>
       </c>
       <c r="D541" s="4" t="inlineStr">
         <is>
-          <t>Stieger</t>
+          <t>Von Känel</t>
         </is>
       </c>
       <c r="E541" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F541" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G541" s="4"/>
     </row>
     <row r="542">
       <c r="A542" s="4" t="n">
-        <v>4472</v>
+        <v>3774</v>
       </c>
       <c r="B542" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C542" s="4" t="inlineStr">
         <is>
-          <t>Melina</t>
+          <t>Fabio</t>
         </is>
       </c>
       <c r="D542" s="4" t="inlineStr">
         <is>
-          <t>Stieger</t>
+          <t>Vozza</t>
         </is>
       </c>
       <c r="E542" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F542" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G542" s="4"/>
     </row>
     <row r="543">
       <c r="A543" s="4" t="n">
-        <v>3494</v>
+        <v>4495</v>
       </c>
       <c r="B543" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C543" s="4" t="inlineStr">
         <is>
-          <t>Thomas</t>
+          <t>Matteo</t>
         </is>
       </c>
       <c r="D543" s="4" t="inlineStr">
         <is>
-          <t>Stoller</t>
+          <t>Vozza</t>
         </is>
       </c>
       <c r="E543" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F543" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G543" s="4"/>
     </row>
     <row r="544">
       <c r="A544" s="4" t="n">
-        <v>5025</v>
+        <v>4490</v>
       </c>
       <c r="B544" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C544" s="4" t="inlineStr">
         <is>
-          <t>Nicole</t>
+          <t>Ronnie</t>
         </is>
       </c>
       <c r="D544" s="4" t="inlineStr">
         <is>
-          <t>Studer</t>
+          <t>Wahli</t>
         </is>
       </c>
       <c r="E544" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai Shito Ryu</t>
         </is>
       </c>
       <c r="F544" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G544" s="4"/>
     </row>
     <row r="545">
       <c r="A545" s="4" t="n">
-        <v>3524</v>
+        <v>6637</v>
       </c>
       <c r="B545" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C545" s="4" t="inlineStr">
         <is>
-          <t>Armin</t>
+          <t>Markus</t>
         </is>
       </c>
       <c r="D545" s="4" t="inlineStr">
         <is>
-          <t>Stupf</t>
+          <t>Wälchli</t>
         </is>
       </c>
       <c r="E545" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Shisui Ryu</t>
         </is>
       </c>
       <c r="F545" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G545" s="4"/>
     </row>
     <row r="546">
       <c r="A546" s="4" t="n">
-        <v>3542</v>
+        <v>3817</v>
       </c>
       <c r="B546" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C546" s="4" t="inlineStr">
         <is>
-          <t>Olivier</t>
+          <t>Nina</t>
         </is>
       </c>
       <c r="D546" s="4" t="inlineStr">
         <is>
-          <t>Summermatter</t>
+          <t>Waser</t>
         </is>
       </c>
       <c r="E546" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F546" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G546" s="4"/>
     </row>
     <row r="547">
       <c r="A547" s="4" t="n">
-        <v>5515</v>
+        <v>3843</v>
       </c>
       <c r="B547" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C547" s="4" t="inlineStr">
         <is>
-          <t>Suraby</t>
+          <t>René</t>
         </is>
       </c>
       <c r="D547" s="4" t="inlineStr">
         <is>
-          <t>Surenthiran</t>
+          <t>Wertli</t>
         </is>
       </c>
       <c r="E547" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F547" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G547" s="4"/>
     </row>
     <row r="548">
       <c r="A548" s="4" t="n">
-        <v>5501</v>
+        <v>3863</v>
       </c>
       <c r="B548" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C548" s="4" t="inlineStr">
         <is>
-          <t>Rachel</t>
+          <t>Stefan</t>
         </is>
       </c>
       <c r="D548" s="4" t="inlineStr">
         <is>
-          <t>Tandonnet-Nuhrich</t>
+          <t>Wieser</t>
         </is>
       </c>
       <c r="E548" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F548" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G548" s="4"/>
     </row>
     <row r="549">
       <c r="A549" s="4" t="n">
-        <v>3572</v>
+        <v>4473</v>
       </c>
       <c r="B549" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C549" s="4" t="inlineStr">
         <is>
-          <t>Zikri</t>
+          <t>Adrian</t>
         </is>
       </c>
       <c r="D549" s="4" t="inlineStr">
         <is>
-          <t>Tavsan</t>
+          <t>Wilhelm</t>
         </is>
       </c>
       <c r="E549" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F549" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G549" s="4"/>
     </row>
     <row r="550">
       <c r="A550" s="4" t="n">
-        <v>3583</v>
+        <v>3875</v>
       </c>
       <c r="B550" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C550" s="4" t="inlineStr">
         <is>
-          <t>Barbara</t>
+          <t>Hansjörg</t>
         </is>
       </c>
       <c r="D550" s="4" t="inlineStr">
         <is>
-          <t>Teufel</t>
+          <t>Wingeier</t>
         </is>
       </c>
       <c r="E550" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F550" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G550" s="4"/>
     </row>
     <row r="551">
       <c r="A551" s="4" t="n">
-        <v>3594</v>
+        <v>3900</v>
       </c>
       <c r="B551" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C551" s="4" t="inlineStr">
         <is>
-          <t>Yves-Alain</t>
+          <t>Nicole</t>
         </is>
       </c>
       <c r="D551" s="4" t="inlineStr">
         <is>
-          <t>Thévoz</t>
+          <t>Woweries</t>
         </is>
       </c>
       <c r="E551" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F551" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G551" s="4"/>
     </row>
     <row r="552">
       <c r="A552" s="4" t="n">
-        <v>3606</v>
+        <v>6636</v>
       </c>
       <c r="B552" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C552" s="4" t="inlineStr">
         <is>
-          <t>Olivier</t>
+          <t>Patrik</t>
         </is>
       </c>
       <c r="D552" s="4" t="inlineStr">
         <is>
-          <t>Thorens</t>
+          <t>Wülser</t>
         </is>
       </c>
       <c r="E552" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shisui Ryu</t>
         </is>
       </c>
       <c r="F552" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G552" s="4"/>
     </row>
     <row r="553">
       <c r="A553" s="4" t="n">
-        <v>3612</v>
+        <v>3912</v>
       </c>
       <c r="B553" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C553" s="4" t="inlineStr">
         <is>
-          <t>Olivier</t>
+          <t>Simone</t>
         </is>
       </c>
       <c r="D553" s="4" t="inlineStr">
         <is>
-          <t>Tinembart</t>
+          <t>Wüthrich</t>
         </is>
       </c>
       <c r="E553" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F553" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G553" s="4"/>
     </row>
     <row r="554">
       <c r="A554" s="4" t="n">
-        <v>3624</v>
+        <v>3935</v>
       </c>
       <c r="B554" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C554" s="4" t="inlineStr">
         <is>
-          <t>Rodolfo</t>
+          <t>Salvatore</t>
         </is>
       </c>
       <c r="D554" s="4" t="inlineStr">
         <is>
-          <t>Tomeo</t>
+          <t>Zampol</t>
         </is>
       </c>
       <c r="E554" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F554" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G554" s="4"/>
     </row>
     <row r="555">
       <c r="A555" s="4" t="n">
-        <v>4493</v>
+        <v>4784</v>
       </c>
       <c r="B555" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C555" s="4" t="inlineStr">
         <is>
-          <t>Quan</t>
+          <t>Ghazi</t>
         </is>
       </c>
       <c r="D555" s="4" t="inlineStr">
         <is>
-          <t>Truong Minh</t>
+          <t>Zineb</t>
         </is>
       </c>
       <c r="E555" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F555" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G555" s="4"/>
+      <c r="G555" s="4" t="inlineStr">
+        <is>
+          <t>SSKF</t>
+        </is>
+      </c>
     </row>
     <row r="556">
       <c r="A556" s="4" t="n">
-        <v>5499</v>
+        <v>3989</v>
       </c>
       <c r="B556" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C556" s="4" t="inlineStr">
         <is>
-          <t>Lorenz</t>
+          <t>Ulrich</t>
         </is>
       </c>
       <c r="D556" s="4" t="inlineStr">
         <is>
-          <t>Tschumi</t>
+          <t>Zürcher</t>
         </is>
       </c>
       <c r="E556" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F556" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G556" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G556" s="4"/>
     </row>
     <row r="557">
       <c r="A557" s="4" t="n">
-        <v>3673</v>
+        <v>3999</v>
       </c>
       <c r="B557" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C557" s="4" t="inlineStr">
         <is>
-          <t>Jean-François</t>
+          <t>Trashupa</t>
         </is>
       </c>
       <c r="D557" s="4" t="inlineStr">
         <is>
-          <t>Udrisard</t>
+          <t>Zxhim</t>
         </is>
       </c>
       <c r="E557" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F557" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G557" s="4"/>
     </row>
     <row r="558">
       <c r="A558" s="4" t="n">
-        <v>5310</v>
+        <v>4</v>
       </c>
       <c r="B558" s="4" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C558" s="4" t="inlineStr">
         <is>
-          <t>Amanda</t>
+          <t>Ivan</t>
         </is>
       </c>
       <c r="D558" s="4" t="inlineStr">
         <is>
-          <t>Van der Scheer</t>
+          <t>Aboussouan</t>
         </is>
       </c>
       <c r="E558" s="4" t="inlineStr">
         <is>
-          <t>Shukokai Shito Ryu</t>
+          <t>Fudokan</t>
         </is>
       </c>
       <c r="F558" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G558" s="4"/>
     </row>
     <row r="559">
       <c r="A559" s="4" t="n">
-        <v>7325</v>
+        <v>13</v>
       </c>
       <c r="B559" s="4" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C559" s="4" t="inlineStr">
         <is>
-          <t>Steve</t>
+          <t>Marcel</t>
         </is>
       </c>
       <c r="D559" s="4" t="inlineStr">
         <is>
-          <t>Varin</t>
+          <t>Ackermann</t>
         </is>
       </c>
       <c r="E559" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Fudokan</t>
         </is>
       </c>
       <c r="F559" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G559" s="4"/>
     </row>
     <row r="560">
       <c r="A560" s="4" t="n">
-        <v>3722</v>
+        <v>15</v>
       </c>
       <c r="B560" s="4" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C560" s="4" t="inlineStr">
         <is>
-          <t>Alin Tiana</t>
+          <t>Shaban</t>
         </is>
       </c>
       <c r="D560" s="4" t="inlineStr">
         <is>
-          <t>Vetter</t>
+          <t>Ademi</t>
         </is>
       </c>
       <c r="E560" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F560" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G560" s="4"/>
     </row>
     <row r="561">
       <c r="A561" s="4" t="n">
-        <v>3726</v>
+        <v>18</v>
       </c>
       <c r="B561" s="4" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C561" s="4" t="inlineStr">
         <is>
-          <t>Zdenko</t>
+          <t>Wilhelm</t>
         </is>
       </c>
       <c r="D561" s="4" t="inlineStr">
         <is>
-          <t>Vidakovic</t>
+          <t>Adrian</t>
         </is>
       </c>
       <c r="E561" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F561" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G561" s="4"/>
     </row>
     <row r="562">
       <c r="A562" s="4" t="n">
-        <v>5034</v>
+        <v>19</v>
       </c>
       <c r="B562" s="4" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C562" s="4" t="inlineStr">
         <is>
-          <t>Nelson</t>
+          <t>Alice</t>
         </is>
       </c>
       <c r="D562" s="4" t="inlineStr">
         <is>
-          <t>Vieira</t>
+          <t>Aebi</t>
         </is>
       </c>
       <c r="E562" s="4" t="inlineStr">
         <is>
-          <t>Shukokai Shito-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F562" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G562" s="4"/>
     </row>
     <row r="563">
       <c r="A563" s="4" t="n">
-        <v>3731</v>
+        <v>23</v>
       </c>
       <c r="B563" s="4" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C563" s="4" t="inlineStr">
         <is>
-          <t>Marcel</t>
+          <t>Alexandre</t>
         </is>
       </c>
       <c r="D563" s="4" t="inlineStr">
         <is>
-          <t>Villinger</t>
+          <t>Aegerter</t>
         </is>
       </c>
       <c r="E563" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F563" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G563" s="4"/>
     </row>
     <row r="564">
       <c r="A564" s="4" t="n">
-        <v>3733</v>
+        <v>28</v>
       </c>
       <c r="B564" s="4" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C564" s="4" t="inlineStr">
         <is>
-          <t>Ricardo</t>
+          <t>Beat</t>
         </is>
       </c>
       <c r="D564" s="4" t="inlineStr">
         <is>
-          <t>Visini</t>
+          <t>Aeschlimann</t>
         </is>
       </c>
       <c r="E564" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F564" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G564" s="4"/>
     </row>
     <row r="565">
       <c r="A565" s="4" t="n">
-        <v>3738</v>
+        <v>7513</v>
       </c>
       <c r="B565" s="4" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C565" s="4" t="inlineStr">
         <is>
-          <t>Carmen</t>
+          <t>Jaqueline</t>
         </is>
       </c>
       <c r="D565" s="4" t="inlineStr">
         <is>
-          <t>Vögeli</t>
+          <t>Agussol</t>
         </is>
       </c>
       <c r="E565" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F565" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G565" s="4"/>
     </row>
     <row r="566">
       <c r="A566" s="4" t="n">
-        <v>3764</v>
+        <v>7350</v>
       </c>
       <c r="B566" s="4" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C566" s="4" t="inlineStr">
         <is>
-          <t>Aline</t>
+          <t>Arno</t>
         </is>
       </c>
       <c r="D566" s="4" t="inlineStr">
         <is>
-          <t>Von Känel</t>
+          <t>Aioutz</t>
         </is>
       </c>
       <c r="E566" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F566" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G566" s="4"/>
     </row>
     <row r="567">
       <c r="A567" s="4" t="n">
-        <v>4495</v>
+        <v>5520</v>
       </c>
       <c r="B567" s="4" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C567" s="4" t="inlineStr">
         <is>
-          <t>Matteo</t>
+          <t>Adam</t>
         </is>
       </c>
       <c r="D567" s="4" t="inlineStr">
         <is>
-          <t>Vozza</t>
+          <t>Ait Ouhamou</t>
         </is>
       </c>
       <c r="E567" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F567" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G567" s="4"/>
     </row>
     <row r="568">
       <c r="A568" s="4" t="n">
-        <v>3774</v>
+        <v>4533</v>
       </c>
       <c r="B568" s="4" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C568" s="4" t="inlineStr">
         <is>
-          <t>Fabio</t>
+          <t>Yassin</t>
         </is>
       </c>
       <c r="D568" s="4" t="inlineStr">
         <is>
-          <t>Vozza</t>
+          <t>Ait-Ouhamou</t>
         </is>
       </c>
       <c r="E568" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F568" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G568" s="4"/>
     </row>
     <row r="569">
       <c r="A569" s="4" t="n">
-        <v>4490</v>
+        <v>46</v>
       </c>
       <c r="B569" s="4" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C569" s="4" t="inlineStr">
         <is>
-          <t>Ronnie</t>
+          <t>Danijela</t>
         </is>
       </c>
       <c r="D569" s="4" t="inlineStr">
         <is>
-          <t>Wahli</t>
+          <t>Al Adwan-Stojilkovic</t>
         </is>
       </c>
       <c r="E569" s="4" t="inlineStr">
         <is>
-          <t>Shukokai Shito Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F569" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G569" s="4"/>
     </row>
     <row r="570">
       <c r="A570" s="4" t="n">
-        <v>6637</v>
+        <v>48</v>
       </c>
       <c r="B570" s="4" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C570" s="4" t="inlineStr">
         <is>
-          <t>Markus</t>
+          <t>Vincenzo</t>
         </is>
       </c>
       <c r="D570" s="4" t="inlineStr">
         <is>
-          <t>Wälchli</t>
+          <t>Alano</t>
         </is>
       </c>
       <c r="E570" s="4" t="inlineStr">
         <is>
-          <t>Shisui Ryu</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F570" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G570" s="4"/>
     </row>
     <row r="571">
       <c r="A571" s="4" t="n">
-        <v>3817</v>
+        <v>7346</v>
       </c>
       <c r="B571" s="4" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C571" s="4" t="inlineStr">
         <is>
-          <t>Nina</t>
+          <t>Alessandro</t>
         </is>
       </c>
       <c r="D571" s="4" t="inlineStr">
         <is>
-          <t>Waser</t>
+          <t>Alessi</t>
         </is>
       </c>
       <c r="E571" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F571" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G571" s="4"/>
     </row>
     <row r="572">
       <c r="A572" s="4" t="n">
-        <v>3843</v>
+        <v>60</v>
       </c>
       <c r="B572" s="4" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C572" s="4" t="inlineStr">
         <is>
-          <t>René</t>
+          <t>Ilana</t>
         </is>
       </c>
       <c r="D572" s="4" t="inlineStr">
         <is>
-          <t>Wertli</t>
+          <t>Alig</t>
         </is>
       </c>
       <c r="E572" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F572" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G572" s="4"/>
     </row>
     <row r="573">
       <c r="A573" s="4" t="n">
-        <v>3863</v>
+        <v>7335</v>
       </c>
       <c r="B573" s="4" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C573" s="4" t="inlineStr">
         <is>
-          <t>Stefan</t>
+          <t>Nour</t>
         </is>
       </c>
       <c r="D573" s="4" t="inlineStr">
         <is>
-          <t>Wieser</t>
+          <t>Al-Khodairy</t>
         </is>
       </c>
       <c r="E573" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shorin Ryu</t>
         </is>
       </c>
       <c r="F573" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G573" s="4"/>
     </row>
     <row r="574">
       <c r="A574" s="4" t="n">
-        <v>4473</v>
+        <v>7354</v>
       </c>
       <c r="B574" s="4" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C574" s="4" t="inlineStr">
         <is>
-          <t>Adrian</t>
+          <t>Patrick</t>
         </is>
       </c>
       <c r="D574" s="4" t="inlineStr">
         <is>
-          <t>Wilhelm</t>
+          <t>Alves da Gloria</t>
         </is>
       </c>
       <c r="E574" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F574" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G574" s="4"/>
     </row>
     <row r="575">
       <c r="A575" s="4" t="n">
-        <v>3875</v>
+        <v>75</v>
       </c>
       <c r="B575" s="4" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C575" s="4" t="inlineStr">
         <is>
-          <t>Hansjörg</t>
+          <t>Jean-Jacques</t>
         </is>
       </c>
       <c r="D575" s="4" t="inlineStr">
         <is>
-          <t>Wingeier</t>
+          <t>Amancio</t>
         </is>
       </c>
       <c r="E575" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F575" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G575" s="4"/>
     </row>
     <row r="576">
       <c r="A576" s="4" t="n">
-        <v>3900</v>
+        <v>74</v>
       </c>
       <c r="B576" s="4" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C576" s="4" t="inlineStr">
         <is>
-          <t>Nicole</t>
+          <t>Chloé</t>
         </is>
       </c>
       <c r="D576" s="4" t="inlineStr">
         <is>
-          <t>Woweries</t>
+          <t>Amancio</t>
         </is>
       </c>
       <c r="E576" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F576" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G576" s="4"/>
     </row>
     <row r="577">
       <c r="A577" s="4" t="n">
-        <v>6636</v>
+        <v>82</v>
       </c>
       <c r="B577" s="4" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C577" s="4" t="inlineStr">
         <is>
-          <t>Patrik</t>
+          <t>Kozhiparambil</t>
         </is>
       </c>
       <c r="D577" s="4" t="inlineStr">
         <is>
-          <t>Wülser</t>
+          <t>Amitabh</t>
         </is>
       </c>
       <c r="E577" s="4" t="inlineStr">
         <is>
-          <t>Shisui Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F577" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G577" s="4"/>
     </row>
     <row r="578">
       <c r="A578" s="4" t="n">
-        <v>3912</v>
+        <v>97</v>
       </c>
       <c r="B578" s="4" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C578" s="4" t="inlineStr">
         <is>
-          <t>Simone</t>
+          <t>Jessy-Anthony</t>
         </is>
       </c>
       <c r="D578" s="4" t="inlineStr">
         <is>
-          <t>Wüthrich</t>
+          <t>Ancay</t>
         </is>
       </c>
       <c r="E578" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F578" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G578" s="4"/>
     </row>
     <row r="579">
       <c r="A579" s="4" t="n">
-        <v>3917</v>
+        <v>99</v>
       </c>
       <c r="B579" s="4" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C579" s="4" t="inlineStr">
         <is>
-          <t>Kurt</t>
+          <t>Harald</t>
         </is>
       </c>
       <c r="D579" s="4" t="inlineStr">
         <is>
-          <t>Wyler</t>
+          <t>Andereggen</t>
         </is>
       </c>
       <c r="E579" s="4" t="inlineStr">
         <is>
           <t>Fudokan</t>
         </is>
       </c>
       <c r="F579" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G579" s="4"/>
     </row>
     <row r="580">
       <c r="A580" s="4" t="n">
-        <v>3935</v>
+        <v>5308</v>
       </c>
       <c r="B580" s="4" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C580" s="4" t="inlineStr">
         <is>
-          <t>Salvatore</t>
+          <t>Mathilde</t>
         </is>
       </c>
       <c r="D580" s="4" t="inlineStr">
         <is>
-          <t>Zampol</t>
+          <t>Anderes</t>
         </is>
       </c>
       <c r="E580" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F580" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G580" s="4"/>
     </row>
     <row r="581">
       <c r="A581" s="4" t="n">
-        <v>4784</v>
+        <v>101</v>
       </c>
       <c r="B581" s="4" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C581" s="4" t="inlineStr">
         <is>
-          <t>Ghazi</t>
+          <t>Andrea</t>
         </is>
       </c>
       <c r="D581" s="4" t="inlineStr">
         <is>
-          <t>Zineb</t>
+          <t>Andersen</t>
         </is>
       </c>
       <c r="E581" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F581" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G581" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G581" s="4"/>
     </row>
     <row r="582">
       <c r="A582" s="4" t="n">
-        <v>3989</v>
+        <v>104</v>
       </c>
       <c r="B582" s="4" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C582" s="4" t="inlineStr">
         <is>
-          <t>Ulrich</t>
+          <t>Charles</t>
         </is>
       </c>
       <c r="D582" s="4" t="inlineStr">
         <is>
-          <t>Zürcher</t>
+          <t>Andre Poll</t>
         </is>
       </c>
       <c r="E582" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F582" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G582" s="4"/>
     </row>
     <row r="583">
       <c r="A583" s="4" t="n">
-        <v>3999</v>
+        <v>107</v>
       </c>
       <c r="B583" s="4" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C583" s="4" t="inlineStr">
         <is>
-          <t>Trashupa</t>
+          <t>Bernhard</t>
         </is>
       </c>
       <c r="D583" s="4" t="inlineStr">
         <is>
-          <t>Zxhim</t>
+          <t>Andres</t>
         </is>
       </c>
       <c r="E583" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Fudokan</t>
         </is>
       </c>
       <c r="F583" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G583" s="4"/>
     </row>
     <row r="584">
       <c r="A584" s="4" t="n">
-        <v>4</v>
+        <v>110</v>
       </c>
       <c r="B584" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C584" s="4" t="inlineStr">
         <is>
-          <t>Ivan</t>
+          <t>Livia</t>
         </is>
       </c>
       <c r="D584" s="4" t="inlineStr">
         <is>
-          <t>Aboussouan</t>
+          <t>Andrey</t>
         </is>
       </c>
       <c r="E584" s="4" t="inlineStr">
         <is>
           <t>Fudokan</t>
         </is>
       </c>
       <c r="F584" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G584" s="4"/>
     </row>
     <row r="585">
       <c r="A585" s="4" t="n">
-        <v>13</v>
+        <v>6657</v>
       </c>
       <c r="B585" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C585" s="4" t="inlineStr">
         <is>
-          <t>Marcel</t>
+          <t>Axel</t>
         </is>
       </c>
       <c r="D585" s="4" t="inlineStr">
         <is>
-          <t>Ackermann</t>
+          <t>Angeloz</t>
         </is>
       </c>
       <c r="E585" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F585" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G585" s="4"/>
     </row>
     <row r="586">
       <c r="A586" s="4" t="n">
-        <v>15</v>
+        <v>114</v>
       </c>
       <c r="B586" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C586" s="4" t="inlineStr">
         <is>
-          <t>Shaban</t>
+          <t>Alessio</t>
         </is>
       </c>
       <c r="D586" s="4" t="inlineStr">
         <is>
-          <t>Ademi</t>
+          <t>Angiolillo</t>
         </is>
       </c>
       <c r="E586" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F586" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G586" s="4"/>
     </row>
     <row r="587">
       <c r="A587" s="4" t="n">
-        <v>18</v>
+        <v>117</v>
       </c>
       <c r="B587" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C587" s="4" t="inlineStr">
         <is>
-          <t>Wilhelm</t>
+          <t>Stefanie</t>
         </is>
       </c>
       <c r="D587" s="4" t="inlineStr">
         <is>
-          <t>Adrian</t>
+          <t>Anliker</t>
         </is>
       </c>
       <c r="E587" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F587" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G587" s="4"/>
     </row>
     <row r="588">
       <c r="A588" s="4" t="n">
-        <v>19</v>
+        <v>120</v>
       </c>
       <c r="B588" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C588" s="4" t="inlineStr">
         <is>
-          <t>Alice</t>
+          <t>Anna-Laurisa</t>
         </is>
       </c>
       <c r="D588" s="4" t="inlineStr">
         <is>
-          <t>Aebi</t>
+          <t>Ape</t>
         </is>
       </c>
       <c r="E588" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F588" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G588" s="4"/>
     </row>
     <row r="589">
       <c r="A589" s="4" t="n">
-        <v>23</v>
+        <v>126</v>
       </c>
       <c r="B589" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C589" s="4" t="inlineStr">
         <is>
-          <t>Alexandre</t>
+          <t>Beatrice</t>
         </is>
       </c>
       <c r="D589" s="4" t="inlineStr">
         <is>
-          <t>Aegerter</t>
+          <t>Aragon</t>
         </is>
       </c>
       <c r="E589" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F589" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G589" s="4"/>
     </row>
     <row r="590">
       <c r="A590" s="4" t="n">
-        <v>28</v>
+        <v>128</v>
       </c>
       <c r="B590" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C590" s="4" t="inlineStr">
         <is>
-          <t>Beat</t>
+          <t>Gonzalo</t>
         </is>
       </c>
       <c r="D590" s="4" t="inlineStr">
         <is>
-          <t>Aeschlimann</t>
+          <t>Aranguiz</t>
         </is>
       </c>
       <c r="E590" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F590" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G590" s="4"/>
     </row>
     <row r="591">
       <c r="A591" s="4" t="n">
-        <v>7513</v>
+        <v>5184</v>
       </c>
       <c r="B591" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C591" s="4" t="inlineStr">
         <is>
-          <t>Jaqueline</t>
+          <t>Eléonore</t>
         </is>
       </c>
       <c r="D591" s="4" t="inlineStr">
         <is>
-          <t>Agussol</t>
+          <t>Arbona</t>
         </is>
       </c>
       <c r="E591" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F591" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G591" s="4"/>
+      <c r="G591" s="4" t="inlineStr">
+        <is>
+          <t>SSKF</t>
+        </is>
+      </c>
     </row>
     <row r="592">
       <c r="A592" s="4" t="n">
-        <v>7350</v>
+        <v>4804</v>
       </c>
       <c r="B592" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C592" s="4" t="inlineStr">
         <is>
-          <t>Arno</t>
+          <t>Eléonore</t>
         </is>
       </c>
       <c r="D592" s="4" t="inlineStr">
         <is>
-          <t>Aioutz</t>
+          <t>Arbona</t>
         </is>
       </c>
       <c r="E592" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F592" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G592" s="4"/>
+      <c r="G592" s="4" t="inlineStr">
+        <is>
+          <t>SSKF</t>
+        </is>
+      </c>
     </row>
     <row r="593">
       <c r="A593" s="4" t="n">
-        <v>5520</v>
+        <v>135</v>
       </c>
       <c r="B593" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C593" s="4" t="inlineStr">
         <is>
-          <t>Adam</t>
+          <t>Sandra</t>
         </is>
       </c>
       <c r="D593" s="4" t="inlineStr">
         <is>
-          <t>Ait Ouhamou</t>
+          <t>Armellini</t>
         </is>
       </c>
       <c r="E593" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Fudokan</t>
         </is>
       </c>
       <c r="F593" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G593" s="4"/>
     </row>
     <row r="594">
       <c r="A594" s="4" t="n">
-        <v>4533</v>
+        <v>136</v>
       </c>
       <c r="B594" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C594" s="4" t="inlineStr">
         <is>
-          <t>Yassin</t>
+          <t>Christoph</t>
         </is>
       </c>
       <c r="D594" s="4" t="inlineStr">
         <is>
-          <t>Ait-Ouhamou</t>
+          <t>Arn</t>
         </is>
       </c>
       <c r="E594" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Fudokan</t>
         </is>
       </c>
       <c r="F594" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G594" s="4"/>
     </row>
     <row r="595">
       <c r="A595" s="4" t="n">
-        <v>46</v>
+        <v>144</v>
       </c>
       <c r="B595" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C595" s="4" t="inlineStr">
         <is>
-          <t>Danijela</t>
+          <t>Benjamin</t>
         </is>
       </c>
       <c r="D595" s="4" t="inlineStr">
         <is>
-          <t>Al Adwan-Stojilkovic</t>
+          <t>Assouline</t>
         </is>
       </c>
       <c r="E595" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F595" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G595" s="4"/>
     </row>
     <row r="596">
       <c r="A596" s="4" t="n">
-        <v>48</v>
+        <v>153</v>
       </c>
       <c r="B596" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C596" s="4" t="inlineStr">
         <is>
-          <t>Vincenzo</t>
+          <t>Grégory</t>
         </is>
       </c>
       <c r="D596" s="4" t="inlineStr">
         <is>
-          <t>Alano</t>
+          <t>Auberson</t>
         </is>
       </c>
       <c r="E596" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F596" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G596" s="4"/>
     </row>
     <row r="597">
       <c r="A597" s="4" t="n">
-        <v>7346</v>
+        <v>162</v>
       </c>
       <c r="B597" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C597" s="4" t="inlineStr">
         <is>
-          <t>Alessandro</t>
+          <t>Nalan</t>
         </is>
       </c>
       <c r="D597" s="4" t="inlineStr">
         <is>
-          <t>Alessi</t>
+          <t>Ayyildiz</t>
         </is>
       </c>
       <c r="E597" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F597" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G597" s="4"/>
     </row>
     <row r="598">
       <c r="A598" s="4" t="n">
-        <v>60</v>
+        <v>165</v>
       </c>
       <c r="B598" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C598" s="4" t="inlineStr">
         <is>
-          <t>Ilana</t>
+          <t>Alexandre</t>
         </is>
       </c>
       <c r="D598" s="4" t="inlineStr">
         <is>
-          <t>Alig</t>
+          <t>Babecki</t>
         </is>
       </c>
       <c r="E598" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F598" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G598" s="4"/>
     </row>
     <row r="599">
       <c r="A599" s="4" t="n">
-        <v>7335</v>
+        <v>167</v>
       </c>
       <c r="B599" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C599" s="4" t="inlineStr">
         <is>
-          <t>Nour</t>
+          <t>Dalibor</t>
         </is>
       </c>
       <c r="D599" s="4" t="inlineStr">
         <is>
-          <t>Al-Khodairy</t>
+          <t>Babic</t>
         </is>
       </c>
       <c r="E599" s="4" t="inlineStr">
         <is>
-          <t>Shorin Ryu</t>
+          <t>Fudokan</t>
         </is>
       </c>
       <c r="F599" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G599" s="4"/>
     </row>
     <row r="600">
       <c r="A600" s="4" t="n">
-        <v>7354</v>
+        <v>169</v>
       </c>
       <c r="B600" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C600" s="4" t="inlineStr">
         <is>
-          <t>Patrick</t>
+          <t>Elisabeth</t>
         </is>
       </c>
       <c r="D600" s="4" t="inlineStr">
         <is>
-          <t>Alves da Gloria</t>
+          <t>Bachellerie</t>
         </is>
       </c>
       <c r="E600" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F600" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G600" s="4"/>
     </row>
     <row r="601">
       <c r="A601" s="4" t="n">
-        <v>74</v>
+        <v>174</v>
       </c>
       <c r="B601" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C601" s="4" t="inlineStr">
         <is>
-          <t>Chloé</t>
+          <t>Fritz</t>
         </is>
       </c>
       <c r="D601" s="4" t="inlineStr">
         <is>
-          <t>Amancio</t>
+          <t>Bachmann</t>
         </is>
       </c>
       <c r="E601" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F601" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G601" s="4"/>
     </row>
     <row r="602">
       <c r="A602" s="4" t="n">
-        <v>75</v>
+        <v>181</v>
       </c>
       <c r="B602" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C602" s="4" t="inlineStr">
         <is>
-          <t>Jean-Jacques</t>
+          <t>Roy</t>
         </is>
       </c>
       <c r="D602" s="4" t="inlineStr">
         <is>
-          <t>Amancio</t>
+          <t>Bachmann</t>
         </is>
       </c>
       <c r="E602" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F602" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G602" s="4"/>
     </row>
     <row r="603">
       <c r="A603" s="4" t="n">
-        <v>82</v>
+        <v>184</v>
       </c>
       <c r="B603" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C603" s="4" t="inlineStr">
         <is>
-          <t>Kozhiparambil</t>
+          <t>Edi</t>
         </is>
       </c>
       <c r="D603" s="4" t="inlineStr">
         <is>
-          <t>Amitabh</t>
+          <t>Bader</t>
         </is>
       </c>
       <c r="E603" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F603" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G603" s="4"/>
     </row>
     <row r="604">
       <c r="A604" s="4" t="n">
-        <v>97</v>
+        <v>191</v>
       </c>
       <c r="B604" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C604" s="4" t="inlineStr">
         <is>
-          <t>Jessy-Anthony</t>
+          <t>Claudio</t>
         </is>
       </c>
       <c r="D604" s="4" t="inlineStr">
         <is>
-          <t>Ancay</t>
+          <t>Bagnato</t>
         </is>
       </c>
       <c r="E604" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F604" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G604" s="4"/>
     </row>
     <row r="605">
       <c r="A605" s="4" t="n">
-        <v>99</v>
+        <v>192</v>
       </c>
       <c r="B605" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C605" s="4" t="inlineStr">
         <is>
-          <t>Harald</t>
+          <t>Fabio</t>
         </is>
       </c>
       <c r="D605" s="4" t="inlineStr">
         <is>
-          <t>Andereggen</t>
+          <t>Bagnato</t>
         </is>
       </c>
       <c r="E605" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F605" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G605" s="4"/>
     </row>
     <row r="606">
       <c r="A606" s="4" t="n">
-        <v>5308</v>
+        <v>4803</v>
       </c>
       <c r="B606" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C606" s="4" t="inlineStr">
         <is>
-          <t>Mathilde</t>
+          <t>Christoph</t>
         </is>
       </c>
       <c r="D606" s="4" t="inlineStr">
         <is>
-          <t>Anderes</t>
+          <t>Bagnoud</t>
         </is>
       </c>
       <c r="E606" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F606" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G606" s="4"/>
     </row>
     <row r="607">
       <c r="A607" s="4" t="n">
-        <v>101</v>
+        <v>195</v>
       </c>
       <c r="B607" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C607" s="4" t="inlineStr">
         <is>
-          <t>Andrea</t>
+          <t>Gentiane</t>
         </is>
       </c>
       <c r="D607" s="4" t="inlineStr">
         <is>
-          <t>Andersen</t>
+          <t>Bajrami</t>
         </is>
       </c>
       <c r="E607" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F607" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G607" s="4"/>
     </row>
     <row r="608">
       <c r="A608" s="4" t="n">
-        <v>104</v>
+        <v>216</v>
       </c>
       <c r="B608" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C608" s="4" t="inlineStr">
         <is>
-          <t>Charles</t>
+          <t>Içvara</t>
         </is>
       </c>
       <c r="D608" s="4" t="inlineStr">
         <is>
-          <t>Andre Poll</t>
+          <t>Barbier</t>
         </is>
       </c>
       <c r="E608" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F608" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G608" s="4"/>
     </row>
     <row r="609">
       <c r="A609" s="4" t="n">
-        <v>107</v>
+        <v>219</v>
       </c>
       <c r="B609" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C609" s="4" t="inlineStr">
         <is>
-          <t>Bernhard</t>
+          <t>Michael</t>
         </is>
       </c>
       <c r="D609" s="4" t="inlineStr">
         <is>
-          <t>Andres</t>
+          <t>Barczyk</t>
         </is>
       </c>
       <c r="E609" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F609" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G609" s="4"/>
     </row>
     <row r="610">
       <c r="A610" s="4" t="n">
-        <v>110</v>
+        <v>220</v>
       </c>
       <c r="B610" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C610" s="4" t="inlineStr">
         <is>
-          <t>Livia</t>
+          <t>Simon</t>
         </is>
       </c>
       <c r="D610" s="4" t="inlineStr">
         <is>
-          <t>Andrey</t>
+          <t>Barmaz</t>
         </is>
       </c>
       <c r="E610" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F610" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G610" s="4"/>
     </row>
     <row r="611">
       <c r="A611" s="4" t="n">
-        <v>6657</v>
+        <v>233</v>
       </c>
       <c r="B611" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C611" s="4" t="inlineStr">
         <is>
-          <t>Axel</t>
+          <t>Quentin</t>
         </is>
       </c>
       <c r="D611" s="4" t="inlineStr">
         <is>
-          <t>Angeloz</t>
+          <t>Basilico</t>
         </is>
       </c>
       <c r="E611" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F611" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G611" s="4"/>
     </row>
     <row r="612">
       <c r="A612" s="4" t="n">
-        <v>114</v>
+        <v>4541</v>
       </c>
       <c r="B612" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C612" s="4" t="inlineStr">
         <is>
-          <t>Alessio</t>
+          <t>Bathusan</t>
         </is>
       </c>
       <c r="D612" s="4" t="inlineStr">
         <is>
-          <t>Angiolillo</t>
+          <t>Baskaran</t>
         </is>
       </c>
       <c r="E612" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F612" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G612" s="4"/>
     </row>
     <row r="613">
       <c r="A613" s="4" t="n">
-        <v>117</v>
+        <v>241</v>
       </c>
       <c r="B613" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C613" s="4" t="inlineStr">
         <is>
-          <t>Stefanie</t>
+          <t>Roger</t>
         </is>
       </c>
       <c r="D613" s="4" t="inlineStr">
         <is>
-          <t>Anliker</t>
+          <t>Bauer</t>
         </is>
       </c>
       <c r="E613" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F613" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G613" s="4"/>
     </row>
     <row r="614">
       <c r="A614" s="4" t="n">
-        <v>120</v>
+        <v>244</v>
       </c>
       <c r="B614" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C614" s="4" t="inlineStr">
         <is>
-          <t>Anna-Laurisa</t>
+          <t>Anita</t>
         </is>
       </c>
       <c r="D614" s="4" t="inlineStr">
         <is>
-          <t>Ape</t>
+          <t>Baumann</t>
         </is>
       </c>
       <c r="E614" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F614" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G614" s="4"/>
     </row>
     <row r="615">
       <c r="A615" s="4" t="n">
-        <v>126</v>
+        <v>253</v>
       </c>
       <c r="B615" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C615" s="4" t="inlineStr">
         <is>
-          <t>Beatrice</t>
+          <t>Philippe</t>
         </is>
       </c>
       <c r="D615" s="4" t="inlineStr">
         <is>
-          <t>Aragon</t>
+          <t>Baumann</t>
         </is>
       </c>
       <c r="E615" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F615" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G615" s="4"/>
     </row>
     <row r="616">
       <c r="A616" s="4" t="n">
-        <v>128</v>
+        <v>258</v>
       </c>
       <c r="B616" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C616" s="4" t="inlineStr">
         <is>
-          <t>Gonzalo</t>
+          <t>Christian</t>
         </is>
       </c>
       <c r="D616" s="4" t="inlineStr">
         <is>
-          <t>Aranguiz</t>
+          <t>Baumgartner</t>
         </is>
       </c>
       <c r="E616" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F616" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G616" s="4"/>
     </row>
     <row r="617">
       <c r="A617" s="4" t="n">
-        <v>5184</v>
+        <v>260</v>
       </c>
       <c r="B617" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C617" s="4" t="inlineStr">
         <is>
-          <t>Eléonore</t>
+          <t>Florian</t>
         </is>
       </c>
       <c r="D617" s="4" t="inlineStr">
         <is>
-          <t>Arbona</t>
+          <t>Baumgartner</t>
         </is>
       </c>
       <c r="E617" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F617" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G617" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G617" s="4"/>
     </row>
     <row r="618">
       <c r="A618" s="4" t="n">
-        <v>4804</v>
+        <v>262</v>
       </c>
       <c r="B618" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C618" s="4" t="inlineStr">
         <is>
-          <t>Eléonore</t>
+          <t>Maxime</t>
         </is>
       </c>
       <c r="D618" s="4" t="inlineStr">
         <is>
-          <t>Arbona</t>
+          <t>Baumgartner</t>
         </is>
       </c>
       <c r="E618" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F618" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G618" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G618" s="4"/>
     </row>
     <row r="619">
       <c r="A619" s="4" t="n">
-        <v>135</v>
+        <v>265</v>
       </c>
       <c r="B619" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C619" s="4" t="inlineStr">
         <is>
-          <t>Sandra</t>
+          <t>Etienne</t>
         </is>
       </c>
       <c r="D619" s="4" t="inlineStr">
         <is>
-          <t>Armellini</t>
+          <t>Bäumle</t>
         </is>
       </c>
       <c r="E619" s="4" t="inlineStr">
         <is>
           <t>Fudokan</t>
         </is>
       </c>
       <c r="F619" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G619" s="4"/>
     </row>
     <row r="620">
       <c r="A620" s="4" t="n">
-        <v>136</v>
+        <v>6653</v>
       </c>
       <c r="B620" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C620" s="4" t="inlineStr">
         <is>
-          <t>Christoph</t>
+          <t>Joël</t>
         </is>
       </c>
       <c r="D620" s="4" t="inlineStr">
         <is>
-          <t>Arn</t>
+          <t>Becker</t>
         </is>
       </c>
       <c r="E620" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F620" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G620" s="4"/>
     </row>
     <row r="621">
       <c r="A621" s="4" t="n">
-        <v>144</v>
+        <v>273</v>
       </c>
       <c r="B621" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C621" s="4" t="inlineStr">
         <is>
-          <t>Benjamin</t>
+          <t>Béatrice</t>
         </is>
       </c>
       <c r="D621" s="4" t="inlineStr">
         <is>
-          <t>Assouline</t>
+          <t>Becker</t>
         </is>
       </c>
       <c r="E621" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Fudokan</t>
         </is>
       </c>
       <c r="F621" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G621" s="4"/>
     </row>
     <row r="622">
       <c r="A622" s="4" t="n">
-        <v>153</v>
+        <v>7509</v>
       </c>
       <c r="B622" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C622" s="4" t="inlineStr">
         <is>
-          <t>Grégory</t>
+          <t>Elie</t>
         </is>
       </c>
       <c r="D622" s="4" t="inlineStr">
         <is>
-          <t>Auberson</t>
+          <t>Bellemare</t>
         </is>
       </c>
       <c r="E622" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F622" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G622" s="4"/>
     </row>
     <row r="623">
       <c r="A623" s="4" t="n">
-        <v>162</v>
+        <v>284</v>
       </c>
       <c r="B623" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C623" s="4" t="inlineStr">
         <is>
-          <t>Nalan</t>
+          <t>Lorenzo</t>
         </is>
       </c>
       <c r="D623" s="4" t="inlineStr">
         <is>
-          <t>Ayyildiz</t>
+          <t>Bello</t>
         </is>
       </c>
       <c r="E623" s="4" t="inlineStr">
         <is>
           <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F623" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G623" s="4"/>
     </row>
     <row r="624">
       <c r="A624" s="4" t="n">
-        <v>165</v>
+        <v>291</v>
       </c>
       <c r="B624" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C624" s="4" t="inlineStr">
         <is>
-          <t>Alexandre</t>
+          <t>Nathalie</t>
         </is>
       </c>
       <c r="D624" s="4" t="inlineStr">
         <is>
-          <t>Babecki</t>
+          <t>Bender</t>
         </is>
       </c>
       <c r="E624" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F624" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G624" s="4"/>
     </row>
     <row r="625">
       <c r="A625" s="4" t="n">
-        <v>167</v>
+        <v>289</v>
       </c>
       <c r="B625" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C625" s="4" t="inlineStr">
         <is>
-          <t>Dalibor</t>
+          <t>Sarah</t>
         </is>
       </c>
       <c r="D625" s="4" t="inlineStr">
         <is>
-          <t>Babic</t>
+          <t>Ben Mimoun</t>
         </is>
       </c>
       <c r="E625" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F625" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G625" s="4"/>
     </row>
     <row r="626">
       <c r="A626" s="4" t="n">
-        <v>169</v>
+        <v>298</v>
       </c>
       <c r="B626" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C626" s="4" t="inlineStr">
         <is>
-          <t>Elisabeth</t>
+          <t>Betty</t>
         </is>
       </c>
       <c r="D626" s="4" t="inlineStr">
         <is>
-          <t>Bachellerie</t>
+          <t>Benz</t>
         </is>
       </c>
       <c r="E626" s="4" t="inlineStr">
         <is>
           <t>Shukokai</t>
         </is>
       </c>
       <c r="F626" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G626" s="4"/>
     </row>
     <row r="627">
       <c r="A627" s="4" t="n">
-        <v>181</v>
+        <v>312</v>
       </c>
       <c r="B627" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C627" s="4" t="inlineStr">
         <is>
-          <t>Roy</t>
+          <t>Luca</t>
         </is>
       </c>
       <c r="D627" s="4" t="inlineStr">
         <is>
-          <t>Bachmann</t>
+          <t>Bernasconi</t>
         </is>
       </c>
       <c r="E627" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F627" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G627" s="4"/>
     </row>
     <row r="628">
       <c r="A628" s="4" t="n">
-        <v>174</v>
+        <v>318</v>
       </c>
       <c r="B628" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C628" s="4" t="inlineStr">
         <is>
-          <t>Fritz</t>
+          <t>Leanne</t>
         </is>
       </c>
       <c r="D628" s="4" t="inlineStr">
         <is>
-          <t>Bachmann</t>
+          <t>Bernet</t>
         </is>
       </c>
       <c r="E628" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F628" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G628" s="4"/>
     </row>
     <row r="629">
       <c r="A629" s="4" t="n">
-        <v>184</v>
+        <v>320</v>
       </c>
       <c r="B629" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C629" s="4" t="inlineStr">
         <is>
-          <t>Edi</t>
+          <t>Joas</t>
         </is>
       </c>
       <c r="D629" s="4" t="inlineStr">
         <is>
-          <t>Bader</t>
+          <t>Bertinotti</t>
         </is>
       </c>
       <c r="E629" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F629" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G629" s="4"/>
     </row>
     <row r="630">
       <c r="A630" s="4" t="n">
-        <v>191</v>
+        <v>6199</v>
       </c>
       <c r="B630" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C630" s="4" t="inlineStr">
         <is>
-          <t>Claudio</t>
+          <t>Louis</t>
         </is>
       </c>
       <c r="D630" s="4" t="inlineStr">
         <is>
-          <t>Bagnato</t>
+          <t>Besse</t>
         </is>
       </c>
       <c r="E630" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F630" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G630" s="4"/>
     </row>
     <row r="631">
       <c r="A631" s="4" t="n">
-        <v>192</v>
+        <v>331</v>
       </c>
       <c r="B631" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C631" s="4" t="inlineStr">
         <is>
-          <t>Fabio</t>
+          <t>Karin</t>
         </is>
       </c>
       <c r="D631" s="4" t="inlineStr">
         <is>
-          <t>Bagnato</t>
+          <t>Bessire</t>
         </is>
       </c>
       <c r="E631" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F631" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G631" s="4"/>
     </row>
     <row r="632">
       <c r="A632" s="4" t="n">
-        <v>4803</v>
+        <v>332</v>
       </c>
       <c r="B632" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C632" s="4" t="inlineStr">
         <is>
-          <t>Christoph</t>
+          <t>Andreas</t>
         </is>
       </c>
       <c r="D632" s="4" t="inlineStr">
         <is>
-          <t>Bagnoud</t>
+          <t>Betscha</t>
         </is>
       </c>
       <c r="E632" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F632" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G632" s="4"/>
     </row>
     <row r="633">
       <c r="A633" s="4" t="n">
-        <v>195</v>
+        <v>334</v>
       </c>
       <c r="B633" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C633" s="4" t="inlineStr">
         <is>
-          <t>Gentiane</t>
+          <t>Jan-Philipp</t>
         </is>
       </c>
       <c r="D633" s="4" t="inlineStr">
         <is>
-          <t>Bajrami</t>
+          <t>Bettschen</t>
         </is>
       </c>
       <c r="E633" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F633" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G633" s="4"/>
     </row>
     <row r="634">
       <c r="A634" s="4" t="n">
-        <v>216</v>
+        <v>337</v>
       </c>
       <c r="B634" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C634" s="4" t="inlineStr">
         <is>
-          <t>Içvara</t>
+          <t>Steven</t>
         </is>
       </c>
       <c r="D634" s="4" t="inlineStr">
         <is>
-          <t>Barbier</t>
+          <t>Beutler</t>
         </is>
       </c>
       <c r="E634" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F634" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G634" s="4"/>
     </row>
     <row r="635">
       <c r="A635" s="4" t="n">
-        <v>219</v>
+        <v>336</v>
       </c>
       <c r="B635" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C635" s="4" t="inlineStr">
         <is>
-          <t>Michael</t>
+          <t>Stephan</t>
         </is>
       </c>
       <c r="D635" s="4" t="inlineStr">
         <is>
-          <t>Barczyk</t>
+          <t>Beutler</t>
         </is>
       </c>
       <c r="E635" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F635" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G635" s="4"/>
     </row>
     <row r="636">
       <c r="A636" s="4" t="n">
-        <v>220</v>
+        <v>341</v>
       </c>
       <c r="B636" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C636" s="4" t="inlineStr">
         <is>
-          <t>Simon</t>
+          <t>Giuseppe</t>
         </is>
       </c>
       <c r="D636" s="4" t="inlineStr">
         <is>
-          <t>Barmaz</t>
+          <t>Biancanello</t>
         </is>
       </c>
       <c r="E636" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F636" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G636" s="4"/>
     </row>
     <row r="637">
       <c r="A637" s="4" t="n">
-        <v>233</v>
+        <v>353</v>
       </c>
       <c r="B637" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C637" s="4" t="inlineStr">
         <is>
-          <t>Quentin</t>
+          <t>Claudia</t>
         </is>
       </c>
       <c r="D637" s="4" t="inlineStr">
         <is>
-          <t>Basilico</t>
+          <t>Bienz</t>
         </is>
       </c>
       <c r="E637" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F637" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G637" s="4"/>
     </row>
     <row r="638">
       <c r="A638" s="4" t="n">
-        <v>4541</v>
+        <v>365</v>
       </c>
       <c r="B638" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C638" s="4" t="inlineStr">
         <is>
-          <t>Bathusan</t>
+          <t>Melanie</t>
         </is>
       </c>
       <c r="D638" s="4" t="inlineStr">
         <is>
-          <t>Baskaran</t>
+          <t>Binggeli</t>
         </is>
       </c>
       <c r="E638" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F638" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G638" s="4"/>
     </row>
     <row r="639">
       <c r="A639" s="4" t="n">
-        <v>241</v>
+        <v>370</v>
       </c>
       <c r="B639" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C639" s="4" t="inlineStr">
         <is>
-          <t>Roger</t>
+          <t>Sven</t>
         </is>
       </c>
       <c r="D639" s="4" t="inlineStr">
         <is>
-          <t>Bauer</t>
+          <t>Biquolm</t>
         </is>
       </c>
       <c r="E639" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F639" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G639" s="4"/>
     </row>
     <row r="640">
       <c r="A640" s="4" t="n">
-        <v>253</v>
+        <v>385</v>
       </c>
       <c r="B640" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C640" s="4" t="inlineStr">
         <is>
-          <t>Philippe</t>
+          <t>Lazo</t>
         </is>
       </c>
       <c r="D640" s="4" t="inlineStr">
         <is>
-          <t>Baumann</t>
+          <t>Blagojevic</t>
         </is>
       </c>
       <c r="E640" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F640" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G640" s="4"/>
     </row>
     <row r="641">
       <c r="A641" s="4" t="n">
-        <v>244</v>
+        <v>390</v>
       </c>
       <c r="B641" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C641" s="4" t="inlineStr">
         <is>
-          <t>Anita</t>
+          <t>Clint</t>
         </is>
       </c>
       <c r="D641" s="4" t="inlineStr">
         <is>
-          <t>Baumann</t>
+          <t>Blaser</t>
         </is>
       </c>
       <c r="E641" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F641" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G641" s="4"/>
     </row>
     <row r="642">
       <c r="A642" s="4" t="n">
-        <v>262</v>
+        <v>392</v>
       </c>
       <c r="B642" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C642" s="4" t="inlineStr">
         <is>
-          <t>Maxime</t>
+          <t>Madlen</t>
         </is>
       </c>
       <c r="D642" s="4" t="inlineStr">
         <is>
-          <t>Baumgartner</t>
+          <t>Blaser</t>
         </is>
       </c>
       <c r="E642" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F642" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G642" s="4"/>
     </row>
     <row r="643">
       <c r="A643" s="4" t="n">
-        <v>258</v>
+        <v>409</v>
       </c>
       <c r="B643" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C643" s="4" t="inlineStr">
         <is>
-          <t>Christian</t>
+          <t>Joseph</t>
         </is>
       </c>
       <c r="D643" s="4" t="inlineStr">
         <is>
-          <t>Baumgartner</t>
+          <t>Bocard</t>
         </is>
       </c>
       <c r="E643" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F643" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G643" s="4"/>
     </row>
     <row r="644">
       <c r="A644" s="4" t="n">
-        <v>260</v>
+        <v>5513</v>
       </c>
       <c r="B644" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C644" s="4" t="inlineStr">
         <is>
-          <t>Florian</t>
+          <t>David</t>
         </is>
       </c>
       <c r="D644" s="4" t="inlineStr">
         <is>
-          <t>Baumgartner</t>
+          <t>Bochud</t>
         </is>
       </c>
       <c r="E644" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Karate Défense</t>
         </is>
       </c>
       <c r="F644" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G644" s="4"/>
     </row>
     <row r="645">
       <c r="A645" s="4" t="n">
-        <v>265</v>
+        <v>422</v>
       </c>
       <c r="B645" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C645" s="4" t="inlineStr">
         <is>
-          <t>Etienne</t>
+          <t>Fabio</t>
         </is>
       </c>
       <c r="D645" s="4" t="inlineStr">
         <is>
-          <t>Bäumle</t>
+          <t>Bologna</t>
         </is>
       </c>
       <c r="E645" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F645" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G645" s="4"/>
     </row>
     <row r="646">
       <c r="A646" s="4" t="n">
-        <v>6653</v>
+        <v>7507</v>
       </c>
       <c r="B646" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C646" s="4" t="inlineStr">
         <is>
-          <t>Joël</t>
+          <t>Pauline</t>
         </is>
       </c>
       <c r="D646" s="4" t="inlineStr">
         <is>
-          <t>Becker</t>
+          <t>Bonjour</t>
         </is>
       </c>
       <c r="E646" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F646" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G646" s="4"/>
     </row>
     <row r="647">
       <c r="A647" s="4" t="n">
-        <v>273</v>
+        <v>7506</v>
       </c>
       <c r="B647" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C647" s="4" t="inlineStr">
         <is>
-          <t>Béatrice</t>
+          <t>Shanïa</t>
         </is>
       </c>
       <c r="D647" s="4" t="inlineStr">
         <is>
-          <t>Becker</t>
+          <t>Bonny</t>
         </is>
       </c>
       <c r="E647" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F647" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G647" s="4"/>
     </row>
     <row r="648">
       <c r="A648" s="4" t="n">
-        <v>7509</v>
+        <v>429</v>
       </c>
       <c r="B648" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C648" s="4" t="inlineStr">
         <is>
-          <t>Elie</t>
+          <t>Marie-Josèphe</t>
         </is>
       </c>
       <c r="D648" s="4" t="inlineStr">
         <is>
-          <t>Bellemare</t>
+          <t>Bonvin</t>
         </is>
       </c>
       <c r="E648" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F648" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G648" s="4"/>
     </row>
     <row r="649">
       <c r="A649" s="4" t="n">
-        <v>284</v>
+        <v>4509</v>
       </c>
       <c r="B649" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C649" s="4" t="inlineStr">
         <is>
-          <t>Lorenzo</t>
+          <t>Lucia</t>
         </is>
       </c>
       <c r="D649" s="4" t="inlineStr">
         <is>
-          <t>Bello</t>
+          <t>Bortot</t>
         </is>
       </c>
       <c r="E649" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F649" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G649" s="4"/>
     </row>
     <row r="650">
       <c r="A650" s="4" t="n">
-        <v>291</v>
+        <v>438</v>
       </c>
       <c r="B650" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C650" s="4" t="inlineStr">
         <is>
-          <t>Nathalie</t>
+          <t>Luciano</t>
         </is>
       </c>
       <c r="D650" s="4" t="inlineStr">
         <is>
-          <t>Bender</t>
+          <t>Boschetto</t>
         </is>
       </c>
       <c r="E650" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F650" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G650" s="4"/>
     </row>
     <row r="651">
       <c r="A651" s="4" t="n">
-        <v>289</v>
+        <v>449</v>
       </c>
       <c r="B651" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C651" s="4" t="inlineStr">
         <is>
-          <t>Sarah</t>
+          <t>Pierre</t>
         </is>
       </c>
       <c r="D651" s="4" t="inlineStr">
         <is>
-          <t>Ben Mimoun</t>
+          <t>Bourquin</t>
         </is>
       </c>
       <c r="E651" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F651" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G651" s="4"/>
     </row>
     <row r="652">
       <c r="A652" s="4" t="n">
-        <v>298</v>
+        <v>451</v>
       </c>
       <c r="B652" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C652" s="4" t="inlineStr">
         <is>
-          <t>Betty</t>
+          <t>Alice</t>
         </is>
       </c>
       <c r="D652" s="4" t="inlineStr">
         <is>
-          <t>Benz</t>
+          <t>Bracher</t>
         </is>
       </c>
       <c r="E652" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F652" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G652" s="4"/>
     </row>
     <row r="653">
       <c r="A653" s="4" t="n">
-        <v>312</v>
+        <v>453</v>
       </c>
       <c r="B653" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C653" s="4" t="inlineStr">
         <is>
-          <t>Luca</t>
+          <t>Roman</t>
         </is>
       </c>
       <c r="D653" s="4" t="inlineStr">
         <is>
-          <t>Bernasconi</t>
+          <t>Bräker</t>
         </is>
       </c>
       <c r="E653" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F653" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G653" s="4"/>
     </row>
     <row r="654">
       <c r="A654" s="4" t="n">
-        <v>318</v>
+        <v>5510</v>
       </c>
       <c r="B654" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C654" s="4" t="inlineStr">
         <is>
-          <t>Leanne</t>
+          <t>Heinz</t>
         </is>
       </c>
       <c r="D654" s="4" t="inlineStr">
         <is>
-          <t>Bernet</t>
+          <t>Brändle</t>
         </is>
       </c>
       <c r="E654" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F654" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G654" s="4"/>
     </row>
     <row r="655">
       <c r="A655" s="4" t="n">
-        <v>320</v>
+        <v>459</v>
       </c>
       <c r="B655" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C655" s="4" t="inlineStr">
         <is>
-          <t>Joas</t>
+          <t>Steven</t>
         </is>
       </c>
       <c r="D655" s="4" t="inlineStr">
         <is>
-          <t>Bertinotti</t>
+          <t>Brandon</t>
         </is>
       </c>
       <c r="E655" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F655" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G655" s="4"/>
     </row>
     <row r="656">
       <c r="A656" s="4" t="n">
-        <v>6199</v>
+        <v>460</v>
       </c>
       <c r="B656" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C656" s="4" t="inlineStr">
         <is>
-          <t>Louis</t>
+          <t>Pierre-Yves</t>
         </is>
       </c>
       <c r="D656" s="4" t="inlineStr">
         <is>
-          <t>Besse</t>
+          <t>Brandt</t>
         </is>
       </c>
       <c r="E656" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F656" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G656" s="4"/>
     </row>
     <row r="657">
       <c r="A657" s="4" t="n">
-        <v>331</v>
+        <v>4801</v>
       </c>
       <c r="B657" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C657" s="4" t="inlineStr">
         <is>
-          <t>Karin</t>
+          <t>Alexandra</t>
         </is>
       </c>
       <c r="D657" s="4" t="inlineStr">
         <is>
-          <t>Bessire</t>
+          <t>Brecht</t>
         </is>
       </c>
       <c r="E657" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F657" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G657" s="4"/>
+      <c r="G657" s="4" t="inlineStr">
+        <is>
+          <t>SSKF</t>
+        </is>
+      </c>
     </row>
     <row r="658">
       <c r="A658" s="4" t="n">
-        <v>332</v>
+        <v>5191</v>
       </c>
       <c r="B658" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C658" s="4" t="inlineStr">
         <is>
-          <t>Andreas</t>
+          <t>Alexandra</t>
         </is>
       </c>
       <c r="D658" s="4" t="inlineStr">
         <is>
-          <t>Betscha</t>
+          <t>Brecht</t>
         </is>
       </c>
       <c r="E658" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F658" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G658" s="4"/>
+      <c r="G658" s="4" t="inlineStr">
+        <is>
+          <t>SSKF</t>
+        </is>
+      </c>
     </row>
     <row r="659">
       <c r="A659" s="4" t="n">
-        <v>334</v>
+        <v>6198</v>
       </c>
       <c r="B659" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C659" s="4" t="inlineStr">
         <is>
-          <t>Jan-Philipp</t>
+          <t>Dyland</t>
         </is>
       </c>
       <c r="D659" s="4" t="inlineStr">
         <is>
-          <t>Bettschen</t>
+          <t>Broccard</t>
         </is>
       </c>
       <c r="E659" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F659" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G659" s="4"/>
     </row>
     <row r="660">
       <c r="A660" s="4" t="n">
-        <v>337</v>
+        <v>6195</v>
       </c>
       <c r="B660" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C660" s="4" t="inlineStr">
         <is>
-          <t>Steven</t>
+          <t>Sébastien</t>
         </is>
       </c>
       <c r="D660" s="4" t="inlineStr">
         <is>
-          <t>Beutler</t>
+          <t>Bruchez</t>
         </is>
       </c>
       <c r="E660" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F660" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G660" s="4"/>
     </row>
     <row r="661">
       <c r="A661" s="4" t="n">
-        <v>336</v>
+        <v>493</v>
       </c>
       <c r="B661" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C661" s="4" t="inlineStr">
         <is>
-          <t>Stephan</t>
+          <t>Margherita</t>
         </is>
       </c>
       <c r="D661" s="4" t="inlineStr">
         <is>
-          <t>Beutler</t>
+          <t>Brunetti</t>
         </is>
       </c>
       <c r="E661" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F661" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G661" s="4"/>
     </row>
     <row r="662">
       <c r="A662" s="4" t="n">
-        <v>341</v>
+        <v>505</v>
       </c>
       <c r="B662" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C662" s="4" t="inlineStr">
         <is>
-          <t>Giuseppe</t>
+          <t>Thomas</t>
         </is>
       </c>
       <c r="D662" s="4" t="inlineStr">
         <is>
-          <t>Biancanello</t>
+          <t>Brusa</t>
         </is>
       </c>
       <c r="E662" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F662" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G662" s="4"/>
     </row>
     <row r="663">
       <c r="A663" s="4" t="n">
-        <v>353</v>
+        <v>506</v>
       </c>
       <c r="B663" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C663" s="4" t="inlineStr">
         <is>
-          <t>Claudia</t>
+          <t>Sabrina</t>
         </is>
       </c>
       <c r="D663" s="4" t="inlineStr">
         <is>
-          <t>Bienz</t>
+          <t>Brutsch</t>
         </is>
       </c>
       <c r="E663" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F663" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G663" s="4"/>
     </row>
     <row r="664">
       <c r="A664" s="4" t="n">
-        <v>365</v>
+        <v>508</v>
       </c>
       <c r="B664" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C664" s="4" t="inlineStr">
         <is>
-          <t>Melanie</t>
+          <t>Valentin</t>
         </is>
       </c>
       <c r="D664" s="4" t="inlineStr">
         <is>
-          <t>Binggeli</t>
+          <t>Bruttin</t>
         </is>
       </c>
       <c r="E664" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F664" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G664" s="4"/>
     </row>
     <row r="665">
       <c r="A665" s="4" t="n">
-        <v>370</v>
+        <v>518</v>
       </c>
       <c r="B665" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C665" s="4" t="inlineStr">
         <is>
-          <t>Sven</t>
+          <t>Devrani</t>
         </is>
       </c>
       <c r="D665" s="4" t="inlineStr">
         <is>
-          <t>Biquolm</t>
+          <t>Budak</t>
         </is>
       </c>
       <c r="E665" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F665" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G665" s="4"/>
     </row>
     <row r="666">
       <c r="A666" s="4" t="n">
-        <v>385</v>
+        <v>527</v>
       </c>
       <c r="B666" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C666" s="4" t="inlineStr">
         <is>
-          <t>Lazo</t>
+          <t>Nick</t>
         </is>
       </c>
       <c r="D666" s="4" t="inlineStr">
         <is>
-          <t>Blagojevic</t>
+          <t>Bühler </t>
         </is>
       </c>
       <c r="E666" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F666" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G666" s="4"/>
     </row>
     <row r="667">
       <c r="A667" s="4" t="n">
-        <v>392</v>
+        <v>532</v>
       </c>
       <c r="B667" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C667" s="4" t="inlineStr">
         <is>
-          <t>Madlen</t>
+          <t>Liv</t>
         </is>
       </c>
       <c r="D667" s="4" t="inlineStr">
         <is>
-          <t>Blaser</t>
+          <t>Bultmann</t>
         </is>
       </c>
       <c r="E667" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Sport Karate</t>
         </is>
       </c>
       <c r="F667" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G667" s="4"/>
     </row>
     <row r="668">
       <c r="A668" s="4" t="n">
-        <v>390</v>
+        <v>547</v>
       </c>
       <c r="B668" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C668" s="4" t="inlineStr">
         <is>
-          <t>Clint</t>
+          <t>Floris</t>
         </is>
       </c>
       <c r="D668" s="4" t="inlineStr">
         <is>
-          <t>Blaser</t>
+          <t>Burgin</t>
         </is>
       </c>
       <c r="E668" s="4" t="inlineStr">
         <is>
           <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F668" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G668" s="4"/>
     </row>
     <row r="669">
       <c r="A669" s="4" t="n">
-        <v>409</v>
+        <v>549</v>
       </c>
       <c r="B669" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C669" s="4" t="inlineStr">
         <is>
-          <t>Joseph</t>
+          <t>Mathieu</t>
         </is>
       </c>
       <c r="D669" s="4" t="inlineStr">
         <is>
-          <t>Bocard</t>
+          <t>Bürgisser</t>
         </is>
       </c>
       <c r="E669" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F669" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G669" s="4"/>
     </row>
     <row r="670">
       <c r="A670" s="4" t="n">
-        <v>5513</v>
+        <v>552</v>
       </c>
       <c r="B670" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C670" s="4" t="inlineStr">
         <is>
-          <t>David</t>
+          <t>Kristian</t>
         </is>
       </c>
       <c r="D670" s="4" t="inlineStr">
         <is>
-          <t>Bochud</t>
+          <t>Burka</t>
         </is>
       </c>
       <c r="E670" s="4" t="inlineStr">
         <is>
-          <t>Karate Défense</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F670" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G670" s="4"/>
     </row>
     <row r="671">
       <c r="A671" s="4" t="n">
-        <v>422</v>
+        <v>563</v>
       </c>
       <c r="B671" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C671" s="4" t="inlineStr">
         <is>
-          <t>Fabio</t>
+          <t>Lorenz</t>
         </is>
       </c>
       <c r="D671" s="4" t="inlineStr">
         <is>
-          <t>Bologna</t>
+          <t>Burri</t>
         </is>
       </c>
       <c r="E671" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Fudokan</t>
         </is>
       </c>
       <c r="F671" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G671" s="4"/>
     </row>
     <row r="672">
       <c r="A672" s="4" t="n">
-        <v>7507</v>
+        <v>561</v>
       </c>
       <c r="B672" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C672" s="4" t="inlineStr">
         <is>
-          <t>Pauline</t>
+          <t>Julien</t>
         </is>
       </c>
       <c r="D672" s="4" t="inlineStr">
         <is>
-          <t>Bonjour</t>
+          <t>Burri</t>
         </is>
       </c>
       <c r="E672" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F672" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G672" s="4"/>
     </row>
     <row r="673">
       <c r="A673" s="4" t="n">
-        <v>7506</v>
+        <v>565</v>
       </c>
       <c r="B673" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C673" s="4" t="inlineStr">
         <is>
-          <t>Shanïa</t>
+          <t>Regula</t>
         </is>
       </c>
       <c r="D673" s="4" t="inlineStr">
         <is>
-          <t>Bonny</t>
+          <t>Burri</t>
         </is>
       </c>
       <c r="E673" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F673" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G673" s="4"/>
     </row>
     <row r="674">
       <c r="A674" s="4" t="n">
-        <v>429</v>
+        <v>570</v>
       </c>
       <c r="B674" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C674" s="4" t="inlineStr">
         <is>
-          <t>Marie-Josèphe</t>
+          <t>Gregory</t>
         </is>
       </c>
       <c r="D674" s="4" t="inlineStr">
         <is>
-          <t>Bonvin</t>
+          <t>Büsch</t>
         </is>
       </c>
       <c r="E674" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F674" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G674" s="4"/>
     </row>
     <row r="675">
       <c r="A675" s="4" t="n">
-        <v>4509</v>
+        <v>576</v>
       </c>
       <c r="B675" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C675" s="4" t="inlineStr">
         <is>
-          <t>Lucia</t>
+          <t>Céli</t>
         </is>
       </c>
       <c r="D675" s="4" t="inlineStr">
         <is>
-          <t>Bortot</t>
+          <t>Bütikofer</t>
         </is>
       </c>
       <c r="E675" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F675" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G675" s="4"/>
     </row>
     <row r="676">
       <c r="A676" s="4" t="n">
-        <v>438</v>
+        <v>582</v>
       </c>
       <c r="B676" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C676" s="4" t="inlineStr">
         <is>
-          <t>Luciano</t>
+          <t>Mentor</t>
         </is>
       </c>
       <c r="D676" s="4" t="inlineStr">
         <is>
-          <t>Boschetto</t>
+          <t>Bytyci</t>
         </is>
       </c>
       <c r="E676" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F676" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G676" s="4"/>
     </row>
     <row r="677">
       <c r="A677" s="4" t="n">
-        <v>449</v>
+        <v>588</v>
       </c>
       <c r="B677" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C677" s="4" t="inlineStr">
         <is>
-          <t>Pierre</t>
+          <t>Marc</t>
         </is>
       </c>
       <c r="D677" s="4" t="inlineStr">
         <is>
-          <t>Bourquin</t>
+          <t>Cagienard</t>
         </is>
       </c>
       <c r="E677" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F677" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G677" s="4"/>
     </row>
     <row r="678">
       <c r="A678" s="4" t="n">
-        <v>451</v>
+        <v>7356</v>
       </c>
       <c r="B678" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C678" s="4" t="inlineStr">
         <is>
-          <t>Alice</t>
+          <t>Pierre</t>
         </is>
       </c>
       <c r="D678" s="4" t="inlineStr">
         <is>
-          <t>Bracher</t>
+          <t>Caloz</t>
         </is>
       </c>
       <c r="E678" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shorin Ryu</t>
         </is>
       </c>
       <c r="F678" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G678" s="4"/>
     </row>
     <row r="679">
       <c r="A679" s="4" t="n">
-        <v>453</v>
+        <v>627</v>
       </c>
       <c r="B679" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C679" s="4" t="inlineStr">
         <is>
-          <t>Roman</t>
+          <t>Lorena</t>
         </is>
       </c>
       <c r="D679" s="4" t="inlineStr">
         <is>
-          <t>Bräker</t>
+          <t>Casella</t>
         </is>
       </c>
       <c r="E679" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F679" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G679" s="4"/>
     </row>
     <row r="680">
       <c r="A680" s="4" t="n">
-        <v>5510</v>
+        <v>628</v>
       </c>
       <c r="B680" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C680" s="4" t="inlineStr">
         <is>
-          <t>Heinz</t>
+          <t>Florence</t>
         </is>
       </c>
       <c r="D680" s="4" t="inlineStr">
         <is>
-          <t>Brändle</t>
+          <t>Casenave</t>
         </is>
       </c>
       <c r="E680" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F680" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G680" s="4"/>
     </row>
     <row r="681">
       <c r="A681" s="4" t="n">
-        <v>459</v>
+        <v>630</v>
       </c>
       <c r="B681" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C681" s="4" t="inlineStr">
         <is>
-          <t>Steven</t>
+          <t>Jérôme</t>
         </is>
       </c>
       <c r="D681" s="4" t="inlineStr">
         <is>
-          <t>Brandon</t>
+          <t>Castella</t>
         </is>
       </c>
       <c r="E681" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F681" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G681" s="4"/>
     </row>
     <row r="682">
       <c r="A682" s="4" t="n">
-        <v>460</v>
+        <v>4530</v>
       </c>
       <c r="B682" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C682" s="4" t="inlineStr">
         <is>
-          <t>Pierre-Yves</t>
+          <t>Mattia</t>
         </is>
       </c>
       <c r="D682" s="4" t="inlineStr">
         <is>
-          <t>Brandt</t>
+          <t>Castellana</t>
         </is>
       </c>
       <c r="E682" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F682" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G682" s="4"/>
     </row>
     <row r="683">
       <c r="A683" s="4" t="n">
-        <v>4801</v>
+        <v>7519</v>
       </c>
       <c r="B683" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C683" s="4" t="inlineStr">
         <is>
-          <t>Alexandra</t>
+          <t>Sylvia</t>
         </is>
       </c>
       <c r="D683" s="4" t="inlineStr">
         <is>
-          <t>Brecht</t>
+          <t>Castro</t>
         </is>
       </c>
       <c r="E683" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F683" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G683" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G683" s="4"/>
     </row>
     <row r="684">
       <c r="A684" s="4" t="n">
-        <v>5191</v>
+        <v>632</v>
       </c>
       <c r="B684" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C684" s="4" t="inlineStr">
         <is>
-          <t>Alexandra</t>
+          <t>Ricardo</t>
         </is>
       </c>
       <c r="D684" s="4" t="inlineStr">
         <is>
-          <t>Brecht</t>
+          <t>Castro</t>
         </is>
       </c>
       <c r="E684" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F684" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G684" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G684" s="4"/>
     </row>
     <row r="685">
       <c r="A685" s="4" t="n">
-        <v>6198</v>
+        <v>637</v>
       </c>
       <c r="B685" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C685" s="4" t="inlineStr">
         <is>
-          <t>Dyland</t>
+          <t>Keanu</t>
         </is>
       </c>
       <c r="D685" s="4" t="inlineStr">
         <is>
-          <t>Broccard</t>
+          <t>Cattin</t>
         </is>
       </c>
       <c r="E685" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F685" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G685" s="4"/>
     </row>
     <row r="686">
       <c r="A686" s="4" t="n">
-        <v>478</v>
+        <v>639</v>
       </c>
       <c r="B686" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C686" s="4" t="inlineStr">
         <is>
-          <t>Sabrina</t>
+          <t>Thomas</t>
         </is>
       </c>
       <c r="D686" s="4" t="inlineStr">
         <is>
-          <t>Brogini</t>
+          <t>Cavalieri</t>
         </is>
       </c>
       <c r="E686" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F686" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G686" s="4"/>
     </row>
     <row r="687">
       <c r="A687" s="4" t="n">
-        <v>6195</v>
+        <v>643</v>
       </c>
       <c r="B687" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C687" s="4" t="inlineStr">
         <is>
-          <t>Sébastien</t>
+          <t>Christophe</t>
         </is>
       </c>
       <c r="D687" s="4" t="inlineStr">
         <is>
-          <t>Bruchez</t>
+          <t>Cebey</t>
         </is>
       </c>
       <c r="E687" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F687" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G687" s="4"/>
     </row>
     <row r="688">
       <c r="A688" s="4" t="n">
-        <v>493</v>
+        <v>7526</v>
       </c>
       <c r="B688" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C688" s="4" t="inlineStr">
         <is>
-          <t>Margherita</t>
+          <t>Tarun</t>
         </is>
       </c>
       <c r="D688" s="4" t="inlineStr">
         <is>
-          <t>Brunetti</t>
+          <t>Chandrasekar</t>
         </is>
       </c>
       <c r="E688" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F688" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G688" s="4"/>
     </row>
     <row r="689">
       <c r="A689" s="4" t="n">
-        <v>505</v>
+        <v>657</v>
       </c>
       <c r="B689" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C689" s="4" t="inlineStr">
         <is>
-          <t>Thomas</t>
+          <t>Jean-Marc</t>
         </is>
       </c>
       <c r="D689" s="4" t="inlineStr">
         <is>
-          <t>Brusa</t>
+          <t>Chassot</t>
         </is>
       </c>
       <c r="E689" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F689" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G689" s="4"/>
     </row>
     <row r="690">
       <c r="A690" s="4" t="n">
-        <v>506</v>
+        <v>6652</v>
       </c>
       <c r="B690" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C690" s="4" t="inlineStr">
         <is>
-          <t>Sabrina</t>
+          <t>Gilles</t>
         </is>
       </c>
       <c r="D690" s="4" t="inlineStr">
         <is>
-          <t>Brutsch</t>
+          <t>Chatelain</t>
         </is>
       </c>
       <c r="E690" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F690" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G690" s="4"/>
     </row>
     <row r="691">
       <c r="A691" s="4" t="n">
-        <v>508</v>
+        <v>662</v>
       </c>
       <c r="B691" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C691" s="4" t="inlineStr">
         <is>
-          <t>Valentin</t>
+          <t>Carine</t>
         </is>
       </c>
       <c r="D691" s="4" t="inlineStr">
         <is>
-          <t>Bruttin</t>
+          <t>Chevrier</t>
         </is>
       </c>
       <c r="E691" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F691" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G691" s="4"/>
     </row>
     <row r="692">
       <c r="A692" s="4" t="n">
-        <v>518</v>
+        <v>665</v>
       </c>
       <c r="B692" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C692" s="4" t="inlineStr">
         <is>
-          <t>Devrani</t>
+          <t>Mourad</t>
         </is>
       </c>
       <c r="D692" s="4" t="inlineStr">
         <is>
-          <t>Budak</t>
+          <t>Chouaki</t>
         </is>
       </c>
       <c r="E692" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F692" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G692" s="4"/>
     </row>
     <row r="693">
       <c r="A693" s="4" t="n">
-        <v>527</v>
+        <v>666</v>
       </c>
       <c r="B693" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C693" s="4" t="inlineStr">
         <is>
-          <t>Nick</t>
+          <t>Raynald</t>
         </is>
       </c>
       <c r="D693" s="4" t="inlineStr">
         <is>
-          <t>Bühler </t>
+          <t>Christe</t>
         </is>
       </c>
       <c r="E693" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F693" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G693" s="4"/>
     </row>
     <row r="694">
       <c r="A694" s="4" t="n">
-        <v>532</v>
+        <v>679</v>
       </c>
       <c r="B694" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C694" s="4" t="inlineStr">
         <is>
-          <t>Liv</t>
+          <t>Damian</t>
         </is>
       </c>
       <c r="D694" s="4" t="inlineStr">
         <is>
-          <t>Bultmann</t>
+          <t>Citherlet</t>
         </is>
       </c>
       <c r="E694" s="4" t="inlineStr">
         <is>
-          <t>Sport Karate</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F694" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G694" s="4"/>
     </row>
     <row r="695">
       <c r="A695" s="4" t="n">
-        <v>547</v>
+        <v>683</v>
       </c>
       <c r="B695" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C695" s="4" t="inlineStr">
         <is>
-          <t>Floris</t>
+          <t>Frederic</t>
         </is>
       </c>
       <c r="D695" s="4" t="inlineStr">
         <is>
-          <t>Burgin</t>
+          <t>Clement</t>
         </is>
       </c>
       <c r="E695" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F695" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G695" s="4"/>
     </row>
     <row r="696">
       <c r="A696" s="4" t="n">
-        <v>549</v>
+        <v>684</v>
       </c>
       <c r="B696" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C696" s="4" t="inlineStr">
         <is>
-          <t>Mathieu</t>
+          <t>Fabienne</t>
         </is>
       </c>
       <c r="D696" s="4" t="inlineStr">
         <is>
-          <t>Bürgisser</t>
+          <t>Clément</t>
         </is>
       </c>
       <c r="E696" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F696" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G696" s="4"/>
     </row>
     <row r="697">
       <c r="A697" s="4" t="n">
-        <v>552</v>
+        <v>4531</v>
       </c>
       <c r="B697" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C697" s="4" t="inlineStr">
         <is>
-          <t>Kristian</t>
+          <t>Léa</t>
         </is>
       </c>
       <c r="D697" s="4" t="inlineStr">
         <is>
-          <t>Burka</t>
+          <t>Cochet</t>
         </is>
       </c>
       <c r="E697" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F697" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G697" s="4"/>
     </row>
     <row r="698">
       <c r="A698" s="4" t="n">
-        <v>563</v>
+        <v>7524</v>
       </c>
       <c r="B698" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C698" s="4" t="inlineStr">
         <is>
-          <t>Lorenz</t>
+          <t>Estanislau</t>
         </is>
       </c>
       <c r="D698" s="4" t="inlineStr">
         <is>
-          <t>Burri</t>
+          <t>Cojocaru</t>
         </is>
       </c>
       <c r="E698" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F698" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G698" s="4"/>
     </row>
     <row r="699">
       <c r="A699" s="4" t="n">
-        <v>565</v>
+        <v>5304</v>
       </c>
       <c r="B699" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C699" s="4" t="inlineStr">
         <is>
-          <t>Regula</t>
+          <t>Arnaud</t>
         </is>
       </c>
       <c r="D699" s="4" t="inlineStr">
         <is>
-          <t>Burri</t>
+          <t>Comby</t>
         </is>
       </c>
       <c r="E699" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F699" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G699" s="4"/>
     </row>
     <row r="700">
       <c r="A700" s="4" t="n">
-        <v>561</v>
+        <v>696</v>
       </c>
       <c r="B700" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C700" s="4" t="inlineStr">
         <is>
-          <t>Julien</t>
+          <t>Florian</t>
         </is>
       </c>
       <c r="D700" s="4" t="inlineStr">
         <is>
-          <t>Burri</t>
+          <t>Constantin</t>
         </is>
       </c>
       <c r="E700" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F700" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G700" s="4"/>
     </row>
     <row r="701">
       <c r="A701" s="4" t="n">
-        <v>570</v>
+        <v>697</v>
       </c>
       <c r="B701" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C701" s="4" t="inlineStr">
         <is>
-          <t>Gregory</t>
+          <t>Lionel</t>
         </is>
       </c>
       <c r="D701" s="4" t="inlineStr">
         <is>
-          <t>Büsch</t>
+          <t>Constantin</t>
         </is>
       </c>
       <c r="E701" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F701" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G701" s="4"/>
     </row>
     <row r="702">
       <c r="A702" s="4" t="n">
-        <v>576</v>
+        <v>700</v>
       </c>
       <c r="B702" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C702" s="4" t="inlineStr">
         <is>
-          <t>Céli</t>
+          <t>Yanick</t>
         </is>
       </c>
       <c r="D702" s="4" t="inlineStr">
         <is>
-          <t>Bütikofer</t>
+          <t>Corminboeuf</t>
         </is>
       </c>
       <c r="E702" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F702" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G702" s="4"/>
     </row>
     <row r="703">
       <c r="A703" s="4" t="n">
-        <v>582</v>
+        <v>704</v>
       </c>
       <c r="B703" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C703" s="4" t="inlineStr">
         <is>
-          <t>Mentor</t>
+          <t>Maurizio</t>
         </is>
       </c>
       <c r="D703" s="4" t="inlineStr">
         <is>
-          <t>Bytyci</t>
+          <t>Cortelezza</t>
         </is>
       </c>
       <c r="E703" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F703" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G703" s="4"/>
     </row>
     <row r="704">
       <c r="A704" s="4" t="n">
-        <v>588</v>
+        <v>705</v>
       </c>
       <c r="B704" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C704" s="4" t="inlineStr">
         <is>
-          <t>Marc</t>
+          <t>Martin</t>
         </is>
       </c>
       <c r="D704" s="4" t="inlineStr">
         <is>
-          <t>Cagienard</t>
+          <t>Cortes Cueto</t>
         </is>
       </c>
       <c r="E704" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F704" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G704" s="4"/>
     </row>
     <row r="705">
       <c r="A705" s="4" t="n">
-        <v>7356</v>
+        <v>5039</v>
       </c>
       <c r="B705" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C705" s="4" t="inlineStr">
         <is>
-          <t>Pierre</t>
+          <t>Marie-Laure</t>
         </is>
       </c>
       <c r="D705" s="4" t="inlineStr">
         <is>
-          <t>Caloz</t>
+          <t>Corthay</t>
         </is>
       </c>
       <c r="E705" s="4" t="inlineStr">
         <is>
-          <t>Shorin Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F705" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G705" s="4"/>
     </row>
     <row r="706">
       <c r="A706" s="4" t="n">
-        <v>627</v>
+        <v>706</v>
       </c>
       <c r="B706" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C706" s="4" t="inlineStr">
         <is>
-          <t>Lorena</t>
+          <t>Jakob</t>
         </is>
       </c>
       <c r="D706" s="4" t="inlineStr">
         <is>
-          <t>Casella</t>
+          <t>Costeli</t>
         </is>
       </c>
       <c r="E706" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F706" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G706" s="4"/>
     </row>
     <row r="707">
       <c r="A707" s="4" t="n">
-        <v>628</v>
+        <v>707</v>
       </c>
       <c r="B707" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C707" s="4" t="inlineStr">
         <is>
-          <t>Florence</t>
+          <t>Sébastien</t>
         </is>
       </c>
       <c r="D707" s="4" t="inlineStr">
         <is>
-          <t>Casenave</t>
+          <t>Cottier</t>
         </is>
       </c>
       <c r="E707" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F707" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G707" s="4"/>
     </row>
     <row r="708">
       <c r="A708" s="4" t="n">
-        <v>630</v>
+        <v>710</v>
       </c>
       <c r="B708" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C708" s="4" t="inlineStr">
         <is>
-          <t>Jérôme</t>
+          <t>Francis</t>
         </is>
       </c>
       <c r="D708" s="4" t="inlineStr">
         <is>
-          <t>Castella</t>
+          <t>Crausaz</t>
         </is>
       </c>
       <c r="E708" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F708" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G708" s="4"/>
     </row>
     <row r="709">
       <c r="A709" s="4" t="n">
-        <v>4530</v>
+        <v>709</v>
       </c>
       <c r="B709" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C709" s="4" t="inlineStr">
         <is>
-          <t>Mattia</t>
+          <t>Diana</t>
         </is>
       </c>
       <c r="D709" s="4" t="inlineStr">
         <is>
-          <t>Castellana</t>
+          <t>Crausaz</t>
         </is>
       </c>
       <c r="E709" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F709" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G709" s="4"/>
     </row>
     <row r="710">
       <c r="A710" s="4" t="n">
-        <v>632</v>
+        <v>713</v>
       </c>
       <c r="B710" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C710" s="4" t="inlineStr">
         <is>
-          <t>Ricardo</t>
+          <t>Arnaud</t>
         </is>
       </c>
       <c r="D710" s="4" t="inlineStr">
         <is>
-          <t>Castro</t>
+          <t>Crettol</t>
         </is>
       </c>
       <c r="E710" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F710" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G710" s="4"/>
     </row>
     <row r="711">
       <c r="A711" s="4" t="n">
-        <v>7519</v>
+        <v>4536</v>
       </c>
       <c r="B711" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C711" s="4" t="inlineStr">
         <is>
-          <t>Sylvia</t>
+          <t>Sébastien</t>
         </is>
       </c>
       <c r="D711" s="4" t="inlineStr">
         <is>
-          <t>Castro</t>
+          <t>Croizat</t>
         </is>
       </c>
       <c r="E711" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F711" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G711" s="4"/>
     </row>
     <row r="712">
       <c r="A712" s="4" t="n">
-        <v>637</v>
+        <v>731</v>
       </c>
       <c r="B712" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C712" s="4" t="inlineStr">
         <is>
-          <t>Keanu</t>
+          <t>Seddik</t>
         </is>
       </c>
       <c r="D712" s="4" t="inlineStr">
         <is>
-          <t>Cattin</t>
+          <t>Daadi</t>
         </is>
       </c>
       <c r="E712" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F712" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G712" s="4"/>
     </row>
     <row r="713">
       <c r="A713" s="4" t="n">
-        <v>639</v>
+        <v>734</v>
       </c>
       <c r="B713" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C713" s="4" t="inlineStr">
         <is>
-          <t>Thomas</t>
+          <t>Anita</t>
         </is>
       </c>
       <c r="D713" s="4" t="inlineStr">
         <is>
-          <t>Cavalieri</t>
+          <t>Dähler</t>
         </is>
       </c>
       <c r="E713" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F713" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G713" s="4"/>
     </row>
     <row r="714">
       <c r="A714" s="4" t="n">
-        <v>643</v>
+        <v>736</v>
       </c>
       <c r="B714" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C714" s="4" t="inlineStr">
         <is>
-          <t>Christophe</t>
+          <t>Manuel</t>
         </is>
       </c>
       <c r="D714" s="4" t="inlineStr">
         <is>
-          <t>Cebey</t>
+          <t>Dali</t>
         </is>
       </c>
       <c r="E714" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F714" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G714" s="4"/>
     </row>
     <row r="715">
       <c r="A715" s="4" t="n">
-        <v>7526</v>
+        <v>727</v>
       </c>
       <c r="B715" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C715" s="4" t="inlineStr">
         <is>
-          <t>Tarun</t>
+          <t>Luigi</t>
         </is>
       </c>
       <c r="D715" s="4" t="inlineStr">
         <is>
-          <t>Chandrasekar</t>
+          <t>D'Andrea</t>
         </is>
       </c>
       <c r="E715" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F715" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G715" s="4"/>
     </row>
     <row r="716">
       <c r="A716" s="4" t="n">
-        <v>657</v>
+        <v>740</v>
       </c>
       <c r="B716" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C716" s="4" t="inlineStr">
         <is>
-          <t>Jean-Marc</t>
+          <t>Vinh Phuong</t>
         </is>
       </c>
       <c r="D716" s="4" t="inlineStr">
         <is>
-          <t>Chassot</t>
+          <t>Dang</t>
         </is>
       </c>
       <c r="E716" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F716" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G716" s="4"/>
     </row>
     <row r="717">
       <c r="A717" s="4" t="n">
-        <v>6652</v>
+        <v>4538</v>
       </c>
       <c r="B717" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C717" s="4" t="inlineStr">
         <is>
-          <t>Gilles</t>
+          <t>Victor</t>
         </is>
       </c>
       <c r="D717" s="4" t="inlineStr">
         <is>
-          <t>Chatelain</t>
+          <t>Dantas Monteiro</t>
         </is>
       </c>
       <c r="E717" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F717" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G717" s="4"/>
     </row>
     <row r="718">
       <c r="A718" s="4" t="n">
-        <v>662</v>
+        <v>754</v>
       </c>
       <c r="B718" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C718" s="4" t="inlineStr">
         <is>
-          <t>Carine</t>
+          <t>Bernhard</t>
         </is>
       </c>
       <c r="D718" s="4" t="inlineStr">
         <is>
-          <t>Chevrier</t>
+          <t>Danz</t>
         </is>
       </c>
       <c r="E718" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F718" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G718" s="4"/>
     </row>
     <row r="719">
       <c r="A719" s="4" t="n">
-        <v>665</v>
+        <v>755</v>
       </c>
       <c r="B719" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C719" s="4" t="inlineStr">
         <is>
-          <t>Mourad</t>
+          <t>Camille</t>
         </is>
       </c>
       <c r="D719" s="4" t="inlineStr">
         <is>
-          <t>Chouaki</t>
+          <t>Darbellay</t>
         </is>
       </c>
       <c r="E719" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F719" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G719" s="4"/>
     </row>
     <row r="720">
       <c r="A720" s="4" t="n">
-        <v>666</v>
+        <v>7522</v>
       </c>
       <c r="B720" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C720" s="4" t="inlineStr">
         <is>
-          <t>Raynald</t>
+          <t>Emeline</t>
         </is>
       </c>
       <c r="D720" s="4" t="inlineStr">
         <is>
-          <t>Christe</t>
+          <t>Darcot Lugand</t>
         </is>
       </c>
       <c r="E720" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F720" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G720" s="4"/>
     </row>
     <row r="721">
       <c r="A721" s="4" t="n">
-        <v>679</v>
+        <v>759</v>
       </c>
       <c r="B721" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C721" s="4" t="inlineStr">
         <is>
-          <t>Damian</t>
+          <t>Argient</t>
         </is>
       </c>
       <c r="D721" s="4" t="inlineStr">
         <is>
-          <t>Citherlet</t>
+          <t>Dauti</t>
         </is>
       </c>
       <c r="E721" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F721" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G721" s="4"/>
     </row>
     <row r="722">
       <c r="A722" s="4" t="n">
-        <v>683</v>
+        <v>762</v>
       </c>
       <c r="B722" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C722" s="4" t="inlineStr">
         <is>
-          <t>Frederic</t>
+          <t>Jean-Baptiste</t>
         </is>
       </c>
       <c r="D722" s="4" t="inlineStr">
         <is>
-          <t>Clement</t>
+          <t>Dayer</t>
         </is>
       </c>
       <c r="E722" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F722" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G722" s="4"/>
     </row>
     <row r="723">
       <c r="A723" s="4" t="n">
-        <v>684</v>
+        <v>787</v>
       </c>
       <c r="B723" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C723" s="4" t="inlineStr">
         <is>
-          <t>Fabienne</t>
+          <t>Raphaela</t>
         </is>
       </c>
       <c r="D723" s="4" t="inlineStr">
         <is>
-          <t>Clément</t>
+          <t>Debély</t>
         </is>
       </c>
       <c r="E723" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Fudokan</t>
         </is>
       </c>
       <c r="F723" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G723" s="4"/>
     </row>
     <row r="724">
       <c r="A724" s="4" t="n">
-        <v>687</v>
+        <v>765</v>
       </c>
       <c r="B724" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C724" s="4" t="inlineStr">
         <is>
-          <t>Angelo</t>
+          <t>Jean-Luc</t>
         </is>
       </c>
       <c r="D724" s="4" t="inlineStr">
         <is>
-          <t>Cocca</t>
+          <t>De Bernardini</t>
         </is>
       </c>
       <c r="E724" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F724" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G724" s="4"/>
     </row>
     <row r="725">
       <c r="A725" s="4" t="n">
-        <v>4531</v>
+        <v>4516</v>
       </c>
       <c r="B725" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C725" s="4" t="inlineStr">
         <is>
-          <t>Léa</t>
+          <t>Lorena</t>
         </is>
       </c>
       <c r="D725" s="4" t="inlineStr">
         <is>
-          <t>Cochet</t>
+          <t>Decataldo</t>
         </is>
       </c>
       <c r="E725" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Sport Karate</t>
         </is>
       </c>
       <c r="F725" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G725" s="4"/>
     </row>
     <row r="726">
       <c r="A726" s="4" t="n">
-        <v>7524</v>
+        <v>6654</v>
       </c>
       <c r="B726" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C726" s="4" t="inlineStr">
         <is>
-          <t>Estanislau</t>
+          <t>Samuel</t>
         </is>
       </c>
       <c r="D726" s="4" t="inlineStr">
         <is>
-          <t>Cojocaru</t>
+          <t>Degiorgis</t>
         </is>
       </c>
       <c r="E726" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F726" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G726" s="4"/>
     </row>
     <row r="727">
       <c r="A727" s="4" t="n">
-        <v>5304</v>
+        <v>770</v>
       </c>
       <c r="B727" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C727" s="4" t="inlineStr">
         <is>
-          <t>Arnaud</t>
+          <t>Nicola</t>
         </is>
       </c>
       <c r="D727" s="4" t="inlineStr">
         <is>
-          <t>Comby</t>
+          <t>De Girolamo</t>
         </is>
       </c>
       <c r="E727" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F727" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G727" s="4"/>
     </row>
     <row r="728">
       <c r="A728" s="4" t="n">
-        <v>696</v>
+        <v>771</v>
       </c>
       <c r="B728" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C728" s="4" t="inlineStr">
         <is>
-          <t>Florian</t>
+          <t>Fabio</t>
         </is>
       </c>
       <c r="D728" s="4" t="inlineStr">
         <is>
-          <t>Constantin</t>
+          <t>De Gregorio</t>
         </is>
       </c>
       <c r="E728" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F728" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G728" s="4"/>
     </row>
     <row r="729">
       <c r="A729" s="4" t="n">
-        <v>697</v>
+        <v>7352</v>
       </c>
       <c r="B729" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C729" s="4" t="inlineStr">
         <is>
-          <t>Lionel</t>
+          <t>Sophie</t>
         </is>
       </c>
       <c r="D729" s="4" t="inlineStr">
         <is>
-          <t>Constantin</t>
+          <t>De Kalbermatten</t>
         </is>
       </c>
       <c r="E729" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F729" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G729" s="4"/>
     </row>
     <row r="730">
       <c r="A730" s="4" t="n">
-        <v>700</v>
+        <v>7334</v>
       </c>
       <c r="B730" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C730" s="4" t="inlineStr">
         <is>
-          <t>Yanick</t>
+          <t>Nina</t>
         </is>
       </c>
       <c r="D730" s="4" t="inlineStr">
         <is>
-          <t>Corminboeuf</t>
+          <t>Delalaye</t>
         </is>
       </c>
       <c r="E730" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shorin Ryu</t>
         </is>
       </c>
       <c r="F730" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G730" s="4"/>
     </row>
     <row r="731">
       <c r="A731" s="4" t="n">
-        <v>704</v>
+        <v>6664</v>
       </c>
       <c r="B731" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C731" s="4" t="inlineStr">
         <is>
-          <t>Maurizio</t>
+          <t>Charlotte</t>
         </is>
       </c>
       <c r="D731" s="4" t="inlineStr">
         <is>
-          <t>Cortelezza</t>
+          <t>Delaloye</t>
         </is>
       </c>
       <c r="E731" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F731" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G731" s="4"/>
     </row>
     <row r="732">
       <c r="A732" s="4" t="n">
-        <v>705</v>
+        <v>7345</v>
       </c>
       <c r="B732" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C732" s="4" t="inlineStr">
         <is>
-          <t>Martin</t>
+          <t>Eloi</t>
         </is>
       </c>
       <c r="D732" s="4" t="inlineStr">
         <is>
-          <t>Cortes Cueto</t>
+          <t>Delaye</t>
         </is>
       </c>
       <c r="E732" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F732" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G732" s="4"/>
     </row>
     <row r="733">
       <c r="A733" s="4" t="n">
-        <v>5039</v>
+        <v>774</v>
       </c>
       <c r="B733" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C733" s="4" t="inlineStr">
         <is>
-          <t>Marie-Laure</t>
+          <t>Fabienne</t>
         </is>
       </c>
       <c r="D733" s="4" t="inlineStr">
         <is>
-          <t>Corthay</t>
+          <t>De Luca Rausa</t>
         </is>
       </c>
       <c r="E733" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F733" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G733" s="4"/>
     </row>
     <row r="734">
       <c r="A734" s="4" t="n">
-        <v>706</v>
+        <v>776</v>
       </c>
       <c r="B734" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C734" s="4" t="inlineStr">
         <is>
-          <t>Jakob</t>
+          <t>Sabri</t>
         </is>
       </c>
       <c r="D734" s="4" t="inlineStr">
         <is>
-          <t>Costeli</t>
+          <t>De Martin</t>
         </is>
       </c>
       <c r="E734" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F734" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G734" s="4"/>
     </row>
     <row r="735">
       <c r="A735" s="4" t="n">
-        <v>707</v>
+        <v>7510</v>
       </c>
       <c r="B735" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C735" s="4" t="inlineStr">
         <is>
-          <t>Sébastien</t>
+          <t>Marianna</t>
         </is>
       </c>
       <c r="D735" s="4" t="inlineStr">
         <is>
-          <t>Cottier</t>
+          <t>Dematos Cordeiro</t>
         </is>
       </c>
       <c r="E735" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F735" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G735" s="4"/>
     </row>
     <row r="736">
       <c r="A736" s="4" t="n">
-        <v>709</v>
+        <v>800</v>
       </c>
       <c r="B736" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C736" s="4" t="inlineStr">
         <is>
-          <t>Diana</t>
+          <t>Valérian</t>
         </is>
       </c>
       <c r="D736" s="4" t="inlineStr">
         <is>
-          <t>Crausaz</t>
+          <t>Demaurex</t>
         </is>
       </c>
       <c r="E736" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F736" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G736" s="4"/>
     </row>
     <row r="737">
       <c r="A737" s="4" t="n">
-        <v>710</v>
+        <v>801</v>
       </c>
       <c r="B737" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C737" s="4" t="inlineStr">
         <is>
-          <t>Francis</t>
+          <t>Cédric</t>
         </is>
       </c>
       <c r="D737" s="4" t="inlineStr">
         <is>
-          <t>Crausaz</t>
+          <t>Demierre</t>
         </is>
       </c>
       <c r="E737" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F737" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G737" s="4"/>
     </row>
     <row r="738">
       <c r="A738" s="4" t="n">
-        <v>713</v>
+        <v>805</v>
       </c>
       <c r="B738" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C738" s="4" t="inlineStr">
         <is>
-          <t>Arnaud</t>
+          <t>Engin</t>
         </is>
       </c>
       <c r="D738" s="4" t="inlineStr">
         <is>
-          <t>Crettol</t>
+          <t>Demirci</t>
         </is>
       </c>
       <c r="E738" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F738" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G738" s="4"/>
     </row>
     <row r="739">
       <c r="A739" s="4" t="n">
-        <v>4536</v>
+        <v>806</v>
       </c>
       <c r="B739" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C739" s="4" t="inlineStr">
         <is>
-          <t>Sébastien</t>
+          <t>Siebel</t>
         </is>
       </c>
       <c r="D739" s="4" t="inlineStr">
         <is>
-          <t>Croizat</t>
+          <t>Demirci</t>
         </is>
       </c>
       <c r="E739" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F739" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G739" s="4"/>
     </row>
     <row r="740">
       <c r="A740" s="4" t="n">
-        <v>731</v>
+        <v>781</v>
       </c>
       <c r="B740" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C740" s="4" t="inlineStr">
         <is>
-          <t>Seddik</t>
+          <t>Claudia</t>
         </is>
       </c>
       <c r="D740" s="4" t="inlineStr">
         <is>
-          <t>Daadi</t>
+          <t>De Preux</t>
         </is>
       </c>
       <c r="E740" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F740" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G740" s="4"/>
     </row>
     <row r="741">
       <c r="A741" s="4" t="n">
-        <v>734</v>
+        <v>786</v>
       </c>
       <c r="B741" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C741" s="4" t="inlineStr">
         <is>
-          <t>Anita</t>
+          <t>Luiz Carlos</t>
         </is>
       </c>
       <c r="D741" s="4" t="inlineStr">
         <is>
-          <t>Dähler</t>
+          <t>De Sousa</t>
         </is>
       </c>
       <c r="E741" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F741" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G741" s="4"/>
     </row>
     <row r="742">
       <c r="A742" s="4" t="n">
-        <v>736</v>
+        <v>819</v>
       </c>
       <c r="B742" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C742" s="4" t="inlineStr">
         <is>
-          <t>Manuel</t>
+          <t>Michel</t>
         </is>
       </c>
       <c r="D742" s="4" t="inlineStr">
         <is>
-          <t>Dali</t>
+          <t>Devaux</t>
         </is>
       </c>
       <c r="E742" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F742" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G742" s="4"/>
     </row>
     <row r="743">
       <c r="A743" s="4" t="n">
-        <v>727</v>
+        <v>818</v>
       </c>
       <c r="B743" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C743" s="4" t="inlineStr">
         <is>
-          <t>Luigi</t>
+          <t>Fabrice</t>
         </is>
       </c>
       <c r="D743" s="4" t="inlineStr">
         <is>
-          <t>D'Andrea</t>
+          <t>Devaux</t>
         </is>
       </c>
       <c r="E743" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F743" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G743" s="4"/>
     </row>
     <row r="744">
       <c r="A744" s="4" t="n">
-        <v>740</v>
+        <v>4508</v>
       </c>
       <c r="B744" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C744" s="4" t="inlineStr">
         <is>
-          <t>Vinh Phuong</t>
+          <t>Sana</t>
         </is>
       </c>
       <c r="D744" s="4" t="inlineStr">
         <is>
-          <t>Dang</t>
+          <t>Dia-Eddine</t>
         </is>
       </c>
       <c r="E744" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Sho</t>
         </is>
       </c>
       <c r="F744" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G744" s="4"/>
     </row>
     <row r="745">
       <c r="A745" s="4" t="n">
-        <v>4538</v>
+        <v>821</v>
       </c>
       <c r="B745" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C745" s="4" t="inlineStr">
         <is>
-          <t>Victor</t>
+          <t>Léon</t>
         </is>
       </c>
       <c r="D745" s="4" t="inlineStr">
         <is>
-          <t>Dantas Monteiro</t>
+          <t>Di Caprio</t>
         </is>
       </c>
       <c r="E745" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F745" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G745" s="4"/>
     </row>
     <row r="746">
       <c r="A746" s="4" t="n">
-        <v>754</v>
+        <v>823</v>
       </c>
       <c r="B746" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C746" s="4" t="inlineStr">
         <is>
-          <t>Bernhard</t>
+          <t>Davide</t>
         </is>
       </c>
       <c r="D746" s="4" t="inlineStr">
         <is>
-          <t>Danz</t>
+          <t>Di Dio</t>
         </is>
       </c>
       <c r="E746" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F746" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G746" s="4"/>
     </row>
     <row r="747">
       <c r="A747" s="4" t="n">
-        <v>755</v>
+        <v>862</v>
       </c>
       <c r="B747" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C747" s="4" t="inlineStr">
         <is>
-          <t>Camille</t>
+          <t>Christoph</t>
         </is>
       </c>
       <c r="D747" s="4" t="inlineStr">
         <is>
-          <t>Darbellay</t>
+          <t>Dobler</t>
         </is>
       </c>
       <c r="E747" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F747" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G747" s="4"/>
     </row>
     <row r="748">
       <c r="A748" s="4" t="n">
-        <v>7522</v>
+        <v>875</v>
       </c>
       <c r="B748" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C748" s="4" t="inlineStr">
         <is>
-          <t>Emeline</t>
+          <t>Charles</t>
         </is>
       </c>
       <c r="D748" s="4" t="inlineStr">
         <is>
-          <t>Darcot Lugand</t>
+          <t>Donkor</t>
         </is>
       </c>
       <c r="E748" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F748" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G748" s="4"/>
     </row>
     <row r="749">
       <c r="A749" s="4" t="n">
-        <v>759</v>
+        <v>876</v>
       </c>
       <c r="B749" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C749" s="4" t="inlineStr">
         <is>
-          <t>Argient</t>
+          <t>Stefan</t>
         </is>
       </c>
       <c r="D749" s="4" t="inlineStr">
         <is>
-          <t>Dauti</t>
+          <t>Dopple</t>
         </is>
       </c>
       <c r="E749" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F749" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G749" s="4"/>
     </row>
     <row r="750">
       <c r="A750" s="4" t="n">
-        <v>762</v>
+        <v>882</v>
       </c>
       <c r="B750" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C750" s="4" t="inlineStr">
         <is>
-          <t>Jean-Baptiste</t>
+          <t>Andrea</t>
         </is>
       </c>
       <c r="D750" s="4" t="inlineStr">
         <is>
-          <t>Dayer</t>
+          <t>Dos Santos</t>
         </is>
       </c>
       <c r="E750" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F750" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G750" s="4"/>
     </row>
     <row r="751">
       <c r="A751" s="4" t="n">
-        <v>787</v>
+        <v>886</v>
       </c>
       <c r="B751" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C751" s="4" t="inlineStr">
         <is>
-          <t>Raphaela</t>
+          <t>Silvia</t>
         </is>
       </c>
       <c r="D751" s="4" t="inlineStr">
         <is>
-          <t>Debély</t>
+          <t>Dossenbach</t>
         </is>
       </c>
       <c r="E751" s="4" t="inlineStr">
         <is>
           <t>Fudokan</t>
         </is>
       </c>
       <c r="F751" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G751" s="4"/>
     </row>
     <row r="752">
       <c r="A752" s="4" t="n">
-        <v>765</v>
+        <v>893</v>
       </c>
       <c r="B752" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C752" s="4" t="inlineStr">
         <is>
-          <t>Jean-Luc</t>
+          <t>Walter</t>
         </is>
       </c>
       <c r="D752" s="4" t="inlineStr">
         <is>
-          <t>De Bernardini</t>
+          <t>Driesen</t>
         </is>
       </c>
       <c r="E752" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F752" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G752" s="4"/>
     </row>
     <row r="753">
       <c r="A753" s="4" t="n">
-        <v>4516</v>
+        <v>4515</v>
       </c>
       <c r="B753" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C753" s="4" t="inlineStr">
         <is>
-          <t>Lorena</t>
+          <t>Tatiana</t>
         </is>
       </c>
       <c r="D753" s="4" t="inlineStr">
         <is>
-          <t>Decataldo</t>
+          <t>Duarte</t>
         </is>
       </c>
       <c r="E753" s="4" t="inlineStr">
         <is>
-          <t>Sport Karate</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F753" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G753" s="4"/>
     </row>
     <row r="754">
       <c r="A754" s="4" t="n">
-        <v>6654</v>
+        <v>7518</v>
       </c>
       <c r="B754" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C754" s="4" t="inlineStr">
         <is>
-          <t>Samuel</t>
+          <t>Tana</t>
         </is>
       </c>
       <c r="D754" s="4" t="inlineStr">
         <is>
-          <t>Degiorgis</t>
+          <t>Dubel</t>
         </is>
       </c>
       <c r="E754" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F754" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G754" s="4"/>
     </row>
     <row r="755">
       <c r="A755" s="4" t="n">
-        <v>770</v>
+        <v>4539</v>
       </c>
       <c r="B755" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C755" s="4" t="inlineStr">
         <is>
-          <t>Nicola</t>
+          <t>Katja</t>
         </is>
       </c>
       <c r="D755" s="4" t="inlineStr">
         <is>
-          <t>De Girolamo</t>
+          <t>Dubey</t>
         </is>
       </c>
       <c r="E755" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F755" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G755" s="4"/>
     </row>
     <row r="756">
       <c r="A756" s="4" t="n">
-        <v>771</v>
+        <v>900</v>
       </c>
       <c r="B756" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C756" s="4" t="inlineStr">
         <is>
-          <t>Fabio</t>
+          <t>Jean</t>
         </is>
       </c>
       <c r="D756" s="4" t="inlineStr">
         <is>
-          <t>De Gregorio</t>
+          <t>Du Marais</t>
         </is>
       </c>
       <c r="E756" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F756" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G756" s="4"/>
     </row>
     <row r="757">
       <c r="A757" s="4" t="n">
-        <v>7352</v>
+        <v>4799</v>
       </c>
       <c r="B757" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C757" s="4" t="inlineStr">
         <is>
-          <t>Sophie</t>
+          <t>Andrin</t>
         </is>
       </c>
       <c r="D757" s="4" t="inlineStr">
         <is>
-          <t>De Kalbermatten</t>
+          <t>Durrer</t>
         </is>
       </c>
       <c r="E757" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F757" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G757" s="4"/>
     </row>
     <row r="758">
       <c r="A758" s="4" t="n">
-        <v>7334</v>
+        <v>934</v>
       </c>
       <c r="B758" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C758" s="4" t="inlineStr">
         <is>
-          <t>Nina</t>
+          <t>Karin</t>
         </is>
       </c>
       <c r="D758" s="4" t="inlineStr">
         <is>
-          <t>Delalaye</t>
+          <t>Eberle</t>
         </is>
       </c>
       <c r="E758" s="4" t="inlineStr">
         <is>
-          <t>Shorin Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F758" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G758" s="4"/>
     </row>
     <row r="759">
       <c r="A759" s="4" t="n">
-        <v>6664</v>
+        <v>940</v>
       </c>
       <c r="B759" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C759" s="4" t="inlineStr">
         <is>
-          <t>Charlotte</t>
+          <t>Dario</t>
         </is>
       </c>
       <c r="D759" s="4" t="inlineStr">
         <is>
-          <t>Delaloye</t>
+          <t>Eberli</t>
         </is>
       </c>
       <c r="E759" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F759" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G759" s="4"/>
     </row>
     <row r="760">
       <c r="A760" s="4" t="n">
-        <v>7345</v>
+        <v>942</v>
       </c>
       <c r="B760" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C760" s="4" t="inlineStr">
         <is>
-          <t>Eloi</t>
+          <t>Hermes</t>
         </is>
       </c>
       <c r="D760" s="4" t="inlineStr">
         <is>
-          <t>Delaye</t>
+          <t>Ebiner</t>
         </is>
       </c>
       <c r="E760" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F760" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G760" s="4"/>
     </row>
     <row r="761">
       <c r="A761" s="4" t="n">
-        <v>774</v>
+        <v>945</v>
       </c>
       <c r="B761" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C761" s="4" t="inlineStr">
         <is>
-          <t>Fabienne</t>
+          <t>James</t>
         </is>
       </c>
       <c r="D761" s="4" t="inlineStr">
         <is>
-          <t>De Luca Rausa</t>
+          <t>Eddis</t>
         </is>
       </c>
       <c r="E761" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F761" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G761" s="4"/>
     </row>
     <row r="762">
       <c r="A762" s="4" t="n">
-        <v>776</v>
+        <v>946</v>
       </c>
       <c r="B762" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C762" s="4" t="inlineStr">
         <is>
-          <t>Sabri</t>
+          <t>Christian</t>
         </is>
       </c>
       <c r="D762" s="4" t="inlineStr">
         <is>
-          <t>De Martin</t>
+          <t>Eggenberg</t>
         </is>
       </c>
       <c r="E762" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F762" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G762" s="4"/>
     </row>
     <row r="763">
       <c r="A763" s="4" t="n">
-        <v>7510</v>
+        <v>952</v>
       </c>
       <c r="B763" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C763" s="4" t="inlineStr">
         <is>
-          <t>Marianna</t>
+          <t>Laura</t>
         </is>
       </c>
       <c r="D763" s="4" t="inlineStr">
         <is>
-          <t>Dematos Cordeiro</t>
+          <t>Eggertswyler</t>
         </is>
       </c>
       <c r="E763" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F763" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G763" s="4"/>
     </row>
     <row r="764">
       <c r="A764" s="4" t="n">
-        <v>800</v>
+        <v>957</v>
       </c>
       <c r="B764" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C764" s="4" t="inlineStr">
         <is>
-          <t>Valérian</t>
+          <t>Yvonne</t>
         </is>
       </c>
       <c r="D764" s="4" t="inlineStr">
         <is>
-          <t>Demaurex</t>
+          <t>Eggmann</t>
         </is>
       </c>
       <c r="E764" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F764" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G764" s="4"/>
     </row>
     <row r="765">
       <c r="A765" s="4" t="n">
-        <v>801</v>
+        <v>963</v>
       </c>
       <c r="B765" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C765" s="4" t="inlineStr">
         <is>
-          <t>Cédric</t>
+          <t>Lisa</t>
         </is>
       </c>
       <c r="D765" s="4" t="inlineStr">
         <is>
-          <t>Demierre</t>
+          <t>Ehm</t>
         </is>
       </c>
       <c r="E765" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F765" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G765" s="4"/>
     </row>
     <row r="766">
       <c r="A766" s="4" t="n">
-        <v>806</v>
+        <v>969</v>
       </c>
       <c r="B766" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C766" s="4" t="inlineStr">
         <is>
-          <t>Siebel</t>
+          <t>Cécile</t>
         </is>
       </c>
       <c r="D766" s="4" t="inlineStr">
         <is>
-          <t>Demirci</t>
+          <t>Eicher</t>
         </is>
       </c>
       <c r="E766" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F766" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G766" s="4"/>
     </row>
     <row r="767">
       <c r="A767" s="4" t="n">
-        <v>805</v>
+        <v>978</v>
       </c>
       <c r="B767" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C767" s="4" t="inlineStr">
         <is>
-          <t>Engin</t>
+          <t>Flurim</t>
         </is>
       </c>
       <c r="D767" s="4" t="inlineStr">
         <is>
-          <t>Demirci</t>
+          <t>Elezi</t>
         </is>
       </c>
       <c r="E767" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F767" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G767" s="4"/>
     </row>
     <row r="768">
       <c r="A768" s="4" t="n">
-        <v>781</v>
+        <v>977</v>
       </c>
       <c r="B768" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C768" s="4" t="inlineStr">
         <is>
-          <t>Claudia</t>
+          <t>Bajrush</t>
         </is>
       </c>
       <c r="D768" s="4" t="inlineStr">
         <is>
-          <t>De Preux</t>
+          <t>Elezi</t>
         </is>
       </c>
       <c r="E768" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F768" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G768" s="4"/>
     </row>
     <row r="769">
       <c r="A769" s="4" t="n">
-        <v>786</v>
+        <v>7517</v>
       </c>
       <c r="B769" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C769" s="4" t="inlineStr">
         <is>
-          <t>Luiz Carlos</t>
+          <t>Exaucer</t>
         </is>
       </c>
       <c r="D769" s="4" t="inlineStr">
         <is>
-          <t>De Sousa</t>
+          <t>Elonga</t>
         </is>
       </c>
       <c r="E769" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F769" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G769" s="4"/>
     </row>
     <row r="770">
       <c r="A770" s="4" t="n">
-        <v>819</v>
+        <v>1006</v>
       </c>
       <c r="B770" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C770" s="4" t="inlineStr">
         <is>
-          <t>Michel</t>
+          <t>Roger</t>
         </is>
       </c>
       <c r="D770" s="4" t="inlineStr">
         <is>
-          <t>Devaux</t>
+          <t>Erni</t>
         </is>
       </c>
       <c r="E770" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F770" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G770" s="4"/>
     </row>
     <row r="771">
       <c r="A771" s="4" t="n">
-        <v>818</v>
+        <v>1024</v>
       </c>
       <c r="B771" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C771" s="4" t="inlineStr">
         <is>
-          <t>Fabrice</t>
+          <t>François</t>
         </is>
       </c>
       <c r="D771" s="4" t="inlineStr">
         <is>
-          <t>Devaux</t>
+          <t>Falvo</t>
         </is>
       </c>
       <c r="E771" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F771" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G771" s="4"/>
     </row>
     <row r="772">
       <c r="A772" s="4" t="n">
-        <v>4508</v>
+        <v>1026</v>
       </c>
       <c r="B772" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C772" s="4" t="inlineStr">
         <is>
-          <t>Sana</t>
+          <t>Simona</t>
         </is>
       </c>
       <c r="D772" s="4" t="inlineStr">
         <is>
-          <t>Dia-Eddine</t>
+          <t>Fanelli</t>
         </is>
       </c>
       <c r="E772" s="4" t="inlineStr">
         <is>
-          <t>Sho</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F772" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G772" s="4"/>
     </row>
     <row r="773">
       <c r="A773" s="4" t="n">
-        <v>821</v>
+        <v>7333</v>
       </c>
       <c r="B773" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C773" s="4" t="inlineStr">
         <is>
-          <t>Léon</t>
+          <t>Virginie</t>
         </is>
       </c>
       <c r="D773" s="4" t="inlineStr">
         <is>
-          <t>Di Caprio</t>
+          <t>Fardel</t>
         </is>
       </c>
       <c r="E773" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shorin Ryu</t>
         </is>
       </c>
       <c r="F773" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G773" s="4"/>
     </row>
     <row r="774">
       <c r="A774" s="4" t="n">
-        <v>823</v>
+        <v>1029</v>
       </c>
       <c r="B774" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C774" s="4" t="inlineStr">
         <is>
-          <t>Davide</t>
+          <t>Wassim</t>
         </is>
       </c>
       <c r="D774" s="4" t="inlineStr">
         <is>
-          <t>Di Dio</t>
+          <t>Farhat</t>
         </is>
       </c>
       <c r="E774" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F774" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G774" s="4"/>
     </row>
     <row r="775">
       <c r="A775" s="4" t="n">
-        <v>837</v>
+        <v>1037</v>
       </c>
       <c r="B775" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C775" s="4" t="inlineStr">
         <is>
-          <t>Sonja</t>
+          <t>Marc</t>
         </is>
       </c>
       <c r="D775" s="4" t="inlineStr">
         <is>
-          <t>Diethelm</t>
+          <t>Favre</t>
         </is>
       </c>
       <c r="E775" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F775" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G775" s="4"/>
     </row>
     <row r="776">
       <c r="A776" s="4" t="n">
-        <v>849</v>
+        <v>1047</v>
       </c>
       <c r="B776" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C776" s="4" t="inlineStr">
         <is>
-          <t>Nenad</t>
+          <t>Martin</t>
         </is>
       </c>
       <c r="D776" s="4" t="inlineStr">
         <is>
-          <t>Dimovic</t>
+          <t>Felder</t>
         </is>
       </c>
       <c r="E776" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F776" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G776" s="4"/>
     </row>
     <row r="777">
       <c r="A777" s="4" t="n">
-        <v>862</v>
+        <v>1057</v>
       </c>
       <c r="B777" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C777" s="4" t="inlineStr">
         <is>
-          <t>Christoph</t>
+          <t>Carlos</t>
         </is>
       </c>
       <c r="D777" s="4" t="inlineStr">
         <is>
-          <t>Dobler</t>
+          <t>Felpeto</t>
         </is>
       </c>
       <c r="E777" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Fudokan</t>
         </is>
       </c>
       <c r="F777" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G777" s="4"/>
     </row>
     <row r="778">
       <c r="A778" s="4" t="n">
-        <v>875</v>
+        <v>1060</v>
       </c>
       <c r="B778" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C778" s="4" t="inlineStr">
         <is>
-          <t>Charles</t>
+          <t>Ruzdi</t>
         </is>
       </c>
       <c r="D778" s="4" t="inlineStr">
         <is>
-          <t>Donkor</t>
+          <t>Feratovic</t>
         </is>
       </c>
       <c r="E778" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F778" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G778" s="4"/>
     </row>
     <row r="779">
       <c r="A779" s="4" t="n">
-        <v>876</v>
+        <v>1062</v>
       </c>
       <c r="B779" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C779" s="4" t="inlineStr">
         <is>
-          <t>Stefan</t>
+          <t>Tiago</t>
         </is>
       </c>
       <c r="D779" s="4" t="inlineStr">
         <is>
-          <t>Dopple</t>
+          <t>Fernandes</t>
         </is>
       </c>
       <c r="E779" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Fudokan</t>
         </is>
       </c>
       <c r="F779" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G779" s="4"/>
     </row>
     <row r="780">
       <c r="A780" s="4" t="n">
-        <v>882</v>
+        <v>4528</v>
       </c>
       <c r="B780" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C780" s="4" t="inlineStr">
         <is>
-          <t>Andrea</t>
+          <t>César</t>
         </is>
       </c>
       <c r="D780" s="4" t="inlineStr">
         <is>
-          <t>Dos Santos</t>
+          <t>Fernandes Baltarejo</t>
         </is>
       </c>
       <c r="E780" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F780" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G780" s="4"/>
     </row>
     <row r="781">
       <c r="A781" s="4" t="n">
-        <v>886</v>
+        <v>1066</v>
       </c>
       <c r="B781" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C781" s="4" t="inlineStr">
         <is>
-          <t>Silvia</t>
+          <t>Santiago</t>
         </is>
       </c>
       <c r="D781" s="4" t="inlineStr">
         <is>
-          <t>Dossenbach</t>
+          <t>Fernandez</t>
         </is>
       </c>
       <c r="E781" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F781" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G781" s="4"/>
     </row>
     <row r="782">
       <c r="A782" s="4" t="n">
-        <v>892</v>
+        <v>1067</v>
       </c>
       <c r="B782" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C782" s="4" t="inlineStr">
         <is>
-          <t>Christian</t>
+          <t>Alvaro</t>
         </is>
       </c>
       <c r="D782" s="4" t="inlineStr">
         <is>
-          <t>Dreier</t>
+          <t>Fernandez </t>
         </is>
       </c>
       <c r="E782" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F782" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G782" s="4"/>
     </row>
     <row r="783">
       <c r="A783" s="4" t="n">
-        <v>893</v>
+        <v>1074</v>
       </c>
       <c r="B783" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C783" s="4" t="inlineStr">
         <is>
-          <t>Walter</t>
+          <t>Pia</t>
         </is>
       </c>
       <c r="D783" s="4" t="inlineStr">
         <is>
-          <t>Driesen</t>
+          <t>Ferreira</t>
         </is>
       </c>
       <c r="E783" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F783" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G783" s="4"/>
     </row>
     <row r="784">
       <c r="A784" s="4" t="n">
-        <v>4515</v>
+        <v>1082</v>
       </c>
       <c r="B784" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C784" s="4" t="inlineStr">
         <is>
-          <t>Tatiana</t>
+          <t>Bejtush</t>
         </is>
       </c>
       <c r="D784" s="4" t="inlineStr">
         <is>
-          <t>Duarte</t>
+          <t>Fetija</t>
         </is>
       </c>
       <c r="E784" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Fudokan</t>
         </is>
       </c>
       <c r="F784" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G784" s="4"/>
     </row>
     <row r="785">
       <c r="A785" s="4" t="n">
-        <v>7518</v>
+        <v>6651</v>
       </c>
       <c r="B785" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C785" s="4" t="inlineStr">
         <is>
-          <t>Tana</t>
+          <t>Michael</t>
         </is>
       </c>
       <c r="D785" s="4" t="inlineStr">
         <is>
-          <t>Dubel</t>
+          <t>Fichter</t>
         </is>
       </c>
       <c r="E785" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shisui Ryu</t>
         </is>
       </c>
       <c r="F785" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G785" s="4"/>
     </row>
     <row r="786">
       <c r="A786" s="4" t="n">
-        <v>4539</v>
+        <v>1087</v>
       </c>
       <c r="B786" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C786" s="4" t="inlineStr">
         <is>
-          <t>Katja</t>
+          <t>Karin</t>
         </is>
       </c>
       <c r="D786" s="4" t="inlineStr">
         <is>
-          <t>Dubey</t>
+          <t>Filter</t>
         </is>
       </c>
       <c r="E786" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F786" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G786" s="4"/>
     </row>
     <row r="787">
       <c r="A787" s="4" t="n">
-        <v>900</v>
+        <v>7376</v>
       </c>
       <c r="B787" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C787" s="4" t="inlineStr">
         <is>
-          <t>Jean</t>
+          <t>Ria</t>
         </is>
       </c>
       <c r="D787" s="4" t="inlineStr">
         <is>
-          <t>Du Marais</t>
+          <t>Fischer</t>
         </is>
       </c>
       <c r="E787" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F787" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G787" s="4"/>
     </row>
     <row r="788">
       <c r="A788" s="4" t="n">
-        <v>919</v>
+        <v>1098</v>
       </c>
       <c r="B788" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C788" s="4" t="inlineStr">
         <is>
-          <t>Simon</t>
+          <t>Simone</t>
         </is>
       </c>
       <c r="D788" s="4" t="inlineStr">
         <is>
-          <t>Durr</t>
+          <t>Fischer</t>
         </is>
       </c>
       <c r="E788" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F788" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G788" s="4"/>
     </row>
     <row r="789">
       <c r="A789" s="4" t="n">
-        <v>920</v>
+        <v>5861</v>
       </c>
       <c r="B789" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C789" s="4" t="inlineStr">
         <is>
-          <t>Walter</t>
+          <t>Tasja</t>
         </is>
       </c>
       <c r="D789" s="4" t="inlineStr">
         <is>
-          <t>Dürr</t>
+          <t>Fleury</t>
         </is>
       </c>
       <c r="E789" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F789" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G789" s="4"/>
     </row>
     <row r="790">
       <c r="A790" s="4" t="n">
-        <v>4799</v>
+        <v>7348</v>
       </c>
       <c r="B790" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C790" s="4" t="inlineStr">
         <is>
-          <t>Andrin</t>
+          <t>Hadrien</t>
         </is>
       </c>
       <c r="D790" s="4" t="inlineStr">
         <is>
-          <t>Durrer</t>
+          <t>Flubacher</t>
         </is>
       </c>
       <c r="E790" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F790" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G790" s="4"/>
     </row>
     <row r="791">
       <c r="A791" s="4" t="n">
-        <v>934</v>
+        <v>1105</v>
       </c>
       <c r="B791" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C791" s="4" t="inlineStr">
         <is>
-          <t>Karin</t>
+          <t>Nikolas</t>
         </is>
       </c>
       <c r="D791" s="4" t="inlineStr">
         <is>
-          <t>Eberle</t>
+          <t>Flück</t>
         </is>
       </c>
       <c r="E791" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F791" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G791" s="4"/>
     </row>
     <row r="792">
       <c r="A792" s="4" t="n">
-        <v>940</v>
+        <v>1109</v>
       </c>
       <c r="B792" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C792" s="4" t="inlineStr">
         <is>
-          <t>Dario</t>
+          <t>Petra</t>
         </is>
       </c>
       <c r="D792" s="4" t="inlineStr">
         <is>
-          <t>Eberli</t>
+          <t>Flückiger</t>
         </is>
       </c>
       <c r="E792" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F792" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G792" s="4"/>
     </row>
     <row r="793">
       <c r="A793" s="4" t="n">
-        <v>942</v>
+        <v>7373</v>
       </c>
       <c r="B793" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C793" s="4" t="inlineStr">
         <is>
-          <t>Hermes</t>
+          <t>Thomas</t>
         </is>
       </c>
       <c r="D793" s="4" t="inlineStr">
         <is>
-          <t>Ebiner</t>
+          <t>Flügel</t>
         </is>
       </c>
       <c r="E793" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F793" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G793" s="4"/>
     </row>
     <row r="794">
       <c r="A794" s="4" t="n">
-        <v>945</v>
+        <v>1110</v>
       </c>
       <c r="B794" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C794" s="4" t="inlineStr">
         <is>
-          <t>James</t>
+          <t>Sébastien</t>
         </is>
       </c>
       <c r="D794" s="4" t="inlineStr">
         <is>
-          <t>Eddis</t>
+          <t>Fontaine</t>
         </is>
       </c>
       <c r="E794" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F794" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G794" s="4"/>
     </row>
     <row r="795">
       <c r="A795" s="4" t="n">
-        <v>946</v>
+        <v>1112</v>
       </c>
       <c r="B795" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C795" s="4" t="inlineStr">
         <is>
-          <t>Christian</t>
+          <t>Kilian</t>
         </is>
       </c>
       <c r="D795" s="4" t="inlineStr">
         <is>
-          <t>Eggenberg</t>
+          <t>Forclaz</t>
         </is>
       </c>
       <c r="E795" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F795" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G795" s="4"/>
     </row>
     <row r="796">
       <c r="A796" s="4" t="n">
-        <v>952</v>
+        <v>1119</v>
       </c>
       <c r="B796" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C796" s="4" t="inlineStr">
         <is>
-          <t>Laura</t>
+          <t>Giovanni</t>
         </is>
       </c>
       <c r="D796" s="4" t="inlineStr">
         <is>
-          <t>Eggertswyler</t>
+          <t>Forte</t>
         </is>
       </c>
       <c r="E796" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F796" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G796" s="4"/>
     </row>
     <row r="797">
       <c r="A797" s="4" t="n">
-        <v>957</v>
+        <v>1124</v>
       </c>
       <c r="B797" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C797" s="4" t="inlineStr">
         <is>
-          <t>Yvonne</t>
+          <t>Adrien</t>
         </is>
       </c>
       <c r="D797" s="4" t="inlineStr">
         <is>
-          <t>Eggmann</t>
+          <t>Fournier</t>
         </is>
       </c>
       <c r="E797" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F797" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G797" s="4"/>
     </row>
     <row r="798">
       <c r="A798" s="4" t="n">
-        <v>963</v>
+        <v>1125</v>
       </c>
       <c r="B798" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C798" s="4" t="inlineStr">
         <is>
-          <t>Lisa</t>
+          <t>Coralie</t>
         </is>
       </c>
       <c r="D798" s="4" t="inlineStr">
         <is>
-          <t>Ehm</t>
+          <t>Fournier</t>
         </is>
       </c>
       <c r="E798" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F798" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G798" s="4"/>
     </row>
     <row r="799">
       <c r="A799" s="4" t="n">
-        <v>969</v>
+        <v>1130</v>
       </c>
       <c r="B799" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C799" s="4" t="inlineStr">
         <is>
-          <t>Cécile</t>
+          <t>Marion</t>
         </is>
       </c>
       <c r="D799" s="4" t="inlineStr">
         <is>
-          <t>Eicher</t>
+          <t>Franzosi</t>
         </is>
       </c>
       <c r="E799" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F799" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G799" s="4"/>
     </row>
     <row r="800">
       <c r="A800" s="4" t="n">
-        <v>977</v>
+        <v>1143</v>
       </c>
       <c r="B800" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C800" s="4" t="inlineStr">
         <is>
-          <t>Bajrush</t>
+          <t>Vincent</t>
         </is>
       </c>
       <c r="D800" s="4" t="inlineStr">
         <is>
-          <t>Elezi</t>
+          <t>Freiburghaus</t>
         </is>
       </c>
       <c r="E800" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F800" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G800" s="4"/>
     </row>
     <row r="801">
       <c r="A801" s="4" t="n">
-        <v>978</v>
+        <v>1158</v>
       </c>
       <c r="B801" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C801" s="4" t="inlineStr">
         <is>
-          <t>Flurim</t>
+          <t>Elisha-Jay</t>
         </is>
       </c>
       <c r="D801" s="4" t="inlineStr">
         <is>
-          <t>Elezi</t>
+          <t>Fringer</t>
         </is>
       </c>
       <c r="E801" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F801" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G801" s="4"/>
     </row>
     <row r="802">
       <c r="A802" s="4" t="n">
-        <v>7517</v>
+        <v>1164</v>
       </c>
       <c r="B802" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C802" s="4" t="inlineStr">
         <is>
-          <t>Exaucer</t>
+          <t>Daniela</t>
         </is>
       </c>
       <c r="D802" s="4" t="inlineStr">
         <is>
-          <t>Elonga</t>
+          <t>Fuchs</t>
         </is>
       </c>
       <c r="E802" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F802" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G802" s="4"/>
     </row>
     <row r="803">
       <c r="A803" s="4" t="n">
-        <v>1006</v>
+        <v>1167</v>
       </c>
       <c r="B803" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C803" s="4" t="inlineStr">
         <is>
-          <t>Roger</t>
+          <t>Mario</t>
         </is>
       </c>
       <c r="D803" s="4" t="inlineStr">
         <is>
-          <t>Erni</t>
+          <t>Fuchs</t>
         </is>
       </c>
       <c r="E803" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F803" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G803" s="4"/>
     </row>
     <row r="804">
       <c r="A804" s="4" t="n">
-        <v>1011</v>
+        <v>1165</v>
       </c>
       <c r="B804" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C804" s="4" t="inlineStr">
         <is>
-          <t>Matias</t>
+          <t>Hugo</t>
         </is>
       </c>
       <c r="D804" s="4" t="inlineStr">
         <is>
-          <t>Etter</t>
+          <t>Fuchs</t>
         </is>
       </c>
       <c r="E804" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F804" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G804" s="4"/>
     </row>
     <row r="805">
       <c r="A805" s="4" t="n">
-        <v>1024</v>
+        <v>1197</v>
       </c>
       <c r="B805" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C805" s="4" t="inlineStr">
         <is>
-          <t>François</t>
+          <t>Renato</t>
         </is>
       </c>
       <c r="D805" s="4" t="inlineStr">
         <is>
-          <t>Falvo</t>
+          <t>Galasso</t>
         </is>
       </c>
       <c r="E805" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F805" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G805" s="4"/>
     </row>
     <row r="806">
       <c r="A806" s="4" t="n">
-        <v>1026</v>
+        <v>1202</v>
       </c>
       <c r="B806" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C806" s="4" t="inlineStr">
         <is>
-          <t>Simona</t>
+          <t>Leila</t>
         </is>
       </c>
       <c r="D806" s="4" t="inlineStr">
         <is>
-          <t>Fanelli</t>
+          <t>Gallelli</t>
         </is>
       </c>
       <c r="E806" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F806" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G806" s="4"/>
     </row>
     <row r="807">
       <c r="A807" s="4" t="n">
-        <v>7333</v>
+        <v>6650</v>
       </c>
       <c r="B807" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C807" s="4" t="inlineStr">
         <is>
-          <t>Virginie</t>
+          <t>Eva</t>
         </is>
       </c>
       <c r="D807" s="4" t="inlineStr">
         <is>
-          <t>Fardel</t>
+          <t>Gammenthaler</t>
         </is>
       </c>
       <c r="E807" s="4" t="inlineStr">
         <is>
-          <t>Shorin Ryu</t>
+          <t>Shisui Ryu</t>
         </is>
       </c>
       <c r="F807" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G807" s="4"/>
     </row>
     <row r="808">
       <c r="A808" s="4" t="n">
-        <v>1029</v>
+        <v>6201</v>
       </c>
       <c r="B808" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C808" s="4" t="inlineStr">
         <is>
-          <t>Wassim</t>
+          <t>Samuel</t>
         </is>
       </c>
       <c r="D808" s="4" t="inlineStr">
         <is>
-          <t>Farhat</t>
+          <t>Ganges</t>
         </is>
       </c>
       <c r="E808" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F808" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G808" s="4"/>
     </row>
     <row r="809">
       <c r="A809" s="4" t="n">
-        <v>1037</v>
+        <v>1220</v>
       </c>
       <c r="B809" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C809" s="4" t="inlineStr">
         <is>
-          <t>Marc</t>
+          <t>Harbër</t>
         </is>
       </c>
       <c r="D809" s="4" t="inlineStr">
         <is>
-          <t>Favre</t>
+          <t>Gashi</t>
         </is>
       </c>
       <c r="E809" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F809" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G809" s="4"/>
     </row>
     <row r="810">
       <c r="A810" s="4" t="n">
-        <v>1047</v>
+        <v>1221</v>
       </c>
       <c r="B810" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C810" s="4" t="inlineStr">
         <is>
-          <t>Martin</t>
+          <t>Taulant</t>
         </is>
       </c>
       <c r="D810" s="4" t="inlineStr">
         <is>
-          <t>Felder</t>
+          <t>Gashi</t>
         </is>
       </c>
       <c r="E810" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F810" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G810" s="4"/>
     </row>
     <row r="811">
       <c r="A811" s="4" t="n">
-        <v>1057</v>
+        <v>1219</v>
       </c>
       <c r="B811" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C811" s="4" t="inlineStr">
         <is>
-          <t>Carlos</t>
+          <t>Besnik</t>
         </is>
       </c>
       <c r="D811" s="4" t="inlineStr">
         <is>
-          <t>Felpeto</t>
+          <t>Gashi</t>
         </is>
       </c>
       <c r="E811" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F811" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G811" s="4"/>
     </row>
     <row r="812">
       <c r="A812" s="4" t="n">
-        <v>1060</v>
+        <v>7370</v>
       </c>
       <c r="B812" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C812" s="4" t="inlineStr">
         <is>
-          <t>Ruzdi</t>
+          <t>Narek</t>
         </is>
       </c>
       <c r="D812" s="4" t="inlineStr">
         <is>
-          <t>Feratovic</t>
+          <t>Gasparian</t>
         </is>
       </c>
       <c r="E812" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F812" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G812" s="4"/>
     </row>
     <row r="813">
       <c r="A813" s="4" t="n">
-        <v>1062</v>
+        <v>7368</v>
       </c>
       <c r="B813" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C813" s="4" t="inlineStr">
         <is>
-          <t>Tiago</t>
+          <t>Narek</t>
         </is>
       </c>
       <c r="D813" s="4" t="inlineStr">
         <is>
-          <t>Fernandes</t>
+          <t>Gasparian</t>
         </is>
       </c>
       <c r="E813" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F813" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G813" s="4"/>
     </row>
     <row r="814">
       <c r="A814" s="4" t="n">
-        <v>4528</v>
+        <v>6196</v>
       </c>
       <c r="B814" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C814" s="4" t="inlineStr">
         <is>
-          <t>César</t>
+          <t>Mélanie</t>
         </is>
       </c>
       <c r="D814" s="4" t="inlineStr">
         <is>
-          <t>Fernandes Baltarejo</t>
+          <t>Gaspoz</t>
         </is>
       </c>
       <c r="E814" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F814" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G814" s="4"/>
     </row>
     <row r="815">
       <c r="A815" s="4" t="n">
-        <v>1066</v>
+        <v>4520</v>
       </c>
       <c r="B815" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C815" s="4" t="inlineStr">
         <is>
-          <t>Santiago</t>
+          <t>Jürg</t>
         </is>
       </c>
       <c r="D815" s="4" t="inlineStr">
         <is>
-          <t>Fernandez</t>
+          <t>Gasser</t>
         </is>
       </c>
       <c r="E815" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai Shito Ryu</t>
         </is>
       </c>
       <c r="F815" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G815" s="4"/>
     </row>
     <row r="816">
       <c r="A816" s="4" t="n">
-        <v>1067</v>
+        <v>1239</v>
       </c>
       <c r="B816" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C816" s="4" t="inlineStr">
         <is>
-          <t>Alvaro</t>
+          <t>Dimitri</t>
         </is>
       </c>
       <c r="D816" s="4" t="inlineStr">
         <is>
-          <t>Fernandez </t>
+          <t>Gebhard</t>
         </is>
       </c>
       <c r="E816" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F816" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G816" s="4"/>
     </row>
     <row r="817">
       <c r="A817" s="4" t="n">
-        <v>1074</v>
+        <v>1251</v>
       </c>
       <c r="B817" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C817" s="4" t="inlineStr">
         <is>
-          <t>Pia</t>
+          <t>Bryan</t>
         </is>
       </c>
       <c r="D817" s="4" t="inlineStr">
         <is>
-          <t>Ferreira</t>
+          <t>Geiser</t>
         </is>
       </c>
       <c r="E817" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F817" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G817" s="4"/>
     </row>
     <row r="818">
       <c r="A818" s="4" t="n">
-        <v>1082</v>
+        <v>1253</v>
       </c>
       <c r="B818" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C818" s="4" t="inlineStr">
         <is>
-          <t>Bejtush</t>
+          <t>Marcel</t>
         </is>
       </c>
       <c r="D818" s="4" t="inlineStr">
         <is>
-          <t>Fetija</t>
+          <t>Geissbühler</t>
         </is>
       </c>
       <c r="E818" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F818" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G818" s="4"/>
     </row>
     <row r="819">
       <c r="A819" s="4" t="n">
-        <v>6651</v>
+        <v>5507</v>
       </c>
       <c r="B819" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C819" s="4" t="inlineStr">
         <is>
-          <t>Michael</t>
+          <t>Léonard</t>
         </is>
       </c>
       <c r="D819" s="4" t="inlineStr">
         <is>
-          <t>Fichter</t>
+          <t>Genevay</t>
         </is>
       </c>
       <c r="E819" s="4" t="inlineStr">
         <is>
-          <t>Shisui Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F819" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G819" s="4"/>
     </row>
     <row r="820">
       <c r="A820" s="4" t="n">
-        <v>1087</v>
+        <v>7504</v>
       </c>
       <c r="B820" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C820" s="4" t="inlineStr">
         <is>
-          <t>Karin</t>
+          <t>Arnaud</t>
         </is>
       </c>
       <c r="D820" s="4" t="inlineStr">
         <is>
-          <t>Filter</t>
+          <t>Genevay</t>
         </is>
       </c>
       <c r="E820" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F820" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G820" s="4"/>
     </row>
     <row r="821">
       <c r="A821" s="4" t="n">
-        <v>1098</v>
+        <v>1260</v>
       </c>
       <c r="B821" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C821" s="4" t="inlineStr">
         <is>
-          <t>Simone</t>
+          <t>Osmani</t>
         </is>
       </c>
       <c r="D821" s="4" t="inlineStr">
         <is>
-          <t>Fischer</t>
+          <t>Gentian</t>
         </is>
       </c>
       <c r="E821" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F821" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G821" s="4"/>
     </row>
     <row r="822">
       <c r="A822" s="4" t="n">
-        <v>7376</v>
+        <v>1275</v>
       </c>
       <c r="B822" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C822" s="4" t="inlineStr">
         <is>
-          <t>Ria</t>
+          <t>Nicolai</t>
         </is>
       </c>
       <c r="D822" s="4" t="inlineStr">
         <is>
-          <t>Fischer</t>
+          <t>Gereon</t>
         </is>
       </c>
       <c r="E822" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F822" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G822" s="4"/>
     </row>
     <row r="823">
       <c r="A823" s="4" t="n">
-        <v>5861</v>
+        <v>7527</v>
       </c>
       <c r="B823" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C823" s="4" t="inlineStr">
         <is>
-          <t>Tasja</t>
+          <t>Jakub</t>
         </is>
       </c>
       <c r="D823" s="4" t="inlineStr">
         <is>
-          <t>Fleury</t>
+          <t>Gerlowicz</t>
         </is>
       </c>
       <c r="E823" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F823" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G823" s="4"/>
     </row>
     <row r="824">
       <c r="A824" s="4" t="n">
-        <v>1104</v>
+        <v>1279</v>
       </c>
       <c r="B824" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C824" s="4" t="inlineStr">
         <is>
-          <t>Dani</t>
+          <t>Fabienne</t>
         </is>
       </c>
       <c r="D824" s="4" t="inlineStr">
         <is>
-          <t>Flöck</t>
+          <t>Germanier</t>
         </is>
       </c>
       <c r="E824" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F824" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G824" s="4"/>
     </row>
     <row r="825">
       <c r="A825" s="4" t="n">
-        <v>7348</v>
+        <v>1281</v>
       </c>
       <c r="B825" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C825" s="4" t="inlineStr">
         <is>
-          <t>Hadrien</t>
+          <t>Josy</t>
         </is>
       </c>
       <c r="D825" s="4" t="inlineStr">
         <is>
-          <t>Flubacher</t>
+          <t>Germanier</t>
         </is>
       </c>
       <c r="E825" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F825" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G825" s="4"/>
     </row>
     <row r="826">
       <c r="A826" s="4" t="n">
-        <v>1105</v>
+        <v>1280</v>
       </c>
       <c r="B826" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C826" s="4" t="inlineStr">
         <is>
-          <t>Nikolas</t>
+          <t>Fanny</t>
         </is>
       </c>
       <c r="D826" s="4" t="inlineStr">
         <is>
-          <t>Flück</t>
+          <t>Germanier</t>
         </is>
       </c>
       <c r="E826" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F826" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G826" s="4"/>
     </row>
     <row r="827">
       <c r="A827" s="4" t="n">
-        <v>1109</v>
+        <v>4511</v>
       </c>
       <c r="B827" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C827" s="4" t="inlineStr">
         <is>
-          <t>Petra</t>
+          <t>Michel</t>
         </is>
       </c>
       <c r="D827" s="4" t="inlineStr">
         <is>
-          <t>Flückiger</t>
+          <t>Germanier</t>
         </is>
       </c>
       <c r="E827" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F827" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G827" s="4"/>
     </row>
     <row r="828">
       <c r="A828" s="4" t="n">
-        <v>7373</v>
+        <v>6662</v>
       </c>
       <c r="B828" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C828" s="4" t="inlineStr">
         <is>
-          <t>Thomas</t>
+          <t>Adriana</t>
         </is>
       </c>
       <c r="D828" s="4" t="inlineStr">
         <is>
-          <t>Flügel</t>
+          <t>Gerzner</t>
         </is>
       </c>
       <c r="E828" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F828" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G828" s="4"/>
     </row>
     <row r="829">
       <c r="A829" s="4" t="n">
-        <v>1110</v>
+        <v>6661</v>
       </c>
       <c r="B829" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C829" s="4" t="inlineStr">
         <is>
-          <t>Sébastien</t>
+          <t>Anabelle</t>
         </is>
       </c>
       <c r="D829" s="4" t="inlineStr">
         <is>
-          <t>Fontaine</t>
+          <t>Gerzner</t>
         </is>
       </c>
       <c r="E829" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F829" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G829" s="4"/>
     </row>
     <row r="830">
       <c r="A830" s="4" t="n">
-        <v>1112</v>
+        <v>1294</v>
       </c>
       <c r="B830" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C830" s="4" t="inlineStr">
         <is>
-          <t>Kilian</t>
+          <t>Carla</t>
         </is>
       </c>
       <c r="D830" s="4" t="inlineStr">
         <is>
-          <t>Forclaz</t>
+          <t>Gibiino</t>
         </is>
       </c>
       <c r="E830" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F830" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G830" s="4"/>
     </row>
     <row r="831">
       <c r="A831" s="4" t="n">
-        <v>1119</v>
+        <v>1296</v>
       </c>
       <c r="B831" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C831" s="4" t="inlineStr">
         <is>
-          <t>Giovanni</t>
+          <t>Christoph</t>
         </is>
       </c>
       <c r="D831" s="4" t="inlineStr">
         <is>
-          <t>Forte</t>
+          <t>Giger</t>
         </is>
       </c>
       <c r="E831" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F831" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G831" s="4"/>
     </row>
     <row r="832">
       <c r="A832" s="4" t="n">
-        <v>1125</v>
+        <v>1297</v>
       </c>
       <c r="B832" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C832" s="4" t="inlineStr">
         <is>
-          <t>Coralie</t>
+          <t>Franz</t>
         </is>
       </c>
       <c r="D832" s="4" t="inlineStr">
         <is>
-          <t>Fournier</t>
+          <t>Giger</t>
         </is>
       </c>
       <c r="E832" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F832" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G832" s="4"/>
     </row>
     <row r="833">
       <c r="A833" s="4" t="n">
-        <v>1124</v>
+        <v>5033</v>
       </c>
       <c r="B833" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C833" s="4" t="inlineStr">
         <is>
-          <t>Adrien</t>
+          <t>Raya</t>
         </is>
       </c>
       <c r="D833" s="4" t="inlineStr">
         <is>
-          <t>Fournier</t>
+          <t>Giger</t>
         </is>
       </c>
       <c r="E833" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai Shito-Ryu</t>
         </is>
       </c>
       <c r="F833" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G833" s="4"/>
     </row>
     <row r="834">
       <c r="A834" s="4" t="n">
-        <v>1130</v>
+        <v>1300</v>
       </c>
       <c r="B834" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C834" s="4" t="inlineStr">
         <is>
-          <t>Marion</t>
+          <t>Kristina</t>
         </is>
       </c>
       <c r="D834" s="4" t="inlineStr">
         <is>
-          <t>Franzosi</t>
+          <t>Gilgen</t>
         </is>
       </c>
       <c r="E834" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F834" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G834" s="4"/>
     </row>
     <row r="835">
       <c r="A835" s="4" t="n">
-        <v>1134</v>
+        <v>1302</v>
       </c>
       <c r="B835" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C835" s="4" t="inlineStr">
         <is>
-          <t>Alexander</t>
+          <t>Fabien</t>
         </is>
       </c>
       <c r="D835" s="4" t="inlineStr">
         <is>
-          <t>Frei</t>
+          <t>Gillioz</t>
         </is>
       </c>
       <c r="E835" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F835" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G835" s="4"/>
     </row>
     <row r="836">
       <c r="A836" s="4" t="n">
-        <v>1143</v>
+        <v>1310</v>
       </c>
       <c r="B836" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C836" s="4" t="inlineStr">
         <is>
-          <t>Vincent</t>
+          <t>Guillaume</t>
         </is>
       </c>
       <c r="D836" s="4" t="inlineStr">
         <is>
-          <t>Freiburghaus</t>
+          <t>Giroud</t>
         </is>
       </c>
       <c r="E836" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F836" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G836" s="4"/>
     </row>
     <row r="837">
       <c r="A837" s="4" t="n">
-        <v>1158</v>
+        <v>1313</v>
       </c>
       <c r="B837" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C837" s="4" t="inlineStr">
         <is>
-          <t>Elisha-Jay</t>
+          <t>Patrick</t>
         </is>
       </c>
       <c r="D837" s="4" t="inlineStr">
         <is>
-          <t>Fringer</t>
+          <t>Gisler</t>
         </is>
       </c>
       <c r="E837" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F837" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G837" s="4"/>
     </row>
     <row r="838">
       <c r="A838" s="4" t="n">
-        <v>1165</v>
+        <v>7374</v>
       </c>
       <c r="B838" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C838" s="4" t="inlineStr">
         <is>
-          <t>Hugo</t>
+          <t>Alya</t>
         </is>
       </c>
       <c r="D838" s="4" t="inlineStr">
         <is>
-          <t>Fuchs</t>
+          <t>Giubilei</t>
         </is>
       </c>
       <c r="E838" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F838" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G838" s="4"/>
     </row>
     <row r="839">
       <c r="A839" s="4" t="n">
-        <v>1164</v>
+        <v>7366</v>
       </c>
       <c r="B839" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C839" s="4" t="inlineStr">
         <is>
-          <t>Daniela</t>
+          <t>Michel</t>
         </is>
       </c>
       <c r="D839" s="4" t="inlineStr">
         <is>
-          <t>Fuchs</t>
+          <t>Glassey</t>
         </is>
       </c>
       <c r="E839" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F839" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G839" s="4"/>
     </row>
     <row r="840">
       <c r="A840" s="4" t="n">
-        <v>1167</v>
+        <v>1318</v>
       </c>
       <c r="B840" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C840" s="4" t="inlineStr">
         <is>
-          <t>Mario</t>
+          <t>Quentin</t>
         </is>
       </c>
       <c r="D840" s="4" t="inlineStr">
         <is>
-          <t>Fuchs</t>
+          <t>Glassier</t>
         </is>
       </c>
       <c r="E840" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F840" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G840" s="4"/>
     </row>
     <row r="841">
       <c r="A841" s="4" t="n">
-        <v>1197</v>
+        <v>1329</v>
       </c>
       <c r="B841" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C841" s="4" t="inlineStr">
         <is>
-          <t>Renato</t>
+          <t>Ewan</t>
         </is>
       </c>
       <c r="D841" s="4" t="inlineStr">
         <is>
-          <t>Galasso</t>
+          <t>Golfier</t>
         </is>
       </c>
       <c r="E841" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F841" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G841" s="4"/>
     </row>
     <row r="842">
       <c r="A842" s="4" t="n">
-        <v>1202</v>
+        <v>1336</v>
       </c>
       <c r="B842" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C842" s="4" t="inlineStr">
         <is>
-          <t>Leila</t>
+          <t>Yannick</t>
         </is>
       </c>
       <c r="D842" s="4" t="inlineStr">
         <is>
-          <t>Gallelli</t>
+          <t>Gomez</t>
         </is>
       </c>
       <c r="E842" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F842" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G842" s="4"/>
     </row>
     <row r="843">
       <c r="A843" s="4" t="n">
-        <v>6650</v>
+        <v>1341</v>
       </c>
       <c r="B843" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C843" s="4" t="inlineStr">
         <is>
-          <t>Eva</t>
+          <t>Rexhep</t>
         </is>
       </c>
       <c r="D843" s="4" t="inlineStr">
         <is>
-          <t>Gammenthaler</t>
+          <t>Goqi</t>
         </is>
       </c>
       <c r="E843" s="4" t="inlineStr">
         <is>
-          <t>Shisui Ryu</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F843" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G843" s="4"/>
     </row>
     <row r="844">
       <c r="A844" s="4" t="n">
-        <v>6201</v>
+        <v>1343</v>
       </c>
       <c r="B844" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C844" s="4" t="inlineStr">
         <is>
-          <t>Samuel</t>
+          <t>Jakob</t>
         </is>
       </c>
       <c r="D844" s="4" t="inlineStr">
         <is>
-          <t>Ganges</t>
+          <t>Gosteli</t>
         </is>
       </c>
       <c r="E844" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F844" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G844" s="4"/>
     </row>
     <row r="845">
       <c r="A845" s="4" t="n">
-        <v>1221</v>
+        <v>1361</v>
       </c>
       <c r="B845" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C845" s="4" t="inlineStr">
         <is>
-          <t>Taulant</t>
+          <t>Simon</t>
         </is>
       </c>
       <c r="D845" s="4" t="inlineStr">
         <is>
-          <t>Gashi</t>
+          <t>Graf</t>
         </is>
       </c>
       <c r="E845" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F845" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G845" s="4"/>
     </row>
     <row r="846">
       <c r="A846" s="4" t="n">
-        <v>1219</v>
+        <v>1349</v>
       </c>
       <c r="B846" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C846" s="4" t="inlineStr">
         <is>
-          <t>Besnik</t>
+          <t>Christof</t>
         </is>
       </c>
       <c r="D846" s="4" t="inlineStr">
         <is>
-          <t>Gashi</t>
+          <t>Graf</t>
         </is>
       </c>
       <c r="E846" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F846" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G846" s="4"/>
     </row>
     <row r="847">
       <c r="A847" s="4" t="n">
-        <v>1220</v>
+        <v>6666</v>
       </c>
       <c r="B847" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C847" s="4" t="inlineStr">
         <is>
-          <t>Harbër</t>
+          <t>Samuel</t>
         </is>
       </c>
       <c r="D847" s="4" t="inlineStr">
         <is>
-          <t>Gashi</t>
+          <t>Granges</t>
         </is>
       </c>
       <c r="E847" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F847" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G847" s="4"/>
     </row>
     <row r="848">
       <c r="A848" s="4" t="n">
-        <v>7368</v>
+        <v>5307</v>
       </c>
       <c r="B848" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C848" s="4" t="inlineStr">
         <is>
-          <t>Narek</t>
+          <t>Guillaume</t>
         </is>
       </c>
       <c r="D848" s="4" t="inlineStr">
         <is>
-          <t>Gasparian</t>
+          <t>Granges</t>
         </is>
       </c>
       <c r="E848" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F848" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G848" s="4"/>
     </row>
     <row r="849">
       <c r="A849" s="4" t="n">
-        <v>7370</v>
+        <v>7371</v>
       </c>
       <c r="B849" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C849" s="4" t="inlineStr">
         <is>
-          <t>Narek</t>
+          <t>David</t>
         </is>
       </c>
       <c r="D849" s="4" t="inlineStr">
         <is>
-          <t>Gasparian</t>
+          <t>Grasic</t>
         </is>
       </c>
       <c r="E849" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F849" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G849" s="4"/>
     </row>
     <row r="850">
       <c r="A850" s="4" t="n">
-        <v>6196</v>
+        <v>1368</v>
       </c>
       <c r="B850" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C850" s="4" t="inlineStr">
         <is>
-          <t>Mélanie</t>
+          <t>Karin</t>
         </is>
       </c>
       <c r="D850" s="4" t="inlineStr">
         <is>
-          <t>Gaspoz</t>
+          <t>Greiner</t>
         </is>
       </c>
       <c r="E850" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F850" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G850" s="4"/>
     </row>
     <row r="851">
       <c r="A851" s="4" t="n">
-        <v>1223</v>
+        <v>1370</v>
       </c>
       <c r="B851" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C851" s="4" t="inlineStr">
         <is>
-          <t>Anja</t>
+          <t>Vivian</t>
         </is>
       </c>
       <c r="D851" s="4" t="inlineStr">
         <is>
-          <t>Gasser</t>
+          <t>Gremaud</t>
         </is>
       </c>
       <c r="E851" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F851" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G851" s="4"/>
     </row>
     <row r="852">
       <c r="A852" s="4" t="n">
-        <v>4520</v>
+        <v>1372</v>
       </c>
       <c r="B852" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C852" s="4" t="inlineStr">
         <is>
-          <t>Jürg</t>
+          <t>Olivia</t>
         </is>
       </c>
       <c r="D852" s="4" t="inlineStr">
         <is>
-          <t>Gasser</t>
+          <t>Grenon</t>
         </is>
       </c>
       <c r="E852" s="4" t="inlineStr">
         <is>
-          <t>Shukokai Shito Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F852" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G852" s="4"/>
     </row>
     <row r="853">
       <c r="A853" s="4" t="n">
-        <v>1239</v>
+        <v>7365</v>
       </c>
       <c r="B853" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C853" s="4" t="inlineStr">
         <is>
-          <t>Dimitri</t>
+          <t>Amélie</t>
         </is>
       </c>
       <c r="D853" s="4" t="inlineStr">
         <is>
-          <t>Gebhard</t>
+          <t>Grosjean</t>
         </is>
       </c>
       <c r="E853" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F853" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G853" s="4"/>
     </row>
     <row r="854">
       <c r="A854" s="4" t="n">
-        <v>1250</v>
+        <v>5506</v>
       </c>
       <c r="B854" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C854" s="4" t="inlineStr">
         <is>
-          <t>Thomas</t>
+          <t>Zita</t>
         </is>
       </c>
       <c r="D854" s="4" t="inlineStr">
         <is>
-          <t>Geiger</t>
+          <t>Grüter</t>
         </is>
       </c>
       <c r="E854" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Shukokai Shito Ryu</t>
         </is>
       </c>
       <c r="F854" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G854" s="4"/>
     </row>
     <row r="855">
       <c r="A855" s="4" t="n">
-        <v>1251</v>
+        <v>5518</v>
       </c>
       <c r="B855" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C855" s="4" t="inlineStr">
         <is>
-          <t>Bryan</t>
+          <t>Pedro</t>
         </is>
       </c>
       <c r="D855" s="4" t="inlineStr">
         <is>
-          <t>Geiser</t>
+          <t>Guerreiro</t>
         </is>
       </c>
       <c r="E855" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F855" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G855" s="4"/>
     </row>
     <row r="856">
       <c r="A856" s="4" t="n">
-        <v>1253</v>
+        <v>5850</v>
       </c>
       <c r="B856" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C856" s="4" t="inlineStr">
         <is>
-          <t>Marcel</t>
+          <t>Béatrice</t>
         </is>
       </c>
       <c r="D856" s="4" t="inlineStr">
         <is>
-          <t>Geissbühler</t>
+          <t>Guerreiro</t>
         </is>
       </c>
       <c r="E856" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F856" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G856" s="4"/>
     </row>
     <row r="857">
       <c r="A857" s="4" t="n">
-        <v>7504</v>
+        <v>6659</v>
       </c>
       <c r="B857" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C857" s="4" t="inlineStr">
         <is>
-          <t>Arnaud</t>
+          <t>Béatriz</t>
         </is>
       </c>
       <c r="D857" s="4" t="inlineStr">
         <is>
-          <t>Genevay</t>
+          <t>Guerreiro</t>
         </is>
       </c>
       <c r="E857" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F857" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G857" s="4"/>
     </row>
     <row r="858">
       <c r="A858" s="4" t="n">
-        <v>5507</v>
+        <v>1406</v>
       </c>
       <c r="B858" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C858" s="4" t="inlineStr">
         <is>
-          <t>Léonard</t>
+          <t>Andrea</t>
         </is>
       </c>
       <c r="D858" s="4" t="inlineStr">
         <is>
-          <t>Genevay</t>
+          <t>Gugler</t>
         </is>
       </c>
       <c r="E858" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F858" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G858" s="4"/>
     </row>
     <row r="859">
       <c r="A859" s="4" t="n">
-        <v>1260</v>
+        <v>1410</v>
       </c>
       <c r="B859" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C859" s="4" t="inlineStr">
         <is>
-          <t>Osmani</t>
+          <t>Elmar</t>
         </is>
       </c>
       <c r="D859" s="4" t="inlineStr">
         <is>
-          <t>Gentian</t>
+          <t>Guillet</t>
         </is>
       </c>
       <c r="E859" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F859" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G859" s="4"/>
     </row>
     <row r="860">
       <c r="A860" s="4" t="n">
-        <v>1275</v>
+        <v>6649</v>
       </c>
       <c r="B860" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C860" s="4" t="inlineStr">
         <is>
-          <t>Nicolai</t>
+          <t>Anton</t>
         </is>
       </c>
       <c r="D860" s="4" t="inlineStr">
         <is>
-          <t>Gereon</t>
+          <t>Gurtner</t>
         </is>
       </c>
       <c r="E860" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shisui Ryu</t>
         </is>
       </c>
       <c r="F860" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G860" s="4"/>
     </row>
     <row r="861">
       <c r="A861" s="4" t="n">
-        <v>7527</v>
+        <v>1428</v>
       </c>
       <c r="B861" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C861" s="4" t="inlineStr">
         <is>
-          <t>Jakub</t>
+          <t>Reto</t>
         </is>
       </c>
       <c r="D861" s="4" t="inlineStr">
         <is>
-          <t>Gerlowicz</t>
+          <t>Gut</t>
         </is>
       </c>
       <c r="E861" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F861" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G861" s="4"/>
     </row>
     <row r="862">
       <c r="A862" s="4" t="n">
-        <v>1281</v>
+        <v>1431</v>
       </c>
       <c r="B862" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C862" s="4" t="inlineStr">
         <is>
-          <t>Josy</t>
+          <t>Urs</t>
         </is>
       </c>
       <c r="D862" s="4" t="inlineStr">
         <is>
-          <t>Germanier</t>
+          <t>Guthauser</t>
         </is>
       </c>
       <c r="E862" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F862" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G862" s="4"/>
     </row>
     <row r="863">
       <c r="A863" s="4" t="n">
-        <v>4511</v>
+        <v>5519</v>
       </c>
       <c r="B863" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C863" s="4" t="inlineStr">
         <is>
-          <t>Michel</t>
+          <t>Eleonore</t>
         </is>
       </c>
       <c r="D863" s="4" t="inlineStr">
         <is>
-          <t>Germanier</t>
+          <t>Halbich</t>
         </is>
       </c>
       <c r="E863" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F863" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G863" s="4"/>
     </row>
     <row r="864">
       <c r="A864" s="4" t="n">
-        <v>1279</v>
+        <v>7516</v>
       </c>
       <c r="B864" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C864" s="4" t="inlineStr">
         <is>
-          <t>Fabienne</t>
+          <t>Nicolas</t>
         </is>
       </c>
       <c r="D864" s="4" t="inlineStr">
         <is>
-          <t>Germanier</t>
+          <t>Halbich</t>
         </is>
       </c>
       <c r="E864" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F864" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G864" s="4"/>
     </row>
     <row r="865">
       <c r="A865" s="4" t="n">
-        <v>1280</v>
+        <v>4798</v>
       </c>
       <c r="B865" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C865" s="4" t="inlineStr">
         <is>
-          <t>Fanny</t>
+          <t>Tara</t>
         </is>
       </c>
       <c r="D865" s="4" t="inlineStr">
         <is>
-          <t>Germanier</t>
+          <t>Haller</t>
         </is>
       </c>
       <c r="E865" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F865" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G865" s="4"/>
+      <c r="G865" s="4" t="inlineStr">
+        <is>
+          <t>SSKF</t>
+        </is>
+      </c>
     </row>
     <row r="866">
       <c r="A866" s="4" t="n">
-        <v>6661</v>
+        <v>5186</v>
       </c>
       <c r="B866" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C866" s="4" t="inlineStr">
         <is>
-          <t>Anabelle</t>
+          <t>Tara</t>
         </is>
       </c>
       <c r="D866" s="4" t="inlineStr">
         <is>
-          <t>Gerzner</t>
+          <t>Haller</t>
         </is>
       </c>
       <c r="E866" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F866" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G866" s="4"/>
+      <c r="G866" s="4" t="inlineStr">
+        <is>
+          <t>SSKF</t>
+        </is>
+      </c>
     </row>
     <row r="867">
       <c r="A867" s="4" t="n">
-        <v>6662</v>
+        <v>1467</v>
       </c>
       <c r="B867" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C867" s="4" t="inlineStr">
         <is>
-          <t>Adriana</t>
+          <t>Susanne</t>
         </is>
       </c>
       <c r="D867" s="4" t="inlineStr">
         <is>
-          <t>Gerzner</t>
+          <t>Hammer</t>
         </is>
       </c>
       <c r="E867" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F867" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G867" s="4"/>
     </row>
     <row r="868">
       <c r="A868" s="4" t="n">
-        <v>1294</v>
+        <v>1469</v>
       </c>
       <c r="B868" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C868" s="4" t="inlineStr">
         <is>
-          <t>Carla</t>
+          <t>Melina</t>
         </is>
       </c>
       <c r="D868" s="4" t="inlineStr">
         <is>
-          <t>Gibiino</t>
+          <t>Han</t>
         </is>
       </c>
       <c r="E868" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F868" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G868" s="4"/>
     </row>
     <row r="869">
       <c r="A869" s="4" t="n">
-        <v>5033</v>
+        <v>6193</v>
       </c>
       <c r="B869" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C869" s="4" t="inlineStr">
         <is>
-          <t>Raya</t>
+          <t>Maik</t>
         </is>
       </c>
       <c r="D869" s="4" t="inlineStr">
         <is>
-          <t>Giger</t>
+          <t>Hanke</t>
         </is>
       </c>
       <c r="E869" s="4" t="inlineStr">
         <is>
-          <t>Shukokai Shito-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F869" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G869" s="4"/>
     </row>
     <row r="870">
       <c r="A870" s="4" t="n">
-        <v>1296</v>
+        <v>1479</v>
       </c>
       <c r="B870" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C870" s="4" t="inlineStr">
         <is>
-          <t>Christoph</t>
+          <t>Reza</t>
         </is>
       </c>
       <c r="D870" s="4" t="inlineStr">
         <is>
-          <t>Giger</t>
+          <t>Hariri</t>
         </is>
       </c>
       <c r="E870" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F870" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G870" s="4"/>
     </row>
     <row r="871">
       <c r="A871" s="4" t="n">
-        <v>1297</v>
+        <v>1486</v>
       </c>
       <c r="B871" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C871" s="4" t="inlineStr">
         <is>
-          <t>Franz</t>
+          <t>Jean-Pierre</t>
         </is>
       </c>
       <c r="D871" s="4" t="inlineStr">
         <is>
-          <t>Giger</t>
+          <t>Haslebacher</t>
         </is>
       </c>
       <c r="E871" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F871" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G871" s="4"/>
     </row>
     <row r="872">
       <c r="A872" s="4" t="n">
-        <v>1300</v>
+        <v>1505</v>
       </c>
       <c r="B872" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C872" s="4" t="inlineStr">
         <is>
-          <t>Kristina</t>
+          <t>Edi</t>
         </is>
       </c>
       <c r="D872" s="4" t="inlineStr">
         <is>
-          <t>Gilgen</t>
+          <t>Hebeisen</t>
         </is>
       </c>
       <c r="E872" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F872" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G872" s="4"/>
     </row>
     <row r="873">
       <c r="A873" s="4" t="n">
-        <v>1302</v>
+        <v>1509</v>
       </c>
       <c r="B873" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C873" s="4" t="inlineStr">
         <is>
-          <t>Fabien</t>
+          <t>Roland</t>
         </is>
       </c>
       <c r="D873" s="4" t="inlineStr">
         <is>
-          <t>Gillioz</t>
+          <t>Hefter</t>
         </is>
       </c>
       <c r="E873" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F873" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G873" s="4"/>
     </row>
     <row r="874">
       <c r="A874" s="4" t="n">
-        <v>1303</v>
+        <v>1511</v>
       </c>
       <c r="B874" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C874" s="4" t="inlineStr">
         <is>
-          <t>Donata</t>
+          <t>Carl</t>
         </is>
       </c>
       <c r="D874" s="4" t="inlineStr">
         <is>
-          <t>Gioia</t>
+          <t>Heggli</t>
         </is>
       </c>
       <c r="E874" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F874" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G874" s="4"/>
     </row>
     <row r="875">
       <c r="A875" s="4" t="n">
-        <v>1310</v>
+        <v>1516</v>
       </c>
       <c r="B875" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C875" s="4" t="inlineStr">
         <is>
-          <t>Guillaume</t>
+          <t>Vital</t>
         </is>
       </c>
       <c r="D875" s="4" t="inlineStr">
         <is>
-          <t>Giroud</t>
+          <t>Heim</t>
         </is>
       </c>
       <c r="E875" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F875" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G875" s="4"/>
     </row>
     <row r="876">
       <c r="A876" s="4" t="n">
-        <v>1313</v>
+        <v>1519</v>
       </c>
       <c r="B876" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C876" s="4" t="inlineStr">
         <is>
-          <t>Patrick</t>
+          <t>Michele</t>
         </is>
       </c>
       <c r="D876" s="4" t="inlineStr">
         <is>
-          <t>Gisler</t>
+          <t>Heimgartner</t>
         </is>
       </c>
       <c r="E876" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F876" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G876" s="4"/>
     </row>
     <row r="877">
       <c r="A877" s="4" t="n">
-        <v>7374</v>
+        <v>5035</v>
       </c>
       <c r="B877" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C877" s="4" t="inlineStr">
         <is>
-          <t>Alya</t>
+          <t>Mathias</t>
         </is>
       </c>
       <c r="D877" s="4" t="inlineStr">
         <is>
-          <t>Giubilei</t>
+          <t>Heinz</t>
         </is>
       </c>
       <c r="E877" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shukokai Shito-Ryu</t>
         </is>
       </c>
       <c r="F877" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G877" s="4"/>
     </row>
     <row r="878">
       <c r="A878" s="4" t="n">
-        <v>7366</v>
+        <v>5846</v>
       </c>
       <c r="B878" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C878" s="4" t="inlineStr">
         <is>
-          <t>Michel</t>
+          <t>Frédéric</t>
         </is>
       </c>
       <c r="D878" s="4" t="inlineStr">
         <is>
-          <t>Glassey</t>
+          <t>Herbez</t>
         </is>
       </c>
       <c r="E878" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F878" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G878" s="4"/>
     </row>
     <row r="879">
       <c r="A879" s="4" t="n">
-        <v>1318</v>
+        <v>1535</v>
       </c>
       <c r="B879" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C879" s="4" t="inlineStr">
         <is>
-          <t>Quentin</t>
+          <t>Anita</t>
         </is>
       </c>
       <c r="D879" s="4" t="inlineStr">
         <is>
-          <t>Glassier</t>
+          <t>Herger</t>
         </is>
       </c>
       <c r="E879" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F879" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G879" s="4"/>
     </row>
     <row r="880">
       <c r="A880" s="4" t="n">
-        <v>1329</v>
+        <v>1543</v>
       </c>
       <c r="B880" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C880" s="4" t="inlineStr">
         <is>
-          <t>Ewan</t>
+          <t>Rita</t>
         </is>
       </c>
       <c r="D880" s="4" t="inlineStr">
         <is>
-          <t>Golfier</t>
+          <t>Herold</t>
         </is>
       </c>
       <c r="E880" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Fudokan</t>
         </is>
       </c>
       <c r="F880" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G880" s="4"/>
     </row>
     <row r="881">
       <c r="A881" s="4" t="n">
-        <v>1336</v>
+        <v>6648</v>
       </c>
       <c r="B881" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C881" s="4" t="inlineStr">
         <is>
-          <t>Yannick</t>
+          <t>Noemi</t>
         </is>
       </c>
       <c r="D881" s="4" t="inlineStr">
         <is>
-          <t>Gomez</t>
+          <t>Hodler</t>
         </is>
       </c>
       <c r="E881" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shisui Ryu</t>
         </is>
       </c>
       <c r="F881" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G881" s="4"/>
     </row>
     <row r="882">
       <c r="A882" s="4" t="n">
-        <v>1341</v>
+        <v>6647</v>
       </c>
       <c r="B882" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C882" s="4" t="inlineStr">
         <is>
-          <t>Rexhep</t>
+          <t>Harald</t>
         </is>
       </c>
       <c r="D882" s="4" t="inlineStr">
         <is>
-          <t>Goqi</t>
+          <t>Hofer</t>
         </is>
       </c>
       <c r="E882" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shisui Ryu</t>
         </is>
       </c>
       <c r="F882" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G882" s="4"/>
     </row>
     <row r="883">
       <c r="A883" s="4" t="n">
-        <v>1343</v>
+        <v>1575</v>
       </c>
       <c r="B883" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C883" s="4" t="inlineStr">
         <is>
-          <t>Jakob</t>
+          <t>Christian</t>
         </is>
       </c>
       <c r="D883" s="4" t="inlineStr">
         <is>
-          <t>Gosteli</t>
+          <t>Hofer</t>
         </is>
       </c>
       <c r="E883" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F883" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G883" s="4"/>
     </row>
     <row r="884">
       <c r="A884" s="4" t="n">
-        <v>1361</v>
+        <v>1576</v>
       </c>
       <c r="B884" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C884" s="4" t="inlineStr">
         <is>
-          <t>Simon</t>
+          <t>Jean-Daniel</t>
         </is>
       </c>
       <c r="D884" s="4" t="inlineStr">
         <is>
-          <t>Graf</t>
+          <t>Hofer</t>
         </is>
       </c>
       <c r="E884" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F884" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G884" s="4"/>
     </row>
     <row r="885">
       <c r="A885" s="4" t="n">
-        <v>1349</v>
+        <v>7511</v>
       </c>
       <c r="B885" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C885" s="4" t="inlineStr">
         <is>
-          <t>Christof</t>
+          <t>Anika</t>
         </is>
       </c>
       <c r="D885" s="4" t="inlineStr">
         <is>
-          <t>Graf</t>
+          <t>Hoffmann¨</t>
         </is>
       </c>
       <c r="E885" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F885" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G885" s="4"/>
     </row>
     <row r="886">
       <c r="A886" s="4" t="n">
-        <v>6666</v>
+        <v>1588</v>
       </c>
       <c r="B886" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C886" s="4" t="inlineStr">
         <is>
-          <t>Samuel</t>
+          <t>Pascal</t>
         </is>
       </c>
       <c r="D886" s="4" t="inlineStr">
         <is>
-          <t>Granges</t>
+          <t>Hofstetter</t>
         </is>
       </c>
       <c r="E886" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F886" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G886" s="4"/>
     </row>
     <row r="887">
       <c r="A887" s="4" t="n">
-        <v>5307</v>
+        <v>1597</v>
       </c>
       <c r="B887" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C887" s="4" t="inlineStr">
         <is>
-          <t>Guillaume</t>
+          <t>Marlise</t>
         </is>
       </c>
       <c r="D887" s="4" t="inlineStr">
         <is>
-          <t>Granges</t>
+          <t>Holik</t>
         </is>
       </c>
       <c r="E887" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F887" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G887" s="4"/>
     </row>
     <row r="888">
       <c r="A888" s="4" t="n">
-        <v>7371</v>
+        <v>1620</v>
       </c>
       <c r="B888" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C888" s="4" t="inlineStr">
         <is>
           <t>David</t>
         </is>
       </c>
       <c r="D888" s="4" t="inlineStr">
         <is>
-          <t>Grasic</t>
+          <t>Huber</t>
         </is>
       </c>
       <c r="E888" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F888" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G888" s="4"/>
     </row>
     <row r="889">
       <c r="A889" s="4" t="n">
-        <v>1368</v>
+        <v>1637</v>
       </c>
       <c r="B889" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C889" s="4" t="inlineStr">
         <is>
-          <t>Karin</t>
+          <t>Petra</t>
         </is>
       </c>
       <c r="D889" s="4" t="inlineStr">
         <is>
-          <t>Greiner</t>
+          <t>Hug</t>
         </is>
       </c>
       <c r="E889" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F889" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G889" s="4"/>
     </row>
     <row r="890">
       <c r="A890" s="4" t="n">
-        <v>1370</v>
+        <v>7339</v>
       </c>
       <c r="B890" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C890" s="4" t="inlineStr">
         <is>
-          <t>Vivian</t>
+          <t>Marianne</t>
         </is>
       </c>
       <c r="D890" s="4" t="inlineStr">
         <is>
-          <t>Gremaud</t>
+          <t>Huguenin</t>
         </is>
       </c>
       <c r="E890" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shorin Ryu</t>
         </is>
       </c>
       <c r="F890" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G890" s="4"/>
     </row>
     <row r="891">
       <c r="A891" s="4" t="n">
-        <v>1372</v>
+        <v>7338</v>
       </c>
       <c r="B891" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C891" s="4" t="inlineStr">
         <is>
-          <t>Olivia</t>
+          <t>Audrey</t>
         </is>
       </c>
       <c r="D891" s="4" t="inlineStr">
         <is>
-          <t>Grenon</t>
+          <t>Huguenin</t>
         </is>
       </c>
       <c r="E891" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shorin Ryu</t>
         </is>
       </c>
       <c r="F891" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G891" s="4"/>
     </row>
     <row r="892">
       <c r="A892" s="4" t="n">
-        <v>7365</v>
+        <v>1643</v>
       </c>
       <c r="B892" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C892" s="4" t="inlineStr">
         <is>
-          <t>Amélie</t>
+          <t>Mathieu</t>
         </is>
       </c>
       <c r="D892" s="4" t="inlineStr">
         <is>
-          <t>Grosjean</t>
+          <t>Hulliger</t>
         </is>
       </c>
       <c r="E892" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F892" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G892" s="4"/>
     </row>
     <row r="893">
       <c r="A893" s="4" t="n">
-        <v>5506</v>
+        <v>7344</v>
       </c>
       <c r="B893" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C893" s="4" t="inlineStr">
         <is>
-          <t>Zita</t>
+          <t>Roland</t>
         </is>
       </c>
       <c r="D893" s="4" t="inlineStr">
         <is>
-          <t>Grüter</t>
+          <t>Hunkeler</t>
         </is>
       </c>
       <c r="E893" s="4" t="inlineStr">
         <is>
-          <t>Shukokai Shito Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F893" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G893" s="4"/>
     </row>
     <row r="894">
       <c r="A894" s="4" t="n">
-        <v>5850</v>
+        <v>1650</v>
       </c>
       <c r="B894" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C894" s="4" t="inlineStr">
         <is>
-          <t>Béatrice</t>
+          <t>Tamara</t>
         </is>
       </c>
       <c r="D894" s="4" t="inlineStr">
         <is>
-          <t>Guerreiro</t>
+          <t>Hunziker</t>
         </is>
       </c>
       <c r="E894" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F894" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G894" s="4"/>
     </row>
     <row r="895">
       <c r="A895" s="4" t="n">
-        <v>5518</v>
+        <v>6646</v>
       </c>
       <c r="B895" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C895" s="4" t="inlineStr">
         <is>
-          <t>Pedro</t>
+          <t>Andrea</t>
         </is>
       </c>
       <c r="D895" s="4" t="inlineStr">
         <is>
-          <t>Guerreiro</t>
+          <t>Iff</t>
         </is>
       </c>
       <c r="E895" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shisui Ryu</t>
         </is>
       </c>
       <c r="F895" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G895" s="4"/>
     </row>
     <row r="896">
       <c r="A896" s="4" t="n">
-        <v>6659</v>
+        <v>1671</v>
       </c>
       <c r="B896" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C896" s="4" t="inlineStr">
         <is>
-          <t>Béatriz</t>
+          <t>Margrid</t>
         </is>
       </c>
       <c r="D896" s="4" t="inlineStr">
         <is>
-          <t>Guerreiro</t>
+          <t>Imhasly</t>
         </is>
       </c>
       <c r="E896" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F896" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G896" s="4"/>
     </row>
     <row r="897">
       <c r="A897" s="4" t="n">
-        <v>1406</v>
+        <v>5848</v>
       </c>
       <c r="B897" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C897" s="4" t="inlineStr">
         <is>
-          <t>Andrea</t>
+          <t>Lorenzo</t>
         </is>
       </c>
       <c r="D897" s="4" t="inlineStr">
         <is>
-          <t>Gugler</t>
+          <t>Impellizzeri</t>
         </is>
       </c>
       <c r="E897" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F897" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G897" s="4"/>
     </row>
     <row r="898">
       <c r="A898" s="4" t="n">
-        <v>1410</v>
+        <v>4510</v>
       </c>
       <c r="B898" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C898" s="4" t="inlineStr">
         <is>
-          <t>Elmar</t>
+          <t>Sherona</t>
         </is>
       </c>
       <c r="D898" s="4" t="inlineStr">
         <is>
-          <t>Guillet</t>
+          <t>Ingold</t>
         </is>
       </c>
       <c r="E898" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F898" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G898" s="4"/>
     </row>
     <row r="899">
       <c r="A899" s="4" t="n">
-        <v>6649</v>
+        <v>1684</v>
       </c>
       <c r="B899" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C899" s="4" t="inlineStr">
         <is>
-          <t>Anton</t>
+          <t>Kurt</t>
         </is>
       </c>
       <c r="D899" s="4" t="inlineStr">
         <is>
-          <t>Gurtner</t>
+          <t>Inhelder</t>
         </is>
       </c>
       <c r="E899" s="4" t="inlineStr">
         <is>
-          <t>Shisui Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F899" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G899" s="4"/>
     </row>
     <row r="900">
       <c r="A900" s="4" t="n">
-        <v>1427</v>
+        <v>1685</v>
       </c>
       <c r="B900" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C900" s="4" t="inlineStr">
         <is>
-          <t>Christophe</t>
+          <t>Robert</t>
         </is>
       </c>
       <c r="D900" s="4" t="inlineStr">
         <is>
-          <t>Gusset</t>
+          <t>Irniger</t>
         </is>
       </c>
       <c r="E900" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F900" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G900" s="4"/>
     </row>
     <row r="901">
       <c r="A901" s="4" t="n">
-        <v>1428</v>
+        <v>1686</v>
       </c>
       <c r="B901" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C901" s="4" t="inlineStr">
         <is>
-          <t>Reto</t>
+          <t>Fredy</t>
         </is>
       </c>
       <c r="D901" s="4" t="inlineStr">
         <is>
-          <t>Gut</t>
+          <t>Isaak</t>
         </is>
       </c>
       <c r="E901" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F901" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G901" s="4"/>
     </row>
     <row r="902">
       <c r="A902" s="4" t="n">
-        <v>1431</v>
+        <v>1687</v>
       </c>
       <c r="B902" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C902" s="4" t="inlineStr">
         <is>
-          <t>Urs</t>
+          <t>Sejad</t>
         </is>
       </c>
       <c r="D902" s="4" t="inlineStr">
         <is>
-          <t>Guthauser</t>
+          <t>Isanovic</t>
         </is>
       </c>
       <c r="E902" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F902" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G902" s="4"/>
     </row>
     <row r="903">
       <c r="A903" s="4" t="n">
-        <v>5519</v>
+        <v>1697</v>
       </c>
       <c r="B903" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C903" s="4" t="inlineStr">
         <is>
-          <t>Eleonore</t>
+          <t>Gregor</t>
         </is>
       </c>
       <c r="D903" s="4" t="inlineStr">
         <is>
-          <t>Halbich</t>
+          <t>Isler</t>
         </is>
       </c>
       <c r="E903" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F903" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G903" s="4"/>
     </row>
     <row r="904">
       <c r="A904" s="4" t="n">
-        <v>7516</v>
+        <v>1701</v>
       </c>
       <c r="B904" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C904" s="4" t="inlineStr">
         <is>
-          <t>Nicolas</t>
+          <t>Max</t>
         </is>
       </c>
       <c r="D904" s="4" t="inlineStr">
         <is>
-          <t>Halbich</t>
+          <t>Iten</t>
         </is>
       </c>
       <c r="E904" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F904" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G904" s="4"/>
     </row>
     <row r="905">
       <c r="A905" s="4" t="n">
-        <v>4798</v>
+        <v>5514</v>
       </c>
       <c r="B905" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C905" s="4" t="inlineStr">
         <is>
-          <t>Tara</t>
+          <t>Nicolai</t>
         </is>
       </c>
       <c r="D905" s="4" t="inlineStr">
         <is>
-          <t>Haller</t>
+          <t>Ivanov</t>
         </is>
       </c>
       <c r="E905" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F905" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G905" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G905" s="4"/>
     </row>
     <row r="906">
       <c r="A906" s="4" t="n">
-        <v>5186</v>
+        <v>1708</v>
       </c>
       <c r="B906" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C906" s="4" t="inlineStr">
         <is>
-          <t>Tara</t>
+          <t>Irma</t>
         </is>
       </c>
       <c r="D906" s="4" t="inlineStr">
         <is>
-          <t>Haller</t>
+          <t>Jaggi</t>
         </is>
       </c>
       <c r="E906" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F906" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G906" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G906" s="4"/>
     </row>
     <row r="907">
       <c r="A907" s="4" t="n">
-        <v>1466</v>
+        <v>1718</v>
       </c>
       <c r="B907" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C907" s="4" t="inlineStr">
         <is>
-          <t>Regula</t>
+          <t>Hans</t>
         </is>
       </c>
       <c r="D907" s="4" t="inlineStr">
         <is>
-          <t>Hammer</t>
+          <t>Järmann</t>
         </is>
       </c>
       <c r="E907" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F907" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G907" s="4"/>
     </row>
     <row r="908">
       <c r="A908" s="4" t="n">
-        <v>1467</v>
+        <v>1725</v>
       </c>
       <c r="B908" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C908" s="4" t="inlineStr">
         <is>
-          <t>Susanne</t>
+          <t>Jeremy</t>
         </is>
       </c>
       <c r="D908" s="4" t="inlineStr">
         <is>
-          <t>Hammer</t>
+          <t>Jayawardena</t>
         </is>
       </c>
       <c r="E908" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F908" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G908" s="4"/>
     </row>
     <row r="909">
       <c r="A909" s="4" t="n">
-        <v>1469</v>
+        <v>1726</v>
       </c>
       <c r="B909" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C909" s="4" t="inlineStr">
         <is>
-          <t>Melina</t>
+          <t>Tim</t>
         </is>
       </c>
       <c r="D909" s="4" t="inlineStr">
         <is>
-          <t>Han</t>
+          <t>Jean</t>
         </is>
       </c>
       <c r="E909" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F909" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G909" s="4"/>
     </row>
     <row r="910">
       <c r="A910" s="4" t="n">
-        <v>6193</v>
+        <v>1727</v>
       </c>
       <c r="B910" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C910" s="4" t="inlineStr">
         <is>
-          <t>Maik</t>
+          <t>Elie</t>
         </is>
       </c>
       <c r="D910" s="4" t="inlineStr">
         <is>
-          <t>Hanke</t>
+          <t>Jeannerat</t>
         </is>
       </c>
       <c r="E910" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F910" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G910" s="4"/>
     </row>
     <row r="911">
       <c r="A911" s="4" t="n">
-        <v>1479</v>
+        <v>1730</v>
       </c>
       <c r="B911" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C911" s="4" t="inlineStr">
         <is>
-          <t>Reza</t>
+          <t>Danny</t>
         </is>
       </c>
       <c r="D911" s="4" t="inlineStr">
         <is>
-          <t>Hariri</t>
+          <t>Jeannert</t>
         </is>
       </c>
       <c r="E911" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Fudokan</t>
         </is>
       </c>
       <c r="F911" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G911" s="4"/>
     </row>
     <row r="912">
       <c r="A912" s="4" t="n">
-        <v>1486</v>
+        <v>1735</v>
       </c>
       <c r="B912" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C912" s="4" t="inlineStr">
         <is>
-          <t>Jean-Pierre</t>
+          <t>Mischa</t>
         </is>
       </c>
       <c r="D912" s="4" t="inlineStr">
         <is>
-          <t>Haslebacher</t>
+          <t>Jenni</t>
         </is>
       </c>
       <c r="E912" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F912" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G912" s="4"/>
     </row>
     <row r="913">
       <c r="A913" s="4" t="n">
-        <v>1505</v>
+        <v>7351</v>
       </c>
       <c r="B913" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C913" s="4" t="inlineStr">
         <is>
-          <t>Edi</t>
+          <t>Anuja</t>
         </is>
       </c>
       <c r="D913" s="4" t="inlineStr">
         <is>
-          <t>Hebeisen</t>
+          <t>Jeyakumar</t>
         </is>
       </c>
       <c r="E913" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F913" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G913" s="4"/>
     </row>
     <row r="914">
       <c r="A914" s="4" t="n">
-        <v>1509</v>
+        <v>1743</v>
       </c>
       <c r="B914" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C914" s="4" t="inlineStr">
         <is>
-          <t>Roland</t>
+          <t>Thibault</t>
         </is>
       </c>
       <c r="D914" s="4" t="inlineStr">
         <is>
-          <t>Hefter</t>
+          <t>Jobin</t>
         </is>
       </c>
       <c r="E914" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F914" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G914" s="4"/>
     </row>
     <row r="915">
       <c r="A915" s="4" t="n">
-        <v>1511</v>
+        <v>1747</v>
       </c>
       <c r="B915" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C915" s="4" t="inlineStr">
         <is>
-          <t>Carl</t>
+          <t>Dianne</t>
         </is>
       </c>
       <c r="D915" s="4" t="inlineStr">
         <is>
-          <t>Heggli</t>
+          <t>Joliat</t>
         </is>
       </c>
       <c r="E915" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F915" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G915" s="4"/>
     </row>
     <row r="916">
       <c r="A916" s="4" t="n">
-        <v>1516</v>
+        <v>1753</v>
       </c>
       <c r="B916" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C916" s="4" t="inlineStr">
         <is>
-          <t>Vital</t>
+          <t>Cassandra</t>
         </is>
       </c>
       <c r="D916" s="4" t="inlineStr">
         <is>
-          <t>Heim</t>
+          <t>Jordan</t>
         </is>
       </c>
       <c r="E916" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F916" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G916" s="4"/>
     </row>
     <row r="917">
       <c r="A917" s="4" t="n">
-        <v>1519</v>
+        <v>1754</v>
       </c>
       <c r="B917" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C917" s="4" t="inlineStr">
         <is>
-          <t>Michele</t>
+          <t>Océane</t>
         </is>
       </c>
       <c r="D917" s="4" t="inlineStr">
         <is>
-          <t>Heimgartner</t>
+          <t>Jordan</t>
         </is>
       </c>
       <c r="E917" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F917" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G917" s="4"/>
     </row>
     <row r="918">
       <c r="A918" s="4" t="n">
-        <v>5035</v>
+        <v>1766</v>
       </c>
       <c r="B918" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C918" s="4" t="inlineStr">
         <is>
-          <t>Mathias</t>
+          <t>Fabian</t>
         </is>
       </c>
       <c r="D918" s="4" t="inlineStr">
         <is>
-          <t>Heinz</t>
+          <t>Jost</t>
         </is>
       </c>
       <c r="E918" s="4" t="inlineStr">
         <is>
-          <t>Shukokai Shito-Ryu</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F918" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G918" s="4"/>
     </row>
     <row r="919">
       <c r="A919" s="4" t="n">
-        <v>5846</v>
+        <v>5187</v>
       </c>
       <c r="B919" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C919" s="4" t="inlineStr">
         <is>
-          <t>Frédéric</t>
+          <t>Anastasia</t>
         </is>
       </c>
       <c r="D919" s="4" t="inlineStr">
         <is>
-          <t>Herbez</t>
+          <t>Jovic</t>
         </is>
       </c>
       <c r="E919" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F919" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G919" s="4"/>
+      <c r="G919" s="4" t="inlineStr">
+        <is>
+          <t>SSKF</t>
+        </is>
+      </c>
     </row>
     <row r="920">
       <c r="A920" s="4" t="n">
-        <v>1535</v>
+        <v>4796</v>
       </c>
       <c r="B920" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C920" s="4" t="inlineStr">
         <is>
-          <t>Anita</t>
+          <t>Anastasia</t>
         </is>
       </c>
       <c r="D920" s="4" t="inlineStr">
         <is>
-          <t>Herger</t>
+          <t>Jovic</t>
         </is>
       </c>
       <c r="E920" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F920" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G920" s="4"/>
+      <c r="G920" s="4" t="inlineStr">
+        <is>
+          <t>SSKF</t>
+        </is>
+      </c>
     </row>
     <row r="921">
       <c r="A921" s="4" t="n">
-        <v>1543</v>
+        <v>4795</v>
       </c>
       <c r="B921" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C921" s="4" t="inlineStr">
         <is>
-          <t>Rita</t>
+          <t>Jahnss</t>
         </is>
       </c>
       <c r="D921" s="4" t="inlineStr">
         <is>
-          <t>Herold</t>
+          <t>Julan</t>
         </is>
       </c>
       <c r="E921" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F921" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G921" s="4"/>
+      <c r="G921" s="4" t="inlineStr">
+        <is>
+          <t>SSKF</t>
+        </is>
+      </c>
     </row>
     <row r="922">
       <c r="A922" s="4" t="n">
-        <v>6648</v>
+        <v>5188</v>
       </c>
       <c r="B922" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C922" s="4" t="inlineStr">
         <is>
-          <t>Noemi</t>
+          <t>Jahnss</t>
         </is>
       </c>
       <c r="D922" s="4" t="inlineStr">
         <is>
-          <t>Hodler</t>
+          <t>Julan</t>
         </is>
       </c>
       <c r="E922" s="4" t="inlineStr">
         <is>
-          <t>Shisui Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F922" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G922" s="4"/>
+      <c r="G922" s="4" t="inlineStr">
+        <is>
+          <t>SSKF</t>
+        </is>
+      </c>
     </row>
     <row r="923">
       <c r="A923" s="4" t="n">
-        <v>6647</v>
+        <v>1777</v>
       </c>
       <c r="B923" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C923" s="4" t="inlineStr">
         <is>
-          <t>Harald</t>
+          <t>Marc</t>
         </is>
       </c>
       <c r="D923" s="4" t="inlineStr">
         <is>
-          <t>Hofer</t>
+          <t>Jungen</t>
         </is>
       </c>
       <c r="E923" s="4" t="inlineStr">
         <is>
-          <t>Shisui Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F923" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G923" s="4"/>
     </row>
     <row r="924">
       <c r="A924" s="4" t="n">
-        <v>1576</v>
+        <v>1779</v>
       </c>
       <c r="B924" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C924" s="4" t="inlineStr">
         <is>
-          <t>Jean-Daniel</t>
+          <t>Manuela</t>
         </is>
       </c>
       <c r="D924" s="4" t="inlineStr">
         <is>
-          <t>Hofer</t>
+          <t>Jungo</t>
         </is>
       </c>
       <c r="E924" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F924" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G924" s="4"/>
     </row>
     <row r="925">
       <c r="A925" s="4" t="n">
-        <v>1575</v>
+        <v>5511</v>
       </c>
       <c r="B925" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C925" s="4" t="inlineStr">
         <is>
-          <t>Christian</t>
+          <t>Stephan</t>
         </is>
       </c>
       <c r="D925" s="4" t="inlineStr">
         <is>
-          <t>Hofer</t>
+          <t>Jutz</t>
         </is>
       </c>
       <c r="E925" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F925" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G925" s="4"/>
     </row>
     <row r="926">
       <c r="A926" s="4" t="n">
-        <v>7511</v>
+        <v>5845</v>
       </c>
       <c r="B926" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C926" s="4" t="inlineStr">
         <is>
-          <t>Anika</t>
+          <t>John</t>
         </is>
       </c>
       <c r="D926" s="4" t="inlineStr">
         <is>
-          <t>Hoffmann¨</t>
+          <t>Kabashi</t>
         </is>
       </c>
       <c r="E926" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Sport Karate</t>
         </is>
       </c>
       <c r="F926" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G926" s="4"/>
     </row>
     <row r="927">
       <c r="A927" s="4" t="n">
-        <v>1588</v>
+        <v>1786</v>
       </c>
       <c r="B927" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C927" s="4" t="inlineStr">
         <is>
-          <t>Pascal</t>
+          <t>Kevin</t>
         </is>
       </c>
       <c r="D927" s="4" t="inlineStr">
         <is>
-          <t>Hofstetter</t>
+          <t>Kabashi</t>
         </is>
       </c>
       <c r="E927" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F927" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G927" s="4"/>
     </row>
     <row r="928">
       <c r="A928" s="4" t="n">
-        <v>1597</v>
+        <v>1787</v>
       </c>
       <c r="B928" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C928" s="4" t="inlineStr">
         <is>
-          <t>Marlise</t>
+          <t>Kol</t>
         </is>
       </c>
       <c r="D928" s="4" t="inlineStr">
         <is>
-          <t>Holik</t>
+          <t>Kabashi</t>
         </is>
       </c>
       <c r="E928" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F928" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G928" s="4"/>
     </row>
     <row r="929">
       <c r="A929" s="4" t="n">
-        <v>1601</v>
+        <v>7342</v>
       </c>
       <c r="B929" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C929" s="4" t="inlineStr">
         <is>
-          <t>Claudia</t>
+          <t>Elson Jason</t>
         </is>
       </c>
       <c r="D929" s="4" t="inlineStr">
         <is>
-          <t>Holzer</t>
+          <t>Kabashi</t>
         </is>
       </c>
       <c r="E929" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Sport Karate</t>
         </is>
       </c>
       <c r="F929" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G929" s="4"/>
     </row>
     <row r="930">
       <c r="A930" s="4" t="n">
-        <v>1620</v>
+        <v>1800</v>
       </c>
       <c r="B930" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C930" s="4" t="inlineStr">
         <is>
-          <t>David</t>
+          <t>Shkendim</t>
         </is>
       </c>
       <c r="D930" s="4" t="inlineStr">
         <is>
-          <t>Huber</t>
+          <t>Kalici</t>
         </is>
       </c>
       <c r="E930" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F930" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G930" s="4"/>
     </row>
     <row r="931">
       <c r="A931" s="4" t="n">
-        <v>1637</v>
+        <v>1803</v>
       </c>
       <c r="B931" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C931" s="4" t="inlineStr">
         <is>
-          <t>Petra</t>
+          <t>Roland</t>
         </is>
       </c>
       <c r="D931" s="4" t="inlineStr">
         <is>
-          <t>Hug</t>
+          <t>Kälin</t>
         </is>
       </c>
       <c r="E931" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F931" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G931" s="4"/>
     </row>
     <row r="932">
       <c r="A932" s="4" t="n">
-        <v>7339</v>
+        <v>1805</v>
       </c>
       <c r="B932" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C932" s="4" t="inlineStr">
         <is>
-          <t>Marianne</t>
+          <t>Sandro</t>
         </is>
       </c>
       <c r="D932" s="4" t="inlineStr">
         <is>
-          <t>Huguenin</t>
+          <t>Kallen</t>
         </is>
       </c>
       <c r="E932" s="4" t="inlineStr">
         <is>
-          <t>Shorin Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F932" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G932" s="4"/>
     </row>
     <row r="933">
       <c r="A933" s="4" t="n">
-        <v>7338</v>
+        <v>1813</v>
       </c>
       <c r="B933" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C933" s="4" t="inlineStr">
         <is>
-          <t>Audrey</t>
+          <t>Urs</t>
         </is>
       </c>
       <c r="D933" s="4" t="inlineStr">
         <is>
-          <t>Huguenin</t>
+          <t>Kämpfer</t>
         </is>
       </c>
       <c r="E933" s="4" t="inlineStr">
         <is>
-          <t>Shorin Ryu</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F933" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G933" s="4"/>
     </row>
     <row r="934">
       <c r="A934" s="4" t="n">
-        <v>1643</v>
+        <v>6655</v>
       </c>
       <c r="B934" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C934" s="4" t="inlineStr">
         <is>
-          <t>Mathieu</t>
+          <t>Karish</t>
         </is>
       </c>
       <c r="D934" s="4" t="inlineStr">
         <is>
-          <t>Hulliger</t>
+          <t>Kantharuban</t>
         </is>
       </c>
       <c r="E934" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F934" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G934" s="4"/>
     </row>
     <row r="935">
       <c r="A935" s="4" t="n">
-        <v>7344</v>
+        <v>6656</v>
       </c>
       <c r="B935" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C935" s="4" t="inlineStr">
         <is>
-          <t>Roland</t>
+          <t>Nikish</t>
         </is>
       </c>
       <c r="D935" s="4" t="inlineStr">
         <is>
-          <t>Hunkeler</t>
+          <t>Kantharuban</t>
         </is>
       </c>
       <c r="E935" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F935" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G935" s="4"/>
     </row>
     <row r="936">
       <c r="A936" s="4" t="n">
-        <v>1650</v>
+        <v>1843</v>
       </c>
       <c r="B936" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C936" s="4" t="inlineStr">
         <is>
-          <t>Tamara</t>
+          <t>Tristan</t>
         </is>
       </c>
       <c r="D936" s="4" t="inlineStr">
         <is>
-          <t>Hunziker</t>
+          <t>Kaufmann</t>
         </is>
       </c>
       <c r="E936" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F936" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G936" s="4"/>
     </row>
     <row r="937">
       <c r="A937" s="4" t="n">
-        <v>6646</v>
+        <v>6645</v>
       </c>
       <c r="B937" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C937" s="4" t="inlineStr">
         <is>
-          <t>Andrea</t>
+          <t>Katrin</t>
         </is>
       </c>
       <c r="D937" s="4" t="inlineStr">
         <is>
-          <t>Iff</t>
+          <t>Kaufmann</t>
         </is>
       </c>
       <c r="E937" s="4" t="inlineStr">
         <is>
           <t>Shisui Ryu</t>
         </is>
       </c>
       <c r="F937" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G937" s="4"/>
     </row>
     <row r="938">
       <c r="A938" s="4" t="n">
-        <v>1671</v>
+        <v>4504</v>
       </c>
       <c r="B938" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C938" s="4" t="inlineStr">
         <is>
-          <t>Margrid</t>
+          <t>Matthias</t>
         </is>
       </c>
       <c r="D938" s="4" t="inlineStr">
         <is>
-          <t>Imhasly</t>
+          <t>Kaufmann</t>
         </is>
       </c>
       <c r="E938" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F938" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G938" s="4"/>
     </row>
     <row r="939">
       <c r="A939" s="4" t="n">
-        <v>5848</v>
+        <v>1847</v>
       </c>
       <c r="B939" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C939" s="4" t="inlineStr">
         <is>
-          <t>Lorenzo</t>
+          <t>Simon</t>
         </is>
       </c>
       <c r="D939" s="4" t="inlineStr">
         <is>
-          <t>Impellizzeri</t>
+          <t>Kehrli</t>
         </is>
       </c>
       <c r="E939" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F939" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G939" s="4"/>
     </row>
     <row r="940">
       <c r="A940" s="4" t="n">
-        <v>4510</v>
+        <v>1851</v>
       </c>
       <c r="B940" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C940" s="4" t="inlineStr">
         <is>
-          <t>Sherona</t>
+          <t>Jürg</t>
         </is>
       </c>
       <c r="D940" s="4" t="inlineStr">
         <is>
-          <t>Ingold</t>
+          <t>Keller</t>
         </is>
       </c>
       <c r="E940" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F940" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G940" s="4"/>
     </row>
     <row r="941">
       <c r="A941" s="4" t="n">
-        <v>1684</v>
+        <v>1856</v>
       </c>
       <c r="B941" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C941" s="4" t="inlineStr">
         <is>
-          <t>Kurt</t>
+          <t>Tanja</t>
         </is>
       </c>
       <c r="D941" s="4" t="inlineStr">
         <is>
-          <t>Inhelder</t>
+          <t>Keller</t>
         </is>
       </c>
       <c r="E941" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F941" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G941" s="4"/>
     </row>
     <row r="942">
       <c r="A942" s="4" t="n">
-        <v>1685</v>
+        <v>5504</v>
       </c>
       <c r="B942" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C942" s="4" t="inlineStr">
         <is>
-          <t>Robert</t>
+          <t>Marc</t>
         </is>
       </c>
       <c r="D942" s="4" t="inlineStr">
         <is>
-          <t>Irniger</t>
+          <t>Keller</t>
         </is>
       </c>
       <c r="E942" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F942" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G942" s="4"/>
+      <c r="G942" s="4" t="inlineStr">
+        <is>
+          <t>SSKF</t>
+        </is>
+      </c>
     </row>
     <row r="943">
       <c r="A943" s="4" t="n">
-        <v>1686</v>
+        <v>1858</v>
       </c>
       <c r="B943" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C943" s="4" t="inlineStr">
         <is>
-          <t>Fredy</t>
+          <t>Sven</t>
         </is>
       </c>
       <c r="D943" s="4" t="inlineStr">
         <is>
-          <t>Isaak</t>
+          <t>Kempf</t>
         </is>
       </c>
       <c r="E943" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F943" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G943" s="4"/>
     </row>
     <row r="944">
       <c r="A944" s="4" t="n">
-        <v>1687</v>
+        <v>4527</v>
       </c>
       <c r="B944" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C944" s="4" t="inlineStr">
         <is>
-          <t>Sejad</t>
+          <t>Vaït</t>
         </is>
       </c>
       <c r="D944" s="4" t="inlineStr">
         <is>
-          <t>Isanovic</t>
+          <t>Kerimoski</t>
         </is>
       </c>
       <c r="E944" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F944" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G944" s="4"/>
     </row>
     <row r="945">
       <c r="A945" s="4" t="n">
-        <v>1697</v>
+        <v>1868</v>
       </c>
       <c r="B945" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C945" s="4" t="inlineStr">
         <is>
-          <t>Gregor</t>
+          <t>Kamel</t>
         </is>
       </c>
       <c r="D945" s="4" t="inlineStr">
         <is>
-          <t>Isler</t>
+          <t>Khadraoui</t>
         </is>
       </c>
       <c r="E945" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F945" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G945" s="4"/>
     </row>
     <row r="946">
       <c r="A946" s="4" t="n">
-        <v>1701</v>
+        <v>1869</v>
       </c>
       <c r="B946" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C946" s="4" t="inlineStr">
         <is>
-          <t>Max</t>
+          <t>Mohamed</t>
         </is>
       </c>
       <c r="D946" s="4" t="inlineStr">
         <is>
-          <t>Iten</t>
+          <t>Khediri</t>
         </is>
       </c>
       <c r="E946" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F946" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G946" s="4"/>
     </row>
     <row r="947">
       <c r="A947" s="4" t="n">
-        <v>5514</v>
+        <v>1882</v>
       </c>
       <c r="B947" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C947" s="4" t="inlineStr">
         <is>
-          <t>Nicolai</t>
+          <t>Andrea</t>
         </is>
       </c>
       <c r="D947" s="4" t="inlineStr">
         <is>
-          <t>Ivanov</t>
+          <t>Klauser</t>
         </is>
       </c>
       <c r="E947" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F947" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G947" s="4"/>
     </row>
     <row r="948">
       <c r="A948" s="4" t="n">
-        <v>1708</v>
+        <v>1898</v>
       </c>
       <c r="B948" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C948" s="4" t="inlineStr">
         <is>
-          <t>Irma</t>
+          <t>Daniela</t>
         </is>
       </c>
       <c r="D948" s="4" t="inlineStr">
         <is>
-          <t>Jaggi</t>
+          <t>Knickrehm</t>
         </is>
       </c>
       <c r="E948" s="4" t="inlineStr">
         <is>
           <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F948" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G948" s="4"/>
     </row>
     <row r="949">
       <c r="A949" s="4" t="n">
-        <v>1718</v>
+        <v>1903</v>
       </c>
       <c r="B949" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C949" s="4" t="inlineStr">
         <is>
-          <t>Hans</t>
+          <t>Michel-Sven</t>
         </is>
       </c>
       <c r="D949" s="4" t="inlineStr">
         <is>
-          <t>Järmann</t>
+          <t>Knuchel</t>
         </is>
       </c>
       <c r="E949" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F949" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G949" s="4"/>
     </row>
     <row r="950">
       <c r="A950" s="4" t="n">
-        <v>1725</v>
+        <v>1910</v>
       </c>
       <c r="B950" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C950" s="4" t="inlineStr">
         <is>
-          <t>Jeremy</t>
+          <t>Patrizia</t>
         </is>
       </c>
       <c r="D950" s="4" t="inlineStr">
         <is>
-          <t>Jayawardena</t>
+          <t>Köbeli</t>
         </is>
       </c>
       <c r="E950" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F950" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G950" s="4"/>
     </row>
     <row r="951">
       <c r="A951" s="4" t="n">
-        <v>1726</v>
+        <v>1914</v>
       </c>
       <c r="B951" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C951" s="4" t="inlineStr">
         <is>
-          <t>Tim</t>
+          <t>Daniel</t>
         </is>
       </c>
       <c r="D951" s="4" t="inlineStr">
         <is>
-          <t>Jean</t>
+          <t>Koch</t>
         </is>
       </c>
       <c r="E951" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F951" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G951" s="4"/>
     </row>
     <row r="952">
       <c r="A952" s="4" t="n">
-        <v>1727</v>
+        <v>1917</v>
       </c>
       <c r="B952" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C952" s="4" t="inlineStr">
         <is>
-          <t>Elie</t>
+          <t>Mélanie</t>
         </is>
       </c>
       <c r="D952" s="4" t="inlineStr">
         <is>
-          <t>Jeannerat</t>
+          <t>Kocher</t>
         </is>
       </c>
       <c r="E952" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F952" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G952" s="4"/>
     </row>
     <row r="953">
       <c r="A953" s="4" t="n">
-        <v>1730</v>
+        <v>4534</v>
       </c>
       <c r="B953" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C953" s="4" t="inlineStr">
         <is>
-          <t>Danny</t>
+          <t>Maxime</t>
         </is>
       </c>
       <c r="D953" s="4" t="inlineStr">
         <is>
-          <t>Jeannert</t>
+          <t>Kohler</t>
         </is>
       </c>
       <c r="E953" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F953" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G953" s="4"/>
     </row>
     <row r="954">
       <c r="A954" s="4" t="n">
-        <v>1735</v>
+        <v>1926</v>
       </c>
       <c r="B954" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C954" s="4" t="inlineStr">
         <is>
-          <t>Mischa</t>
+          <t>Pierre-André</t>
         </is>
       </c>
       <c r="D954" s="4" t="inlineStr">
         <is>
-          <t>Jenni</t>
+          <t>Kohli</t>
         </is>
       </c>
       <c r="E954" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F954" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G954" s="4"/>
     </row>
     <row r="955">
       <c r="A955" s="4" t="n">
-        <v>7351</v>
+        <v>1935</v>
       </c>
       <c r="B955" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C955" s="4" t="inlineStr">
         <is>
-          <t>Anuja</t>
+          <t>Karin</t>
         </is>
       </c>
       <c r="D955" s="4" t="inlineStr">
         <is>
-          <t>Jeyakumar</t>
+          <t>Koller</t>
         </is>
       </c>
       <c r="E955" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F955" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G955" s="4"/>
     </row>
     <row r="956">
       <c r="A956" s="4" t="n">
-        <v>1741</v>
+        <v>1942</v>
       </c>
       <c r="B956" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C956" s="4" t="inlineStr">
         <is>
-          <t>Georg</t>
+          <t>Denise</t>
         </is>
       </c>
       <c r="D956" s="4" t="inlineStr">
         <is>
-          <t>Jirasek</t>
+          <t>König</t>
         </is>
       </c>
       <c r="E956" s="4" t="inlineStr">
         <is>
           <t>Fudokan</t>
         </is>
       </c>
       <c r="F956" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G956" s="4"/>
     </row>
     <row r="957">
       <c r="A957" s="4" t="n">
-        <v>1743</v>
+        <v>1953</v>
       </c>
       <c r="B957" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C957" s="4" t="inlineStr">
         <is>
-          <t>Thibault</t>
+          <t>Noémie</t>
         </is>
       </c>
       <c r="D957" s="4" t="inlineStr">
         <is>
-          <t>Jobin</t>
+          <t>Kornfeld</t>
         </is>
       </c>
       <c r="E957" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F957" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G957" s="4"/>
     </row>
     <row r="958">
       <c r="A958" s="4" t="n">
-        <v>1747</v>
+        <v>1958</v>
       </c>
       <c r="B958" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C958" s="4" t="inlineStr">
         <is>
-          <t>Dianne</t>
+          <t>Christoph</t>
         </is>
       </c>
       <c r="D958" s="4" t="inlineStr">
         <is>
-          <t>Joliat</t>
+          <t>Koster</t>
         </is>
       </c>
       <c r="E958" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F958" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G958" s="4"/>
     </row>
     <row r="959">
       <c r="A959" s="4" t="n">
-        <v>1753</v>
+        <v>1962</v>
       </c>
       <c r="B959" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C959" s="4" t="inlineStr">
         <is>
-          <t>Cassandra</t>
+          <t>Lenka</t>
         </is>
       </c>
       <c r="D959" s="4" t="inlineStr">
         <is>
-          <t>Jordan</t>
+          <t>Kozlik</t>
         </is>
       </c>
       <c r="E959" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F959" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G959" s="4"/>
     </row>
     <row r="960">
       <c r="A960" s="4" t="n">
-        <v>1754</v>
+        <v>1963</v>
       </c>
       <c r="B960" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C960" s="4" t="inlineStr">
         <is>
-          <t>Océane</t>
+          <t>Fritz</t>
         </is>
       </c>
       <c r="D960" s="4" t="inlineStr">
         <is>
-          <t>Jordan</t>
+          <t>Krähenbühl</t>
         </is>
       </c>
       <c r="E960" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Fudokan</t>
         </is>
       </c>
       <c r="F960" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G960" s="4"/>
     </row>
     <row r="961">
       <c r="A961" s="4" t="n">
-        <v>1766</v>
+        <v>1966</v>
       </c>
       <c r="B961" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C961" s="4" t="inlineStr">
         <is>
-          <t>Fabian</t>
+          <t>Asslan</t>
         </is>
       </c>
       <c r="D961" s="4" t="inlineStr">
         <is>
-          <t>Jost</t>
+          <t>Krasnigi</t>
         </is>
       </c>
       <c r="E961" s="4" t="inlineStr">
         <is>
           <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F961" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G961" s="4"/>
     </row>
     <row r="962">
       <c r="A962" s="4" t="n">
-        <v>4796</v>
+        <v>1967</v>
       </c>
       <c r="B962" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C962" s="4" t="inlineStr">
         <is>
-          <t>Anastasia</t>
+          <t>Egzona</t>
         </is>
       </c>
       <c r="D962" s="4" t="inlineStr">
         <is>
-          <t>Jovic</t>
+          <t>Krasniqi</t>
         </is>
       </c>
       <c r="E962" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F962" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G962" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G962" s="4"/>
     </row>
     <row r="963">
       <c r="A963" s="4" t="n">
-        <v>5187</v>
+        <v>5047</v>
       </c>
       <c r="B963" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C963" s="4" t="inlineStr">
         <is>
-          <t>Anastasia</t>
+          <t>Fabia</t>
         </is>
       </c>
       <c r="D963" s="4" t="inlineStr">
         <is>
-          <t>Jovic</t>
+          <t>Krättli</t>
         </is>
       </c>
       <c r="E963" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F963" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G963" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G963" s="4"/>
     </row>
     <row r="964">
       <c r="A964" s="4" t="n">
-        <v>5188</v>
+        <v>1977</v>
       </c>
       <c r="B964" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C964" s="4" t="inlineStr">
         <is>
-          <t>Jahnss</t>
+          <t>Karin</t>
         </is>
       </c>
       <c r="D964" s="4" t="inlineStr">
         <is>
-          <t>Julan</t>
+          <t>Kreis</t>
         </is>
       </c>
       <c r="E964" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F964" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G964" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G964" s="4"/>
     </row>
     <row r="965">
       <c r="A965" s="4" t="n">
-        <v>4795</v>
+        <v>1979</v>
       </c>
       <c r="B965" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C965" s="4" t="inlineStr">
         <is>
-          <t>Jahnss</t>
+          <t>Werner</t>
         </is>
       </c>
       <c r="D965" s="4" t="inlineStr">
         <is>
-          <t>Julan</t>
+          <t>Kriech</t>
         </is>
       </c>
       <c r="E965" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F965" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G965" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G965" s="4"/>
     </row>
     <row r="966">
       <c r="A966" s="4" t="n">
-        <v>1777</v>
+        <v>4506</v>
       </c>
       <c r="B966" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C966" s="4" t="inlineStr">
         <is>
-          <t>Marc</t>
+          <t>Anel</t>
         </is>
       </c>
       <c r="D966" s="4" t="inlineStr">
         <is>
-          <t>Jungen</t>
+          <t>Kujevic</t>
         </is>
       </c>
       <c r="E966" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F966" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G966" s="4"/>
     </row>
     <row r="967">
       <c r="A967" s="4" t="n">
-        <v>1779</v>
+        <v>1999</v>
       </c>
       <c r="B967" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C967" s="4" t="inlineStr">
         <is>
-          <t>Manuela</t>
+          <t>Evelyn</t>
         </is>
       </c>
       <c r="D967" s="4" t="inlineStr">
         <is>
-          <t>Jungo</t>
+          <t>Küng</t>
         </is>
       </c>
       <c r="E967" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F967" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G967" s="4"/>
     </row>
     <row r="968">
       <c r="A968" s="4" t="n">
-        <v>1781</v>
+        <v>4522</v>
       </c>
       <c r="B968" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C968" s="4" t="inlineStr">
         <is>
-          <t>Krenar</t>
+          <t>David</t>
         </is>
       </c>
       <c r="D968" s="4" t="inlineStr">
         <is>
-          <t>Jusufi</t>
+          <t>Kurmann</t>
         </is>
       </c>
       <c r="E968" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Shukokai Shito Ryu</t>
         </is>
       </c>
       <c r="F968" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G968" s="4"/>
     </row>
     <row r="969">
       <c r="A969" s="4" t="n">
-        <v>5511</v>
+        <v>5502</v>
       </c>
       <c r="B969" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C969" s="4" t="inlineStr">
         <is>
-          <t>Stephan</t>
+          <t>Rinesa</t>
         </is>
       </c>
       <c r="D969" s="4" t="inlineStr">
         <is>
-          <t>Jutz</t>
+          <t>Kurtaj</t>
         </is>
       </c>
       <c r="E969" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F969" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G969" s="4"/>
+      <c r="G969" s="4" t="inlineStr">
+        <is>
+          <t>SSKF</t>
+        </is>
+      </c>
     </row>
     <row r="970">
       <c r="A970" s="4" t="n">
-        <v>1786</v>
+        <v>7349</v>
       </c>
       <c r="B970" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C970" s="4" t="inlineStr">
         <is>
-          <t>Kevin</t>
+          <t>Valentine</t>
         </is>
       </c>
       <c r="D970" s="4" t="inlineStr">
         <is>
-          <t>Kabashi</t>
+          <t>Kuster</t>
         </is>
       </c>
       <c r="E970" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F970" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G970" s="4"/>
     </row>
     <row r="971">
       <c r="A971" s="4" t="n">
-        <v>1787</v>
+        <v>2036</v>
       </c>
       <c r="B971" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C971" s="4" t="inlineStr">
         <is>
-          <t>Kol</t>
+          <t>Jacques</t>
         </is>
       </c>
       <c r="D971" s="4" t="inlineStr">
         <is>
-          <t>Kabashi</t>
+          <t>Lambelet</t>
         </is>
       </c>
       <c r="E971" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F971" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G971" s="4"/>
     </row>
     <row r="972">
       <c r="A972" s="4" t="n">
-        <v>7342</v>
+        <v>2039</v>
       </c>
       <c r="B972" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C972" s="4" t="inlineStr">
         <is>
-          <t>Elson Jason</t>
+          <t>Sarah</t>
         </is>
       </c>
       <c r="D972" s="4" t="inlineStr">
         <is>
-          <t>Kabashi</t>
+          <t>Landolt</t>
         </is>
       </c>
       <c r="E972" s="4" t="inlineStr">
         <is>
-          <t>Sport Karate</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F972" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G972" s="4"/>
     </row>
     <row r="973">
       <c r="A973" s="4" t="n">
-        <v>5845</v>
+        <v>2042</v>
       </c>
       <c r="B973" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C973" s="4" t="inlineStr">
         <is>
-          <t>John</t>
+          <t>Alain</t>
         </is>
       </c>
       <c r="D973" s="4" t="inlineStr">
         <is>
-          <t>Kabashi</t>
+          <t>Langenegger</t>
         </is>
       </c>
       <c r="E973" s="4" t="inlineStr">
         <is>
-          <t>Sport Karate</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F973" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G973" s="4"/>
     </row>
     <row r="974">
       <c r="A974" s="4" t="n">
-        <v>1800</v>
+        <v>2047</v>
       </c>
       <c r="B974" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C974" s="4" t="inlineStr">
         <is>
-          <t>Shkendim</t>
+          <t>Peter</t>
         </is>
       </c>
       <c r="D974" s="4" t="inlineStr">
         <is>
-          <t>Kalici</t>
+          <t>Lanz</t>
         </is>
       </c>
       <c r="E974" s="4" t="inlineStr">
         <is>
           <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F974" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G974" s="4"/>
     </row>
     <row r="975">
       <c r="A975" s="4" t="n">
-        <v>1803</v>
+        <v>7357</v>
       </c>
       <c r="B975" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C975" s="4" t="inlineStr">
         <is>
-          <t>Roland</t>
+          <t>Killian</t>
         </is>
       </c>
       <c r="D975" s="4" t="inlineStr">
         <is>
-          <t>Kälin</t>
+          <t>Laroche</t>
         </is>
       </c>
       <c r="E975" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shorin Ryu</t>
         </is>
       </c>
       <c r="F975" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G975" s="4"/>
     </row>
     <row r="976">
       <c r="A976" s="4" t="n">
-        <v>1805</v>
+        <v>4526</v>
       </c>
       <c r="B976" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C976" s="4" t="inlineStr">
         <is>
-          <t>Sandro</t>
+          <t>Augustin</t>
         </is>
       </c>
       <c r="D976" s="4" t="inlineStr">
         <is>
-          <t>Kallen</t>
+          <t>Lathion</t>
         </is>
       </c>
       <c r="E976" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F976" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G976" s="4"/>
     </row>
     <row r="977">
       <c r="A977" s="4" t="n">
-        <v>1813</v>
+        <v>7355</v>
       </c>
       <c r="B977" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C977" s="4" t="inlineStr">
         <is>
-          <t>Urs</t>
+          <t>Thibaud</t>
         </is>
       </c>
       <c r="D977" s="4" t="inlineStr">
         <is>
-          <t>Kämpfer</t>
+          <t>Lathion</t>
         </is>
       </c>
       <c r="E977" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shorin Ryu</t>
         </is>
       </c>
       <c r="F977" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G977" s="4"/>
     </row>
     <row r="978">
       <c r="A978" s="4" t="n">
-        <v>6655</v>
+        <v>4507</v>
       </c>
       <c r="B978" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C978" s="4" t="inlineStr">
         <is>
-          <t>Karish</t>
+          <t>Drilon</t>
         </is>
       </c>
       <c r="D978" s="4" t="inlineStr">
         <is>
-          <t>Kantharuban</t>
+          <t>Latifi</t>
         </is>
       </c>
       <c r="E978" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F978" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G978" s="4"/>
     </row>
     <row r="979">
       <c r="A979" s="4" t="n">
-        <v>6656</v>
+        <v>2091</v>
       </c>
       <c r="B979" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C979" s="4" t="inlineStr">
         <is>
-          <t>Nikish</t>
+          <t>Céline</t>
         </is>
       </c>
       <c r="D979" s="4" t="inlineStr">
         <is>
-          <t>Kantharuban</t>
+          <t>Lema</t>
         </is>
       </c>
       <c r="E979" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F979" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G979" s="4"/>
     </row>
     <row r="980">
       <c r="A980" s="4" t="n">
-        <v>1821</v>
+        <v>2094</v>
       </c>
       <c r="B980" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C980" s="4" t="inlineStr">
         <is>
-          <t>Dietmar</t>
+          <t>Mélanie</t>
         </is>
       </c>
       <c r="D980" s="4" t="inlineStr">
         <is>
-          <t>Käppeli</t>
+          <t>Lema</t>
         </is>
       </c>
       <c r="E980" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F980" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G980" s="4"/>
     </row>
     <row r="981">
       <c r="A981" s="4" t="n">
-        <v>1822</v>
+        <v>2095</v>
       </c>
       <c r="B981" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C981" s="4" t="inlineStr">
         <is>
-          <t>Serge</t>
+          <t>Nicolas</t>
         </is>
       </c>
       <c r="D981" s="4" t="inlineStr">
         <is>
-          <t>Käppeli</t>
+          <t>Lemaître</t>
         </is>
       </c>
       <c r="E981" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F981" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G981" s="4"/>
     </row>
     <row r="982">
       <c r="A982" s="4" t="n">
-        <v>1827</v>
+        <v>2098</v>
       </c>
       <c r="B982" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C982" s="4" t="inlineStr">
         <is>
-          <t>Nurija</t>
+          <t>Morgane</t>
         </is>
       </c>
       <c r="D982" s="4" t="inlineStr">
         <is>
-          <t>Karalik</t>
+          <t>Lenglet</t>
         </is>
       </c>
       <c r="E982" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F982" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G982" s="4"/>
     </row>
     <row r="983">
       <c r="A983" s="4" t="n">
-        <v>4504</v>
+        <v>5046</v>
       </c>
       <c r="B983" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C983" s="4" t="inlineStr">
         <is>
-          <t>Matthias</t>
+          <t>Andreas</t>
         </is>
       </c>
       <c r="D983" s="4" t="inlineStr">
         <is>
-          <t>Kaufmann</t>
+          <t>Leonard</t>
         </is>
       </c>
       <c r="E983" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F983" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G983" s="4"/>
     </row>
     <row r="984">
       <c r="A984" s="4" t="n">
-        <v>6645</v>
+        <v>6192</v>
       </c>
       <c r="B984" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C984" s="4" t="inlineStr">
         <is>
-          <t>Katrin</t>
+          <t>Jurica</t>
         </is>
       </c>
       <c r="D984" s="4" t="inlineStr">
         <is>
-          <t>Kaufmann</t>
+          <t>Lepur</t>
         </is>
       </c>
       <c r="E984" s="4" t="inlineStr">
         <is>
-          <t>Shisui Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F984" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G984" s="4"/>
     </row>
     <row r="985">
       <c r="A985" s="4" t="n">
-        <v>1843</v>
+        <v>2113</v>
       </c>
       <c r="B985" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C985" s="4" t="inlineStr">
         <is>
-          <t>Tristan</t>
+          <t>Thomas</t>
         </is>
       </c>
       <c r="D985" s="4" t="inlineStr">
         <is>
-          <t>Kaufmann</t>
+          <t>Leu </t>
         </is>
       </c>
       <c r="E985" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F985" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G985" s="4"/>
     </row>
     <row r="986">
       <c r="A986" s="4" t="n">
-        <v>1847</v>
+        <v>2115</v>
       </c>
       <c r="B986" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C986" s="4" t="inlineStr">
         <is>
-          <t>Simon</t>
+          <t>Sandra</t>
         </is>
       </c>
       <c r="D986" s="4" t="inlineStr">
         <is>
-          <t>Kehrli</t>
+          <t>Leubaz</t>
         </is>
       </c>
       <c r="E986" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Fudokan</t>
         </is>
       </c>
       <c r="F986" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G986" s="4"/>
     </row>
     <row r="987">
       <c r="A987" s="4" t="n">
-        <v>1851</v>
+        <v>7343</v>
       </c>
       <c r="B987" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C987" s="4" t="inlineStr">
         <is>
-          <t>Jürg</t>
+          <t>Maximilian</t>
         </is>
       </c>
       <c r="D987" s="4" t="inlineStr">
         <is>
-          <t>Keller</t>
+          <t>Leuenberger</t>
         </is>
       </c>
       <c r="E987" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Sport Karate</t>
         </is>
       </c>
       <c r="F987" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G987" s="4"/>
     </row>
     <row r="988">
       <c r="A988" s="4" t="n">
-        <v>1856</v>
+        <v>2120</v>
       </c>
       <c r="B988" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C988" s="4" t="inlineStr">
         <is>
-          <t>Tanja</t>
+          <t>Andrea</t>
         </is>
       </c>
       <c r="D988" s="4" t="inlineStr">
         <is>
-          <t>Keller</t>
+          <t>Leuzinger</t>
         </is>
       </c>
       <c r="E988" s="4" t="inlineStr">
         <is>
           <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F988" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G988" s="4"/>
     </row>
     <row r="989">
       <c r="A989" s="4" t="n">
-        <v>5504</v>
+        <v>2123</v>
       </c>
       <c r="B989" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C989" s="4" t="inlineStr">
         <is>
-          <t>Marc</t>
+          <t>Kent</t>
         </is>
       </c>
       <c r="D989" s="4" t="inlineStr">
         <is>
-          <t>Keller</t>
+          <t>Li Ka </t>
         </is>
       </c>
       <c r="E989" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F989" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G989" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G989" s="4"/>
     </row>
     <row r="990">
       <c r="A990" s="4" t="n">
-        <v>1858</v>
+        <v>2128</v>
       </c>
       <c r="B990" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C990" s="4" t="inlineStr">
         <is>
-          <t>Sven</t>
+          <t>Sang-Yoo</t>
         </is>
       </c>
       <c r="D990" s="4" t="inlineStr">
         <is>
-          <t>Kempf</t>
+          <t>Lim</t>
         </is>
       </c>
       <c r="E990" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F990" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G990" s="4"/>
     </row>
     <row r="991">
       <c r="A991" s="4" t="n">
-        <v>4527</v>
+        <v>6644</v>
       </c>
       <c r="B991" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C991" s="4" t="inlineStr">
         <is>
-          <t>Vaït</t>
+          <t>Julia</t>
         </is>
       </c>
       <c r="D991" s="4" t="inlineStr">
         <is>
-          <t>Kerimoski</t>
+          <t>Lindt</t>
         </is>
       </c>
       <c r="E991" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shisui Ryu</t>
         </is>
       </c>
       <c r="F991" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G991" s="4"/>
     </row>
     <row r="992">
       <c r="A992" s="4" t="n">
-        <v>1865</v>
+        <v>2131</v>
       </c>
       <c r="B992" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C992" s="4" t="inlineStr">
         <is>
-          <t>Samantha</t>
+          <t>Irène</t>
         </is>
       </c>
       <c r="D992" s="4" t="inlineStr">
         <is>
-          <t>Kessler</t>
+          <t>Linggi</t>
         </is>
       </c>
       <c r="E992" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F992" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G992" s="4"/>
     </row>
     <row r="993">
       <c r="A993" s="4" t="n">
-        <v>1868</v>
+        <v>2133</v>
       </c>
       <c r="B993" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C993" s="4" t="inlineStr">
         <is>
-          <t>Kamel</t>
+          <t>Bruno</t>
         </is>
       </c>
       <c r="D993" s="4" t="inlineStr">
         <is>
-          <t>Khadraoui</t>
+          <t>Lippmann</t>
         </is>
       </c>
       <c r="E993" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F993" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G993" s="4"/>
     </row>
     <row r="994">
       <c r="A994" s="4" t="n">
-        <v>1869</v>
+        <v>2138</v>
       </c>
       <c r="B994" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C994" s="4" t="inlineStr">
         <is>
-          <t>Mohamed</t>
+          <t>Robert</t>
         </is>
       </c>
       <c r="D994" s="4" t="inlineStr">
         <is>
-          <t>Khediri</t>
+          <t>Lleshaj</t>
         </is>
       </c>
       <c r="E994" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F994" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G994" s="4"/>
     </row>
     <row r="995">
       <c r="A995" s="4" t="n">
-        <v>1873</v>
+        <v>2142</v>
       </c>
       <c r="B995" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C995" s="4" t="inlineStr">
         <is>
-          <t>Gözde</t>
+          <t>Sven</t>
         </is>
       </c>
       <c r="D995" s="4" t="inlineStr">
         <is>
-          <t>Kilinc</t>
+          <t>Locher</t>
         </is>
       </c>
       <c r="E995" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F995" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G995" s="4"/>
     </row>
     <row r="996">
       <c r="A996" s="4" t="n">
-        <v>1874</v>
+        <v>2143</v>
       </c>
       <c r="B996" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C996" s="4" t="inlineStr">
         <is>
-          <t>Tjadina</t>
+          <t>Joshua</t>
         </is>
       </c>
       <c r="D996" s="4" t="inlineStr">
         <is>
-          <t>Killer</t>
+          <t>Lochmatter</t>
         </is>
       </c>
       <c r="E996" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F996" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G996" s="4"/>
     </row>
     <row r="997">
       <c r="A997" s="4" t="n">
-        <v>1877</v>
+        <v>2146</v>
       </c>
       <c r="B997" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C997" s="4" t="inlineStr">
         <is>
-          <t>Csaba</t>
+          <t>Philippe</t>
         </is>
       </c>
       <c r="D997" s="4" t="inlineStr">
         <is>
-          <t>Kiss</t>
+          <t>Logaritsch</t>
         </is>
       </c>
       <c r="E997" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F997" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G997" s="4"/>
     </row>
     <row r="998">
       <c r="A998" s="4" t="n">
-        <v>1882</v>
+        <v>2148</v>
       </c>
       <c r="B998" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C998" s="4" t="inlineStr">
         <is>
-          <t>Andrea</t>
+          <t>Davide</t>
         </is>
       </c>
       <c r="D998" s="4" t="inlineStr">
         <is>
-          <t>Klauser</t>
+          <t>Lomma</t>
         </is>
       </c>
       <c r="E998" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F998" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G998" s="4"/>
     </row>
     <row r="999">
       <c r="A999" s="4" t="n">
-        <v>1898</v>
+        <v>2156</v>
       </c>
       <c r="B999" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C999" s="4" t="inlineStr">
         <is>
-          <t>Daniela</t>
+          <t>Alex</t>
         </is>
       </c>
       <c r="D999" s="4" t="inlineStr">
         <is>
-          <t>Knickrehm</t>
+          <t>Lorance</t>
         </is>
       </c>
       <c r="E999" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F999" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G999" s="4"/>
     </row>
     <row r="1000">
       <c r="A1000" s="4" t="n">
-        <v>1903</v>
+        <v>6663</v>
       </c>
       <c r="B1000" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1000" s="4" t="inlineStr">
         <is>
-          <t>Michel-Sven</t>
+          <t>Swan</t>
         </is>
       </c>
       <c r="D1000" s="4" t="inlineStr">
         <is>
-          <t>Knuchel</t>
+          <t>Lorenz</t>
         </is>
       </c>
       <c r="E1000" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1000" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1000" s="4"/>
     </row>
     <row r="1001">
       <c r="A1001" s="4" t="n">
-        <v>1908</v>
+        <v>2169</v>
       </c>
       <c r="B1001" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1001" s="4" t="inlineStr">
         <is>
-          <t>Anton</t>
+          <t>Gilbert</t>
         </is>
       </c>
       <c r="D1001" s="4" t="inlineStr">
         <is>
-          <t>Knyazev</t>
+          <t>Ludwig</t>
         </is>
       </c>
       <c r="E1001" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Fudokan</t>
         </is>
       </c>
       <c r="F1001" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1001" s="4"/>
     </row>
     <row r="1002">
       <c r="A1002" s="4" t="n">
-        <v>1910</v>
+        <v>2174</v>
       </c>
       <c r="B1002" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1002" s="4" t="inlineStr">
         <is>
-          <t>Patrizia</t>
+          <t>Laurent</t>
         </is>
       </c>
       <c r="D1002" s="4" t="inlineStr">
         <is>
-          <t>Köbeli</t>
+          <t>Lugon</t>
         </is>
       </c>
       <c r="E1002" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1002" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1002" s="4"/>
     </row>
     <row r="1003">
       <c r="A1003" s="4" t="n">
-        <v>1914</v>
+        <v>2176</v>
       </c>
       <c r="B1003" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1003" s="4" t="inlineStr">
         <is>
-          <t>Daniel</t>
+          <t>Brigitte</t>
         </is>
       </c>
       <c r="D1003" s="4" t="inlineStr">
         <is>
-          <t>Koch</t>
+          <t>Lukavackic</t>
         </is>
       </c>
       <c r="E1003" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1003" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1003" s="4"/>
     </row>
     <row r="1004">
       <c r="A1004" s="4" t="n">
-        <v>1917</v>
+        <v>2177</v>
       </c>
       <c r="B1004" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1004" s="4" t="inlineStr">
         <is>
-          <t>Mélanie</t>
+          <t>Dragana</t>
         </is>
       </c>
       <c r="D1004" s="4" t="inlineStr">
         <is>
-          <t>Kocher</t>
+          <t>Lukes</t>
         </is>
       </c>
       <c r="E1004" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1004" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1004" s="4"/>
     </row>
     <row r="1005">
       <c r="A1005" s="4" t="n">
-        <v>4534</v>
+        <v>2180</v>
       </c>
       <c r="B1005" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1005" s="4" t="inlineStr">
         <is>
-          <t>Maxime</t>
+          <t>Sébastien</t>
         </is>
       </c>
       <c r="D1005" s="4" t="inlineStr">
         <is>
-          <t>Kohler</t>
+          <t>Luna</t>
         </is>
       </c>
       <c r="E1005" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1005" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1005" s="4"/>
     </row>
     <row r="1006">
       <c r="A1006" s="4" t="n">
-        <v>1926</v>
+        <v>2187</v>
       </c>
       <c r="B1006" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1006" s="4" t="inlineStr">
         <is>
-          <t>Pierre-André</t>
+          <t>Mariana</t>
         </is>
       </c>
       <c r="D1006" s="4" t="inlineStr">
         <is>
-          <t>Kohli</t>
+          <t>Luso</t>
         </is>
       </c>
       <c r="E1006" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1006" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1006" s="4"/>
     </row>
     <row r="1007">
       <c r="A1007" s="4" t="n">
-        <v>1935</v>
+        <v>2198</v>
       </c>
       <c r="B1007" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1007" s="4" t="inlineStr">
         <is>
-          <t>Karin</t>
+          <t>Fabian</t>
         </is>
       </c>
       <c r="D1007" s="4" t="inlineStr">
         <is>
-          <t>Koller</t>
+          <t>Lüthy</t>
         </is>
       </c>
       <c r="E1007" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F1007" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1007" s="4"/>
     </row>
     <row r="1008">
       <c r="A1008" s="4" t="n">
-        <v>1942</v>
+        <v>6200</v>
       </c>
       <c r="B1008" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1008" s="4" t="inlineStr">
         <is>
-          <t>Denise</t>
+          <t>Quentin</t>
         </is>
       </c>
       <c r="D1008" s="4" t="inlineStr">
         <is>
-          <t>König</t>
+          <t>Luyet</t>
         </is>
       </c>
       <c r="E1008" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1008" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1008" s="4"/>
     </row>
     <row r="1009">
       <c r="A1009" s="4" t="n">
-        <v>1953</v>
+        <v>2204</v>
       </c>
       <c r="B1009" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1009" s="4" t="inlineStr">
         <is>
-          <t>Noémie</t>
+          <t>Baptiste</t>
         </is>
       </c>
       <c r="D1009" s="4" t="inlineStr">
         <is>
-          <t>Kornfeld</t>
+          <t>Mabaillard</t>
         </is>
       </c>
       <c r="E1009" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1009" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1009" s="4"/>
     </row>
     <row r="1010">
       <c r="A1010" s="4" t="n">
-        <v>1958</v>
+        <v>7364</v>
       </c>
       <c r="B1010" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1010" s="4" t="inlineStr">
         <is>
-          <t>Christoph</t>
+          <t>Oscar</t>
         </is>
       </c>
       <c r="D1010" s="4" t="inlineStr">
         <is>
-          <t>Koster</t>
+          <t>Mabillard</t>
         </is>
       </c>
       <c r="E1010" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1010" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1010" s="4"/>
     </row>
     <row r="1011">
       <c r="A1011" s="4" t="n">
-        <v>1962</v>
+        <v>2206</v>
       </c>
       <c r="B1011" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1011" s="4" t="inlineStr">
         <is>
-          <t>Lenka</t>
+          <t>Mike</t>
         </is>
       </c>
       <c r="D1011" s="4" t="inlineStr">
         <is>
-          <t>Kozlik</t>
+          <t>Machule</t>
         </is>
       </c>
       <c r="E1011" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Fudokan</t>
         </is>
       </c>
       <c r="F1011" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1011" s="4"/>
     </row>
     <row r="1012">
       <c r="A1012" s="4" t="n">
-        <v>1963</v>
+        <v>4529</v>
       </c>
       <c r="B1012" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1012" s="4" t="inlineStr">
         <is>
-          <t>Fritz</t>
+          <t>Keith</t>
         </is>
       </c>
       <c r="D1012" s="4" t="inlineStr">
         <is>
-          <t>Krähenbühl</t>
+          <t>Mader</t>
         </is>
       </c>
       <c r="E1012" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1012" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1012" s="4"/>
     </row>
     <row r="1013">
       <c r="A1013" s="4" t="n">
-        <v>1966</v>
+        <v>5516</v>
       </c>
       <c r="B1013" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1013" s="4" t="inlineStr">
         <is>
-          <t>Asslan</t>
+          <t>Carolina</t>
         </is>
       </c>
       <c r="D1013" s="4" t="inlineStr">
         <is>
-          <t>Krasnigi</t>
+          <t>Majid</t>
         </is>
       </c>
       <c r="E1013" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1013" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1013" s="4"/>
     </row>
     <row r="1014">
       <c r="A1014" s="4" t="n">
-        <v>1967</v>
+        <v>4794</v>
       </c>
       <c r="B1014" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1014" s="4" t="inlineStr">
         <is>
-          <t>Egzona</t>
+          <t>Qendrim</t>
         </is>
       </c>
       <c r="D1014" s="4" t="inlineStr">
         <is>
-          <t>Krasniqi</t>
+          <t>Maliqi</t>
         </is>
       </c>
       <c r="E1014" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1014" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G1014" s="4"/>
+      <c r="G1014" s="4" t="inlineStr">
+        <is>
+          <t>SSKF</t>
+        </is>
+      </c>
     </row>
     <row r="1015">
       <c r="A1015" s="4" t="n">
-        <v>5047</v>
+        <v>5185</v>
       </c>
       <c r="B1015" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1015" s="4" t="inlineStr">
         <is>
-          <t>Fabia</t>
+          <t>Qendrim</t>
         </is>
       </c>
       <c r="D1015" s="4" t="inlineStr">
         <is>
-          <t>Krättli</t>
+          <t>Maliqi</t>
         </is>
       </c>
       <c r="E1015" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1015" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G1015" s="4"/>
+      <c r="G1015" s="4" t="inlineStr">
+        <is>
+          <t>SSKF</t>
+        </is>
+      </c>
     </row>
     <row r="1016">
       <c r="A1016" s="4" t="n">
-        <v>1977</v>
+        <v>2226</v>
       </c>
       <c r="B1016" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1016" s="4" t="inlineStr">
         <is>
-          <t>Karin</t>
+          <t>Vincent</t>
         </is>
       </c>
       <c r="D1016" s="4" t="inlineStr">
         <is>
-          <t>Kreis</t>
+          <t>Manivanh</t>
         </is>
       </c>
       <c r="E1016" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1016" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1016" s="4"/>
     </row>
     <row r="1017">
       <c r="A1017" s="4" t="n">
-        <v>1979</v>
+        <v>2225</v>
       </c>
       <c r="B1017" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1017" s="4" t="inlineStr">
         <is>
-          <t>Werner</t>
+          <t>Melanie</t>
         </is>
       </c>
       <c r="D1017" s="4" t="inlineStr">
         <is>
-          <t>Kriech</t>
+          <t>Manivanh</t>
         </is>
       </c>
       <c r="E1017" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1017" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1017" s="4"/>
     </row>
     <row r="1018">
       <c r="A1018" s="4" t="n">
-        <v>4506</v>
+        <v>5849</v>
       </c>
       <c r="B1018" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1018" s="4" t="inlineStr">
         <is>
-          <t>Anel</t>
+          <t>Matheo</t>
         </is>
       </c>
       <c r="D1018" s="4" t="inlineStr">
         <is>
-          <t>Kujevic</t>
+          <t>Marchioni</t>
         </is>
       </c>
       <c r="E1018" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1018" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1018" s="4"/>
     </row>
     <row r="1019">
       <c r="A1019" s="4" t="n">
-        <v>1999</v>
+        <v>6658</v>
       </c>
       <c r="B1019" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1019" s="4" t="inlineStr">
         <is>
-          <t>Evelyn</t>
+          <t>Matheo</t>
         </is>
       </c>
       <c r="D1019" s="4" t="inlineStr">
         <is>
-          <t>Küng</t>
+          <t>Marchioni</t>
         </is>
       </c>
       <c r="E1019" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1019" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1019" s="4"/>
     </row>
     <row r="1020">
       <c r="A1020" s="4" t="n">
-        <v>4522</v>
+        <v>2233</v>
       </c>
       <c r="B1020" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1020" s="4" t="inlineStr">
         <is>
-          <t>David</t>
+          <t>Theo</t>
         </is>
       </c>
       <c r="D1020" s="4" t="inlineStr">
         <is>
-          <t>Kurmann</t>
+          <t>Marending</t>
         </is>
       </c>
       <c r="E1020" s="4" t="inlineStr">
         <is>
-          <t>Shukokai Shito Ryu</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F1020" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1020" s="4"/>
     </row>
     <row r="1021">
       <c r="A1021" s="4" t="n">
-        <v>5502</v>
+        <v>2239</v>
       </c>
       <c r="B1021" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1021" s="4" t="inlineStr">
         <is>
-          <t>Rinesa</t>
+          <t>Susanne</t>
         </is>
       </c>
       <c r="D1021" s="4" t="inlineStr">
         <is>
-          <t>Kurtaj</t>
+          <t>Mark</t>
         </is>
       </c>
       <c r="E1021" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F1021" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G1021" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G1021" s="4"/>
     </row>
     <row r="1022">
       <c r="A1022" s="4" t="n">
-        <v>7349</v>
+        <v>5182</v>
       </c>
       <c r="B1022" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1022" s="4" t="inlineStr">
         <is>
-          <t>Valentine</t>
+          <t>Davide</t>
         </is>
       </c>
       <c r="D1022" s="4" t="inlineStr">
         <is>
-          <t>Kuster</t>
+          <t>Martone</t>
         </is>
       </c>
       <c r="E1022" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1022" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G1022" s="4"/>
+      <c r="G1022" s="4" t="inlineStr">
+        <is>
+          <t>SSKF</t>
+        </is>
+      </c>
     </row>
     <row r="1023">
       <c r="A1023" s="4" t="n">
-        <v>2036</v>
+        <v>4793</v>
       </c>
       <c r="B1023" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1023" s="4" t="inlineStr">
         <is>
-          <t>Jacques</t>
+          <t>Davide</t>
         </is>
       </c>
       <c r="D1023" s="4" t="inlineStr">
         <is>
-          <t>Lambelet</t>
+          <t>Martone</t>
         </is>
       </c>
       <c r="E1023" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1023" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G1023" s="4"/>
+      <c r="G1023" s="4" t="inlineStr">
+        <is>
+          <t>SSKF</t>
+        </is>
+      </c>
     </row>
     <row r="1024">
       <c r="A1024" s="4" t="n">
-        <v>2039</v>
+        <v>4503</v>
       </c>
       <c r="B1024" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1024" s="4" t="inlineStr">
         <is>
-          <t>Sarah</t>
+          <t>Ariane</t>
         </is>
       </c>
       <c r="D1024" s="4" t="inlineStr">
         <is>
-          <t>Landolt</t>
+          <t>Marwood</t>
         </is>
       </c>
       <c r="E1024" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1024" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1024" s="4"/>
     </row>
     <row r="1025">
       <c r="A1025" s="4" t="n">
-        <v>2042</v>
+        <v>2265</v>
       </c>
       <c r="B1025" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1025" s="4" t="inlineStr">
         <is>
-          <t>Alain</t>
+          <t>Sandro</t>
         </is>
       </c>
       <c r="D1025" s="4" t="inlineStr">
         <is>
-          <t>Langenegger</t>
+          <t>Massarotti</t>
         </is>
       </c>
       <c r="E1025" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F1025" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1025" s="4"/>
     </row>
     <row r="1026">
       <c r="A1026" s="4" t="n">
-        <v>2047</v>
+        <v>5847</v>
       </c>
       <c r="B1026" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1026" s="4" t="inlineStr">
         <is>
-          <t>Peter</t>
+          <t>Simon</t>
         </is>
       </c>
       <c r="D1026" s="4" t="inlineStr">
         <is>
-          <t>Lanz</t>
+          <t>Maulini</t>
         </is>
       </c>
       <c r="E1026" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1026" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1026" s="4"/>
     </row>
     <row r="1027">
       <c r="A1027" s="4" t="n">
-        <v>7357</v>
+        <v>2278</v>
       </c>
       <c r="B1027" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1027" s="4" t="inlineStr">
         <is>
-          <t>Killian</t>
+          <t>Franziska</t>
         </is>
       </c>
       <c r="D1027" s="4" t="inlineStr">
         <is>
-          <t>Laroche</t>
+          <t>Maurer</t>
         </is>
       </c>
       <c r="E1027" s="4" t="inlineStr">
         <is>
-          <t>Shorin Ryu</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F1027" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1027" s="4"/>
     </row>
     <row r="1028">
       <c r="A1028" s="4" t="n">
-        <v>4526</v>
+        <v>2283</v>
       </c>
       <c r="B1028" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1028" s="4" t="inlineStr">
         <is>
-          <t>Augustin</t>
+          <t>Abdelkader</t>
         </is>
       </c>
       <c r="D1028" s="4" t="inlineStr">
         <is>
-          <t>Lathion</t>
+          <t>Medjdoub</t>
         </is>
       </c>
       <c r="E1028" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1028" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1028" s="4"/>
     </row>
     <row r="1029">
       <c r="A1029" s="4" t="n">
-        <v>7355</v>
+        <v>2284</v>
       </c>
       <c r="B1029" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1029" s="4" t="inlineStr">
         <is>
-          <t>Thibaud</t>
+          <t>Sandro</t>
         </is>
       </c>
       <c r="D1029" s="4" t="inlineStr">
         <is>
-          <t>Lathion</t>
+          <t>Megna</t>
         </is>
       </c>
       <c r="E1029" s="4" t="inlineStr">
         <is>
-          <t>Shorin Ryu</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F1029" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1029" s="4"/>
     </row>
     <row r="1030">
       <c r="A1030" s="4" t="n">
-        <v>4507</v>
+        <v>2293</v>
       </c>
       <c r="B1030" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1030" s="4" t="inlineStr">
         <is>
-          <t>Drilon</t>
+          <t>André</t>
         </is>
       </c>
       <c r="D1030" s="4" t="inlineStr">
         <is>
-          <t>Latifi</t>
+          <t>Meier</t>
         </is>
       </c>
       <c r="E1030" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1030" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1030" s="4"/>
     </row>
     <row r="1031">
       <c r="A1031" s="4" t="n">
-        <v>2091</v>
+        <v>2298</v>
       </c>
       <c r="B1031" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1031" s="4" t="inlineStr">
         <is>
-          <t>Céline</t>
+          <t>Edith</t>
         </is>
       </c>
       <c r="D1031" s="4" t="inlineStr">
         <is>
-          <t>Lema</t>
+          <t>Meier</t>
         </is>
       </c>
       <c r="E1031" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1031" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1031" s="4"/>
     </row>
     <row r="1032">
       <c r="A1032" s="4" t="n">
-        <v>2094</v>
+        <v>2317</v>
       </c>
       <c r="B1032" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1032" s="4" t="inlineStr">
         <is>
-          <t>Mélanie</t>
+          <t>Franziska</t>
         </is>
       </c>
       <c r="D1032" s="4" t="inlineStr">
         <is>
-          <t>Lema</t>
+          <t>Meile</t>
         </is>
       </c>
       <c r="E1032" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1032" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1032" s="4"/>
     </row>
     <row r="1033">
       <c r="A1033" s="4" t="n">
-        <v>2095</v>
+        <v>5309</v>
       </c>
       <c r="B1033" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1033" s="4" t="inlineStr">
         <is>
-          <t>Nicolas</t>
+          <t>Stella</t>
         </is>
       </c>
       <c r="D1033" s="4" t="inlineStr">
         <is>
-          <t>Lemaître</t>
+          <t>Meister</t>
         </is>
       </c>
       <c r="E1033" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shukokai Shito Ryu</t>
         </is>
       </c>
       <c r="F1033" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1033" s="4"/>
     </row>
     <row r="1034">
       <c r="A1034" s="4" t="n">
-        <v>2098</v>
+        <v>2323</v>
       </c>
       <c r="B1034" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1034" s="4" t="inlineStr">
         <is>
-          <t>Morgane</t>
+          <t>Dominique</t>
         </is>
       </c>
       <c r="D1034" s="4" t="inlineStr">
         <is>
-          <t>Lenglet</t>
+          <t>Meldau</t>
         </is>
       </c>
       <c r="E1034" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1034" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1034" s="4"/>
     </row>
     <row r="1035">
       <c r="A1035" s="4" t="n">
-        <v>5046</v>
+        <v>7336</v>
       </c>
       <c r="B1035" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1035" s="4" t="inlineStr">
         <is>
-          <t>Andreas</t>
+          <t>Zion</t>
         </is>
       </c>
       <c r="D1035" s="4" t="inlineStr">
         <is>
-          <t>Leonard</t>
+          <t>Menétrey</t>
         </is>
       </c>
       <c r="E1035" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shorin Ryu</t>
         </is>
       </c>
       <c r="F1035" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1035" s="4"/>
     </row>
     <row r="1036">
       <c r="A1036" s="4" t="n">
-        <v>6192</v>
+        <v>2331</v>
       </c>
       <c r="B1036" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1036" s="4" t="inlineStr">
         <is>
-          <t>Jurica</t>
+          <t>Sebastien</t>
         </is>
       </c>
       <c r="D1036" s="4" t="inlineStr">
         <is>
-          <t>Lepur</t>
+          <t>Merida</t>
         </is>
       </c>
       <c r="E1036" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1036" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1036" s="4"/>
     </row>
     <row r="1037">
       <c r="A1037" s="4" t="n">
-        <v>2113</v>
+        <v>2336</v>
       </c>
       <c r="B1037" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1037" s="4" t="inlineStr">
         <is>
-          <t>Thomas</t>
+          <t>Julien</t>
         </is>
       </c>
       <c r="D1037" s="4" t="inlineStr">
         <is>
-          <t>Leu </t>
+          <t>Meroni</t>
         </is>
       </c>
       <c r="E1037" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1037" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1037" s="4"/>
     </row>
     <row r="1038">
       <c r="A1038" s="4" t="n">
-        <v>2115</v>
+        <v>2341</v>
       </c>
       <c r="B1038" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1038" s="4" t="inlineStr">
         <is>
-          <t>Sandra</t>
+          <t>Seyda</t>
         </is>
       </c>
       <c r="D1038" s="4" t="inlineStr">
         <is>
-          <t>Leubaz</t>
+          <t>Messerli</t>
         </is>
       </c>
       <c r="E1038" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F1038" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1038" s="4"/>
     </row>
     <row r="1039">
       <c r="A1039" s="4" t="n">
-        <v>7343</v>
+        <v>2346</v>
       </c>
       <c r="B1039" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1039" s="4" t="inlineStr">
         <is>
-          <t>Maximilian</t>
+          <t>Corentin</t>
         </is>
       </c>
       <c r="D1039" s="4" t="inlineStr">
         <is>
-          <t>Leuenberger</t>
+          <t>Meuwly</t>
         </is>
       </c>
       <c r="E1039" s="4" t="inlineStr">
         <is>
-          <t>Sport Karate</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1039" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1039" s="4"/>
     </row>
     <row r="1040">
       <c r="A1040" s="4" t="n">
-        <v>2120</v>
+        <v>2347</v>
       </c>
       <c r="B1040" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1040" s="4" t="inlineStr">
         <is>
-          <t>Andrea</t>
+          <t>Roger</t>
         </is>
       </c>
       <c r="D1040" s="4" t="inlineStr">
         <is>
-          <t>Leuzinger</t>
+          <t>Meuwly</t>
         </is>
       </c>
       <c r="E1040" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Fudokan</t>
         </is>
       </c>
       <c r="F1040" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1040" s="4"/>
     </row>
     <row r="1041">
       <c r="A1041" s="4" t="n">
-        <v>2123</v>
+        <v>2382</v>
       </c>
       <c r="B1041" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1041" s="4" t="inlineStr">
         <is>
-          <t>Kent</t>
+          <t>Ljiljana</t>
         </is>
       </c>
       <c r="D1041" s="4" t="inlineStr">
         <is>
-          <t>Li Ka </t>
+          <t>Milosevic</t>
         </is>
       </c>
       <c r="E1041" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1041" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1041" s="4"/>
     </row>
     <row r="1042">
       <c r="A1042" s="4" t="n">
-        <v>2128</v>
+        <v>2389</v>
       </c>
       <c r="B1042" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1042" s="4" t="inlineStr">
         <is>
-          <t>Sang-Yoo</t>
+          <t>Simona</t>
         </is>
       </c>
       <c r="D1042" s="4" t="inlineStr">
         <is>
-          <t>Lim</t>
+          <t>Minghella</t>
         </is>
       </c>
       <c r="E1042" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1042" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1042" s="4"/>
     </row>
     <row r="1043">
       <c r="A1043" s="4" t="n">
-        <v>6644</v>
+        <v>4535</v>
       </c>
       <c r="B1043" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1043" s="4" t="inlineStr">
         <is>
-          <t>Julia</t>
+          <t>Vanessa</t>
         </is>
       </c>
       <c r="D1043" s="4" t="inlineStr">
         <is>
-          <t>Lindt</t>
+          <t>Mischler</t>
         </is>
       </c>
       <c r="E1043" s="4" t="inlineStr">
         <is>
-          <t>Shisui Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1043" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1043" s="4"/>
     </row>
     <row r="1044">
       <c r="A1044" s="4" t="n">
-        <v>2131</v>
+        <v>2411</v>
       </c>
       <c r="B1044" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1044" s="4" t="inlineStr">
         <is>
-          <t>Irène</t>
+          <t>Fabienne</t>
         </is>
       </c>
       <c r="D1044" s="4" t="inlineStr">
         <is>
-          <t>Linggi</t>
+          <t>Moix</t>
         </is>
       </c>
       <c r="E1044" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1044" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1044" s="4"/>
     </row>
     <row r="1045">
       <c r="A1045" s="4" t="n">
-        <v>2133</v>
+        <v>2412</v>
       </c>
       <c r="B1045" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1045" s="4" t="inlineStr">
         <is>
-          <t>Bruno</t>
+          <t>Pierre-Olivier</t>
         </is>
       </c>
       <c r="D1045" s="4" t="inlineStr">
         <is>
-          <t>Lippmann</t>
+          <t>Moix</t>
         </is>
       </c>
       <c r="E1045" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1045" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1045" s="4"/>
     </row>
     <row r="1046">
       <c r="A1046" s="4" t="n">
-        <v>2138</v>
+        <v>2424</v>
       </c>
       <c r="B1046" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1046" s="4" t="inlineStr">
         <is>
-          <t>Robert</t>
+          <t>Fabrice</t>
         </is>
       </c>
       <c r="D1046" s="4" t="inlineStr">
         <is>
-          <t>Lleshaj</t>
+          <t>Montavon</t>
         </is>
       </c>
       <c r="E1046" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1046" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1046" s="4"/>
     </row>
     <row r="1047">
       <c r="A1047" s="4" t="n">
-        <v>2142</v>
+        <v>2425</v>
       </c>
       <c r="B1047" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1047" s="4" t="inlineStr">
         <is>
-          <t>Sven</t>
+          <t>Fabio</t>
         </is>
       </c>
       <c r="D1047" s="4" t="inlineStr">
         <is>
-          <t>Locher</t>
+          <t>Monteiro</t>
         </is>
       </c>
       <c r="E1047" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1047" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1047" s="4"/>
     </row>
     <row r="1048">
       <c r="A1048" s="4" t="n">
-        <v>2143</v>
+        <v>4525</v>
       </c>
       <c r="B1048" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1048" s="4" t="inlineStr">
         <is>
-          <t>Joshua</t>
+          <t>Louis</t>
         </is>
       </c>
       <c r="D1048" s="4" t="inlineStr">
         <is>
-          <t>Lochmatter</t>
+          <t>Morand</t>
         </is>
       </c>
       <c r="E1048" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1048" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1048" s="4"/>
     </row>
     <row r="1049">
       <c r="A1049" s="4" t="n">
-        <v>2146</v>
+        <v>5854</v>
       </c>
       <c r="B1049" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1049" s="4" t="inlineStr">
         <is>
-          <t>Philippe</t>
+          <t>Luna</t>
         </is>
       </c>
       <c r="D1049" s="4" t="inlineStr">
         <is>
-          <t>Logaritsch</t>
+          <t>Morand</t>
         </is>
       </c>
       <c r="E1049" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1049" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1049" s="4"/>
     </row>
     <row r="1050">
       <c r="A1050" s="4" t="n">
-        <v>2148</v>
+        <v>2436</v>
       </c>
       <c r="B1050" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1050" s="4" t="inlineStr">
         <is>
-          <t>Davide</t>
+          <t>Ursina</t>
         </is>
       </c>
       <c r="D1050" s="4" t="inlineStr">
         <is>
-          <t>Lomma</t>
+          <t>Morgenthaler</t>
         </is>
       </c>
       <c r="E1050" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F1050" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1050" s="4"/>
     </row>
     <row r="1051">
       <c r="A1051" s="4" t="n">
-        <v>2156</v>
+        <v>2437</v>
       </c>
       <c r="B1051" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1051" s="4" t="inlineStr">
         <is>
-          <t>Alex</t>
+          <t>Edouard</t>
         </is>
       </c>
       <c r="D1051" s="4" t="inlineStr">
         <is>
-          <t>Lorance</t>
+          <t>Morillo</t>
         </is>
       </c>
       <c r="E1051" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1051" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1051" s="4"/>
     </row>
     <row r="1052">
       <c r="A1052" s="4" t="n">
-        <v>6663</v>
+        <v>2438</v>
       </c>
       <c r="B1052" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1052" s="4" t="inlineStr">
         <is>
-          <t>Swan</t>
+          <t>Lulzim</t>
         </is>
       </c>
       <c r="D1052" s="4" t="inlineStr">
         <is>
-          <t>Lorenz</t>
+          <t>Morinaj</t>
         </is>
       </c>
       <c r="E1052" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F1052" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1052" s="4"/>
     </row>
     <row r="1053">
       <c r="A1053" s="4" t="n">
-        <v>2169</v>
+        <v>5032</v>
       </c>
       <c r="B1053" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1053" s="4" t="inlineStr">
         <is>
-          <t>Gilbert</t>
+          <t>Elena</t>
         </is>
       </c>
       <c r="D1053" s="4" t="inlineStr">
         <is>
-          <t>Ludwig</t>
+          <t>Mpintsis</t>
         </is>
       </c>
       <c r="E1053" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Shukokai Shito-Ryu</t>
         </is>
       </c>
       <c r="F1053" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1053" s="4"/>
     </row>
     <row r="1054">
       <c r="A1054" s="4" t="n">
-        <v>2174</v>
+        <v>2475</v>
       </c>
       <c r="B1054" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1054" s="4" t="inlineStr">
         <is>
-          <t>Laurent</t>
+          <t>Lea</t>
         </is>
       </c>
       <c r="D1054" s="4" t="inlineStr">
         <is>
-          <t>Lugon</t>
+          <t>Müller</t>
         </is>
       </c>
       <c r="E1054" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1054" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1054" s="4"/>
     </row>
     <row r="1055">
       <c r="A1055" s="4" t="n">
-        <v>2176</v>
+        <v>2469</v>
       </c>
       <c r="B1055" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1055" s="4" t="inlineStr">
         <is>
-          <t>Brigitte</t>
+          <t>Geri</t>
         </is>
       </c>
       <c r="D1055" s="4" t="inlineStr">
         <is>
-          <t>Lukavackic</t>
+          <t>Müller</t>
         </is>
       </c>
       <c r="E1055" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F1055" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1055" s="4"/>
     </row>
     <row r="1056">
       <c r="A1056" s="4" t="n">
-        <v>2177</v>
+        <v>5045</v>
       </c>
       <c r="B1056" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1056" s="4" t="inlineStr">
         <is>
-          <t>Dragana</t>
+          <t>Mathias</t>
         </is>
       </c>
       <c r="D1056" s="4" t="inlineStr">
         <is>
-          <t>Lukes</t>
+          <t>Müller</t>
         </is>
       </c>
       <c r="E1056" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1056" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1056" s="4"/>
     </row>
     <row r="1057">
       <c r="A1057" s="4" t="n">
-        <v>2180</v>
+        <v>2490</v>
       </c>
       <c r="B1057" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1057" s="4" t="inlineStr">
         <is>
-          <t>Sébastien</t>
+          <t>Thomas</t>
         </is>
       </c>
       <c r="D1057" s="4" t="inlineStr">
         <is>
-          <t>Luna</t>
+          <t>Müller</t>
         </is>
       </c>
       <c r="E1057" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1057" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1057" s="4"/>
     </row>
     <row r="1058">
       <c r="A1058" s="4" t="n">
-        <v>2187</v>
+        <v>2459</v>
       </c>
       <c r="B1058" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1058" s="4" t="inlineStr">
         <is>
-          <t>Mariana</t>
+          <t>Andreas</t>
         </is>
       </c>
       <c r="D1058" s="4" t="inlineStr">
         <is>
-          <t>Luso</t>
+          <t>Müller</t>
         </is>
       </c>
       <c r="E1058" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1058" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1058" s="4"/>
     </row>
     <row r="1059">
       <c r="A1059" s="4" t="n">
-        <v>2191</v>
+        <v>2483</v>
       </c>
       <c r="B1059" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1059" s="4" t="inlineStr">
         <is>
-          <t>Dominique</t>
+          <t>Michael</t>
         </is>
       </c>
       <c r="D1059" s="4" t="inlineStr">
         <is>
-          <t>Lüthi</t>
+          <t>Müller</t>
         </is>
       </c>
       <c r="E1059" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F1059" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1059" s="4"/>
     </row>
     <row r="1060">
       <c r="A1060" s="4" t="n">
-        <v>2198</v>
+        <v>2481</v>
       </c>
       <c r="B1060" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1060" s="4" t="inlineStr">
         <is>
-          <t>Fabian</t>
+          <t>Matthias</t>
         </is>
       </c>
       <c r="D1060" s="4" t="inlineStr">
         <is>
-          <t>Lüthy</t>
+          <t>Müller</t>
         </is>
       </c>
       <c r="E1060" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1060" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1060" s="4"/>
     </row>
     <row r="1061">
       <c r="A1061" s="4" t="n">
-        <v>6200</v>
+        <v>5856</v>
       </c>
       <c r="B1061" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1061" s="4" t="inlineStr">
         <is>
-          <t>Quentin</t>
+          <t>Audrey</t>
         </is>
       </c>
       <c r="D1061" s="4" t="inlineStr">
         <is>
-          <t>Luyet</t>
+          <t>Murmann</t>
         </is>
       </c>
       <c r="E1061" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1061" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1061" s="4"/>
     </row>
     <row r="1062">
       <c r="A1062" s="4" t="n">
-        <v>2204</v>
+        <v>6665</v>
       </c>
       <c r="B1062" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1062" s="4" t="inlineStr">
         <is>
-          <t>Baptiste</t>
+          <t>Lorik</t>
         </is>
       </c>
       <c r="D1062" s="4" t="inlineStr">
         <is>
-          <t>Mabaillard</t>
+          <t>Musa</t>
         </is>
       </c>
       <c r="E1062" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1062" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1062" s="4"/>
     </row>
     <row r="1063">
       <c r="A1063" s="4" t="n">
-        <v>7364</v>
+        <v>2501</v>
       </c>
       <c r="B1063" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1063" s="4" t="inlineStr">
         <is>
-          <t>Oscar</t>
+          <t>Florim</t>
         </is>
       </c>
       <c r="D1063" s="4" t="inlineStr">
         <is>
-          <t>Mabillard</t>
+          <t>Musaj</t>
         </is>
       </c>
       <c r="E1063" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1063" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1063" s="4"/>
     </row>
     <row r="1064">
       <c r="A1064" s="4" t="n">
-        <v>2206</v>
+        <v>2506</v>
       </c>
       <c r="B1064" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1064" s="4" t="inlineStr">
         <is>
-          <t>Mike</t>
+          <t>Muhamir</t>
         </is>
       </c>
       <c r="D1064" s="4" t="inlineStr">
         <is>
-          <t>Machule</t>
+          <t>Mzi</t>
         </is>
       </c>
       <c r="E1064" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F1064" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1064" s="4"/>
     </row>
     <row r="1065">
       <c r="A1065" s="4" t="n">
-        <v>4529</v>
+        <v>2520</v>
       </c>
       <c r="B1065" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1065" s="4" t="inlineStr">
         <is>
-          <t>Keith</t>
+          <t>Abdul</t>
         </is>
       </c>
       <c r="D1065" s="4" t="inlineStr">
         <is>
-          <t>Mader</t>
+          <t>Nasufoski</t>
         </is>
       </c>
       <c r="E1065" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1065" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1065" s="4"/>
     </row>
     <row r="1066">
       <c r="A1066" s="4" t="n">
-        <v>2207</v>
+        <v>2521</v>
       </c>
       <c r="B1066" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1066" s="4" t="inlineStr">
         <is>
-          <t>Christian</t>
+          <t>Sepp</t>
         </is>
       </c>
       <c r="D1066" s="4" t="inlineStr">
         <is>
-          <t>Mäder</t>
+          <t>Nauer</t>
         </is>
       </c>
       <c r="E1066" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F1066" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1066" s="4"/>
     </row>
     <row r="1067">
       <c r="A1067" s="4" t="n">
-        <v>2218</v>
+        <v>2522</v>
       </c>
       <c r="B1067" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1067" s="4" t="inlineStr">
         <is>
-          <t>Cyrille</t>
+          <t>Janes</t>
         </is>
       </c>
       <c r="D1067" s="4" t="inlineStr">
         <is>
-          <t>Maillefer</t>
+          <t>Nay</t>
         </is>
       </c>
       <c r="E1067" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F1067" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1067" s="4"/>
     </row>
     <row r="1068">
       <c r="A1068" s="4" t="n">
-        <v>5516</v>
+        <v>2523</v>
       </c>
       <c r="B1068" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1068" s="4" t="inlineStr">
         <is>
-          <t>Carolina</t>
+          <t>Pape Amadou</t>
         </is>
       </c>
       <c r="D1068" s="4" t="inlineStr">
         <is>
-          <t>Majid</t>
+          <t>Ndiaye</t>
         </is>
       </c>
       <c r="E1068" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1068" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1068" s="4"/>
     </row>
     <row r="1069">
       <c r="A1069" s="4" t="n">
-        <v>5185</v>
+        <v>4792</v>
       </c>
       <c r="B1069" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1069" s="4" t="inlineStr">
         <is>
-          <t>Qendrim</t>
+          <t>Jonah</t>
         </is>
       </c>
       <c r="D1069" s="4" t="inlineStr">
         <is>
-          <t>Maliqi</t>
+          <t>Neff</t>
         </is>
       </c>
       <c r="E1069" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1069" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G1069" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G1069" s="4"/>
     </row>
     <row r="1070">
       <c r="A1070" s="4" t="n">
-        <v>4794</v>
+        <v>2527</v>
       </c>
       <c r="B1070" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1070" s="4" t="inlineStr">
         <is>
-          <t>Qendrim</t>
+          <t>Philipp</t>
         </is>
       </c>
       <c r="D1070" s="4" t="inlineStr">
         <is>
-          <t>Maliqi</t>
+          <t>Nellen</t>
         </is>
       </c>
       <c r="E1070" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1070" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G1070" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G1070" s="4"/>
     </row>
     <row r="1071">
       <c r="A1071" s="4" t="n">
-        <v>2226</v>
+        <v>2528</v>
       </c>
       <c r="B1071" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1071" s="4" t="inlineStr">
         <is>
-          <t>Vincent</t>
+          <t>Maria</t>
         </is>
       </c>
       <c r="D1071" s="4" t="inlineStr">
         <is>
-          <t>Manivanh</t>
+          <t>Nemeth</t>
         </is>
       </c>
       <c r="E1071" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F1071" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1071" s="4"/>
     </row>
     <row r="1072">
       <c r="A1072" s="4" t="n">
-        <v>2225</v>
+        <v>2536</v>
       </c>
       <c r="B1072" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1072" s="4" t="inlineStr">
         <is>
-          <t>Melanie</t>
+          <t>Regula</t>
         </is>
       </c>
       <c r="D1072" s="4" t="inlineStr">
         <is>
-          <t>Manivanh</t>
+          <t>Neuenschwander</t>
         </is>
       </c>
       <c r="E1072" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F1072" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1072" s="4"/>
     </row>
     <row r="1073">
       <c r="A1073" s="4" t="n">
-        <v>6658</v>
+        <v>5843</v>
       </c>
       <c r="B1073" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1073" s="4" t="inlineStr">
         <is>
-          <t>Matheo</t>
+          <t>Sanarica</t>
         </is>
       </c>
       <c r="D1073" s="4" t="inlineStr">
         <is>
-          <t>Marchioni</t>
+          <t>Niccolo</t>
         </is>
       </c>
       <c r="E1073" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Sport Karate</t>
         </is>
       </c>
       <c r="F1073" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1073" s="4"/>
     </row>
     <row r="1074">
       <c r="A1074" s="4" t="n">
-        <v>5849</v>
+        <v>2569</v>
       </c>
       <c r="B1074" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1074" s="4" t="inlineStr">
         <is>
-          <t>Matheo</t>
+          <t>Nadia</t>
         </is>
       </c>
       <c r="D1074" s="4" t="inlineStr">
         <is>
-          <t>Marchioni</t>
+          <t>Nuccio</t>
         </is>
       </c>
       <c r="E1074" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1074" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1074" s="4"/>
     </row>
     <row r="1075">
       <c r="A1075" s="4" t="n">
-        <v>2233</v>
+        <v>2575</v>
       </c>
       <c r="B1075" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1075" s="4" t="inlineStr">
         <is>
-          <t>Theo</t>
+          <t>Marco</t>
         </is>
       </c>
       <c r="D1075" s="4" t="inlineStr">
         <is>
-          <t>Marending</t>
+          <t>Oberli</t>
         </is>
       </c>
       <c r="E1075" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F1075" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1075" s="4"/>
     </row>
     <row r="1076">
       <c r="A1076" s="4" t="n">
-        <v>2239</v>
+        <v>6667</v>
       </c>
       <c r="B1076" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1076" s="4" t="inlineStr">
         <is>
-          <t>Susanne</t>
+          <t>Steve</t>
         </is>
       </c>
       <c r="D1076" s="4" t="inlineStr">
         <is>
-          <t>Mark</t>
+          <t>Oggier</t>
         </is>
       </c>
       <c r="E1076" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1076" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1076" s="4"/>
     </row>
     <row r="1077">
       <c r="A1077" s="4" t="n">
-        <v>2259</v>
+        <v>2597</v>
       </c>
       <c r="B1077" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1077" s="4" t="inlineStr">
         <is>
-          <t>Emilio</t>
+          <t>Chi Hung</t>
         </is>
       </c>
       <c r="D1077" s="4" t="inlineStr">
         <is>
-          <t>Martinetti</t>
+          <t>Ong</t>
         </is>
       </c>
       <c r="E1077" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Sport Karate</t>
         </is>
       </c>
       <c r="F1077" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1077" s="4"/>
     </row>
     <row r="1078">
       <c r="A1078" s="4" t="n">
-        <v>5182</v>
+        <v>4499</v>
       </c>
       <c r="B1078" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1078" s="4" t="inlineStr">
         <is>
-          <t>Davide</t>
+          <t>Beatrix</t>
         </is>
       </c>
       <c r="D1078" s="4" t="inlineStr">
         <is>
-          <t>Martone</t>
+          <t>Oppenberg</t>
         </is>
       </c>
       <c r="E1078" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1078" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G1078" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G1078" s="4"/>
     </row>
     <row r="1079">
       <c r="A1079" s="4" t="n">
-        <v>4793</v>
+        <v>2599</v>
       </c>
       <c r="B1079" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1079" s="4" t="inlineStr">
         <is>
-          <t>Davide</t>
+          <t>Yoann</t>
         </is>
       </c>
       <c r="D1079" s="4" t="inlineStr">
         <is>
-          <t>Martone</t>
+          <t>Orantes</t>
         </is>
       </c>
       <c r="E1079" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1079" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G1079" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G1079" s="4"/>
     </row>
     <row r="1080">
       <c r="A1080" s="4" t="n">
-        <v>2261</v>
+        <v>7523</v>
       </c>
       <c r="B1080" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1080" s="4" t="inlineStr">
         <is>
-          <t>Lucia</t>
+          <t>Bajro</t>
         </is>
       </c>
       <c r="D1080" s="4" t="inlineStr">
         <is>
-          <t>Marty</t>
+          <t>Osmanovic</t>
         </is>
       </c>
       <c r="E1080" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1080" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1080" s="4"/>
     </row>
     <row r="1081">
       <c r="A1081" s="4" t="n">
-        <v>4503</v>
+        <v>4505</v>
       </c>
       <c r="B1081" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1081" s="4" t="inlineStr">
         <is>
-          <t>Ariane</t>
+          <t>Othmane</t>
         </is>
       </c>
       <c r="D1081" s="4" t="inlineStr">
         <is>
-          <t>Marwood</t>
+          <t>Ouzerara</t>
         </is>
       </c>
       <c r="E1081" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1081" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1081" s="4"/>
     </row>
     <row r="1082">
       <c r="A1082" s="4" t="n">
-        <v>2265</v>
+        <v>2608</v>
       </c>
       <c r="B1082" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1082" s="4" t="inlineStr">
         <is>
-          <t>Sandro</t>
+          <t>Umit</t>
         </is>
       </c>
       <c r="D1082" s="4" t="inlineStr">
         <is>
-          <t>Massarotti</t>
+          <t>Ozdemir</t>
         </is>
       </c>
       <c r="E1082" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1082" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1082" s="4"/>
     </row>
     <row r="1083">
       <c r="A1083" s="4" t="n">
-        <v>5847</v>
+        <v>2609</v>
       </c>
       <c r="B1083" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1083" s="4" t="inlineStr">
         <is>
-          <t>Simon</t>
+          <t>Renzo</t>
         </is>
       </c>
       <c r="D1083" s="4" t="inlineStr">
         <is>
-          <t>Maulini</t>
+          <t>Padberg</t>
         </is>
       </c>
       <c r="E1083" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F1083" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1083" s="4"/>
     </row>
     <row r="1084">
       <c r="A1084" s="4" t="n">
-        <v>2278</v>
+        <v>2612</v>
       </c>
       <c r="B1084" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1084" s="4" t="inlineStr">
         <is>
-          <t>Franziska</t>
+          <t>Endrit</t>
         </is>
       </c>
       <c r="D1084" s="4" t="inlineStr">
         <is>
-          <t>Maurer</t>
+          <t>Pajaziti</t>
         </is>
       </c>
       <c r="E1084" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F1084" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1084" s="4"/>
     </row>
     <row r="1085">
       <c r="A1085" s="4" t="n">
-        <v>2283</v>
+        <v>2616</v>
       </c>
       <c r="B1085" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1085" s="4" t="inlineStr">
         <is>
-          <t>Abdelkader</t>
+          <t>Johann</t>
         </is>
       </c>
       <c r="D1085" s="4" t="inlineStr">
         <is>
-          <t>Medjdoub</t>
+          <t>Panchard</t>
         </is>
       </c>
       <c r="E1085" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1085" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1085" s="4"/>
     </row>
     <row r="1086">
       <c r="A1086" s="4" t="n">
-        <v>2284</v>
+        <v>2617</v>
       </c>
       <c r="B1086" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1086" s="4" t="inlineStr">
         <is>
-          <t>Sandro</t>
+          <t>Michael</t>
         </is>
       </c>
       <c r="D1086" s="4" t="inlineStr">
         <is>
-          <t>Megna</t>
+          <t>Panchard</t>
         </is>
       </c>
       <c r="E1086" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1086" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1086" s="4"/>
     </row>
     <row r="1087">
       <c r="A1087" s="4" t="n">
-        <v>2298</v>
+        <v>7521</v>
       </c>
       <c r="B1087" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1087" s="4" t="inlineStr">
         <is>
-          <t>Edith</t>
+          <t>Fernando</t>
         </is>
       </c>
       <c r="D1087" s="4" t="inlineStr">
         <is>
-          <t>Meier</t>
+          <t>Passaseo</t>
         </is>
       </c>
       <c r="E1087" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1087" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1087" s="4"/>
     </row>
     <row r="1088">
       <c r="A1088" s="4" t="n">
-        <v>2293</v>
+        <v>5842</v>
       </c>
       <c r="B1088" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1088" s="4" t="inlineStr">
         <is>
-          <t>André</t>
+          <t>Sophie</t>
         </is>
       </c>
       <c r="D1088" s="4" t="inlineStr">
         <is>
-          <t>Meier</t>
+          <t>Passaseo</t>
         </is>
       </c>
       <c r="E1088" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Sport Karate</t>
         </is>
       </c>
       <c r="F1088" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1088" s="4"/>
     </row>
     <row r="1089">
       <c r="A1089" s="4" t="n">
-        <v>2317</v>
+        <v>2627</v>
       </c>
       <c r="B1089" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1089" s="4" t="inlineStr">
         <is>
-          <t>Franziska</t>
+          <t>Léo</t>
         </is>
       </c>
       <c r="D1089" s="4" t="inlineStr">
         <is>
-          <t>Meile</t>
+          <t>Paubel</t>
         </is>
       </c>
       <c r="E1089" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1089" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1089" s="4"/>
     </row>
     <row r="1090">
       <c r="A1090" s="4" t="n">
-        <v>5309</v>
+        <v>7508</v>
       </c>
       <c r="B1090" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1090" s="4" t="inlineStr">
         <is>
-          <t>Stella</t>
+          <t>Théo</t>
         </is>
       </c>
       <c r="D1090" s="4" t="inlineStr">
         <is>
-          <t>Meister</t>
+          <t>Pedro</t>
         </is>
       </c>
       <c r="E1090" s="4" t="inlineStr">
         <is>
-          <t>Shukokai Shito Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1090" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1090" s="4"/>
     </row>
     <row r="1091">
       <c r="A1091" s="4" t="n">
-        <v>2323</v>
+        <v>7359</v>
       </c>
       <c r="B1091" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1091" s="4" t="inlineStr">
         <is>
-          <t>Dominique</t>
+          <t>Jacques</t>
         </is>
       </c>
       <c r="D1091" s="4" t="inlineStr">
         <is>
-          <t>Meldau</t>
+          <t>Pellaud</t>
         </is>
       </c>
       <c r="E1091" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shorin Ryu</t>
         </is>
       </c>
       <c r="F1091" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1091" s="4"/>
     </row>
     <row r="1092">
       <c r="A1092" s="4" t="n">
-        <v>7336</v>
+        <v>2639</v>
       </c>
       <c r="B1092" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1092" s="4" t="inlineStr">
         <is>
-          <t>Zion</t>
+          <t>Damien</t>
         </is>
       </c>
       <c r="D1092" s="4" t="inlineStr">
         <is>
-          <t>Menétrey</t>
+          <t>Pellegrinelli</t>
         </is>
       </c>
       <c r="E1092" s="4" t="inlineStr">
         <is>
-          <t>Shorin Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1092" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1092" s="4"/>
     </row>
     <row r="1093">
       <c r="A1093" s="4" t="n">
-        <v>2331</v>
+        <v>2640</v>
       </c>
       <c r="B1093" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1093" s="4" t="inlineStr">
         <is>
-          <t>Sebastien</t>
+          <t>Olivier</t>
         </is>
       </c>
       <c r="D1093" s="4" t="inlineStr">
         <is>
-          <t>Merida</t>
+          <t>Pellegrinelli</t>
         </is>
       </c>
       <c r="E1093" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1093" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1093" s="4"/>
     </row>
     <row r="1094">
       <c r="A1094" s="4" t="n">
-        <v>2336</v>
+        <v>2650</v>
       </c>
       <c r="B1094" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1094" s="4" t="inlineStr">
         <is>
-          <t>Julien</t>
+          <t>Dejan</t>
         </is>
       </c>
       <c r="D1094" s="4" t="inlineStr">
         <is>
-          <t>Meroni</t>
+          <t>Pepic</t>
         </is>
       </c>
       <c r="E1094" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1094" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1094" s="4"/>
     </row>
     <row r="1095">
       <c r="A1095" s="4" t="n">
-        <v>2341</v>
+        <v>2656</v>
       </c>
       <c r="B1095" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1095" s="4" t="inlineStr">
         <is>
-          <t>Seyda</t>
+          <t>Christian</t>
         </is>
       </c>
       <c r="D1095" s="4" t="inlineStr">
         <is>
-          <t>Messerli</t>
+          <t>Perez</t>
         </is>
       </c>
       <c r="E1095" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F1095" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1095" s="4"/>
     </row>
     <row r="1096">
       <c r="A1096" s="4" t="n">
-        <v>2346</v>
+        <v>2661</v>
       </c>
       <c r="B1096" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1096" s="4" t="inlineStr">
         <is>
-          <t>Corentin</t>
+          <t>Grégory</t>
         </is>
       </c>
       <c r="D1096" s="4" t="inlineStr">
         <is>
-          <t>Meuwly</t>
+          <t>Perret</t>
         </is>
       </c>
       <c r="E1096" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1096" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1096" s="4"/>
     </row>
     <row r="1097">
       <c r="A1097" s="4" t="n">
-        <v>2347</v>
+        <v>6643</v>
       </c>
       <c r="B1097" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1097" s="4" t="inlineStr">
         <is>
-          <t>Roger</t>
+          <t>Xavier</t>
         </is>
       </c>
       <c r="D1097" s="4" t="inlineStr">
         <is>
-          <t>Meuwly</t>
+          <t>Perret</t>
         </is>
       </c>
       <c r="E1097" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Shisui Ryu</t>
         </is>
       </c>
       <c r="F1097" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1097" s="4"/>
     </row>
     <row r="1098">
       <c r="A1098" s="4" t="n">
-        <v>2382</v>
+        <v>5857</v>
       </c>
       <c r="B1098" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1098" s="4" t="inlineStr">
         <is>
-          <t>Ljiljana</t>
+          <t>Leandro</t>
         </is>
       </c>
       <c r="D1098" s="4" t="inlineStr">
         <is>
-          <t>Milosevic</t>
+          <t>Petrone</t>
         </is>
       </c>
       <c r="E1098" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1098" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1098" s="4"/>
     </row>
     <row r="1099">
       <c r="A1099" s="4" t="n">
-        <v>2389</v>
+        <v>2676</v>
       </c>
       <c r="B1099" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1099" s="4" t="inlineStr">
         <is>
-          <t>Simona</t>
+          <t>Mirco</t>
         </is>
       </c>
       <c r="D1099" s="4" t="inlineStr">
         <is>
-          <t>Minghella</t>
+          <t>Petrone</t>
         </is>
       </c>
       <c r="E1099" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1099" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1099" s="4"/>
     </row>
     <row r="1100">
       <c r="A1100" s="4" t="n">
-        <v>4535</v>
+        <v>2675</v>
       </c>
       <c r="B1100" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1100" s="4" t="inlineStr">
         <is>
-          <t>Vanessa</t>
+          <t>Alessio</t>
         </is>
       </c>
       <c r="D1100" s="4" t="inlineStr">
         <is>
-          <t>Mischler</t>
+          <t>Petrone</t>
         </is>
       </c>
       <c r="E1100" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1100" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1100" s="4"/>
     </row>
     <row r="1101">
       <c r="A1101" s="4" t="n">
-        <v>2411</v>
+        <v>2680</v>
       </c>
       <c r="B1101" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1101" s="4" t="inlineStr">
         <is>
-          <t>Fabienne</t>
+          <t>Dragan</t>
         </is>
       </c>
       <c r="D1101" s="4" t="inlineStr">
         <is>
-          <t>Moix</t>
+          <t>Petrovic</t>
         </is>
       </c>
       <c r="E1101" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F1101" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1101" s="4"/>
     </row>
     <row r="1102">
       <c r="A1102" s="4" t="n">
-        <v>2412</v>
+        <v>2685</v>
       </c>
       <c r="B1102" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1102" s="4" t="inlineStr">
         <is>
-          <t>Pierre-Olivier</t>
+          <t>Romaine</t>
         </is>
       </c>
       <c r="D1102" s="4" t="inlineStr">
         <is>
-          <t>Moix</t>
+          <t>Pfaffen</t>
         </is>
       </c>
       <c r="E1102" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F1102" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1102" s="4"/>
     </row>
     <row r="1103">
       <c r="A1103" s="4" t="n">
-        <v>2417</v>
+        <v>2690</v>
       </c>
       <c r="B1103" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1103" s="4" t="inlineStr">
         <is>
-          <t>Olivier</t>
+          <t>Jérémy</t>
         </is>
       </c>
       <c r="D1103" s="4" t="inlineStr">
         <is>
-          <t>Moning</t>
+          <t>Pfammatter</t>
         </is>
       </c>
       <c r="E1103" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1103" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1103" s="4"/>
     </row>
     <row r="1104">
       <c r="A1104" s="4" t="n">
-        <v>2418</v>
+        <v>2691</v>
       </c>
       <c r="B1104" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1104" s="4" t="inlineStr">
         <is>
-          <t>Yannie</t>
+          <t>Marie</t>
         </is>
       </c>
       <c r="D1104" s="4" t="inlineStr">
         <is>
-          <t>Moning</t>
+          <t>Pfammatter</t>
         </is>
       </c>
       <c r="E1104" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1104" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1104" s="4"/>
     </row>
     <row r="1105">
       <c r="A1105" s="4" t="n">
-        <v>2424</v>
+        <v>2697</v>
       </c>
       <c r="B1105" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1105" s="4" t="inlineStr">
         <is>
-          <t>Fabrice</t>
+          <t>Mirjam</t>
         </is>
       </c>
       <c r="D1105" s="4" t="inlineStr">
         <is>
-          <t>Montavon</t>
+          <t>Pfister</t>
         </is>
       </c>
       <c r="E1105" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F1105" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1105" s="4"/>
     </row>
     <row r="1106">
       <c r="A1106" s="4" t="n">
-        <v>2425</v>
+        <v>2700</v>
       </c>
       <c r="B1106" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1106" s="4" t="inlineStr">
         <is>
-          <t>Fabio</t>
+          <t>Stefan</t>
         </is>
       </c>
       <c r="D1106" s="4" t="inlineStr">
         <is>
-          <t>Monteiro</t>
+          <t>Pfyl</t>
         </is>
       </c>
       <c r="E1106" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1106" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1106" s="4"/>
     </row>
     <row r="1107">
       <c r="A1107" s="4" t="n">
-        <v>4525</v>
+        <v>2707</v>
       </c>
       <c r="B1107" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1107" s="4" t="inlineStr">
         <is>
-          <t>Louis</t>
+          <t>Giulia</t>
         </is>
       </c>
       <c r="D1107" s="4" t="inlineStr">
         <is>
-          <t>Morand</t>
+          <t>Piermartiri</t>
         </is>
       </c>
       <c r="E1107" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1107" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1107" s="4"/>
     </row>
     <row r="1108">
       <c r="A1108" s="4" t="n">
-        <v>5854</v>
+        <v>2709</v>
       </c>
       <c r="B1108" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1108" s="4" t="inlineStr">
         <is>
-          <t>Luna</t>
+          <t>Pascal</t>
         </is>
       </c>
       <c r="D1108" s="4" t="inlineStr">
         <is>
-          <t>Morand</t>
+          <t>Piffaretti</t>
         </is>
       </c>
       <c r="E1108" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1108" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1108" s="4"/>
     </row>
     <row r="1109">
       <c r="A1109" s="4" t="n">
-        <v>2436</v>
+        <v>5517</v>
       </c>
       <c r="B1109" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1109" s="4" t="inlineStr">
         <is>
-          <t>Ursina</t>
+          <t>Kim</t>
         </is>
       </c>
       <c r="D1109" s="4" t="inlineStr">
         <is>
-          <t>Morgenthaler</t>
+          <t>Pilloud</t>
         </is>
       </c>
       <c r="E1109" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1109" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1109" s="4"/>
     </row>
     <row r="1110">
       <c r="A1110" s="4" t="n">
-        <v>2437</v>
+        <v>2724</v>
       </c>
       <c r="B1110" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1110" s="4" t="inlineStr">
         <is>
-          <t>Edouard</t>
+          <t>Luis</t>
         </is>
       </c>
       <c r="D1110" s="4" t="inlineStr">
         <is>
-          <t>Morillo</t>
+          <t>Pires</t>
         </is>
       </c>
       <c r="E1110" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1110" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1110" s="4"/>
     </row>
     <row r="1111">
       <c r="A1111" s="4" t="n">
-        <v>2438</v>
+        <v>2728</v>
       </c>
       <c r="B1111" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1111" s="4" t="inlineStr">
         <is>
-          <t>Lulzim</t>
+          <t>Noah</t>
         </is>
       </c>
       <c r="D1111" s="4" t="inlineStr">
         <is>
-          <t>Morinaj</t>
+          <t>Pisino</t>
         </is>
       </c>
       <c r="E1111" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1111" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1111" s="4"/>
     </row>
     <row r="1112">
       <c r="A1112" s="4" t="n">
-        <v>5032</v>
+        <v>2730</v>
       </c>
       <c r="B1112" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1112" s="4" t="inlineStr">
         <is>
-          <t>Elena</t>
+          <t>Séraphine</t>
         </is>
       </c>
       <c r="D1112" s="4" t="inlineStr">
         <is>
-          <t>Mpintsis</t>
+          <t>Pittelloud</t>
         </is>
       </c>
       <c r="E1112" s="4" t="inlineStr">
         <is>
-          <t>Shukokai Shito-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1112" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1112" s="4"/>
     </row>
     <row r="1113">
       <c r="A1113" s="4" t="n">
-        <v>2490</v>
+        <v>2731</v>
       </c>
       <c r="B1113" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1113" s="4" t="inlineStr">
         <is>
-          <t>Thomas</t>
+          <t>Tizian</t>
         </is>
       </c>
       <c r="D1113" s="4" t="inlineStr">
         <is>
-          <t>Müller</t>
+          <t>Pitteloud</t>
         </is>
       </c>
       <c r="E1113" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1113" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1113" s="4"/>
     </row>
     <row r="1114">
       <c r="A1114" s="4" t="n">
-        <v>5045</v>
+        <v>2732</v>
       </c>
       <c r="B1114" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1114" s="4" t="inlineStr">
         <is>
-          <t>Mathias</t>
+          <t>Alessandro</t>
         </is>
       </c>
       <c r="D1114" s="4" t="inlineStr">
         <is>
-          <t>Müller</t>
+          <t>Pizzera</t>
         </is>
       </c>
       <c r="E1114" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F1114" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1114" s="4"/>
     </row>
     <row r="1115">
       <c r="A1115" s="4" t="n">
-        <v>2481</v>
+        <v>2733</v>
       </c>
       <c r="B1115" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1115" s="4" t="inlineStr">
         <is>
-          <t>Matthias</t>
+          <t>Arben</t>
         </is>
       </c>
       <c r="D1115" s="4" t="inlineStr">
         <is>
-          <t>Müller</t>
+          <t>Pjetraj</t>
         </is>
       </c>
       <c r="E1115" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1115" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1115" s="4"/>
     </row>
     <row r="1116">
       <c r="A1116" s="4" t="n">
-        <v>2483</v>
+        <v>4517</v>
       </c>
       <c r="B1116" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1116" s="4" t="inlineStr">
         <is>
-          <t>Michael</t>
+          <t>Nina</t>
         </is>
       </c>
       <c r="D1116" s="4" t="inlineStr">
         <is>
-          <t>Müller</t>
+          <t>Poljak</t>
         </is>
       </c>
       <c r="E1116" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Sport Karate</t>
         </is>
       </c>
       <c r="F1116" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1116" s="4"/>
     </row>
     <row r="1117">
       <c r="A1117" s="4" t="n">
-        <v>2459</v>
+        <v>2745</v>
       </c>
       <c r="B1117" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1117" s="4" t="inlineStr">
         <is>
-          <t>Andreas</t>
+          <t>Bettina</t>
         </is>
       </c>
       <c r="D1117" s="4" t="inlineStr">
         <is>
-          <t>Müller</t>
+          <t>Poljak</t>
         </is>
       </c>
       <c r="E1117" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Sport Karate</t>
         </is>
       </c>
       <c r="F1117" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1117" s="4"/>
     </row>
     <row r="1118">
       <c r="A1118" s="4" t="n">
-        <v>2469</v>
+        <v>2749</v>
       </c>
       <c r="B1118" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1118" s="4" t="inlineStr">
         <is>
-          <t>Geri</t>
+          <t>Renato</t>
         </is>
       </c>
       <c r="D1118" s="4" t="inlineStr">
         <is>
-          <t>Müller</t>
+          <t>Ponzio</t>
         </is>
       </c>
       <c r="E1118" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F1118" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1118" s="4"/>
     </row>
     <row r="1119">
       <c r="A1119" s="4" t="n">
-        <v>2475</v>
+        <v>2757</v>
       </c>
       <c r="B1119" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1119" s="4" t="inlineStr">
         <is>
-          <t>Lea</t>
+          <t>Renata</t>
         </is>
       </c>
       <c r="D1119" s="4" t="inlineStr">
         <is>
-          <t>Müller</t>
+          <t>Possidente</t>
         </is>
       </c>
       <c r="E1119" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1119" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1119" s="4"/>
     </row>
     <row r="1120">
       <c r="A1120" s="4" t="n">
-        <v>2497</v>
+        <v>2758</v>
       </c>
       <c r="B1120" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1120" s="4" t="inlineStr">
         <is>
-          <t>Stéfanie</t>
+          <t>Ioannis</t>
         </is>
       </c>
       <c r="D1120" s="4" t="inlineStr">
         <is>
-          <t>Munz</t>
+          <t>Pournaras</t>
         </is>
       </c>
       <c r="E1120" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F1120" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1120" s="4"/>
     </row>
     <row r="1121">
       <c r="A1121" s="4" t="n">
-        <v>2498</v>
+        <v>2759</v>
       </c>
       <c r="B1121" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1121" s="4" t="inlineStr">
         <is>
-          <t>Stefan</t>
+          <t>Ivo</t>
         </is>
       </c>
       <c r="D1121" s="4" t="inlineStr">
         <is>
-          <t>Murbach</t>
+          <t>Prato</t>
         </is>
       </c>
       <c r="E1121" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F1121" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1121" s="4"/>
     </row>
     <row r="1122">
       <c r="A1122" s="4" t="n">
-        <v>5856</v>
+        <v>2766</v>
       </c>
       <c r="B1122" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1122" s="4" t="inlineStr">
         <is>
-          <t>Audrey</t>
+          <t>Marco</t>
         </is>
       </c>
       <c r="D1122" s="4" t="inlineStr">
         <is>
-          <t>Murmann</t>
+          <t>Prontera</t>
         </is>
       </c>
       <c r="E1122" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1122" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1122" s="4"/>
     </row>
     <row r="1123">
       <c r="A1123" s="4" t="n">
-        <v>6665</v>
+        <v>2767</v>
       </c>
       <c r="B1123" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1123" s="4" t="inlineStr">
         <is>
-          <t>Lorik</t>
+          <t>Damon</t>
         </is>
       </c>
       <c r="D1123" s="4" t="inlineStr">
         <is>
-          <t>Musa</t>
+          <t>Protopapa</t>
         </is>
       </c>
       <c r="E1123" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1123" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1123" s="4"/>
     </row>
     <row r="1124">
       <c r="A1124" s="4" t="n">
-        <v>2500</v>
+        <v>2776</v>
       </c>
       <c r="B1124" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1124" s="4" t="inlineStr">
         <is>
-          <t>Shabani</t>
+          <t>Truong Minh</t>
         </is>
       </c>
       <c r="D1124" s="4" t="inlineStr">
         <is>
-          <t>Musa</t>
+          <t>Quan</t>
         </is>
       </c>
       <c r="E1124" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1124" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1124" s="4"/>
     </row>
     <row r="1125">
       <c r="A1125" s="4" t="n">
-        <v>2501</v>
+        <v>2779</v>
       </c>
       <c r="B1125" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1125" s="4" t="inlineStr">
         <is>
-          <t>Florim</t>
+          <t>Guillaume</t>
         </is>
       </c>
       <c r="D1125" s="4" t="inlineStr">
         <is>
-          <t>Musaj</t>
+          <t>Quetant</t>
         </is>
       </c>
       <c r="E1125" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1125" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1125" s="4"/>
     </row>
     <row r="1126">
       <c r="A1126" s="4" t="n">
-        <v>2506</v>
+        <v>4791</v>
       </c>
       <c r="B1126" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1126" s="4" t="inlineStr">
         <is>
-          <t>Muhamir</t>
+          <t>Adisa</t>
         </is>
       </c>
       <c r="D1126" s="4" t="inlineStr">
         <is>
-          <t>Mzi</t>
+          <t>Ramadani</t>
         </is>
       </c>
       <c r="E1126" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1126" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G1126" s="4"/>
+      <c r="G1126" s="4" t="inlineStr">
+        <is>
+          <t>SSKF</t>
+        </is>
+      </c>
     </row>
     <row r="1127">
       <c r="A1127" s="4" t="n">
-        <v>2520</v>
+        <v>5189</v>
       </c>
       <c r="B1127" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1127" s="4" t="inlineStr">
         <is>
-          <t>Abdul</t>
+          <t>Adisa</t>
         </is>
       </c>
       <c r="D1127" s="4" t="inlineStr">
         <is>
-          <t>Nasufoski</t>
+          <t>Ramandani</t>
         </is>
       </c>
       <c r="E1127" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1127" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G1127" s="4"/>
+      <c r="G1127" s="4" t="inlineStr">
+        <is>
+          <t>SSKF</t>
+        </is>
+      </c>
     </row>
     <row r="1128">
       <c r="A1128" s="4" t="n">
-        <v>2521</v>
+        <v>2812</v>
       </c>
       <c r="B1128" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1128" s="4" t="inlineStr">
         <is>
-          <t>Sepp</t>
+          <t>Gyesi</t>
         </is>
       </c>
       <c r="D1128" s="4" t="inlineStr">
         <is>
-          <t>Nauer</t>
+          <t>Ramser</t>
         </is>
       </c>
       <c r="E1128" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1128" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1128" s="4"/>
     </row>
     <row r="1129">
       <c r="A1129" s="4" t="n">
-        <v>2522</v>
+        <v>7337</v>
       </c>
       <c r="B1129" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1129" s="4" t="inlineStr">
         <is>
-          <t>Janes</t>
+          <t>Amélie</t>
         </is>
       </c>
       <c r="D1129" s="4" t="inlineStr">
         <is>
-          <t>Nay</t>
+          <t>Randazzo</t>
         </is>
       </c>
       <c r="E1129" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Shorin Ryu</t>
         </is>
       </c>
       <c r="F1129" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1129" s="4"/>
     </row>
     <row r="1130">
       <c r="A1130" s="4" t="n">
-        <v>2523</v>
+        <v>2815</v>
       </c>
       <c r="B1130" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1130" s="4" t="inlineStr">
         <is>
-          <t>Pape Amadou</t>
+          <t>Alessandra</t>
         </is>
       </c>
       <c r="D1130" s="4" t="inlineStr">
         <is>
-          <t>Ndiaye</t>
+          <t>Rapelli</t>
         </is>
       </c>
       <c r="E1130" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1130" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1130" s="4"/>
     </row>
     <row r="1131">
       <c r="A1131" s="4" t="n">
-        <v>4792</v>
+        <v>2824</v>
       </c>
       <c r="B1131" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1131" s="4" t="inlineStr">
         <is>
-          <t>Jonah</t>
+          <t>Yann</t>
         </is>
       </c>
       <c r="D1131" s="4" t="inlineStr">
         <is>
-          <t>Neff</t>
+          <t>Ravier</t>
         </is>
       </c>
       <c r="E1131" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1131" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1131" s="4"/>
     </row>
     <row r="1132">
       <c r="A1132" s="4" t="n">
-        <v>2527</v>
+        <v>2831</v>
       </c>
       <c r="B1132" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1132" s="4" t="inlineStr">
         <is>
-          <t>Philipp</t>
+          <t>Laurent</t>
         </is>
       </c>
       <c r="D1132" s="4" t="inlineStr">
         <is>
-          <t>Nellen</t>
+          <t>Reber</t>
         </is>
       </c>
       <c r="E1132" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F1132" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1132" s="4"/>
     </row>
     <row r="1133">
       <c r="A1133" s="4" t="n">
-        <v>2528</v>
+        <v>2834</v>
       </c>
       <c r="B1133" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1133" s="4" t="inlineStr">
         <is>
-          <t>Maria</t>
+          <t>Rachel</t>
         </is>
       </c>
       <c r="D1133" s="4" t="inlineStr">
         <is>
-          <t>Nemeth</t>
+          <t>Rebeyrol</t>
         </is>
       </c>
       <c r="E1133" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F1133" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1133" s="4"/>
     </row>
     <row r="1134">
       <c r="A1134" s="4" t="n">
-        <v>2536</v>
+        <v>7360</v>
       </c>
       <c r="B1134" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1134" s="4" t="inlineStr">
         <is>
-          <t>Regula</t>
+          <t>Gaëlle</t>
         </is>
       </c>
       <c r="D1134" s="4" t="inlineStr">
         <is>
-          <t>Neuenschwander</t>
+          <t>Reduce</t>
         </is>
       </c>
       <c r="E1134" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Shorin Ryu</t>
         </is>
       </c>
       <c r="F1134" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1134" s="4"/>
     </row>
     <row r="1135">
       <c r="A1135" s="4" t="n">
-        <v>5843</v>
+        <v>2849</v>
       </c>
       <c r="B1135" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1135" s="4" t="inlineStr">
         <is>
-          <t>Sanarica</t>
+          <t>Jeanne</t>
         </is>
       </c>
       <c r="D1135" s="4" t="inlineStr">
         <is>
-          <t>Niccolo</t>
+          <t>Reichenberger</t>
         </is>
       </c>
       <c r="E1135" s="4" t="inlineStr">
         <is>
-          <t>Sport Karate</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1135" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1135" s="4"/>
     </row>
     <row r="1136">
       <c r="A1136" s="4" t="n">
-        <v>2555</v>
+        <v>2853</v>
       </c>
       <c r="B1136" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1136" s="4" t="inlineStr">
         <is>
-          <t>Thomas</t>
+          <t>Didier</t>
         </is>
       </c>
       <c r="D1136" s="4" t="inlineStr">
         <is>
-          <t>Nieth</t>
+          <t>Reinhardt</t>
         </is>
       </c>
       <c r="E1136" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1136" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1136" s="4"/>
     </row>
     <row r="1137">
       <c r="A1137" s="4" t="n">
-        <v>2569</v>
+        <v>6642</v>
       </c>
       <c r="B1137" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1137" s="4" t="inlineStr">
         <is>
-          <t>Nadia</t>
+          <t>Benedikt</t>
         </is>
       </c>
       <c r="D1137" s="4" t="inlineStr">
         <is>
-          <t>Nuccio</t>
+          <t>Reising</t>
         </is>
       </c>
       <c r="E1137" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shisui Ryu</t>
         </is>
       </c>
       <c r="F1137" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1137" s="4"/>
     </row>
     <row r="1138">
       <c r="A1138" s="4" t="n">
-        <v>2575</v>
+        <v>2860</v>
       </c>
       <c r="B1138" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1138" s="4" t="inlineStr">
         <is>
-          <t>Marco</t>
+          <t>Patrick</t>
         </is>
       </c>
       <c r="D1138" s="4" t="inlineStr">
         <is>
-          <t>Oberli</t>
+          <t>Remund</t>
         </is>
       </c>
       <c r="E1138" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F1138" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1138" s="4"/>
     </row>
     <row r="1139">
       <c r="A1139" s="4" t="n">
-        <v>2576</v>
+        <v>7362</v>
       </c>
       <c r="B1139" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1139" s="4" t="inlineStr">
         <is>
-          <t>Hannes</t>
+          <t>Jean-Noel</t>
         </is>
       </c>
       <c r="D1139" s="4" t="inlineStr">
         <is>
-          <t>Obrist</t>
+          <t>Rey</t>
         </is>
       </c>
       <c r="E1139" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1139" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1139" s="4"/>
     </row>
     <row r="1140">
       <c r="A1140" s="4" t="n">
-        <v>6667</v>
+        <v>7514</v>
       </c>
       <c r="B1140" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1140" s="4" t="inlineStr">
         <is>
-          <t>Steve</t>
+          <t>Christine</t>
         </is>
       </c>
       <c r="D1140" s="4" t="inlineStr">
         <is>
-          <t>Oggier</t>
+          <t>Rey</t>
         </is>
       </c>
       <c r="E1140" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1140" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1140" s="4"/>
     </row>
     <row r="1141">
       <c r="A1141" s="4" t="n">
-        <v>2597</v>
+        <v>7525</v>
       </c>
       <c r="B1141" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1141" s="4" t="inlineStr">
         <is>
-          <t>Chi Hung</t>
+          <t>Océane</t>
         </is>
       </c>
       <c r="D1141" s="4" t="inlineStr">
         <is>
-          <t>Ong</t>
+          <t>Richon</t>
         </is>
       </c>
       <c r="E1141" s="4" t="inlineStr">
         <is>
-          <t>Sport Karate</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1141" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1141" s="4"/>
     </row>
     <row r="1142">
       <c r="A1142" s="4" t="n">
-        <v>4499</v>
+        <v>2886</v>
       </c>
       <c r="B1142" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1142" s="4" t="inlineStr">
         <is>
-          <t>Beatrix</t>
+          <t>Ivan</t>
         </is>
       </c>
       <c r="D1142" s="4" t="inlineStr">
         <is>
-          <t>Oppenberg</t>
+          <t>Riedo</t>
         </is>
       </c>
       <c r="E1142" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1142" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1142" s="4"/>
     </row>
     <row r="1143">
       <c r="A1143" s="4" t="n">
-        <v>2599</v>
+        <v>2888</v>
       </c>
       <c r="B1143" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1143" s="4" t="inlineStr">
         <is>
-          <t>Yoann</t>
+          <t>Raffael</t>
         </is>
       </c>
       <c r="D1143" s="4" t="inlineStr">
         <is>
-          <t>Orantes</t>
+          <t>Rienzo</t>
         </is>
       </c>
       <c r="E1143" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1143" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1143" s="4"/>
     </row>
     <row r="1144">
       <c r="A1144" s="4" t="n">
-        <v>7523</v>
+        <v>2892</v>
       </c>
       <c r="B1144" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1144" s="4" t="inlineStr">
         <is>
-          <t>Bajro</t>
+          <t>Mahayan</t>
         </is>
       </c>
       <c r="D1144" s="4" t="inlineStr">
         <is>
-          <t>Osmanovic</t>
+          <t>Righetti</t>
         </is>
       </c>
       <c r="E1144" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1144" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1144" s="4"/>
     </row>
     <row r="1145">
       <c r="A1145" s="4" t="n">
-        <v>4505</v>
+        <v>4512</v>
       </c>
       <c r="B1145" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1145" s="4" t="inlineStr">
         <is>
-          <t>Othmane</t>
+          <t>Mahayan</t>
         </is>
       </c>
       <c r="D1145" s="4" t="inlineStr">
         <is>
-          <t>Ouzerara</t>
+          <t>Righetti</t>
         </is>
       </c>
       <c r="E1145" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1145" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1145" s="4"/>
     </row>
     <row r="1146">
       <c r="A1146" s="4" t="n">
-        <v>2608</v>
+        <v>5036</v>
       </c>
       <c r="B1146" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1146" s="4" t="inlineStr">
         <is>
-          <t>Umit</t>
+          <t>Andreas</t>
         </is>
       </c>
       <c r="D1146" s="4" t="inlineStr">
         <is>
-          <t>Ozdemir</t>
+          <t>Ritter</t>
         </is>
       </c>
       <c r="E1146" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai Shito-Ryu</t>
         </is>
       </c>
       <c r="F1146" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1146" s="4"/>
     </row>
     <row r="1147">
       <c r="A1147" s="4" t="n">
-        <v>2609</v>
+        <v>2907</v>
       </c>
       <c r="B1147" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1147" s="4" t="inlineStr">
         <is>
-          <t>Renzo</t>
+          <t>Patrick</t>
         </is>
       </c>
       <c r="D1147" s="4" t="inlineStr">
         <is>
-          <t>Padberg</t>
+          <t>Ritz</t>
         </is>
       </c>
       <c r="E1147" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1147" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1147" s="4"/>
     </row>
     <row r="1148">
       <c r="A1148" s="4" t="n">
-        <v>2612</v>
+        <v>2911</v>
       </c>
       <c r="B1148" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1148" s="4" t="inlineStr">
         <is>
-          <t>Endrit</t>
+          <t>Florian</t>
         </is>
       </c>
       <c r="D1148" s="4" t="inlineStr">
         <is>
-          <t>Pajaziti</t>
+          <t>Robatel</t>
         </is>
       </c>
       <c r="E1148" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1148" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1148" s="4"/>
     </row>
     <row r="1149">
       <c r="A1149" s="4" t="n">
-        <v>2616</v>
+        <v>7372</v>
       </c>
       <c r="B1149" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1149" s="4" t="inlineStr">
         <is>
-          <t>Johann</t>
+          <t>Kelian</t>
         </is>
       </c>
       <c r="D1149" s="4" t="inlineStr">
         <is>
-          <t>Panchard</t>
+          <t>Robert</t>
         </is>
       </c>
       <c r="E1149" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F1149" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1149" s="4"/>
     </row>
     <row r="1150">
       <c r="A1150" s="4" t="n">
-        <v>2617</v>
+        <v>2912</v>
       </c>
       <c r="B1150" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1150" s="4" t="inlineStr">
         <is>
-          <t>Michael</t>
+          <t>Alexia</t>
         </is>
       </c>
       <c r="D1150" s="4" t="inlineStr">
         <is>
-          <t>Panchard</t>
+          <t>Rocco </t>
         </is>
       </c>
       <c r="E1150" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1150" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1150" s="4"/>
     </row>
     <row r="1151">
       <c r="A1151" s="4" t="n">
-        <v>2622</v>
+        <v>2916</v>
       </c>
       <c r="B1151" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1151" s="4" t="inlineStr">
         <is>
-          <t>Nahuel</t>
+          <t>Samuel</t>
         </is>
       </c>
       <c r="D1151" s="4" t="inlineStr">
         <is>
-          <t>Pascucci</t>
+          <t>Rodrigues</t>
         </is>
       </c>
       <c r="E1151" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1151" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1151" s="4"/>
     </row>
     <row r="1152">
       <c r="A1152" s="4" t="n">
-        <v>5842</v>
+        <v>2935</v>
       </c>
       <c r="B1152" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1152" s="4" t="inlineStr">
         <is>
-          <t>Sophie</t>
+          <t>Sacha</t>
         </is>
       </c>
       <c r="D1152" s="4" t="inlineStr">
         <is>
-          <t>Passaseo</t>
+          <t>Romier</t>
         </is>
       </c>
       <c r="E1152" s="4" t="inlineStr">
         <is>
-          <t>Sport Karate</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F1152" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1152" s="4"/>
     </row>
     <row r="1153">
       <c r="A1153" s="4" t="n">
-        <v>7521</v>
+        <v>2947</v>
       </c>
       <c r="B1153" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1153" s="4" t="inlineStr">
         <is>
-          <t>Fernando</t>
+          <t>Angèlique</t>
         </is>
       </c>
       <c r="D1153" s="4" t="inlineStr">
         <is>
-          <t>Passaseo</t>
+          <t>Rossier</t>
         </is>
       </c>
       <c r="E1153" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1153" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1153" s="4"/>
     </row>
     <row r="1154">
       <c r="A1154" s="4" t="n">
-        <v>2627</v>
+        <v>2950</v>
       </c>
       <c r="B1154" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1154" s="4" t="inlineStr">
         <is>
-          <t>Léo</t>
+          <t>Yanick</t>
         </is>
       </c>
       <c r="D1154" s="4" t="inlineStr">
         <is>
-          <t>Paubel</t>
+          <t>Rossier</t>
         </is>
       </c>
       <c r="E1154" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F1154" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1154" s="4"/>
     </row>
     <row r="1155">
       <c r="A1155" s="4" t="n">
-        <v>7508</v>
+        <v>2949</v>
       </c>
       <c r="B1155" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1155" s="4" t="inlineStr">
         <is>
-          <t>Théo</t>
+          <t>Lucas</t>
         </is>
       </c>
       <c r="D1155" s="4" t="inlineStr">
         <is>
-          <t>Pedro</t>
+          <t>Rossier</t>
         </is>
       </c>
       <c r="E1155" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1155" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1155" s="4"/>
     </row>
     <row r="1156">
       <c r="A1156" s="4" t="n">
-        <v>7359</v>
+        <v>2951</v>
       </c>
       <c r="B1156" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1156" s="4" t="inlineStr">
         <is>
-          <t>Jacques</t>
+          <t>Bruno</t>
         </is>
       </c>
       <c r="D1156" s="4" t="inlineStr">
         <is>
-          <t>Pellaud</t>
+          <t>Roth</t>
         </is>
       </c>
       <c r="E1156" s="4" t="inlineStr">
         <is>
-          <t>Shorin Ryu</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F1156" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1156" s="4"/>
     </row>
     <row r="1157">
       <c r="A1157" s="4" t="n">
-        <v>2639</v>
+        <v>2957</v>
       </c>
       <c r="B1157" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1157" s="4" t="inlineStr">
         <is>
-          <t>Damien</t>
+          <t>Andreas</t>
         </is>
       </c>
       <c r="D1157" s="4" t="inlineStr">
         <is>
-          <t>Pellegrinelli</t>
+          <t>Rothenbühler</t>
         </is>
       </c>
       <c r="E1157" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Fudokan</t>
         </is>
       </c>
       <c r="F1157" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1157" s="4"/>
     </row>
     <row r="1158">
       <c r="A1158" s="4" t="n">
-        <v>2640</v>
+        <v>2966</v>
       </c>
       <c r="B1158" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1158" s="4" t="inlineStr">
         <is>
-          <t>Olivier</t>
+          <t>Damien</t>
         </is>
       </c>
       <c r="D1158" s="4" t="inlineStr">
         <is>
-          <t>Pellegrinelli</t>
+          <t>Rubio</t>
         </is>
       </c>
       <c r="E1158" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1158" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1158" s="4"/>
     </row>
     <row r="1159">
       <c r="A1159" s="4" t="n">
-        <v>2642</v>
+        <v>2967</v>
       </c>
       <c r="B1159" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1159" s="4" t="inlineStr">
         <is>
-          <t>Vito</t>
+          <t>Michael</t>
         </is>
       </c>
       <c r="D1159" s="4" t="inlineStr">
         <is>
-          <t>Pellizanni</t>
+          <t>Rubio</t>
         </is>
       </c>
       <c r="E1159" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1159" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1159" s="4"/>
     </row>
     <row r="1160">
       <c r="A1160" s="4" t="n">
-        <v>2650</v>
+        <v>2968</v>
       </c>
       <c r="B1160" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1160" s="4" t="inlineStr">
         <is>
-          <t>Dejan</t>
+          <t>Sandra</t>
         </is>
       </c>
       <c r="D1160" s="4" t="inlineStr">
         <is>
-          <t>Pepic</t>
+          <t>Rubli</t>
         </is>
       </c>
       <c r="E1160" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F1160" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1160" s="4"/>
     </row>
     <row r="1161">
       <c r="A1161" s="4" t="n">
-        <v>2656</v>
+        <v>2971</v>
       </c>
       <c r="B1161" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1161" s="4" t="inlineStr">
         <is>
-          <t>Christian</t>
+          <t>Remo</t>
         </is>
       </c>
       <c r="D1161" s="4" t="inlineStr">
         <is>
-          <t>Perez</t>
+          <t>Ruckstuhl</t>
         </is>
       </c>
       <c r="E1161" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F1161" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1161" s="4"/>
     </row>
     <row r="1162">
       <c r="A1162" s="4" t="n">
-        <v>6643</v>
+        <v>5305</v>
       </c>
       <c r="B1162" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1162" s="4" t="inlineStr">
         <is>
-          <t>Xavier</t>
+          <t>Maxime</t>
         </is>
       </c>
       <c r="D1162" s="4" t="inlineStr">
         <is>
-          <t>Perret</t>
+          <t>Rudaz</t>
         </is>
       </c>
       <c r="E1162" s="4" t="inlineStr">
         <is>
-          <t>Shisui Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1162" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1162" s="4"/>
     </row>
     <row r="1163">
       <c r="A1163" s="4" t="n">
-        <v>2661</v>
+        <v>5306</v>
       </c>
       <c r="B1163" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1163" s="4" t="inlineStr">
         <is>
-          <t>Grégory</t>
+          <t>Aurélie</t>
         </is>
       </c>
       <c r="D1163" s="4" t="inlineStr">
         <is>
-          <t>Perret</t>
+          <t>Rudaz</t>
         </is>
       </c>
       <c r="E1163" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1163" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1163" s="4"/>
     </row>
     <row r="1164">
       <c r="A1164" s="4" t="n">
-        <v>2676</v>
+        <v>2983</v>
       </c>
       <c r="B1164" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1164" s="4" t="inlineStr">
         <is>
-          <t>Mirco</t>
+          <t>Matthias</t>
         </is>
       </c>
       <c r="D1164" s="4" t="inlineStr">
         <is>
-          <t>Petrone</t>
+          <t>Rüegger</t>
         </is>
       </c>
       <c r="E1164" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1164" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1164" s="4"/>
     </row>
     <row r="1165">
       <c r="A1165" s="4" t="n">
-        <v>5857</v>
+        <v>2994</v>
       </c>
       <c r="B1165" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1165" s="4" t="inlineStr">
         <is>
-          <t>Leandro</t>
+          <t>Michael</t>
         </is>
       </c>
       <c r="D1165" s="4" t="inlineStr">
         <is>
-          <t>Petrone</t>
+          <t>Ruoss</t>
         </is>
       </c>
       <c r="E1165" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F1165" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1165" s="4"/>
     </row>
     <row r="1166">
       <c r="A1166" s="4" t="n">
-        <v>2675</v>
+        <v>2995</v>
       </c>
       <c r="B1166" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1166" s="4" t="inlineStr">
         <is>
-          <t>Alessio</t>
+          <t>Reto</t>
         </is>
       </c>
       <c r="D1166" s="4" t="inlineStr">
         <is>
-          <t>Petrone</t>
+          <t>Ruoss</t>
         </is>
       </c>
       <c r="E1166" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F1166" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1166" s="4"/>
     </row>
     <row r="1167">
       <c r="A1167" s="4" t="n">
-        <v>2680</v>
+        <v>3004</v>
       </c>
       <c r="B1167" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1167" s="4" t="inlineStr">
         <is>
-          <t>Dragan</t>
+          <t>Rocco</t>
         </is>
       </c>
       <c r="D1167" s="4" t="inlineStr">
         <is>
-          <t>Petrovic</t>
+          <t>Russo</t>
         </is>
       </c>
       <c r="E1167" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F1167" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1167" s="4"/>
     </row>
     <row r="1168">
       <c r="A1168" s="4" t="n">
-        <v>2685</v>
+        <v>7340</v>
       </c>
       <c r="B1168" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1168" s="4" t="inlineStr">
         <is>
-          <t>Romaine</t>
+          <t>Alićajic</t>
         </is>
       </c>
       <c r="D1168" s="4" t="inlineStr">
         <is>
-          <t>Pfaffen</t>
+          <t>Sabahudin</t>
         </is>
       </c>
       <c r="E1168" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Sport Karate</t>
         </is>
       </c>
       <c r="F1168" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1168" s="4"/>
     </row>
     <row r="1169">
       <c r="A1169" s="4" t="n">
-        <v>2691</v>
+        <v>3025</v>
       </c>
       <c r="B1169" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1169" s="4" t="inlineStr">
         <is>
-          <t>Marie</t>
+          <t>Natali</t>
         </is>
       </c>
       <c r="D1169" s="4" t="inlineStr">
         <is>
-          <t>Pfammatter</t>
+          <t>Sahakoglu</t>
         </is>
       </c>
       <c r="E1169" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F1169" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1169" s="4"/>
     </row>
     <row r="1170">
       <c r="A1170" s="4" t="n">
-        <v>2690</v>
+        <v>3028</v>
       </c>
       <c r="B1170" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1170" s="4" t="inlineStr">
         <is>
-          <t>Jérémy</t>
+          <t>Ilkhan</t>
         </is>
       </c>
       <c r="D1170" s="4" t="inlineStr">
         <is>
-          <t>Pfammatter</t>
+          <t>Sahin</t>
         </is>
       </c>
       <c r="E1170" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1170" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1170" s="4"/>
     </row>
     <row r="1171">
       <c r="A1171" s="4" t="n">
-        <v>2697</v>
+        <v>3026</v>
       </c>
       <c r="B1171" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1171" s="4" t="inlineStr">
         <is>
-          <t>Mirjam</t>
+          <t>Cagla</t>
         </is>
       </c>
       <c r="D1171" s="4" t="inlineStr">
         <is>
-          <t>Pfister</t>
+          <t>Sahin</t>
         </is>
       </c>
       <c r="E1171" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1171" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1171" s="4"/>
     </row>
     <row r="1172">
       <c r="A1172" s="4" t="n">
-        <v>2700</v>
+        <v>3027</v>
       </c>
       <c r="B1172" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1172" s="4" t="inlineStr">
         <is>
-          <t>Stefan</t>
+          <t>Derya</t>
         </is>
       </c>
       <c r="D1172" s="4" t="inlineStr">
         <is>
-          <t>Pfyl</t>
+          <t>Sahin</t>
         </is>
       </c>
       <c r="E1172" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1172" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1172" s="4"/>
     </row>
     <row r="1173">
       <c r="A1173" s="4" t="n">
-        <v>2707</v>
+        <v>3031</v>
       </c>
       <c r="B1173" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1173" s="4" t="inlineStr">
         <is>
-          <t>Giulia</t>
+          <t>Robert</t>
         </is>
       </c>
       <c r="D1173" s="4" t="inlineStr">
         <is>
-          <t>Piermartiri</t>
+          <t>Sajermann</t>
         </is>
       </c>
       <c r="E1173" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F1173" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1173" s="4"/>
     </row>
     <row r="1174">
       <c r="A1174" s="4" t="n">
-        <v>2709</v>
+        <v>3037</v>
       </c>
       <c r="B1174" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1174" s="4" t="inlineStr">
         <is>
-          <t>Pascal</t>
+          <t>Shqiprim</t>
         </is>
       </c>
       <c r="D1174" s="4" t="inlineStr">
         <is>
-          <t>Piffaretti</t>
+          <t>Salihu</t>
         </is>
       </c>
       <c r="E1174" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1174" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1174" s="4"/>
     </row>
     <row r="1175">
       <c r="A1175" s="4" t="n">
-        <v>5517</v>
+        <v>3039</v>
       </c>
       <c r="B1175" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1175" s="4" t="inlineStr">
         <is>
-          <t>Kim</t>
+          <t>Romain</t>
         </is>
       </c>
       <c r="D1175" s="4" t="inlineStr">
         <is>
-          <t>Pilloud</t>
+          <t>Salito</t>
         </is>
       </c>
       <c r="E1175" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1175" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1175" s="4"/>
     </row>
     <row r="1176">
       <c r="A1176" s="4" t="n">
-        <v>2724</v>
+        <v>3040</v>
       </c>
       <c r="B1176" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1176" s="4" t="inlineStr">
         <is>
-          <t>Luis</t>
+          <t>Jessica</t>
         </is>
       </c>
       <c r="D1176" s="4" t="inlineStr">
         <is>
-          <t>Pires</t>
+          <t>Salvador</t>
         </is>
       </c>
       <c r="E1176" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1176" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1176" s="4"/>
     </row>
     <row r="1177">
       <c r="A1177" s="4" t="n">
-        <v>2728</v>
+        <v>3043</v>
       </c>
       <c r="B1177" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1177" s="4" t="inlineStr">
         <is>
-          <t>Noah</t>
+          <t>Michael</t>
         </is>
       </c>
       <c r="D1177" s="4" t="inlineStr">
         <is>
-          <t>Pisino</t>
+          <t>Salzer</t>
         </is>
       </c>
       <c r="E1177" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1177" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1177" s="4"/>
     </row>
     <row r="1178">
       <c r="A1178" s="4" t="n">
-        <v>2730</v>
+        <v>3044</v>
       </c>
       <c r="B1178" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1178" s="4" t="inlineStr">
         <is>
-          <t>Séraphine</t>
+          <t>James</t>
         </is>
       </c>
       <c r="D1178" s="4" t="inlineStr">
         <is>
-          <t>Pittelloud</t>
+          <t>Salzgeber</t>
         </is>
       </c>
       <c r="E1178" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1178" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1178" s="4"/>
     </row>
     <row r="1179">
       <c r="A1179" s="4" t="n">
-        <v>2731</v>
+        <v>3051</v>
       </c>
       <c r="B1179" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1179" s="4" t="inlineStr">
         <is>
-          <t>Tizian</t>
+          <t>Juan</t>
         </is>
       </c>
       <c r="D1179" s="4" t="inlineStr">
         <is>
-          <t>Pitteloud</t>
+          <t>Sanchez</t>
         </is>
       </c>
       <c r="E1179" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1179" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1179" s="4"/>
     </row>
     <row r="1180">
       <c r="A1180" s="4" t="n">
-        <v>2732</v>
+        <v>3052</v>
       </c>
       <c r="B1180" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1180" s="4" t="inlineStr">
         <is>
-          <t>Alessandro</t>
+          <t>Pedro</t>
         </is>
       </c>
       <c r="D1180" s="4" t="inlineStr">
         <is>
-          <t>Pizzera</t>
+          <t>Sanchez</t>
         </is>
       </c>
       <c r="E1180" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1180" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1180" s="4"/>
     </row>
     <row r="1181">
       <c r="A1181" s="4" t="n">
-        <v>2733</v>
+        <v>3062</v>
       </c>
       <c r="B1181" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1181" s="4" t="inlineStr">
         <is>
-          <t>Arben</t>
+          <t>Yves</t>
         </is>
       </c>
       <c r="D1181" s="4" t="inlineStr">
         <is>
-          <t>Pjetraj</t>
+          <t>Santini</t>
         </is>
       </c>
       <c r="E1181" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F1181" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1181" s="4"/>
     </row>
     <row r="1182">
       <c r="A1182" s="4" t="n">
-        <v>2745</v>
+        <v>3071</v>
       </c>
       <c r="B1182" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1182" s="4" t="inlineStr">
         <is>
-          <t>Bettina</t>
+          <t>Sabine</t>
         </is>
       </c>
       <c r="D1182" s="4" t="inlineStr">
         <is>
-          <t>Poljak</t>
+          <t>Saugy</t>
         </is>
       </c>
       <c r="E1182" s="4" t="inlineStr">
         <is>
-          <t>Sport Karate</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1182" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1182" s="4"/>
     </row>
     <row r="1183">
       <c r="A1183" s="4" t="n">
-        <v>4517</v>
+        <v>3070</v>
       </c>
       <c r="B1183" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1183" s="4" t="inlineStr">
         <is>
-          <t>Nina</t>
+          <t>Bertrand</t>
         </is>
       </c>
       <c r="D1183" s="4" t="inlineStr">
         <is>
-          <t>Poljak</t>
+          <t>Saugy</t>
         </is>
       </c>
       <c r="E1183" s="4" t="inlineStr">
         <is>
-          <t>Sport Karate</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1183" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1183" s="4"/>
     </row>
     <row r="1184">
       <c r="A1184" s="4" t="n">
-        <v>2749</v>
+        <v>3073</v>
       </c>
       <c r="B1184" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1184" s="4" t="inlineStr">
         <is>
-          <t>Renato</t>
+          <t>Philipp</t>
         </is>
       </c>
       <c r="D1184" s="4" t="inlineStr">
         <is>
-          <t>Ponzio</t>
+          <t>Sauré</t>
         </is>
       </c>
       <c r="E1184" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1184" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1184" s="4"/>
     </row>
     <row r="1185">
       <c r="A1185" s="4" t="n">
-        <v>2757</v>
+        <v>5508</v>
       </c>
       <c r="B1185" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1185" s="4" t="inlineStr">
         <is>
-          <t>Renata</t>
+          <t>Benjamin</t>
         </is>
       </c>
       <c r="D1185" s="4" t="inlineStr">
         <is>
-          <t>Possidente</t>
+          <t>Sauthier</t>
         </is>
       </c>
       <c r="E1185" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1185" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1185" s="4"/>
     </row>
     <row r="1186">
       <c r="A1186" s="4" t="n">
-        <v>2758</v>
+        <v>3093</v>
       </c>
       <c r="B1186" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1186" s="4" t="inlineStr">
         <is>
-          <t>Ioannis</t>
+          <t>Sacha</t>
         </is>
       </c>
       <c r="D1186" s="4" t="inlineStr">
         <is>
-          <t>Pournaras</t>
+          <t>Schafroth</t>
         </is>
       </c>
       <c r="E1186" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1186" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1186" s="4"/>
     </row>
     <row r="1187">
       <c r="A1187" s="4" t="n">
-        <v>2759</v>
+        <v>3092</v>
       </c>
       <c r="B1187" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1187" s="4" t="inlineStr">
         <is>
-          <t>Ivo</t>
+          <t>Ronny</t>
         </is>
       </c>
       <c r="D1187" s="4" t="inlineStr">
         <is>
-          <t>Prato</t>
+          <t>Schafroth</t>
         </is>
       </c>
       <c r="E1187" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1187" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1187" s="4"/>
     </row>
     <row r="1188">
       <c r="A1188" s="4" t="n">
-        <v>2766</v>
+        <v>3097</v>
       </c>
       <c r="B1188" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1188" s="4" t="inlineStr">
         <is>
-          <t>Marco</t>
+          <t>Romain</t>
         </is>
       </c>
       <c r="D1188" s="4" t="inlineStr">
         <is>
-          <t>Prontera</t>
+          <t>Schaller</t>
         </is>
       </c>
       <c r="E1188" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1188" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1188" s="4"/>
     </row>
     <row r="1189">
       <c r="A1189" s="4" t="n">
-        <v>2767</v>
+        <v>3095</v>
       </c>
       <c r="B1189" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1189" s="4" t="inlineStr">
         <is>
-          <t>Damon</t>
+          <t>Manuela</t>
         </is>
       </c>
       <c r="D1189" s="4" t="inlineStr">
         <is>
-          <t>Protopapa</t>
+          <t>Schaller</t>
         </is>
       </c>
       <c r="E1189" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F1189" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1189" s="4"/>
     </row>
     <row r="1190">
       <c r="A1190" s="4" t="n">
-        <v>2776</v>
+        <v>3104</v>
       </c>
       <c r="B1190" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1190" s="4" t="inlineStr">
         <is>
-          <t>Truong Minh</t>
+          <t>Simon</t>
         </is>
       </c>
       <c r="D1190" s="4" t="inlineStr">
         <is>
-          <t>Quan</t>
+          <t>Schärer</t>
         </is>
       </c>
       <c r="E1190" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F1190" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1190" s="4"/>
     </row>
     <row r="1191">
       <c r="A1191" s="4" t="n">
-        <v>2779</v>
+        <v>3116</v>
       </c>
       <c r="B1191" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1191" s="4" t="inlineStr">
         <is>
-          <t>Guillaume</t>
+          <t>Thomas</t>
         </is>
       </c>
       <c r="D1191" s="4" t="inlineStr">
         <is>
-          <t>Quetant</t>
+          <t>Schelker</t>
         </is>
       </c>
       <c r="E1191" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F1191" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1191" s="4"/>
     </row>
     <row r="1192">
       <c r="A1192" s="4" t="n">
-        <v>2782</v>
+        <v>3130</v>
       </c>
       <c r="B1192" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1192" s="4" t="inlineStr">
         <is>
-          <t>Sven</t>
+          <t>Philipp</t>
         </is>
       </c>
       <c r="D1192" s="4" t="inlineStr">
         <is>
-          <t>Raaflaub</t>
+          <t>Schey</t>
         </is>
       </c>
       <c r="E1192" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F1192" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1192" s="4"/>
     </row>
     <row r="1193">
       <c r="A1193" s="4" t="n">
-        <v>2791</v>
+        <v>6641</v>
       </c>
       <c r="B1193" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1193" s="4" t="inlineStr">
         <is>
-          <t>Zorica</t>
+          <t>Rita</t>
         </is>
       </c>
       <c r="D1193" s="4" t="inlineStr">
         <is>
-          <t>Radic</t>
+          <t>Schildknecht</t>
         </is>
       </c>
       <c r="E1193" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Shisui Ryu</t>
         </is>
       </c>
       <c r="F1193" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1193" s="4"/>
     </row>
     <row r="1194">
       <c r="A1194" s="4" t="n">
-        <v>4791</v>
+        <v>3142</v>
       </c>
       <c r="B1194" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1194" s="4" t="inlineStr">
         <is>
-          <t>Adisa</t>
+          <t>Lukas</t>
         </is>
       </c>
       <c r="D1194" s="4" t="inlineStr">
         <is>
-          <t>Ramadani</t>
+          <t>Schindler </t>
         </is>
       </c>
       <c r="E1194" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1194" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G1194" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G1194" s="4"/>
     </row>
     <row r="1195">
       <c r="A1195" s="4" t="n">
-        <v>5189</v>
+        <v>7341</v>
       </c>
       <c r="B1195" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1195" s="4" t="inlineStr">
         <is>
-          <t>Adisa</t>
+          <t>Rita</t>
         </is>
       </c>
       <c r="D1195" s="4" t="inlineStr">
         <is>
-          <t>Ramandani</t>
+          <t>Schläpfer</t>
         </is>
       </c>
       <c r="E1195" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Sport Karate</t>
         </is>
       </c>
       <c r="F1195" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G1195" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G1195" s="4"/>
     </row>
     <row r="1196">
       <c r="A1196" s="4" t="n">
-        <v>2812</v>
+        <v>3155</v>
       </c>
       <c r="B1196" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1196" s="4" t="inlineStr">
         <is>
-          <t>Gyesi</t>
+          <t>Nelly</t>
         </is>
       </c>
       <c r="D1196" s="4" t="inlineStr">
         <is>
-          <t>Ramser</t>
+          <t>Schlund</t>
         </is>
       </c>
       <c r="E1196" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F1196" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1196" s="4"/>
     </row>
     <row r="1197">
       <c r="A1197" s="4" t="n">
-        <v>7337</v>
+        <v>4502</v>
       </c>
       <c r="B1197" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1197" s="4" t="inlineStr">
         <is>
-          <t>Amélie</t>
+          <t>Celina</t>
         </is>
       </c>
       <c r="D1197" s="4" t="inlineStr">
         <is>
-          <t>Randazzo</t>
+          <t>Schmid</t>
         </is>
       </c>
       <c r="E1197" s="4" t="inlineStr">
         <is>
-          <t>Shorin Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1197" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1197" s="4"/>
     </row>
     <row r="1198">
       <c r="A1198" s="4" t="n">
-        <v>2815</v>
+        <v>3166</v>
       </c>
       <c r="B1198" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1198" s="4" t="inlineStr">
         <is>
-          <t>Alessandra</t>
+          <t>Elvira</t>
         </is>
       </c>
       <c r="D1198" s="4" t="inlineStr">
         <is>
-          <t>Rapelli</t>
+          <t>Schmid</t>
         </is>
       </c>
       <c r="E1198" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1198" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1198" s="4"/>
     </row>
     <row r="1199">
       <c r="A1199" s="4" t="n">
-        <v>2824</v>
+        <v>4501</v>
       </c>
       <c r="B1199" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1199" s="4" t="inlineStr">
         <is>
-          <t>Yann</t>
+          <t>Severin</t>
         </is>
       </c>
       <c r="D1199" s="4" t="inlineStr">
         <is>
-          <t>Ravier</t>
+          <t>Schmid</t>
         </is>
       </c>
       <c r="E1199" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1199" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1199" s="4"/>
     </row>
     <row r="1200">
       <c r="A1200" s="4" t="n">
-        <v>2831</v>
+        <v>3180</v>
       </c>
       <c r="B1200" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1200" s="4" t="inlineStr">
         <is>
-          <t>Laurent</t>
+          <t>Norbert</t>
         </is>
       </c>
       <c r="D1200" s="4" t="inlineStr">
         <is>
-          <t>Reber</t>
+          <t>Schmidt</t>
         </is>
       </c>
       <c r="E1200" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1200" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1200" s="4"/>
     </row>
     <row r="1201">
       <c r="A1201" s="4" t="n">
-        <v>2834</v>
+        <v>3202</v>
       </c>
       <c r="B1201" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1201" s="4" t="inlineStr">
         <is>
-          <t>Rachel</t>
+          <t>Roland</t>
         </is>
       </c>
       <c r="D1201" s="4" t="inlineStr">
         <is>
-          <t>Rebeyrol</t>
+          <t>Schneider</t>
         </is>
       </c>
       <c r="E1201" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Fudokan</t>
         </is>
       </c>
       <c r="F1201" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1201" s="4"/>
     </row>
     <row r="1202">
       <c r="A1202" s="4" t="n">
-        <v>7360</v>
+        <v>3194</v>
       </c>
       <c r="B1202" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1202" s="4" t="inlineStr">
         <is>
-          <t>Gaëlle</t>
+          <t>Andreas</t>
         </is>
       </c>
       <c r="D1202" s="4" t="inlineStr">
         <is>
-          <t>Reduce</t>
+          <t>Schneider</t>
         </is>
       </c>
       <c r="E1202" s="4" t="inlineStr">
         <is>
-          <t>Shorin Ryu</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F1202" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1202" s="4"/>
     </row>
     <row r="1203">
       <c r="A1203" s="4" t="n">
-        <v>2849</v>
+        <v>3200</v>
       </c>
       <c r="B1203" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1203" s="4" t="inlineStr">
         <is>
-          <t>Jeanne</t>
+          <t>Martin</t>
         </is>
       </c>
       <c r="D1203" s="4" t="inlineStr">
         <is>
-          <t>Reichenberger</t>
+          <t>Schneider</t>
         </is>
       </c>
       <c r="E1203" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F1203" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1203" s="4"/>
     </row>
     <row r="1204">
       <c r="A1204" s="4" t="n">
-        <v>2853</v>
+        <v>3201</v>
       </c>
       <c r="B1204" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1204" s="4" t="inlineStr">
         <is>
-          <t>Didier</t>
+          <t>Patricia</t>
         </is>
       </c>
       <c r="D1204" s="4" t="inlineStr">
         <is>
-          <t>Reinhardt</t>
+          <t>Schneider</t>
         </is>
       </c>
       <c r="E1204" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F1204" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1204" s="4"/>
     </row>
     <row r="1205">
       <c r="A1205" s="4" t="n">
-        <v>6642</v>
+        <v>3212</v>
       </c>
       <c r="B1205" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1205" s="4" t="inlineStr">
         <is>
-          <t>Benedikt</t>
+          <t>Martin</t>
         </is>
       </c>
       <c r="D1205" s="4" t="inlineStr">
         <is>
-          <t>Reising</t>
+          <t>Schneuwly</t>
         </is>
       </c>
       <c r="E1205" s="4" t="inlineStr">
         <is>
-          <t>Shisui Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1205" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1205" s="4"/>
     </row>
     <row r="1206">
       <c r="A1206" s="4" t="n">
-        <v>2860</v>
+        <v>7512</v>
       </c>
       <c r="B1206" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1206" s="4" t="inlineStr">
         <is>
-          <t>Patrick</t>
+          <t>Hakan</t>
         </is>
       </c>
       <c r="D1206" s="4" t="inlineStr">
         <is>
-          <t>Remund</t>
+          <t>Schöpfer</t>
         </is>
       </c>
       <c r="E1206" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1206" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1206" s="4"/>
     </row>
     <row r="1207">
       <c r="A1207" s="4" t="n">
-        <v>7362</v>
+        <v>3237</v>
       </c>
       <c r="B1207" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1207" s="4" t="inlineStr">
         <is>
-          <t>Jean-Noel</t>
+          <t>Ronnie</t>
         </is>
       </c>
       <c r="D1207" s="4" t="inlineStr">
         <is>
-          <t>Rey</t>
+          <t>Schranz</t>
         </is>
       </c>
       <c r="E1207" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1207" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1207" s="4"/>
     </row>
     <row r="1208">
       <c r="A1208" s="4" t="n">
-        <v>7514</v>
+        <v>3239</v>
       </c>
       <c r="B1208" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1208" s="4" t="inlineStr">
         <is>
-          <t>Christine</t>
+          <t>Philip</t>
         </is>
       </c>
       <c r="D1208" s="4" t="inlineStr">
         <is>
-          <t>Rey</t>
+          <t>Schreiner</t>
         </is>
       </c>
       <c r="E1208" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F1208" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1208" s="4"/>
     </row>
     <row r="1209">
       <c r="A1209" s="4" t="n">
-        <v>7525</v>
+        <v>5041</v>
       </c>
       <c r="B1209" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1209" s="4" t="inlineStr">
         <is>
-          <t>Océane</t>
+          <t>Lionel</t>
         </is>
       </c>
       <c r="D1209" s="4" t="inlineStr">
         <is>
-          <t>Richon</t>
+          <t>Schroeter</t>
         </is>
       </c>
       <c r="E1209" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1209" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1209" s="4"/>
     </row>
     <row r="1210">
       <c r="A1210" s="4" t="n">
-        <v>2886</v>
+        <v>3245</v>
       </c>
       <c r="B1210" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1210" s="4" t="inlineStr">
         <is>
-          <t>Ivan</t>
+          <t>Miriam</t>
         </is>
       </c>
       <c r="D1210" s="4" t="inlineStr">
         <is>
-          <t>Riedo</t>
+          <t>Schuler</t>
         </is>
       </c>
       <c r="E1210" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1210" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1210" s="4"/>
     </row>
     <row r="1211">
       <c r="A1211" s="4" t="n">
-        <v>2888</v>
+        <v>3252</v>
       </c>
       <c r="B1211" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1211" s="4" t="inlineStr">
         <is>
-          <t>Raffael</t>
+          <t>Michael</t>
         </is>
       </c>
       <c r="D1211" s="4" t="inlineStr">
         <is>
-          <t>Rienzo</t>
+          <t>Schupbach</t>
         </is>
       </c>
       <c r="E1211" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1211" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1211" s="4"/>
     </row>
     <row r="1212">
       <c r="A1212" s="4" t="n">
-        <v>2892</v>
+        <v>3274</v>
       </c>
       <c r="B1212" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1212" s="4" t="inlineStr">
         <is>
-          <t>Mahayan</t>
+          <t>Adrien</t>
         </is>
       </c>
       <c r="D1212" s="4" t="inlineStr">
         <is>
-          <t>Righetti</t>
+          <t>Schwitzguebel</t>
         </is>
       </c>
       <c r="E1212" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1212" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1212" s="4"/>
     </row>
     <row r="1213">
       <c r="A1213" s="4" t="n">
-        <v>4512</v>
+        <v>3277</v>
       </c>
       <c r="B1213" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1213" s="4" t="inlineStr">
         <is>
-          <t>Mahayan</t>
+          <t>Katya</t>
         </is>
       </c>
       <c r="D1213" s="4" t="inlineStr">
         <is>
-          <t>Righetti</t>
+          <t>Scianna</t>
         </is>
       </c>
       <c r="E1213" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1213" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1213" s="4"/>
     </row>
     <row r="1214">
       <c r="A1214" s="4" t="n">
-        <v>2894</v>
+        <v>3286</v>
       </c>
       <c r="B1214" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1214" s="4" t="inlineStr">
         <is>
-          <t>Gabriel</t>
+          <t>Matthias</t>
         </is>
       </c>
       <c r="D1214" s="4" t="inlineStr">
         <is>
-          <t>Rimann</t>
+          <t>Seiler</t>
         </is>
       </c>
       <c r="E1214" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F1214" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1214" s="4"/>
     </row>
     <row r="1215">
       <c r="A1215" s="4" t="n">
-        <v>2900</v>
+        <v>5509</v>
       </c>
       <c r="B1215" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1215" s="4" t="inlineStr">
         <is>
-          <t>Julien</t>
+          <t>Jean-François</t>
         </is>
       </c>
       <c r="D1215" s="4" t="inlineStr">
         <is>
-          <t>Risse</t>
+          <t>Seitlinger</t>
         </is>
       </c>
       <c r="E1215" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1215" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1215" s="4"/>
     </row>
     <row r="1216">
       <c r="A1216" s="4" t="n">
-        <v>5036</v>
+        <v>7520</v>
       </c>
       <c r="B1216" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1216" s="4" t="inlineStr">
         <is>
-          <t>Andreas</t>
+          <t>Ratko</t>
         </is>
       </c>
       <c r="D1216" s="4" t="inlineStr">
         <is>
-          <t>Ritter</t>
+          <t>Sekerija</t>
         </is>
       </c>
       <c r="E1216" s="4" t="inlineStr">
         <is>
-          <t>Shukokai Shito-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1216" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1216" s="4"/>
     </row>
     <row r="1217">
       <c r="A1217" s="4" t="n">
-        <v>2907</v>
+        <v>5503</v>
       </c>
       <c r="B1217" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1217" s="4" t="inlineStr">
         <is>
-          <t>Patrick</t>
+          <t>Debora</t>
         </is>
       </c>
       <c r="D1217" s="4" t="inlineStr">
         <is>
-          <t>Ritz</t>
+          <t>Sekinger</t>
         </is>
       </c>
       <c r="E1217" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1217" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G1217" s="4"/>
+      <c r="G1217" s="4" t="inlineStr">
+        <is>
+          <t>SSKF</t>
+        </is>
+      </c>
     </row>
     <row r="1218">
       <c r="A1218" s="4" t="n">
-        <v>2911</v>
+        <v>3297</v>
       </c>
       <c r="B1218" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1218" s="4" t="inlineStr">
         <is>
-          <t>Florian</t>
+          <t>Senad</t>
         </is>
       </c>
       <c r="D1218" s="4" t="inlineStr">
         <is>
-          <t>Robatel</t>
+          <t>Selimovic</t>
         </is>
       </c>
       <c r="E1218" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1218" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1218" s="4"/>
     </row>
     <row r="1219">
       <c r="A1219" s="4" t="n">
-        <v>7372</v>
+        <v>4523</v>
       </c>
       <c r="B1219" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1219" s="4" t="inlineStr">
         <is>
-          <t>Kelian</t>
+          <t>Thushanth</t>
         </is>
       </c>
       <c r="D1219" s="4" t="inlineStr">
         <is>
-          <t>Robert</t>
+          <t>Selvakumar</t>
         </is>
       </c>
       <c r="E1219" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shukokai Shito Ryu</t>
         </is>
       </c>
       <c r="F1219" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1219" s="4"/>
     </row>
     <row r="1220">
       <c r="A1220" s="4" t="n">
-        <v>2912</v>
+        <v>3304</v>
       </c>
       <c r="B1220" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1220" s="4" t="inlineStr">
         <is>
-          <t>Alexia</t>
+          <t>Daniel</t>
         </is>
       </c>
       <c r="D1220" s="4" t="inlineStr">
         <is>
-          <t>Rocco </t>
+          <t>Senften</t>
         </is>
       </c>
       <c r="E1220" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F1220" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1220" s="4"/>
     </row>
     <row r="1221">
       <c r="A1221" s="4" t="n">
-        <v>2916</v>
+        <v>3311</v>
       </c>
       <c r="B1221" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1221" s="4" t="inlineStr">
         <is>
-          <t>Samuel</t>
+          <t>Benito</t>
         </is>
       </c>
       <c r="D1221" s="4" t="inlineStr">
         <is>
-          <t>Rodrigues</t>
+          <t>Sergi</t>
         </is>
       </c>
       <c r="E1221" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F1221" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1221" s="4"/>
     </row>
     <row r="1222">
       <c r="A1222" s="4" t="n">
-        <v>2935</v>
+        <v>3312</v>
       </c>
       <c r="B1222" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1222" s="4" t="inlineStr">
         <is>
-          <t>Sacha</t>
+          <t>Vittoria</t>
         </is>
       </c>
       <c r="D1222" s="4" t="inlineStr">
         <is>
-          <t>Romier</t>
+          <t>Sergi</t>
         </is>
       </c>
       <c r="E1222" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F1222" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1222" s="4"/>
     </row>
     <row r="1223">
       <c r="A1223" s="4" t="n">
-        <v>2947</v>
+        <v>3315</v>
       </c>
       <c r="B1223" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1223" s="4" t="inlineStr">
         <is>
-          <t>Angèlique</t>
+          <t>Mathieu</t>
         </is>
       </c>
       <c r="D1223" s="4" t="inlineStr">
         <is>
-          <t>Rossier</t>
+          <t>Seydoux</t>
         </is>
       </c>
       <c r="E1223" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1223" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1223" s="4"/>
     </row>
     <row r="1224">
       <c r="A1224" s="4" t="n">
-        <v>2949</v>
+        <v>3316</v>
       </c>
       <c r="B1224" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1224" s="4" t="inlineStr">
         <is>
-          <t>Lucas</t>
+          <t>Michel</t>
         </is>
       </c>
       <c r="D1224" s="4" t="inlineStr">
         <is>
-          <t>Rossier</t>
+          <t>Seydoux</t>
         </is>
       </c>
       <c r="E1224" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F1224" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1224" s="4"/>
     </row>
     <row r="1225">
       <c r="A1225" s="4" t="n">
-        <v>2950</v>
+        <v>3318</v>
       </c>
       <c r="B1225" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1225" s="4" t="inlineStr">
         <is>
-          <t>Yanick</t>
+          <t>Karim</t>
         </is>
       </c>
       <c r="D1225" s="4" t="inlineStr">
         <is>
-          <t>Rossier</t>
+          <t>Sgaier</t>
         </is>
       </c>
       <c r="E1225" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1225" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1225" s="4"/>
     </row>
     <row r="1226">
       <c r="A1226" s="4" t="n">
-        <v>2951</v>
+        <v>3320</v>
       </c>
       <c r="B1226" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1226" s="4" t="inlineStr">
         <is>
-          <t>Bruno</t>
+          <t>Suada</t>
         </is>
       </c>
       <c r="D1226" s="4" t="inlineStr">
         <is>
-          <t>Roth</t>
+          <t>Shabani</t>
         </is>
       </c>
       <c r="E1226" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1226" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1226" s="4"/>
     </row>
     <row r="1227">
       <c r="A1227" s="4" t="n">
-        <v>2957</v>
+        <v>3319</v>
       </c>
       <c r="B1227" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1227" s="4" t="inlineStr">
         <is>
-          <t>Andreas</t>
+          <t>Sejdim</t>
         </is>
       </c>
       <c r="D1227" s="4" t="inlineStr">
         <is>
-          <t>Rothenbühler</t>
+          <t>Shabani</t>
         </is>
       </c>
       <c r="E1227" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1227" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1227" s="4"/>
     </row>
     <row r="1228">
       <c r="A1228" s="4" t="n">
-        <v>2963</v>
+        <v>3321</v>
       </c>
       <c r="B1228" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1228" s="4" t="inlineStr">
         <is>
-          <t>Walter</t>
+          <t>Arbérita</t>
         </is>
       </c>
       <c r="D1228" s="4" t="inlineStr">
         <is>
-          <t>Röthlisberger</t>
+          <t>Shala</t>
         </is>
       </c>
       <c r="E1228" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1228" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1228" s="4"/>
     </row>
     <row r="1229">
       <c r="A1229" s="4" t="n">
-        <v>2966</v>
+        <v>4540</v>
       </c>
       <c r="B1229" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1229" s="4" t="inlineStr">
         <is>
-          <t>Damien</t>
+          <t>Noussin</t>
         </is>
       </c>
       <c r="D1229" s="4" t="inlineStr">
         <is>
-          <t>Rubio</t>
+          <t>Shamim</t>
         </is>
       </c>
       <c r="E1229" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1229" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1229" s="4"/>
     </row>
     <row r="1230">
       <c r="A1230" s="4" t="n">
-        <v>2967</v>
+        <v>3323</v>
       </c>
       <c r="B1230" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1230" s="4" t="inlineStr">
         <is>
-          <t>Michael</t>
+          <t>Monescha</t>
         </is>
       </c>
       <c r="D1230" s="4" t="inlineStr">
         <is>
-          <t>Rubio</t>
+          <t>Shanmugam</t>
         </is>
       </c>
       <c r="E1230" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F1230" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1230" s="4"/>
     </row>
     <row r="1231">
       <c r="A1231" s="4" t="n">
-        <v>2968</v>
+        <v>3327</v>
       </c>
       <c r="B1231" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1231" s="4" t="inlineStr">
         <is>
-          <t>Sandra</t>
+          <t>Prem</t>
         </is>
       </c>
       <c r="D1231" s="4" t="inlineStr">
         <is>
-          <t>Rubli</t>
+          <t>Sian</t>
         </is>
       </c>
       <c r="E1231" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F1231" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1231" s="4"/>
     </row>
     <row r="1232">
       <c r="A1232" s="4" t="n">
-        <v>2971</v>
+        <v>3331</v>
       </c>
       <c r="B1232" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1232" s="4" t="inlineStr">
         <is>
-          <t>Remo</t>
+          <t>Cédric</t>
         </is>
       </c>
       <c r="D1232" s="4" t="inlineStr">
         <is>
-          <t>Ruckstuhl</t>
+          <t>Sieber</t>
         </is>
       </c>
       <c r="E1232" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1232" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1232" s="4"/>
     </row>
     <row r="1233">
       <c r="A1233" s="4" t="n">
-        <v>5306</v>
+        <v>7363</v>
       </c>
       <c r="B1233" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1233" s="4" t="inlineStr">
         <is>
-          <t>Aurélie</t>
+          <t>Louis</t>
         </is>
       </c>
       <c r="D1233" s="4" t="inlineStr">
         <is>
-          <t>Rudaz</t>
+          <t>Sierro</t>
         </is>
       </c>
       <c r="E1233" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1233" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1233" s="4"/>
     </row>
     <row r="1234">
       <c r="A1234" s="4" t="n">
-        <v>5305</v>
+        <v>5183</v>
       </c>
       <c r="B1234" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1234" s="4" t="inlineStr">
         <is>
-          <t>Maxime</t>
+          <t>Gabriel</t>
         </is>
       </c>
       <c r="D1234" s="4" t="inlineStr">
         <is>
-          <t>Rudaz</t>
+          <t>Simoes Gomes</t>
         </is>
       </c>
       <c r="E1234" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1234" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G1234" s="4"/>
+      <c r="G1234" s="4" t="inlineStr">
+        <is>
+          <t>SSKF</t>
+        </is>
+      </c>
     </row>
     <row r="1235">
       <c r="A1235" s="4" t="n">
-        <v>2983</v>
+        <v>4789</v>
       </c>
       <c r="B1235" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1235" s="4" t="inlineStr">
         <is>
-          <t>Matthias</t>
+          <t>Gabriel</t>
         </is>
       </c>
       <c r="D1235" s="4" t="inlineStr">
         <is>
-          <t>Rüegger</t>
+          <t>Simoes Gomes</t>
         </is>
       </c>
       <c r="E1235" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1235" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G1235" s="4"/>
+      <c r="G1235" s="4" t="inlineStr">
+        <is>
+          <t>SSKF</t>
+        </is>
+      </c>
     </row>
     <row r="1236">
       <c r="A1236" s="4" t="n">
-        <v>2994</v>
+        <v>3369</v>
       </c>
       <c r="B1236" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1236" s="4" t="inlineStr">
         <is>
-          <t>Michael</t>
+          <t>Nagaroor</t>
         </is>
       </c>
       <c r="D1236" s="4" t="inlineStr">
         <is>
-          <t>Ruoss</t>
+          <t>Sojo</t>
         </is>
       </c>
       <c r="E1236" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1236" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1236" s="4"/>
     </row>
     <row r="1237">
       <c r="A1237" s="4" t="n">
-        <v>2995</v>
+        <v>3378</v>
       </c>
       <c r="B1237" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1237" s="4" t="inlineStr">
         <is>
-          <t>Reto</t>
+          <t>Margo</t>
         </is>
       </c>
       <c r="D1237" s="4" t="inlineStr">
         <is>
-          <t>Ruoss</t>
+          <t>Soret</t>
         </is>
       </c>
       <c r="E1237" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1237" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1237" s="4"/>
     </row>
     <row r="1238">
       <c r="A1238" s="4" t="n">
-        <v>3004</v>
+        <v>3381</v>
       </c>
       <c r="B1238" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1238" s="4" t="inlineStr">
         <is>
-          <t>Rocco</t>
+          <t>Céline</t>
         </is>
       </c>
       <c r="D1238" s="4" t="inlineStr">
         <is>
-          <t>Russo</t>
+          <t>Sousa Teixeira</t>
         </is>
       </c>
       <c r="E1238" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1238" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1238" s="4"/>
     </row>
     <row r="1239">
       <c r="A1239" s="4" t="n">
-        <v>7340</v>
+        <v>3382</v>
       </c>
       <c r="B1239" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1239" s="4" t="inlineStr">
         <is>
-          <t>Alićajic</t>
+          <t>Kelly</t>
         </is>
       </c>
       <c r="D1239" s="4" t="inlineStr">
         <is>
-          <t>Sabahudin</t>
+          <t>Sousa Teixeira</t>
         </is>
       </c>
       <c r="E1239" s="4" t="inlineStr">
         <is>
-          <t>Sport Karate</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1239" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1239" s="4"/>
     </row>
     <row r="1240">
       <c r="A1240" s="4" t="n">
-        <v>3025</v>
+        <v>4500</v>
       </c>
       <c r="B1240" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1240" s="4" t="inlineStr">
         <is>
-          <t>Natali</t>
+          <t>Güngör</t>
         </is>
       </c>
       <c r="D1240" s="4" t="inlineStr">
         <is>
-          <t>Sahakoglu</t>
+          <t>Sözen</t>
         </is>
       </c>
       <c r="E1240" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1240" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1240" s="4"/>
     </row>
     <row r="1241">
       <c r="A1241" s="4" t="n">
-        <v>3027</v>
+        <v>3386</v>
       </c>
       <c r="B1241" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1241" s="4" t="inlineStr">
         <is>
-          <t>Derya</t>
+          <t>Cornelia</t>
         </is>
       </c>
       <c r="D1241" s="4" t="inlineStr">
         <is>
-          <t>Sahin</t>
+          <t>Spahr</t>
         </is>
       </c>
       <c r="E1241" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1241" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1241" s="4"/>
     </row>
     <row r="1242">
       <c r="A1242" s="4" t="n">
-        <v>3028</v>
+        <v>3387</v>
       </c>
       <c r="B1242" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1242" s="4" t="inlineStr">
         <is>
-          <t>Ilkhan</t>
+          <t>Patricia</t>
         </is>
       </c>
       <c r="D1242" s="4" t="inlineStr">
         <is>
-          <t>Sahin</t>
+          <t>Spalinger</t>
         </is>
       </c>
       <c r="E1242" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F1242" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1242" s="4"/>
     </row>
     <row r="1243">
       <c r="A1243" s="4" t="n">
-        <v>3026</v>
+        <v>3397</v>
       </c>
       <c r="B1243" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1243" s="4" t="inlineStr">
         <is>
-          <t>Cagla</t>
+          <t>Laila</t>
         </is>
       </c>
       <c r="D1243" s="4" t="inlineStr">
         <is>
-          <t>Sahin</t>
+          <t>Spinardi</t>
         </is>
       </c>
       <c r="E1243" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1243" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1243" s="4"/>
     </row>
     <row r="1244">
       <c r="A1244" s="4" t="n">
-        <v>3031</v>
+        <v>3400</v>
       </c>
       <c r="B1244" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1244" s="4" t="inlineStr">
         <is>
-          <t>Robert</t>
+          <t>Lea</t>
         </is>
       </c>
       <c r="D1244" s="4" t="inlineStr">
         <is>
-          <t>Sajermann</t>
+          <t>Spirig</t>
         </is>
       </c>
       <c r="E1244" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1244" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1244" s="4"/>
     </row>
     <row r="1245">
       <c r="A1245" s="4" t="n">
-        <v>3037</v>
+        <v>3402</v>
       </c>
       <c r="B1245" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1245" s="4" t="inlineStr">
         <is>
-          <t>Shqiprim</t>
+          <t>Giulia</t>
         </is>
       </c>
       <c r="D1245" s="4" t="inlineStr">
         <is>
-          <t>Salihu</t>
+          <t>Spitz</t>
         </is>
       </c>
       <c r="E1245" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1245" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1245" s="4"/>
     </row>
     <row r="1246">
       <c r="A1246" s="4" t="n">
-        <v>3039</v>
+        <v>3403</v>
       </c>
       <c r="B1246" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1246" s="4" t="inlineStr">
         <is>
-          <t>Romain</t>
+          <t>Luca</t>
         </is>
       </c>
       <c r="D1246" s="4" t="inlineStr">
         <is>
-          <t>Salito</t>
+          <t>Spitz</t>
         </is>
       </c>
       <c r="E1246" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1246" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1246" s="4"/>
     </row>
     <row r="1247">
       <c r="A1247" s="4" t="n">
-        <v>3040</v>
+        <v>5190</v>
       </c>
       <c r="B1247" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1247" s="4" t="inlineStr">
         <is>
-          <t>Jessica</t>
+          <t>Dharaky</t>
         </is>
       </c>
       <c r="D1247" s="4" t="inlineStr">
         <is>
-          <t>Salvador</t>
+          <t>Sritharan</t>
         </is>
       </c>
       <c r="E1247" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1247" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G1247" s="4"/>
+      <c r="G1247" s="4" t="inlineStr">
+        <is>
+          <t>SSKF</t>
+        </is>
+      </c>
     </row>
     <row r="1248">
       <c r="A1248" s="4" t="n">
-        <v>3043</v>
+        <v>4788</v>
       </c>
       <c r="B1248" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1248" s="4" t="inlineStr">
         <is>
-          <t>Michael</t>
+          <t>Dharaky</t>
         </is>
       </c>
       <c r="D1248" s="4" t="inlineStr">
         <is>
-          <t>Salzer</t>
+          <t>Sritharan</t>
         </is>
       </c>
       <c r="E1248" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1248" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G1248" s="4"/>
+      <c r="G1248" s="4" t="inlineStr">
+        <is>
+          <t>SSKF</t>
+        </is>
+      </c>
     </row>
     <row r="1249">
       <c r="A1249" s="4" t="n">
-        <v>3044</v>
+        <v>3436</v>
       </c>
       <c r="B1249" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1249" s="4" t="inlineStr">
         <is>
-          <t>James</t>
+          <t>Lisa</t>
         </is>
       </c>
       <c r="D1249" s="4" t="inlineStr">
         <is>
-          <t>Salzgeber</t>
+          <t>Stalder</t>
         </is>
       </c>
       <c r="E1249" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F1249" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1249" s="4"/>
     </row>
     <row r="1250">
       <c r="A1250" s="4" t="n">
-        <v>3052</v>
+        <v>3437</v>
       </c>
       <c r="B1250" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1250" s="4" t="inlineStr">
         <is>
-          <t>Pedro</t>
+          <t>Ulrich</t>
         </is>
       </c>
       <c r="D1250" s="4" t="inlineStr">
         <is>
-          <t>Sanchez</t>
+          <t>Stalder</t>
         </is>
       </c>
       <c r="E1250" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F1250" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1250" s="4"/>
     </row>
     <row r="1251">
       <c r="A1251" s="4" t="n">
-        <v>3051</v>
+        <v>3439</v>
       </c>
       <c r="B1251" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1251" s="4" t="inlineStr">
         <is>
-          <t>Juan</t>
+          <t>Floriana</t>
         </is>
       </c>
       <c r="D1251" s="4" t="inlineStr">
         <is>
-          <t>Sanchez</t>
+          <t>Stanca</t>
         </is>
       </c>
       <c r="E1251" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1251" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1251" s="4"/>
     </row>
     <row r="1252">
       <c r="A1252" s="4" t="n">
-        <v>3062</v>
+        <v>3440</v>
       </c>
       <c r="B1252" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1252" s="4" t="inlineStr">
         <is>
-          <t>Yves</t>
+          <t>Dejan</t>
         </is>
       </c>
       <c r="D1252" s="4" t="inlineStr">
         <is>
-          <t>Santini</t>
+          <t>Stanojevic</t>
         </is>
       </c>
       <c r="E1252" s="4" t="inlineStr">
         <is>
-          <t>Wado-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1252" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1252" s="4"/>
     </row>
     <row r="1253">
       <c r="A1253" s="4" t="n">
-        <v>3070</v>
+        <v>3441</v>
       </c>
       <c r="B1253" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1253" s="4" t="inlineStr">
         <is>
-          <t>Bertrand</t>
+          <t>Alma</t>
         </is>
       </c>
       <c r="D1253" s="4" t="inlineStr">
         <is>
-          <t>Saugy</t>
+          <t>Starodzeska</t>
         </is>
       </c>
       <c r="E1253" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F1253" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1253" s="4"/>
     </row>
     <row r="1254">
       <c r="A1254" s="4" t="n">
-        <v>3071</v>
+        <v>3443</v>
       </c>
       <c r="B1254" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1254" s="4" t="inlineStr">
         <is>
-          <t>Sabine</t>
+          <t>Xenia</t>
         </is>
       </c>
       <c r="D1254" s="4" t="inlineStr">
         <is>
-          <t>Saugy</t>
+          <t>Startseva</t>
         </is>
       </c>
       <c r="E1254" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F1254" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1254" s="4"/>
     </row>
     <row r="1255">
       <c r="A1255" s="4" t="n">
-        <v>3073</v>
+        <v>3442</v>
       </c>
       <c r="B1255" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1255" s="4" t="inlineStr">
         <is>
-          <t>Philipp</t>
+          <t>Maria</t>
         </is>
       </c>
       <c r="D1255" s="4" t="inlineStr">
         <is>
-          <t>Sauré</t>
+          <t>Startseva</t>
         </is>
       </c>
       <c r="E1255" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F1255" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1255" s="4"/>
     </row>
     <row r="1256">
       <c r="A1256" s="4" t="n">
-        <v>5508</v>
+        <v>7358</v>
       </c>
       <c r="B1256" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1256" s="4" t="inlineStr">
         <is>
-          <t>Benjamin</t>
+          <t>Johann</t>
         </is>
       </c>
       <c r="D1256" s="4" t="inlineStr">
         <is>
-          <t>Sauthier</t>
+          <t>Staub</t>
         </is>
       </c>
       <c r="E1256" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shorin Ryu</t>
         </is>
       </c>
       <c r="F1256" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1256" s="4"/>
     </row>
     <row r="1257">
       <c r="A1257" s="4" t="n">
-        <v>3092</v>
+        <v>3445</v>
       </c>
       <c r="B1257" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1257" s="4" t="inlineStr">
         <is>
-          <t>Ronny</t>
+          <t>Moritz</t>
         </is>
       </c>
       <c r="D1257" s="4" t="inlineStr">
         <is>
-          <t>Schafroth</t>
+          <t>Stäubli</t>
         </is>
       </c>
       <c r="E1257" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F1257" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1257" s="4"/>
     </row>
     <row r="1258">
       <c r="A1258" s="4" t="n">
-        <v>3093</v>
+        <v>5860</v>
       </c>
       <c r="B1258" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1258" s="4" t="inlineStr">
         <is>
-          <t>Sacha</t>
+          <t>Nina</t>
         </is>
       </c>
       <c r="D1258" s="4" t="inlineStr">
         <is>
-          <t>Schafroth</t>
+          <t>Stieger</t>
         </is>
       </c>
       <c r="E1258" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1258" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1258" s="4"/>
     </row>
     <row r="1259">
       <c r="A1259" s="4" t="n">
-        <v>3095</v>
+        <v>3476</v>
       </c>
       <c r="B1259" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1259" s="4" t="inlineStr">
         <is>
-          <t>Manuela</t>
+          <t>Cyrill</t>
         </is>
       </c>
       <c r="D1259" s="4" t="inlineStr">
         <is>
-          <t>Schaller</t>
+          <t>Stieger</t>
         </is>
       </c>
       <c r="E1259" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F1259" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1259" s="4"/>
     </row>
     <row r="1260">
       <c r="A1260" s="4" t="n">
-        <v>3097</v>
+        <v>3478</v>
       </c>
       <c r="B1260" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1260" s="4" t="inlineStr">
         <is>
-          <t>Romain</t>
+          <t>Melina</t>
         </is>
       </c>
       <c r="D1260" s="4" t="inlineStr">
         <is>
-          <t>Schaller</t>
+          <t>Stieger</t>
         </is>
       </c>
       <c r="E1260" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1260" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1260" s="4"/>
     </row>
     <row r="1261">
       <c r="A1261" s="4" t="n">
-        <v>3104</v>
+        <v>3490</v>
       </c>
       <c r="B1261" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1261" s="4" t="inlineStr">
         <is>
-          <t>Simon</t>
+          <t>Zorance</t>
         </is>
       </c>
       <c r="D1261" s="4" t="inlineStr">
         <is>
-          <t>Schärer</t>
+          <t>Stojkov</t>
         </is>
       </c>
       <c r="E1261" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F1261" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1261" s="4"/>
     </row>
     <row r="1262">
       <c r="A1262" s="4" t="n">
-        <v>3116</v>
+        <v>3491</v>
       </c>
       <c r="B1262" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1262" s="4" t="inlineStr">
         <is>
-          <t>Thomas</t>
+          <t>Adela</t>
         </is>
       </c>
       <c r="D1262" s="4" t="inlineStr">
         <is>
-          <t>Schelker</t>
+          <t>Stojkova</t>
         </is>
       </c>
       <c r="E1262" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F1262" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1262" s="4"/>
     </row>
     <row r="1263">
       <c r="A1263" s="4" t="n">
-        <v>3130</v>
+        <v>3516</v>
       </c>
       <c r="B1263" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1263" s="4" t="inlineStr">
         <is>
-          <t>Philipp</t>
+          <t>Georg</t>
         </is>
       </c>
       <c r="D1263" s="4" t="inlineStr">
         <is>
-          <t>Schey</t>
+          <t>Stucki</t>
         </is>
       </c>
       <c r="E1263" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F1263" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1263" s="4"/>
     </row>
     <row r="1264">
       <c r="A1264" s="4" t="n">
-        <v>6641</v>
+        <v>3518</v>
       </c>
       <c r="B1264" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1264" s="4" t="inlineStr">
         <is>
-          <t>Rita</t>
+          <t>Monika</t>
         </is>
       </c>
       <c r="D1264" s="4" t="inlineStr">
         <is>
-          <t>Schildknecht</t>
+          <t>Stucki</t>
         </is>
       </c>
       <c r="E1264" s="4" t="inlineStr">
         <is>
-          <t>Shisui Ryu</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F1264" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1264" s="4"/>
     </row>
     <row r="1265">
       <c r="A1265" s="4" t="n">
-        <v>3142</v>
+        <v>3523</v>
       </c>
       <c r="B1265" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1265" s="4" t="inlineStr">
         <is>
-          <t>Lukas</t>
+          <t>Nicole</t>
         </is>
       </c>
       <c r="D1265" s="4" t="inlineStr">
         <is>
-          <t>Schindler </t>
+          <t>Studer</t>
         </is>
       </c>
       <c r="E1265" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1265" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1265" s="4"/>
     </row>
     <row r="1266">
       <c r="A1266" s="4" t="n">
-        <v>7341</v>
+        <v>3532</v>
       </c>
       <c r="B1266" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1266" s="4" t="inlineStr">
         <is>
-          <t>Rita</t>
+          <t>Melchior</t>
         </is>
       </c>
       <c r="D1266" s="4" t="inlineStr">
         <is>
-          <t>Schläpfer</t>
+          <t>Suarez</t>
         </is>
       </c>
       <c r="E1266" s="4" t="inlineStr">
         <is>
-          <t>Sport Karate</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1266" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1266" s="4"/>
     </row>
     <row r="1267">
       <c r="A1267" s="4" t="n">
-        <v>3155</v>
+        <v>3540</v>
       </c>
       <c r="B1267" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1267" s="4" t="inlineStr">
         <is>
-          <t>Nelly</t>
+          <t>Sunti</t>
         </is>
       </c>
       <c r="D1267" s="4" t="inlineStr">
         <is>
-          <t>Schlund</t>
+          <t>Sukyart</t>
         </is>
       </c>
       <c r="E1267" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1267" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1267" s="4"/>
     </row>
     <row r="1268">
       <c r="A1268" s="4" t="n">
-        <v>3166</v>
+        <v>5512</v>
       </c>
       <c r="B1268" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1268" s="4" t="inlineStr">
         <is>
-          <t>Elvira</t>
+          <t>Anina</t>
         </is>
       </c>
       <c r="D1268" s="4" t="inlineStr">
         <is>
-          <t>Schmid</t>
+          <t>Suter</t>
         </is>
       </c>
       <c r="E1268" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F1268" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1268" s="4"/>
     </row>
     <row r="1269">
       <c r="A1269" s="4" t="n">
-        <v>4501</v>
+        <v>3556</v>
       </c>
       <c r="B1269" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1269" s="4" t="inlineStr">
         <is>
-          <t>Severin</t>
+          <t>Ahmed</t>
         </is>
       </c>
       <c r="D1269" s="4" t="inlineStr">
         <is>
-          <t>Schmid</t>
+          <t>Sy</t>
         </is>
       </c>
       <c r="E1269" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1269" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1269" s="4"/>
     </row>
     <row r="1270">
       <c r="A1270" s="4" t="n">
-        <v>4502</v>
+        <v>3565</v>
       </c>
       <c r="B1270" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1270" s="4" t="inlineStr">
         <is>
-          <t>Celina</t>
+          <t>Maella</t>
         </is>
       </c>
       <c r="D1270" s="4" t="inlineStr">
         <is>
-          <t>Schmid</t>
+          <t>Tarsi</t>
         </is>
       </c>
       <c r="E1270" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1270" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1270" s="4"/>
     </row>
     <row r="1271">
       <c r="A1271" s="4" t="n">
-        <v>3178</v>
+        <v>7505</v>
       </c>
       <c r="B1271" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1271" s="4" t="inlineStr">
         <is>
-          <t>Bernard</t>
+          <t>Salim</t>
         </is>
       </c>
       <c r="D1271" s="4" t="inlineStr">
         <is>
-          <t>Schmidt</t>
+          <t>Tawfik</t>
         </is>
       </c>
       <c r="E1271" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1271" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1271" s="4"/>
     </row>
     <row r="1272">
       <c r="A1272" s="4" t="n">
-        <v>3180</v>
+        <v>7361</v>
       </c>
       <c r="B1272" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1272" s="4" t="inlineStr">
         <is>
-          <t>Norbert</t>
+          <t>Joshua</t>
         </is>
       </c>
       <c r="D1272" s="4" t="inlineStr">
         <is>
-          <t>Schmidt</t>
+          <t>Tenish</t>
         </is>
       </c>
       <c r="E1272" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1272" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1272" s="4"/>
     </row>
     <row r="1273">
       <c r="A1273" s="4" t="n">
-        <v>3202</v>
+        <v>3580</v>
       </c>
       <c r="B1273" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1273" s="4" t="inlineStr">
         <is>
-          <t>Roland</t>
+          <t>Olivier</t>
         </is>
       </c>
       <c r="D1273" s="4" t="inlineStr">
         <is>
-          <t>Schneider</t>
+          <t>Terrettaz</t>
         </is>
       </c>
       <c r="E1273" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1273" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1273" s="4"/>
     </row>
     <row r="1274">
       <c r="A1274" s="4" t="n">
-        <v>3201</v>
+        <v>5042</v>
       </c>
       <c r="B1274" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1274" s="4" t="inlineStr">
         <is>
-          <t>Patricia</t>
+          <t>Christian</t>
         </is>
       </c>
       <c r="D1274" s="4" t="inlineStr">
         <is>
-          <t>Schneider</t>
+          <t>Theler</t>
         </is>
       </c>
       <c r="E1274" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1274" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1274" s="4"/>
     </row>
     <row r="1275">
       <c r="A1275" s="4" t="n">
-        <v>3194</v>
+        <v>3589</v>
       </c>
       <c r="B1275" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1275" s="4" t="inlineStr">
         <is>
-          <t>Andreas</t>
+          <t>Dimitri</t>
         </is>
       </c>
       <c r="D1275" s="4" t="inlineStr">
         <is>
-          <t>Schneider</t>
+          <t>Theodoridis</t>
         </is>
       </c>
       <c r="E1275" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F1275" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1275" s="4"/>
     </row>
     <row r="1276">
       <c r="A1276" s="4" t="n">
-        <v>3200</v>
+        <v>3590</v>
       </c>
       <c r="B1276" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1276" s="4" t="inlineStr">
         <is>
-          <t>Martin</t>
+          <t>Lucien</t>
         </is>
       </c>
       <c r="D1276" s="4" t="inlineStr">
         <is>
-          <t>Schneider</t>
+          <t>Theoduloz</t>
         </is>
       </c>
       <c r="E1276" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1276" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1276" s="4"/>
     </row>
     <row r="1277">
       <c r="A1277" s="4" t="n">
-        <v>3212</v>
+        <v>3592</v>
       </c>
       <c r="B1277" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1277" s="4" t="inlineStr">
         <is>
-          <t>Martin</t>
+          <t>Xenia</t>
         </is>
       </c>
       <c r="D1277" s="4" t="inlineStr">
         <is>
-          <t>Schneuwly</t>
+          <t>Thevox-Dalle</t>
         </is>
       </c>
       <c r="E1277" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1277" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1277" s="4"/>
     </row>
     <row r="1278">
       <c r="A1278" s="4" t="n">
-        <v>7512</v>
+        <v>3599</v>
       </c>
       <c r="B1278" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1278" s="4" t="inlineStr">
         <is>
-          <t>Hakan</t>
+          <t>Amélie</t>
         </is>
       </c>
       <c r="D1278" s="4" t="inlineStr">
         <is>
-          <t>Schöpfer</t>
+          <t>Thomas</t>
         </is>
       </c>
       <c r="E1278" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1278" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1278" s="4"/>
     </row>
     <row r="1279">
       <c r="A1279" s="4" t="n">
-        <v>3237</v>
+        <v>3600</v>
       </c>
       <c r="B1279" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1279" s="4" t="inlineStr">
         <is>
-          <t>Ronnie</t>
+          <t>Anne-Julie</t>
         </is>
       </c>
       <c r="D1279" s="4" t="inlineStr">
         <is>
-          <t>Schranz</t>
+          <t>Thomas</t>
         </is>
       </c>
       <c r="E1279" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1279" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1279" s="4"/>
     </row>
     <row r="1280">
       <c r="A1280" s="4" t="n">
-        <v>3239</v>
+        <v>3601</v>
       </c>
       <c r="B1280" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1280" s="4" t="inlineStr">
         <is>
-          <t>Philip</t>
+          <t>Nathalie</t>
         </is>
       </c>
       <c r="D1280" s="4" t="inlineStr">
         <is>
-          <t>Schreiner</t>
+          <t>Thomas</t>
         </is>
       </c>
       <c r="E1280" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1280" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1280" s="4"/>
     </row>
     <row r="1281">
       <c r="A1281" s="4" t="n">
-        <v>5041</v>
+        <v>3604</v>
       </c>
       <c r="B1281" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1281" s="4" t="inlineStr">
         <is>
-          <t>Lionel</t>
+          <t>Florian</t>
         </is>
       </c>
       <c r="D1281" s="4" t="inlineStr">
         <is>
-          <t>Schroeter</t>
+          <t>Thommen</t>
         </is>
       </c>
       <c r="E1281" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F1281" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1281" s="4"/>
     </row>
     <row r="1282">
       <c r="A1282" s="4" t="n">
-        <v>3245</v>
+        <v>5505</v>
       </c>
       <c r="B1282" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1282" s="4" t="inlineStr">
         <is>
-          <t>Miriam</t>
+          <t>Eric</t>
         </is>
       </c>
       <c r="D1282" s="4" t="inlineStr">
         <is>
-          <t>Schuler</t>
+          <t>Timmer</t>
         </is>
       </c>
       <c r="E1282" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1282" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G1282" s="4"/>
+      <c r="G1282" s="4" t="inlineStr">
+        <is>
+          <t>SSKF</t>
+        </is>
+      </c>
     </row>
     <row r="1283">
       <c r="A1283" s="4" t="n">
-        <v>3252</v>
+        <v>3615</v>
       </c>
       <c r="B1283" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1283" s="4" t="inlineStr">
         <is>
-          <t>Michael</t>
+          <t>Jason</t>
         </is>
       </c>
       <c r="D1283" s="4" t="inlineStr">
         <is>
-          <t>Schupbach</t>
+          <t>Tissières</t>
         </is>
       </c>
       <c r="E1283" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1283" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1283" s="4"/>
     </row>
     <row r="1284">
       <c r="A1284" s="4" t="n">
-        <v>3274</v>
+        <v>3620</v>
       </c>
       <c r="B1284" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1284" s="4" t="inlineStr">
         <is>
-          <t>Adrien</t>
+          <t>Aleksandar</t>
         </is>
       </c>
       <c r="D1284" s="4" t="inlineStr">
         <is>
-          <t>Schwitzguebel</t>
+          <t>Todosijevic</t>
         </is>
       </c>
       <c r="E1284" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F1284" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1284" s="4"/>
     </row>
     <row r="1285">
       <c r="A1285" s="4" t="n">
-        <v>3277</v>
+        <v>3625</v>
       </c>
       <c r="B1285" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1285" s="4" t="inlineStr">
         <is>
-          <t>Katya</t>
+          <t>Peter</t>
         </is>
       </c>
       <c r="D1285" s="4" t="inlineStr">
         <is>
-          <t>Scianna</t>
+          <t>Tomischek</t>
         </is>
       </c>
       <c r="E1285" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F1285" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1285" s="4"/>
     </row>
     <row r="1286">
       <c r="A1286" s="4" t="n">
-        <v>3279</v>
+        <v>3633</v>
       </c>
       <c r="B1286" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1286" s="4" t="inlineStr">
         <is>
-          <t>Joe</t>
+          <t>Nicolas</t>
         </is>
       </c>
       <c r="D1286" s="4" t="inlineStr">
         <is>
-          <t>Scuderi</t>
+          <t>Trac</t>
         </is>
       </c>
       <c r="E1286" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1286" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1286" s="4"/>
     </row>
     <row r="1287">
       <c r="A1287" s="4" t="n">
-        <v>3286</v>
+        <v>3634</v>
       </c>
       <c r="B1287" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1287" s="4" t="inlineStr">
         <is>
-          <t>Matthias</t>
+          <t>Sophie</t>
         </is>
       </c>
       <c r="D1287" s="4" t="inlineStr">
         <is>
-          <t>Seiler</t>
+          <t>Trac</t>
         </is>
       </c>
       <c r="E1287" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1287" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1287" s="4"/>
     </row>
     <row r="1288">
       <c r="A1288" s="4" t="n">
-        <v>5509</v>
+        <v>3648</v>
       </c>
       <c r="B1288" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1288" s="4" t="inlineStr">
         <is>
-          <t>Jean-François</t>
+          <t>Costatino</t>
         </is>
       </c>
       <c r="D1288" s="4" t="inlineStr">
         <is>
-          <t>Seitlinger</t>
+          <t>Tripodi</t>
         </is>
       </c>
       <c r="E1288" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F1288" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1288" s="4"/>
     </row>
     <row r="1289">
       <c r="A1289" s="4" t="n">
-        <v>7520</v>
+        <v>5859</v>
       </c>
       <c r="B1289" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1289" s="4" t="inlineStr">
         <is>
-          <t>Ratko</t>
+          <t>Nemanja</t>
         </is>
       </c>
       <c r="D1289" s="4" t="inlineStr">
         <is>
-          <t>Sekerija</t>
+          <t>Trivalic</t>
         </is>
       </c>
       <c r="E1289" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1289" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1289" s="4"/>
     </row>
     <row r="1290">
       <c r="A1290" s="4" t="n">
-        <v>5503</v>
+        <v>3651</v>
       </c>
       <c r="B1290" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1290" s="4" t="inlineStr">
         <is>
-          <t>Debora</t>
+          <t>Marvin</t>
         </is>
       </c>
       <c r="D1290" s="4" t="inlineStr">
         <is>
-          <t>Sekinger</t>
+          <t>Truffer</t>
         </is>
       </c>
       <c r="E1290" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1290" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G1290" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G1290" s="4"/>
     </row>
     <row r="1291">
       <c r="A1291" s="4" t="n">
-        <v>3297</v>
+        <v>3652</v>
       </c>
       <c r="B1291" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1291" s="4" t="inlineStr">
         <is>
-          <t>Senad</t>
+          <t>Daniela</t>
         </is>
       </c>
       <c r="D1291" s="4" t="inlineStr">
         <is>
-          <t>Selimovic</t>
+          <t>Truffer Stupf</t>
         </is>
       </c>
       <c r="E1291" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F1291" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1291" s="4"/>
     </row>
     <row r="1292">
       <c r="A1292" s="4" t="n">
-        <v>3300</v>
+        <v>3654</v>
       </c>
       <c r="B1292" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1292" s="4" t="inlineStr">
         <is>
-          <t>Vedat</t>
+          <t>Minh Canh</t>
         </is>
       </c>
       <c r="D1292" s="4" t="inlineStr">
         <is>
-          <t>Selmanoski</t>
+          <t>Truong</t>
         </is>
       </c>
       <c r="E1292" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1292" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1292" s="4"/>
     </row>
     <row r="1293">
       <c r="A1293" s="4" t="n">
-        <v>4523</v>
+        <v>3658</v>
       </c>
       <c r="B1293" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1293" s="4" t="inlineStr">
         <is>
-          <t>Thushanth</t>
+          <t>Christoph</t>
         </is>
       </c>
       <c r="D1293" s="4" t="inlineStr">
         <is>
-          <t>Selvakumar</t>
+          <t>Tschabold</t>
         </is>
       </c>
       <c r="E1293" s="4" t="inlineStr">
         <is>
-          <t>Shukokai Shito Ryu</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F1293" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1293" s="4"/>
     </row>
     <row r="1294">
       <c r="A1294" s="4" t="n">
-        <v>3304</v>
+        <v>3662</v>
       </c>
       <c r="B1294" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1294" s="4" t="inlineStr">
         <is>
-          <t>Daniel</t>
+          <t>Sandra</t>
         </is>
       </c>
       <c r="D1294" s="4" t="inlineStr">
         <is>
-          <t>Senften</t>
+          <t>Tschiemer</t>
         </is>
       </c>
       <c r="E1294" s="4" t="inlineStr">
         <is>
           <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F1294" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1294" s="4"/>
     </row>
     <row r="1295">
       <c r="A1295" s="4" t="n">
-        <v>3312</v>
+        <v>3667</v>
       </c>
       <c r="B1295" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1295" s="4" t="inlineStr">
         <is>
-          <t>Vittoria</t>
+          <t>Damiano</t>
         </is>
       </c>
       <c r="D1295" s="4" t="inlineStr">
         <is>
-          <t>Sergi</t>
+          <t>Tuena</t>
         </is>
       </c>
       <c r="E1295" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1295" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1295" s="4"/>
     </row>
     <row r="1296">
       <c r="A1296" s="4" t="n">
-        <v>3311</v>
+        <v>3670</v>
       </c>
       <c r="B1296" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1296" s="4" t="inlineStr">
         <is>
-          <t>Benito</t>
+          <t>Jens</t>
         </is>
       </c>
       <c r="D1296" s="4" t="inlineStr">
         <is>
-          <t>Sergi</t>
+          <t>Turowski</t>
         </is>
       </c>
       <c r="E1296" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1296" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1296" s="4"/>
     </row>
     <row r="1297">
       <c r="A1297" s="4" t="n">
-        <v>3316</v>
+        <v>3674</v>
       </c>
       <c r="B1297" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1297" s="4" t="inlineStr">
         <is>
-          <t>Michel</t>
+          <t>Michael</t>
         </is>
       </c>
       <c r="D1297" s="4" t="inlineStr">
         <is>
-          <t>Seydoux</t>
+          <t>Udry</t>
         </is>
       </c>
       <c r="E1297" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F1297" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1297" s="4"/>
     </row>
     <row r="1298">
       <c r="A1298" s="4" t="n">
-        <v>3315</v>
+        <v>3678</v>
       </c>
       <c r="B1298" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1298" s="4" t="inlineStr">
         <is>
-          <t>Mathieu</t>
+          <t>Adhurim</t>
         </is>
       </c>
       <c r="D1298" s="4" t="inlineStr">
         <is>
-          <t>Seydoux</t>
+          <t>Uka</t>
         </is>
       </c>
       <c r="E1298" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1298" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1298" s="4"/>
     </row>
     <row r="1299">
       <c r="A1299" s="4" t="n">
-        <v>3318</v>
+        <v>3679</v>
       </c>
       <c r="B1299" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1299" s="4" t="inlineStr">
         <is>
-          <t>Karim</t>
+          <t>Anita</t>
         </is>
       </c>
       <c r="D1299" s="4" t="inlineStr">
         <is>
-          <t>Sgaier</t>
+          <t>Uka</t>
         </is>
       </c>
       <c r="E1299" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1299" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1299" s="4"/>
     </row>
     <row r="1300">
       <c r="A1300" s="4" t="n">
-        <v>3320</v>
+        <v>3684</v>
       </c>
       <c r="B1300" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1300" s="4" t="inlineStr">
         <is>
-          <t>Suada</t>
+          <t>Jürg</t>
         </is>
       </c>
       <c r="D1300" s="4" t="inlineStr">
         <is>
-          <t>Shabani</t>
+          <t>Ulrich</t>
         </is>
       </c>
       <c r="E1300" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F1300" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1300" s="4"/>
     </row>
     <row r="1301">
       <c r="A1301" s="4" t="n">
-        <v>3319</v>
+        <v>3686</v>
       </c>
       <c r="B1301" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1301" s="4" t="inlineStr">
         <is>
-          <t>Sejdim</t>
+          <t>Tiliphen</t>
         </is>
       </c>
       <c r="D1301" s="4" t="inlineStr">
         <is>
-          <t>Shabani</t>
+          <t>Umathevan</t>
         </is>
       </c>
       <c r="E1301" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F1301" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1301" s="4"/>
     </row>
     <row r="1302">
       <c r="A1302" s="4" t="n">
-        <v>3321</v>
+        <v>5855</v>
       </c>
       <c r="B1302" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1302" s="4" t="inlineStr">
         <is>
-          <t>Arbérita</t>
+          <t>Lucio</t>
         </is>
       </c>
       <c r="D1302" s="4" t="inlineStr">
         <is>
-          <t>Shala</t>
+          <t>Urzua Bermudez</t>
         </is>
       </c>
       <c r="E1302" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1302" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1302" s="4"/>
     </row>
     <row r="1303">
       <c r="A1303" s="4" t="n">
-        <v>4540</v>
+        <v>7347</v>
       </c>
       <c r="B1303" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1303" s="4" t="inlineStr">
         <is>
-          <t>Noussin</t>
+          <t>Catherine</t>
         </is>
       </c>
       <c r="D1303" s="4" t="inlineStr">
         <is>
-          <t>Shamim</t>
+          <t>Vasey</t>
         </is>
       </c>
       <c r="E1303" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1303" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1303" s="4"/>
     </row>
     <row r="1304">
       <c r="A1304" s="4" t="n">
-        <v>3323</v>
+        <v>3708</v>
       </c>
       <c r="B1304" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1304" s="4" t="inlineStr">
         <is>
-          <t>Monescha</t>
+          <t>Guillaume</t>
         </is>
       </c>
       <c r="D1304" s="4" t="inlineStr">
         <is>
-          <t>Shanmugam</t>
+          <t>Vaudan</t>
         </is>
       </c>
       <c r="E1304" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1304" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1304" s="4"/>
     </row>
     <row r="1305">
       <c r="A1305" s="4" t="n">
-        <v>3327</v>
+        <v>3710</v>
       </c>
       <c r="B1305" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1305" s="4" t="inlineStr">
         <is>
-          <t>Prem</t>
+          <t>Jean-Marc</t>
         </is>
       </c>
       <c r="D1305" s="4" t="inlineStr">
         <is>
-          <t>Sian</t>
+          <t>Vautier</t>
         </is>
       </c>
       <c r="E1305" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1305" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1305" s="4"/>
     </row>
     <row r="1306">
       <c r="A1306" s="4" t="n">
-        <v>3331</v>
+        <v>7375</v>
       </c>
       <c r="B1306" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1306" s="4" t="inlineStr">
         <is>
-          <t>Cédric</t>
+          <t>Jean-Marc</t>
         </is>
       </c>
       <c r="D1306" s="4" t="inlineStr">
         <is>
-          <t>Sieber</t>
+          <t>Vautier</t>
         </is>
       </c>
       <c r="E1306" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju Ryu</t>
         </is>
       </c>
       <c r="F1306" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1306" s="4"/>
     </row>
     <row r="1307">
       <c r="A1307" s="4" t="n">
-        <v>7363</v>
+        <v>5851</v>
       </c>
       <c r="B1307" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1307" s="4" t="inlineStr">
         <is>
-          <t>Louis</t>
+          <t>Chloé</t>
         </is>
       </c>
       <c r="D1307" s="4" t="inlineStr">
         <is>
-          <t>Sierro</t>
+          <t>Vazquez</t>
         </is>
       </c>
       <c r="E1307" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1307" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1307" s="4"/>
     </row>
     <row r="1308">
       <c r="A1308" s="4" t="n">
-        <v>5183</v>
+        <v>6660</v>
       </c>
       <c r="B1308" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1308" s="4" t="inlineStr">
         <is>
-          <t>Gabriel</t>
+          <t>Chloé</t>
         </is>
       </c>
       <c r="D1308" s="4" t="inlineStr">
         <is>
-          <t>Simoes Gomes</t>
+          <t>Vazquez</t>
         </is>
       </c>
       <c r="E1308" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1308" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G1308" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G1308" s="4"/>
     </row>
     <row r="1309">
       <c r="A1309" s="4" t="n">
-        <v>4789</v>
+        <v>3714</v>
       </c>
       <c r="B1309" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1309" s="4" t="inlineStr">
         <is>
-          <t>Gabriel</t>
+          <t>Vignesh</t>
         </is>
       </c>
       <c r="D1309" s="4" t="inlineStr">
         <is>
-          <t>Simoes Gomes</t>
+          <t>Venkatachalam</t>
         </is>
       </c>
       <c r="E1309" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1309" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G1309" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G1309" s="4"/>
     </row>
     <row r="1310">
       <c r="A1310" s="4" t="n">
-        <v>3358</v>
+        <v>3721</v>
       </c>
       <c r="B1310" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1310" s="4" t="inlineStr">
         <is>
-          <t>Ante</t>
+          <t>Laurent</t>
         </is>
       </c>
       <c r="D1310" s="4" t="inlineStr">
         <is>
-          <t>Sirovina</t>
+          <t>Vesy</t>
         </is>
       </c>
       <c r="E1310" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1310" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1310" s="4"/>
     </row>
     <row r="1311">
       <c r="A1311" s="4" t="n">
-        <v>3369</v>
+        <v>3724</v>
       </c>
       <c r="B1311" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1311" s="4" t="inlineStr">
         <is>
-          <t>Nagaroor</t>
+          <t>Edmond</t>
         </is>
       </c>
       <c r="D1311" s="4" t="inlineStr">
         <is>
-          <t>Sojo</t>
+          <t>Vez</t>
         </is>
       </c>
       <c r="E1311" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1311" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1311" s="4"/>
     </row>
     <row r="1312">
       <c r="A1312" s="4" t="n">
-        <v>3378</v>
+        <v>3725</v>
       </c>
       <c r="B1312" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1312" s="4" t="inlineStr">
         <is>
-          <t>Margo</t>
+          <t>Vincent</t>
         </is>
       </c>
       <c r="D1312" s="4" t="inlineStr">
         <is>
-          <t>Soret</t>
+          <t>Vibert</t>
         </is>
       </c>
       <c r="E1312" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1312" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1312" s="4"/>
     </row>
     <row r="1313">
       <c r="A1313" s="4" t="n">
-        <v>3382</v>
+        <v>3729</v>
       </c>
       <c r="B1313" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1313" s="4" t="inlineStr">
         <is>
-          <t>Kelly</t>
+          <t>Julia</t>
         </is>
       </c>
       <c r="D1313" s="4" t="inlineStr">
         <is>
-          <t>Sousa Teixeira</t>
+          <t>Villard</t>
         </is>
       </c>
       <c r="E1313" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1313" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1313" s="4"/>
     </row>
     <row r="1314">
       <c r="A1314" s="4" t="n">
-        <v>3381</v>
+        <v>3740</v>
       </c>
       <c r="B1314" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1314" s="4" t="inlineStr">
         <is>
-          <t>Céline</t>
+          <t>Isabelle</t>
         </is>
       </c>
       <c r="D1314" s="4" t="inlineStr">
         <is>
-          <t>Sousa Teixeira</t>
+          <t>Vögeli</t>
         </is>
       </c>
       <c r="E1314" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1314" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1314" s="4"/>
     </row>
     <row r="1315">
       <c r="A1315" s="4" t="n">
-        <v>4500</v>
+        <v>4514</v>
       </c>
       <c r="B1315" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1315" s="4" t="inlineStr">
         <is>
-          <t>Güngör</t>
+          <t>Amélie</t>
         </is>
       </c>
       <c r="D1315" s="4" t="inlineStr">
         <is>
-          <t>Sözen</t>
+          <t>Vögelin</t>
         </is>
       </c>
       <c r="E1315" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1315" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1315" s="4"/>
     </row>
     <row r="1316">
       <c r="A1316" s="4" t="n">
-        <v>3386</v>
+        <v>4513</v>
       </c>
       <c r="B1316" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1316" s="4" t="inlineStr">
         <is>
-          <t>Cornelia</t>
+          <t>Florence</t>
         </is>
       </c>
       <c r="D1316" s="4" t="inlineStr">
         <is>
-          <t>Spahr</t>
+          <t>Vögelin</t>
         </is>
       </c>
       <c r="E1316" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1316" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1316" s="4"/>
     </row>
     <row r="1317">
       <c r="A1317" s="4" t="n">
-        <v>3387</v>
+        <v>3758</v>
       </c>
       <c r="B1317" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1317" s="4" t="inlineStr">
         <is>
-          <t>Patricia</t>
+          <t>Nicolas</t>
         </is>
       </c>
       <c r="D1317" s="4" t="inlineStr">
         <is>
-          <t>Spalinger</t>
+          <t>Von Arburg</t>
         </is>
       </c>
       <c r="E1317" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F1317" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1317" s="4"/>
     </row>
     <row r="1318">
       <c r="A1318" s="4" t="n">
-        <v>3397</v>
+        <v>3759</v>
       </c>
       <c r="B1318" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1318" s="4" t="inlineStr">
         <is>
-          <t>Laila</t>
+          <t>Michel</t>
         </is>
       </c>
       <c r="D1318" s="4" t="inlineStr">
         <is>
-          <t>Spinardi</t>
+          <t>Von Arx</t>
         </is>
       </c>
       <c r="E1318" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Fudokan</t>
         </is>
       </c>
       <c r="F1318" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1318" s="4"/>
     </row>
     <row r="1319">
       <c r="A1319" s="4" t="n">
-        <v>3400</v>
+        <v>3762</v>
       </c>
       <c r="B1319" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1319" s="4" t="inlineStr">
         <is>
-          <t>Lea</t>
+          <t>Pascal</t>
         </is>
       </c>
       <c r="D1319" s="4" t="inlineStr">
         <is>
-          <t>Spirig</t>
+          <t>Von Gunten</t>
         </is>
       </c>
       <c r="E1319" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F1319" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1319" s="4"/>
     </row>
     <row r="1320">
       <c r="A1320" s="4" t="n">
-        <v>3402</v>
+        <v>3767</v>
       </c>
       <c r="B1320" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1320" s="4" t="inlineStr">
         <is>
-          <t>Giulia</t>
+          <t>Christoph</t>
         </is>
       </c>
       <c r="D1320" s="4" t="inlineStr">
         <is>
-          <t>Spitz</t>
+          <t>Von Moos</t>
         </is>
       </c>
       <c r="E1320" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1320" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1320" s="4"/>
     </row>
     <row r="1321">
       <c r="A1321" s="4" t="n">
-        <v>3403</v>
+        <v>7367</v>
       </c>
       <c r="B1321" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1321" s="4" t="inlineStr">
         <is>
-          <t>Luca</t>
+          <t>Theobald</t>
         </is>
       </c>
       <c r="D1321" s="4" t="inlineStr">
         <is>
-          <t>Spitz</t>
+          <t>von Roten</t>
         </is>
       </c>
       <c r="E1321" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1321" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1321" s="4"/>
     </row>
     <row r="1322">
       <c r="A1322" s="4" t="n">
-        <v>4788</v>
+        <v>7369</v>
       </c>
       <c r="B1322" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1322" s="4" t="inlineStr">
         <is>
-          <t>Dharaky</t>
+          <t>Theobald</t>
         </is>
       </c>
       <c r="D1322" s="4" t="inlineStr">
         <is>
-          <t>Sritharan</t>
+          <t>von Roten</t>
         </is>
       </c>
       <c r="E1322" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1322" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G1322" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G1322" s="4"/>
     </row>
     <row r="1323">
       <c r="A1323" s="4" t="n">
-        <v>5190</v>
+        <v>3769</v>
       </c>
       <c r="B1323" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1323" s="4" t="inlineStr">
         <is>
-          <t>Dharaky</t>
+          <t>Yves</t>
         </is>
       </c>
       <c r="D1323" s="4" t="inlineStr">
         <is>
-          <t>Sritharan</t>
+          <t>Von Weydlich</t>
         </is>
       </c>
       <c r="E1323" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1323" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G1323" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G1323" s="4"/>
     </row>
     <row r="1324">
       <c r="A1324" s="4" t="n">
-        <v>3437</v>
+        <v>3773</v>
       </c>
       <c r="B1324" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1324" s="4" t="inlineStr">
         <is>
-          <t>Ulrich</t>
+          <t>Aymeric</t>
         </is>
       </c>
       <c r="D1324" s="4" t="inlineStr">
         <is>
-          <t>Stalder</t>
+          <t>Vouilloz</t>
         </is>
       </c>
       <c r="E1324" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1324" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1324" s="4"/>
     </row>
     <row r="1325">
       <c r="A1325" s="4" t="n">
-        <v>3436</v>
+        <v>3775</v>
       </c>
       <c r="B1325" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1325" s="4" t="inlineStr">
         <is>
-          <t>Lisa</t>
+          <t>Matteo</t>
         </is>
       </c>
       <c r="D1325" s="4" t="inlineStr">
         <is>
-          <t>Stalder</t>
+          <t>Vozza</t>
         </is>
       </c>
       <c r="E1325" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1325" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1325" s="4"/>
     </row>
     <row r="1326">
       <c r="A1326" s="4" t="n">
-        <v>3439</v>
+        <v>3794</v>
       </c>
       <c r="B1326" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1326" s="4" t="inlineStr">
         <is>
-          <t>Floriana</t>
+          <t>Andreas</t>
         </is>
       </c>
       <c r="D1326" s="4" t="inlineStr">
         <is>
-          <t>Stanca</t>
+          <t>Wagner</t>
         </is>
       </c>
       <c r="E1326" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F1326" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1326" s="4"/>
     </row>
     <row r="1327">
       <c r="A1327" s="4" t="n">
-        <v>3440</v>
+        <v>3800</v>
       </c>
       <c r="B1327" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1327" s="4" t="inlineStr">
         <is>
-          <t>Dejan</t>
+          <t>Ronnie</t>
         </is>
       </c>
       <c r="D1327" s="4" t="inlineStr">
         <is>
-          <t>Stanojevic</t>
+          <t>Wahli</t>
         </is>
       </c>
       <c r="E1327" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F1327" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1327" s="4"/>
     </row>
     <row r="1328">
       <c r="A1328" s="4" t="n">
-        <v>3441</v>
+        <v>3801</v>
       </c>
       <c r="B1328" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1328" s="4" t="inlineStr">
         <is>
-          <t>Alma</t>
+          <t>Eva</t>
         </is>
       </c>
       <c r="D1328" s="4" t="inlineStr">
         <is>
-          <t>Starodzeska</t>
+          <t>Waiblinger</t>
         </is>
       </c>
       <c r="E1328" s="4" t="inlineStr">
         <is>
           <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F1328" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1328" s="4"/>
     </row>
     <row r="1329">
       <c r="A1329" s="4" t="n">
-        <v>3442</v>
+        <v>3802</v>
       </c>
       <c r="B1329" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1329" s="4" t="inlineStr">
         <is>
-          <t>Maria</t>
+          <t>Marlis</t>
         </is>
       </c>
       <c r="D1329" s="4" t="inlineStr">
         <is>
-          <t>Startseva</t>
+          <t>Walaulta</t>
         </is>
       </c>
       <c r="E1329" s="4" t="inlineStr">
         <is>
           <t>Shukokai</t>
         </is>
       </c>
       <c r="F1329" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1329" s="4"/>
     </row>
     <row r="1330">
       <c r="A1330" s="4" t="n">
-        <v>3443</v>
+        <v>3816</v>
       </c>
       <c r="B1330" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1330" s="4" t="inlineStr">
         <is>
-          <t>Xenia</t>
+          <t>Sandra</t>
         </is>
       </c>
       <c r="D1330" s="4" t="inlineStr">
         <is>
-          <t>Startseva</t>
+          <t>Wanner</t>
         </is>
       </c>
       <c r="E1330" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1330" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1330" s="4"/>
     </row>
     <row r="1331">
       <c r="A1331" s="4" t="n">
-        <v>7358</v>
+        <v>6640</v>
       </c>
       <c r="B1331" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1331" s="4" t="inlineStr">
         <is>
-          <t>Johann</t>
+          <t>Simon</t>
         </is>
       </c>
       <c r="D1331" s="4" t="inlineStr">
         <is>
-          <t>Staub</t>
+          <t>Wegmüller</t>
         </is>
       </c>
       <c r="E1331" s="4" t="inlineStr">
         <is>
-          <t>Shorin Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1331" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1331" s="4"/>
     </row>
     <row r="1332">
       <c r="A1332" s="4" t="n">
-        <v>3445</v>
+        <v>7353</v>
       </c>
       <c r="B1332" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1332" s="4" t="inlineStr">
         <is>
-          <t>Moritz</t>
+          <t>Solène</t>
         </is>
       </c>
       <c r="D1332" s="4" t="inlineStr">
         <is>
-          <t>Stäubli</t>
+          <t>Wenger</t>
         </is>
       </c>
       <c r="E1332" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1332" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1332" s="4"/>
     </row>
     <row r="1333">
       <c r="A1333" s="4" t="n">
-        <v>5860</v>
+        <v>7515</v>
       </c>
       <c r="B1333" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1333" s="4" t="inlineStr">
         <is>
-          <t>Nina</t>
+          <t>Levin</t>
         </is>
       </c>
       <c r="D1333" s="4" t="inlineStr">
         <is>
-          <t>Stieger</t>
+          <t>Wenger</t>
         </is>
       </c>
       <c r="E1333" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1333" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1333" s="4"/>
     </row>
     <row r="1334">
       <c r="A1334" s="4" t="n">
-        <v>3478</v>
+        <v>3848</v>
       </c>
       <c r="B1334" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1334" s="4" t="inlineStr">
         <is>
-          <t>Melina</t>
+          <t>François</t>
         </is>
       </c>
       <c r="D1334" s="4" t="inlineStr">
         <is>
-          <t>Stieger</t>
+          <t>Wider</t>
         </is>
       </c>
       <c r="E1334" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1334" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1334" s="4"/>
     </row>
     <row r="1335">
       <c r="A1335" s="4" t="n">
-        <v>3476</v>
+        <v>3854</v>
       </c>
       <c r="B1335" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1335" s="4" t="inlineStr">
         <is>
-          <t>Cyrill</t>
+          <t>Mercedes</t>
         </is>
       </c>
       <c r="D1335" s="4" t="inlineStr">
         <is>
-          <t>Stieger</t>
+          <t>Widmer</t>
         </is>
       </c>
       <c r="E1335" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Fudokan</t>
         </is>
       </c>
       <c r="F1335" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1335" s="4"/>
     </row>
     <row r="1336">
       <c r="A1336" s="4" t="n">
-        <v>3490</v>
+        <v>3856</v>
       </c>
       <c r="B1336" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1336" s="4" t="inlineStr">
         <is>
-          <t>Zorance</t>
+          <t>Nora</t>
         </is>
       </c>
       <c r="D1336" s="4" t="inlineStr">
         <is>
-          <t>Stojkov</t>
+          <t>Widmer</t>
         </is>
       </c>
       <c r="E1336" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F1336" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1336" s="4"/>
     </row>
     <row r="1337">
       <c r="A1337" s="4" t="n">
-        <v>3491</v>
+        <v>3861</v>
       </c>
       <c r="B1337" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1337" s="4" t="inlineStr">
         <is>
-          <t>Adela</t>
+          <t>Sven</t>
         </is>
       </c>
       <c r="D1337" s="4" t="inlineStr">
         <is>
-          <t>Stojkova</t>
+          <t>Wiedmer</t>
         </is>
       </c>
       <c r="E1337" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1337" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1337" s="4"/>
     </row>
     <row r="1338">
       <c r="A1338" s="4" t="n">
-        <v>3514</v>
+        <v>3867</v>
       </c>
       <c r="B1338" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1338" s="4" t="inlineStr">
         <is>
-          <t>Fritz</t>
+          <t>Reto</t>
         </is>
       </c>
       <c r="D1338" s="4" t="inlineStr">
         <is>
-          <t>Stuber</t>
+          <t>Wild</t>
         </is>
       </c>
       <c r="E1338" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F1338" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1338" s="4"/>
     </row>
     <row r="1339">
       <c r="A1339" s="4" t="n">
-        <v>3516</v>
+        <v>5192</v>
       </c>
       <c r="B1339" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1339" s="4" t="inlineStr">
         <is>
-          <t>Georg</t>
+          <t>Fiona</t>
         </is>
       </c>
       <c r="D1339" s="4" t="inlineStr">
         <is>
-          <t>Stucki</t>
+          <t>Wilhelm</t>
         </is>
       </c>
       <c r="E1339" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1339" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G1339" s="4"/>
+      <c r="G1339" s="4" t="inlineStr">
+        <is>
+          <t>SSKF</t>
+        </is>
+      </c>
     </row>
     <row r="1340">
       <c r="A1340" s="4" t="n">
-        <v>3518</v>
+        <v>4787</v>
       </c>
       <c r="B1340" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1340" s="4" t="inlineStr">
         <is>
-          <t>Monika</t>
+          <t>Fiona</t>
         </is>
       </c>
       <c r="D1340" s="4" t="inlineStr">
         <is>
-          <t>Stucki</t>
+          <t>Wilhelm</t>
         </is>
       </c>
       <c r="E1340" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1340" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G1340" s="4"/>
+      <c r="G1340" s="4" t="inlineStr">
+        <is>
+          <t>SSKF</t>
+        </is>
+      </c>
     </row>
     <row r="1341">
       <c r="A1341" s="4" t="n">
-        <v>3523</v>
+        <v>3868</v>
       </c>
       <c r="B1341" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1341" s="4" t="inlineStr">
         <is>
-          <t>Nicole</t>
+          <t>Valerie</t>
         </is>
       </c>
       <c r="D1341" s="4" t="inlineStr">
         <is>
-          <t>Studer</t>
+          <t>Will</t>
         </is>
       </c>
       <c r="E1341" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1341" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1341" s="4"/>
     </row>
     <row r="1342">
       <c r="A1342" s="4" t="n">
-        <v>3532</v>
+        <v>3871</v>
       </c>
       <c r="B1342" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1342" s="4" t="inlineStr">
         <is>
-          <t>Melchior</t>
+          <t>Matthias</t>
         </is>
       </c>
       <c r="D1342" s="4" t="inlineStr">
         <is>
-          <t>Suarez</t>
+          <t>Willy</t>
         </is>
       </c>
       <c r="E1342" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F1342" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1342" s="4"/>
     </row>
     <row r="1343">
       <c r="A1343" s="4" t="n">
-        <v>3540</v>
+        <v>3874</v>
       </c>
       <c r="B1343" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1343" s="4" t="inlineStr">
         <is>
-          <t>Sunti</t>
+          <t>Cécile</t>
         </is>
       </c>
       <c r="D1343" s="4" t="inlineStr">
         <is>
-          <t>Sukyart</t>
+          <t>Winet</t>
         </is>
       </c>
       <c r="E1343" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1343" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1343" s="4"/>
     </row>
     <row r="1344">
       <c r="A1344" s="4" t="n">
-        <v>5512</v>
+        <v>3876</v>
       </c>
       <c r="B1344" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1344" s="4" t="inlineStr">
         <is>
-          <t>Anina</t>
+          <t>Sabrina</t>
         </is>
       </c>
       <c r="D1344" s="4" t="inlineStr">
         <is>
-          <t>Suter</t>
+          <t>Winiger</t>
         </is>
       </c>
       <c r="E1344" s="4" t="inlineStr">
         <is>
           <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F1344" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1344" s="4"/>
     </row>
     <row r="1345">
       <c r="A1345" s="4" t="n">
-        <v>3556</v>
+        <v>3885</v>
       </c>
       <c r="B1345" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1345" s="4" t="inlineStr">
         <is>
-          <t>Ahmed</t>
+          <t>Daniela</t>
         </is>
       </c>
       <c r="D1345" s="4" t="inlineStr">
         <is>
-          <t>Sy</t>
+          <t>Wittmer</t>
         </is>
       </c>
       <c r="E1345" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1345" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1345" s="4"/>
     </row>
     <row r="1346">
       <c r="A1346" s="4" t="n">
-        <v>3565</v>
+        <v>3903</v>
       </c>
       <c r="B1346" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1346" s="4" t="inlineStr">
         <is>
-          <t>Maella</t>
+          <t>Dorothea</t>
         </is>
       </c>
       <c r="D1346" s="4" t="inlineStr">
         <is>
-          <t>Tarsi</t>
+          <t>Wuhrmann</t>
         </is>
       </c>
       <c r="E1346" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1346" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1346" s="4"/>
     </row>
     <row r="1347">
       <c r="A1347" s="4" t="n">
-        <v>7505</v>
+        <v>3905</v>
       </c>
       <c r="B1347" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1347" s="4" t="inlineStr">
         <is>
-          <t>Salim</t>
+          <t>Aurélie</t>
         </is>
       </c>
       <c r="D1347" s="4" t="inlineStr">
         <is>
-          <t>Tawfik</t>
+          <t>Wullschleger</t>
         </is>
       </c>
       <c r="E1347" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1347" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1347" s="4"/>
     </row>
     <row r="1348">
       <c r="A1348" s="4" t="n">
-        <v>7361</v>
+        <v>3916</v>
       </c>
       <c r="B1348" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1348" s="4" t="inlineStr">
         <is>
-          <t>Joshua</t>
+          <t>Patrick</t>
         </is>
       </c>
       <c r="D1348" s="4" t="inlineStr">
         <is>
-          <t>Tenish</t>
+          <t>Wyder</t>
         </is>
       </c>
       <c r="E1348" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F1348" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1348" s="4"/>
     </row>
     <row r="1349">
       <c r="A1349" s="4" t="n">
-        <v>3578</v>
+        <v>3918</v>
       </c>
       <c r="B1349" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1349" s="4" t="inlineStr">
         <is>
-          <t>Beyza</t>
+          <t>Andrea</t>
         </is>
       </c>
       <c r="D1349" s="4" t="inlineStr">
         <is>
-          <t>Tercan</t>
+          <t>Wyss</t>
         </is>
       </c>
       <c r="E1349" s="4" t="inlineStr">
         <is>
           <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F1349" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1349" s="4"/>
     </row>
     <row r="1350">
       <c r="A1350" s="4" t="n">
-        <v>3580</v>
+        <v>6194</v>
       </c>
       <c r="B1350" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1350" s="4" t="inlineStr">
         <is>
-          <t>Olivier</t>
+          <t>Selin</t>
         </is>
       </c>
       <c r="D1350" s="4" t="inlineStr">
         <is>
-          <t>Terrettaz</t>
+          <t>Wyssbrod</t>
         </is>
       </c>
       <c r="E1350" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1350" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1350" s="4"/>
     </row>
     <row r="1351">
       <c r="A1351" s="4" t="n">
-        <v>5042</v>
+        <v>3931</v>
       </c>
       <c r="B1351" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1351" s="4" t="inlineStr">
         <is>
-          <t>Christian</t>
+          <t>Haki</t>
         </is>
       </c>
       <c r="D1351" s="4" t="inlineStr">
         <is>
-          <t>Theler</t>
+          <t>Zahiri</t>
         </is>
       </c>
       <c r="E1351" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1351" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1351" s="4"/>
     </row>
     <row r="1352">
       <c r="A1352" s="4" t="n">
-        <v>3589</v>
+        <v>3932</v>
       </c>
       <c r="B1352" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1352" s="4" t="inlineStr">
         <is>
-          <t>Dimitri</t>
+          <t>Ramiz</t>
         </is>
       </c>
       <c r="D1352" s="4" t="inlineStr">
         <is>
-          <t>Theodoridis</t>
+          <t>Zahirovic</t>
         </is>
       </c>
       <c r="E1352" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1352" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1352" s="4"/>
     </row>
     <row r="1353">
       <c r="A1353" s="4" t="n">
-        <v>3590</v>
+        <v>4524</v>
       </c>
       <c r="B1353" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1353" s="4" t="inlineStr">
         <is>
-          <t>Lucien</t>
+          <t>Alexandre</t>
         </is>
       </c>
       <c r="D1353" s="4" t="inlineStr">
         <is>
-          <t>Theoduloz</t>
+          <t>Zanin</t>
         </is>
       </c>
       <c r="E1353" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1353" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1353" s="4"/>
     </row>
     <row r="1354">
       <c r="A1354" s="4" t="n">
-        <v>3592</v>
+        <v>4537</v>
       </c>
       <c r="B1354" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1354" s="4" t="inlineStr">
         <is>
-          <t>Xenia</t>
+          <t>Dario</t>
         </is>
       </c>
       <c r="D1354" s="4" t="inlineStr">
         <is>
-          <t>Thevox-Dalle</t>
+          <t>Zanni</t>
         </is>
       </c>
       <c r="E1354" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1354" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1354" s="4"/>
     </row>
     <row r="1355">
       <c r="A1355" s="4" t="n">
-        <v>3599</v>
+        <v>3938</v>
       </c>
       <c r="B1355" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1355" s="4" t="inlineStr">
         <is>
-          <t>Amélie</t>
+          <t>Ivano</t>
         </is>
       </c>
       <c r="D1355" s="4" t="inlineStr">
         <is>
-          <t>Thomas</t>
+          <t>Zanre</t>
         </is>
       </c>
       <c r="E1355" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1355" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1355" s="4"/>
     </row>
     <row r="1356">
       <c r="A1356" s="4" t="n">
-        <v>3601</v>
+        <v>3944</v>
       </c>
       <c r="B1356" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1356" s="4" t="inlineStr">
         <is>
-          <t>Nathalie</t>
+          <t>Aurélie</t>
         </is>
       </c>
       <c r="D1356" s="4" t="inlineStr">
         <is>
-          <t>Thomas</t>
+          <t>Zbinden</t>
         </is>
       </c>
       <c r="E1356" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1356" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1356" s="4"/>
     </row>
     <row r="1357">
       <c r="A1357" s="4" t="n">
-        <v>3600</v>
+        <v>3951</v>
       </c>
       <c r="B1357" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1357" s="4" t="inlineStr">
         <is>
-          <t>Anne-Julie</t>
+          <t>Denise</t>
         </is>
       </c>
       <c r="D1357" s="4" t="inlineStr">
         <is>
-          <t>Thomas</t>
+          <t>Zeltner</t>
         </is>
       </c>
       <c r="E1357" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F1357" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1357" s="4"/>
     </row>
     <row r="1358">
       <c r="A1358" s="4" t="n">
-        <v>3604</v>
+        <v>3954</v>
       </c>
       <c r="B1358" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1358" s="4" t="inlineStr">
         <is>
-          <t>Florian</t>
+          <t>Monika</t>
         </is>
       </c>
       <c r="D1358" s="4" t="inlineStr">
         <is>
-          <t>Thommen</t>
+          <t>Zengaffinen</t>
         </is>
       </c>
       <c r="E1358" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1358" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1358" s="4"/>
     </row>
     <row r="1359">
       <c r="A1359" s="4" t="n">
-        <v>5505</v>
+        <v>3955</v>
       </c>
       <c r="B1359" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1359" s="4" t="inlineStr">
         <is>
-          <t>Eric</t>
+          <t>René</t>
         </is>
       </c>
       <c r="D1359" s="4" t="inlineStr">
         <is>
-          <t>Timmer</t>
+          <t>Zenhäusern Dr.</t>
         </is>
       </c>
       <c r="E1359" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F1359" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G1359" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G1359" s="4"/>
     </row>
     <row r="1360">
       <c r="A1360" s="4" t="n">
-        <v>3615</v>
+        <v>3965</v>
       </c>
       <c r="B1360" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1360" s="4" t="inlineStr">
         <is>
-          <t>Jason</t>
+          <t>Ivo</t>
         </is>
       </c>
       <c r="D1360" s="4" t="inlineStr">
         <is>
-          <t>Tissières</t>
+          <t>Zimmermann</t>
         </is>
       </c>
       <c r="E1360" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F1360" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1360" s="4"/>
     </row>
     <row r="1361">
       <c r="A1361" s="4" t="n">
-        <v>3620</v>
+        <v>6197</v>
       </c>
       <c r="B1361" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1361" s="4" t="inlineStr">
         <is>
-          <t>Aleksandar</t>
+          <t>Alexandre</t>
         </is>
       </c>
       <c r="D1361" s="4" t="inlineStr">
         <is>
-          <t>Todosijevic</t>
+          <t>Zorn</t>
         </is>
       </c>
       <c r="E1361" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1361" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1361" s="4"/>
     </row>
     <row r="1362">
       <c r="A1362" s="4" t="n">
-        <v>3625</v>
+        <v>4542</v>
       </c>
       <c r="B1362" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1362" s="4" t="inlineStr">
         <is>
-          <t>Peter</t>
+          <t>Petar</t>
         </is>
       </c>
       <c r="D1362" s="4" t="inlineStr">
         <is>
-          <t>Tomischek</t>
+          <t>Zrakic</t>
         </is>
       </c>
       <c r="E1362" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1362" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1362" s="4"/>
     </row>
     <row r="1363">
       <c r="A1363" s="4" t="n">
-        <v>3634</v>
+        <v>5844</v>
       </c>
       <c r="B1363" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1363" s="4" t="inlineStr">
         <is>
-          <t>Sophie</t>
+          <t>Sara</t>
         </is>
       </c>
       <c r="D1363" s="4" t="inlineStr">
         <is>
-          <t>Trac</t>
+          <t>Zulji</t>
         </is>
       </c>
       <c r="E1363" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Sport Karate</t>
         </is>
       </c>
       <c r="F1363" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1363" s="4"/>
     </row>
     <row r="1364">
       <c r="A1364" s="4" t="n">
-        <v>3633</v>
+        <v>3981</v>
       </c>
       <c r="B1364" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1364" s="4" t="inlineStr">
         <is>
-          <t>Nicolas</t>
+          <t>Oriane</t>
         </is>
       </c>
       <c r="D1364" s="4" t="inlineStr">
         <is>
-          <t>Trac</t>
+          <t>Zumwald</t>
         </is>
       </c>
       <c r="E1364" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1364" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1364" s="4"/>
     </row>
     <row r="1365">
       <c r="A1365" s="4" t="n">
-        <v>3637</v>
+        <v>3987</v>
       </c>
       <c r="B1365" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1365" s="4" t="inlineStr">
         <is>
-          <t>Roland</t>
+          <t>Eveline</t>
         </is>
       </c>
       <c r="D1365" s="4" t="inlineStr">
         <is>
-          <t>Trachsel</t>
+          <t>Zürcher</t>
         </is>
       </c>
       <c r="E1365" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F1365" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1365" s="4"/>
     </row>
     <row r="1366">
       <c r="A1366" s="4" t="n">
-        <v>3648</v>
+        <v>3991</v>
       </c>
       <c r="B1366" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1366" s="4" t="inlineStr">
         <is>
-          <t>Costatino</t>
+          <t>Michael</t>
         </is>
       </c>
       <c r="D1366" s="4" t="inlineStr">
         <is>
-          <t>Tripodi</t>
+          <t>Zurfluh</t>
         </is>
       </c>
       <c r="E1366" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F1366" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1366" s="4"/>
     </row>
     <row r="1367">
       <c r="A1367" s="4" t="n">
-        <v>5859</v>
+        <v>3994</v>
       </c>
       <c r="B1367" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1367" s="4" t="inlineStr">
         <is>
-          <t>Nemanja</t>
+          <t>Miles</t>
         </is>
       </c>
       <c r="D1367" s="4" t="inlineStr">
         <is>
-          <t>Trivalic</t>
+          <t>Zvonimir</t>
         </is>
       </c>
       <c r="E1367" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F1367" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1367" s="4"/>
-    </row>
-[...2413 lines deleted...]
-      <c r="G1450" s="4"/>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>