--- v1 (2026-05-06)
+++ v2 (2026-06-20)
@@ -78,51 +78,51 @@
       <protection locked="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="1">
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId1"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId2"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:G1367"/>
+  <dimension ref="A1:G1426"/>
   <sheetViews>
     <sheetView defaultGridColor="1" rightToLeft="0" showFormulas="0" showGridLines="1" showRowColHeaders="1" showRuler="1" showWhiteSpace="0" showZeros="1" tabSelected="0" windowProtection="0" showOutlineSymbols="1" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0" workbookViewId="0" zoomScale="100"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col width="8.25" min="1" max="1" bestFit="1" customWidth="1"/>
     <col width="18.15" min="2" max="2" bestFit="1" customWidth="1"/>
     <col width="19.8" min="3" max="3" bestFit="1" customWidth="1"/>
     <col width="26.400000000000002" min="4" max="4" bestFit="1" customWidth="1"/>
     <col width="23.1" min="5" max="5" bestFit="1" customWidth="1"/>
     <col width="16.5" min="6" max="6" bestFit="1" customWidth="1"/>
     <col width="24.75" min="7" max="7" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>ID</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Dan Grad</t>
         </is>
       </c>
@@ -132,39829 +132,41600 @@
         </is>
       </c>
       <c r="D1" s="3" t="inlineStr">
         <is>
           <t>Nachname</t>
         </is>
       </c>
       <c r="E1" s="3" t="inlineStr">
         <is>
           <t>Stil</t>
         </is>
       </c>
       <c r="F1" s="3" t="inlineStr">
         <is>
           <t>Sektion</t>
         </is>
       </c>
       <c r="G1" s="3" t="inlineStr">
         <is>
           <t>Untersektion</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="4" t="n">
-        <v>3342</v>
+        <v>8144</v>
       </c>
       <c r="B2" s="4" t="n">
         <v>8</v>
       </c>
       <c r="C2" s="4" t="inlineStr">
         <is>
-          <t>Dominique</t>
+          <t>Dragan</t>
         </is>
       </c>
       <c r="D2" s="4" t="inlineStr">
         <is>
-          <t>Sigillò</t>
+          <t>Seiler</t>
         </is>
       </c>
       <c r="E2" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Sport Karate</t>
         </is>
       </c>
       <c r="F2" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G2" s="4"/>
     </row>
     <row r="3">
       <c r="A3" s="4" t="n">
-        <v>1418</v>
+        <v>3342</v>
       </c>
       <c r="B3" s="4" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="C3" s="4" t="inlineStr">
         <is>
-          <t>Hakki</t>
+          <t>Dominique</t>
         </is>
       </c>
       <c r="D3" s="4" t="inlineStr">
         <is>
-          <t>Güldür</t>
+          <t>Sigillò</t>
         </is>
       </c>
       <c r="E3" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F3" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G3" s="4"/>
     </row>
     <row r="4">
       <c r="A4" s="4" t="n">
-        <v>7302</v>
+        <v>1418</v>
       </c>
       <c r="B4" s="4" t="n">
         <v>7</v>
       </c>
       <c r="C4" s="4" t="inlineStr">
         <is>
-          <t>Bahattin</t>
+          <t>Hakki</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
-          <t>Kandaz</t>
+          <t>Güldür</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F4" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G4" s="4"/>
     </row>
     <row r="5">
       <c r="A5" s="4" t="n">
-        <v>2150</v>
+        <v>7302</v>
       </c>
       <c r="B5" s="4" t="n">
         <v>7</v>
       </c>
       <c r="C5" s="4" t="inlineStr">
         <is>
-          <t>Vincent</t>
+          <t>Bahattin</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
-          <t>Longagna</t>
+          <t>Kandaz</t>
         </is>
       </c>
       <c r="E5" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F5" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G5" s="4"/>
     </row>
     <row r="6">
       <c r="A6" s="4" t="n">
-        <v>2253</v>
+        <v>2150</v>
       </c>
       <c r="B6" s="4" t="n">
         <v>7</v>
       </c>
       <c r="C6" s="4" t="inlineStr">
         <is>
-          <t>Erich</t>
+          <t>Vincent</t>
         </is>
       </c>
       <c r="D6" s="4" t="inlineStr">
         <is>
-          <t>Marti</t>
+          <t>Longagna</t>
         </is>
       </c>
       <c r="E6" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F6" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G6" s="4"/>
     </row>
     <row r="7">
       <c r="A7" s="4" t="n">
-        <v>2596</v>
+        <v>2253</v>
       </c>
       <c r="B7" s="4" t="n">
         <v>7</v>
       </c>
       <c r="C7" s="4" t="inlineStr">
         <is>
-          <t>Reynald</t>
+          <t>Erich</t>
         </is>
       </c>
       <c r="D7" s="4" t="inlineStr">
         <is>
-          <t>Olivier</t>
+          <t>Marti</t>
         </is>
       </c>
       <c r="E7" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F7" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G7" s="4"/>
     </row>
     <row r="8">
       <c r="A8" s="4" t="n">
-        <v>2816</v>
+        <v>2596</v>
       </c>
       <c r="B8" s="4" t="n">
         <v>7</v>
       </c>
       <c r="C8" s="4" t="inlineStr">
         <is>
-          <t>Silvio</t>
+          <t>Reynald</t>
         </is>
       </c>
       <c r="D8" s="4" t="inlineStr">
         <is>
-          <t>Rapelli</t>
+          <t>Olivier</t>
         </is>
       </c>
       <c r="E8" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F8" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G8" s="4"/>
     </row>
     <row r="9">
       <c r="A9" s="4" t="n">
-        <v>2854</v>
+        <v>2816</v>
       </c>
       <c r="B9" s="4" t="n">
         <v>7</v>
       </c>
       <c r="C9" s="4" t="inlineStr">
         <is>
-          <t>Kaspar</t>
+          <t>Silvio</t>
         </is>
       </c>
       <c r="D9" s="4" t="inlineStr">
         <is>
-          <t>Reinhart</t>
+          <t>Rapelli</t>
         </is>
       </c>
       <c r="E9" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F9" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G9" s="4"/>
     </row>
     <row r="10">
       <c r="A10" s="4" t="n">
-        <v>4658</v>
+        <v>2854</v>
       </c>
       <c r="B10" s="4" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="C10" s="4" t="inlineStr">
         <is>
-          <t>Saxer Altieri</t>
+          <t>Kaspar</t>
         </is>
       </c>
       <c r="D10" s="4" t="inlineStr">
         <is>
-          <t>Alia</t>
+          <t>Reinhart</t>
         </is>
       </c>
       <c r="E10" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F10" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G10" s="4"/>
     </row>
     <row r="11">
       <c r="A11" s="4" t="n">
-        <v>7306</v>
+        <v>4658</v>
       </c>
       <c r="B11" s="4" t="n">
         <v>6</v>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
-          <t>Laurent</t>
+          <t>Saxer Altieri</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
-          <t>Batista</t>
+          <t>Alia</t>
         </is>
       </c>
       <c r="E11" s="4" t="inlineStr">
         <is>
-          <t>Shorin Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G11" s="4"/>
     </row>
     <row r="12">
       <c r="A12" s="4" t="n">
-        <v>897</v>
+        <v>7306</v>
       </c>
       <c r="B12" s="4" t="n">
         <v>6</v>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
-          <t>Antonella</t>
+          <t>Laurent</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
-          <t>Droz-Arietta </t>
+          <t>Batista</t>
         </is>
       </c>
       <c r="E12" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shorin Ryu</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G12" s="4"/>
     </row>
     <row r="13">
       <c r="A13" s="4" t="n">
-        <v>1038</v>
+        <v>897</v>
       </c>
       <c r="B13" s="4" t="n">
         <v>6</v>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
-          <t>Frédéric</t>
+          <t>Antonella</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
-          <t>Favre </t>
+          <t>Droz-Arietta </t>
         </is>
       </c>
       <c r="E13" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G13" s="4"/>
     </row>
     <row r="14">
       <c r="A14" s="4" t="n">
-        <v>1103</v>
+        <v>1038</v>
       </c>
       <c r="B14" s="4" t="n">
         <v>6</v>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
-          <t>Henri</t>
+          <t>Frédéric</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
-          <t>Fleury </t>
+          <t>Favre </t>
         </is>
       </c>
       <c r="E14" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G14" s="4"/>
     </row>
     <row r="15">
       <c r="A15" s="4" t="n">
-        <v>4457</v>
+        <v>1103</v>
       </c>
       <c r="B15" s="4" t="n">
         <v>6</v>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
-          <t>Angelo</t>
+          <t>Henri</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
-          <t>Friello</t>
+          <t>Fleury </t>
         </is>
       </c>
       <c r="E15" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G15" s="4"/>
     </row>
     <row r="16">
       <c r="A16" s="4" t="n">
-        <v>1290</v>
+        <v>4457</v>
       </c>
       <c r="B16" s="4" t="n">
         <v>6</v>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
-          <t>Mario</t>
+          <t>Angelo</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
-          <t>Gheza</t>
+          <t>Friello</t>
         </is>
       </c>
       <c r="E16" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G16" s="4"/>
     </row>
     <row r="17">
       <c r="A17" s="4" t="n">
-        <v>1331</v>
+        <v>1290</v>
       </c>
       <c r="B17" s="4" t="n">
         <v>6</v>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
-          <t>Erik</t>
+          <t>Mario</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
-          <t>Golowin</t>
+          <t>Gheza</t>
         </is>
       </c>
       <c r="E17" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G17" s="4"/>
     </row>
     <row r="18">
       <c r="A18" s="4" t="n">
-        <v>2107</v>
+        <v>1331</v>
       </c>
       <c r="B18" s="4" t="n">
         <v>6</v>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
-          <t>Boris</t>
+          <t>Erik</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
-          <t>Leskarovski </t>
+          <t>Golowin</t>
         </is>
       </c>
       <c r="E18" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G18" s="4"/>
     </row>
     <row r="19">
       <c r="A19" s="4" t="n">
-        <v>7303</v>
+        <v>4657</v>
       </c>
       <c r="B19" s="4" t="n">
         <v>6</v>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
-          <t>Marffy</t>
+          <t>Cattin</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
-          <t>Marko</t>
+          <t>Johnny</t>
         </is>
       </c>
       <c r="E19" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G19" s="4"/>
     </row>
     <row r="20">
       <c r="A20" s="4" t="n">
-        <v>2268</v>
+        <v>2107</v>
       </c>
       <c r="B20" s="4" t="n">
         <v>6</v>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
-          <t>Daniel</t>
+          <t>Boris</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
-          <t>Mathys </t>
+          <t>Leskarovski </t>
         </is>
       </c>
       <c r="E20" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Fudokan</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G20" s="4"/>
     </row>
     <row r="21">
       <c r="A21" s="4" t="n">
-        <v>7304</v>
+        <v>7303</v>
       </c>
       <c r="B21" s="4" t="n">
         <v>6</v>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
-          <t>Hugues</t>
+          <t>Marffy</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
-          <t>Michaud</t>
+          <t>Marko</t>
         </is>
       </c>
       <c r="E21" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G21" s="4"/>
     </row>
     <row r="22">
       <c r="A22" s="4" t="n">
-        <v>5015</v>
+        <v>2268</v>
       </c>
       <c r="B22" s="4" t="n">
         <v>6</v>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
-          <t>Saner</t>
+          <t>Daniel</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
-          <t>Michelle</t>
+          <t>Mathys </t>
         </is>
       </c>
       <c r="E22" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G22" s="4"/>
     </row>
     <row r="23">
       <c r="A23" s="4" t="n">
-        <v>7305</v>
+        <v>7304</v>
       </c>
       <c r="B23" s="4" t="n">
         <v>6</v>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
-          <t>Roan</t>
+          <t>Hugues</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
-          <t>Morand</t>
+          <t>Michaud</t>
         </is>
       </c>
       <c r="E23" s="4" t="inlineStr">
         <is>
-          <t>Shorin Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G23" s="4"/>
     </row>
     <row r="24">
       <c r="A24" s="4" t="n">
-        <v>2594</v>
+        <v>5015</v>
       </c>
       <c r="B24" s="4" t="n">
         <v>6</v>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
-          <t>Jorge</t>
+          <t>Saner</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
-          <t>Oliveira </t>
+          <t>Michelle</t>
         </is>
       </c>
       <c r="E24" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G24" s="4"/>
     </row>
     <row r="25">
       <c r="A25" s="4" t="n">
-        <v>2693</v>
+        <v>7305</v>
       </c>
       <c r="B25" s="4" t="n">
         <v>6</v>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
-          <t>Marc</t>
+          <t>Roan</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
-          <t>Pfeifer</t>
+          <t>Morand</t>
         </is>
       </c>
       <c r="E25" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shorin Ryu</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G25" s="4"/>
     </row>
     <row r="26">
       <c r="A26" s="4" t="n">
-        <v>2727</v>
+        <v>2594</v>
       </c>
       <c r="B26" s="4" t="n">
         <v>6</v>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
-          <t>Franco</t>
+          <t>Jorge</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
-          <t>Pisino</t>
+          <t>Oliveira </t>
         </is>
       </c>
       <c r="E26" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G26" s="4"/>
     </row>
     <row r="27">
       <c r="A27" s="4" t="n">
-        <v>3030</v>
+        <v>2693</v>
       </c>
       <c r="B27" s="4" t="n">
         <v>6</v>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
-          <t>Zübeyir</t>
+          <t>Marc</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
-          <t>Sahin </t>
+          <t>Pfeifer</t>
         </is>
       </c>
       <c r="E27" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G27" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G27" s="4"/>
     </row>
     <row r="28">
       <c r="A28" s="4" t="n">
-        <v>115</v>
+        <v>2727</v>
       </c>
       <c r="B28" s="4" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
-          <t>Pietro</t>
+          <t>Franco</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
-          <t>Angiolillo </t>
+          <t>Pisino</t>
         </is>
       </c>
       <c r="E28" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G28" s="4"/>
     </row>
     <row r="29">
       <c r="A29" s="4" t="n">
-        <v>130</v>
+        <v>3030</v>
       </c>
       <c r="B29" s="4" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
-          <t>Giovanni</t>
+          <t>Zübeyir</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
-          <t>Arena</t>
+          <t>Sahin </t>
         </is>
       </c>
       <c r="E29" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G29" s="4" t="inlineStr">
         <is>
           <t>SSKF</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="4" t="n">
-        <v>131</v>
+        <v>115</v>
       </c>
       <c r="B30" s="4" t="n">
         <v>5</v>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
-          <t>Salvatore</t>
+          <t>Pietro</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
-          <t>Arena </t>
+          <t>Angiolillo </t>
         </is>
       </c>
       <c r="E30" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G30" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G30" s="4"/>
     </row>
     <row r="31">
       <c r="A31" s="4" t="n">
-        <v>264</v>
+        <v>130</v>
       </c>
       <c r="B31" s="4" t="n">
         <v>5</v>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
-          <t>Horst</t>
+          <t>Giovanni</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
-          <t>Baumgürtel </t>
+          <t>Arena</t>
         </is>
       </c>
       <c r="E31" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G31" s="4"/>
+      <c r="G31" s="4" t="inlineStr">
+        <is>
+          <t>SSKF</t>
+        </is>
+      </c>
     </row>
     <row r="32">
       <c r="A32" s="4" t="n">
-        <v>306</v>
+        <v>131</v>
       </c>
       <c r="B32" s="4" t="n">
         <v>5</v>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
-          <t>Doris</t>
+          <t>Salvatore</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
-          <t>Berger </t>
+          <t>Arena </t>
         </is>
       </c>
       <c r="E32" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G32" s="4"/>
+      <c r="G32" s="4" t="inlineStr">
+        <is>
+          <t>SSKF</t>
+        </is>
+      </c>
     </row>
     <row r="33">
       <c r="A33" s="4" t="n">
-        <v>313</v>
+        <v>264</v>
       </c>
       <c r="B33" s="4" t="n">
         <v>5</v>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
-          <t>Fabio</t>
+          <t>Horst</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
-          <t>Bernasconi </t>
+          <t>Baumgürtel </t>
         </is>
       </c>
       <c r="E33" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G33" s="4"/>
     </row>
     <row r="34">
       <c r="A34" s="4" t="n">
-        <v>7312</v>
+        <v>306</v>
       </c>
       <c r="B34" s="4" t="n">
         <v>5</v>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
-          <t>Jean-François</t>
+          <t>Doris</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
-          <t>Berner</t>
+          <t>Berger </t>
         </is>
       </c>
       <c r="E34" s="4" t="inlineStr">
         <is>
-          <t>Shorin Ryu</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G34" s="4"/>
     </row>
     <row r="35">
       <c r="A35" s="4" t="n">
-        <v>546</v>
+        <v>313</v>
       </c>
       <c r="B35" s="4" t="n">
         <v>5</v>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
-          <t>Werner</t>
+          <t>Fabio</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
-          <t>Bürgi </t>
+          <t>Bernasconi </t>
         </is>
       </c>
       <c r="E35" s="4" t="inlineStr">
         <is>
           <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G35" s="4"/>
     </row>
     <row r="36">
       <c r="A36" s="4" t="n">
-        <v>7311</v>
+        <v>7312</v>
       </c>
       <c r="B36" s="4" t="n">
         <v>5</v>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
-          <t>Stéphane</t>
+          <t>Jean-François</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
-          <t>Claivaz</t>
+          <t>Berner</t>
         </is>
       </c>
       <c r="E36" s="4" t="inlineStr">
         <is>
           <t>Shorin Ryu</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G36" s="4"/>
     </row>
     <row r="37">
       <c r="A37" s="4" t="n">
-        <v>1153</v>
+        <v>546</v>
       </c>
       <c r="B37" s="4" t="n">
         <v>5</v>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
-          <t>Bertrand</t>
+          <t>Werner</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
-          <t>Freymond </t>
+          <t>Bürgi </t>
         </is>
       </c>
       <c r="E37" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G37" s="4"/>
     </row>
     <row r="38">
       <c r="A38" s="4" t="n">
-        <v>1157</v>
+        <v>8146</v>
       </c>
       <c r="B38" s="4" t="n">
         <v>5</v>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
-          <t>Angelo</t>
+          <t>Djavan</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
-          <t>Friello</t>
+          <t>Cardona</t>
         </is>
       </c>
       <c r="E38" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shorin Ryu</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G38" s="4"/>
     </row>
     <row r="39">
       <c r="A39" s="4" t="n">
-        <v>1308</v>
+        <v>7311</v>
       </c>
       <c r="B39" s="4" t="n">
         <v>5</v>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
-          <t>Marco</t>
+          <t>Stéphane</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
-          <t>Girardi </t>
+          <t>Claivaz</t>
         </is>
       </c>
       <c r="E39" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shorin Ryu</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G39" s="4"/>
     </row>
     <row r="40">
       <c r="A40" s="4" t="n">
-        <v>1419</v>
+        <v>1153</v>
       </c>
       <c r="B40" s="4" t="n">
         <v>5</v>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
-          <t>Selma</t>
+          <t>Bertrand</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
-          <t>Grimaldi-Güldür</t>
+          <t>Freymond </t>
         </is>
       </c>
       <c r="E40" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G40" s="4"/>
     </row>
     <row r="41">
       <c r="A41" s="4" t="n">
-        <v>1414</v>
+        <v>1157</v>
       </c>
       <c r="B41" s="4" t="n">
         <v>5</v>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
-          <t>Hakan</t>
+          <t>Angelo</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
-          <t>Gülbüz</t>
+          <t>Friello</t>
         </is>
       </c>
       <c r="E41" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G41" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G41" s="4"/>
     </row>
     <row r="42">
       <c r="A42" s="4" t="n">
-        <v>4657</v>
+        <v>1308</v>
       </c>
       <c r="B42" s="4" t="n">
         <v>5</v>
       </c>
       <c r="C42" s="4" t="inlineStr">
         <is>
-          <t>Cattin</t>
+          <t>Marco</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
-          <t>Johnny</t>
+          <t>Girardi </t>
         </is>
       </c>
       <c r="E42" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G42" s="4"/>
     </row>
     <row r="43">
       <c r="A43" s="4" t="n">
-        <v>1755</v>
+        <v>1419</v>
       </c>
       <c r="B43" s="4" t="n">
         <v>5</v>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
-          <t>Henri</t>
+          <t>Selma</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
-          <t>Jordan †</t>
+          <t>Grimaldi-Güldür</t>
         </is>
       </c>
       <c r="E43" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G43" s="4"/>
     </row>
     <row r="44">
       <c r="A44" s="4" t="n">
-        <v>7309</v>
+        <v>1414</v>
       </c>
       <c r="B44" s="4" t="n">
         <v>5</v>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
-          <t>Bojan</t>
+          <t>Hakan</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
-          <t>Josifovic</t>
+          <t>Gülbüz</t>
         </is>
       </c>
       <c r="E44" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G44" s="4"/>
+      <c r="G44" s="4" t="inlineStr">
+        <is>
+          <t>SSKF</t>
+        </is>
+      </c>
     </row>
     <row r="45">
       <c r="A45" s="4" t="n">
-        <v>7310</v>
+        <v>1755</v>
       </c>
       <c r="B45" s="4" t="n">
         <v>5</v>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
-          <t>Ivano</t>
+          <t>Henri</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
-          <t>Knesevic</t>
+          <t>Jordan †</t>
         </is>
       </c>
       <c r="E45" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G45" s="4"/>
     </row>
     <row r="46">
       <c r="A46" s="4" t="n">
-        <v>7308</v>
+        <v>7309</v>
       </c>
       <c r="B46" s="4" t="n">
         <v>5</v>
       </c>
       <c r="C46" s="4" t="inlineStr">
         <is>
-          <t>Ana</t>
+          <t>Bojan</t>
         </is>
       </c>
       <c r="D46" s="4" t="inlineStr">
         <is>
-          <t>Lazic</t>
+          <t>Josifovic</t>
         </is>
       </c>
       <c r="E46" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F46" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G46" s="4"/>
     </row>
     <row r="47">
       <c r="A47" s="4" t="n">
-        <v>7307</v>
+        <v>1784</v>
       </c>
       <c r="B47" s="4" t="n">
         <v>5</v>
       </c>
       <c r="C47" s="4" t="inlineStr">
         <is>
-          <t>Aleksandar</t>
+          <t>Elson</t>
         </is>
       </c>
       <c r="D47" s="4" t="inlineStr">
         <is>
-          <t>Lazic</t>
+          <t>Kabashi</t>
         </is>
       </c>
       <c r="E47" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F47" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G47" s="4"/>
     </row>
     <row r="48">
       <c r="A48" s="4" t="n">
-        <v>2181</v>
+        <v>7310</v>
       </c>
       <c r="B48" s="4" t="n">
         <v>5</v>
       </c>
       <c r="C48" s="4" t="inlineStr">
         <is>
-          <t>Jean</t>
+          <t>Ivano</t>
         </is>
       </c>
       <c r="D48" s="4" t="inlineStr">
         <is>
-          <t>Luna </t>
+          <t>Knesevic</t>
         </is>
       </c>
       <c r="E48" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F48" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G48" s="4"/>
     </row>
     <row r="49">
       <c r="A49" s="4" t="n">
-        <v>2567</v>
+        <v>7308</v>
       </c>
       <c r="B49" s="4" t="n">
         <v>5</v>
       </c>
       <c r="C49" s="4" t="inlineStr">
         <is>
-          <t>Georges</t>
+          <t>Ana</t>
         </is>
       </c>
       <c r="D49" s="4" t="inlineStr">
         <is>
-          <t>Noverraz</t>
+          <t>Lazic</t>
         </is>
       </c>
       <c r="E49" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F49" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G49" s="4"/>
     </row>
     <row r="50">
       <c r="A50" s="4" t="n">
-        <v>2756</v>
+        <v>7307</v>
       </c>
       <c r="B50" s="4" t="n">
         <v>5</v>
       </c>
       <c r="C50" s="4" t="inlineStr">
         <is>
-          <t>Simone</t>
+          <t>Aleksandar</t>
         </is>
       </c>
       <c r="D50" s="4" t="inlineStr">
         <is>
-          <t>Posavec</t>
+          <t>Lazic</t>
         </is>
       </c>
       <c r="E50" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F50" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G50" s="4"/>
     </row>
     <row r="51">
       <c r="A51" s="4" t="n">
-        <v>3029</v>
+        <v>2181</v>
       </c>
       <c r="B51" s="4" t="n">
         <v>5</v>
       </c>
       <c r="C51" s="4" t="inlineStr">
         <is>
-          <t>Murat</t>
+          <t>Jean</t>
         </is>
       </c>
       <c r="D51" s="4" t="inlineStr">
         <is>
-          <t>Sahin</t>
+          <t>Luna </t>
         </is>
       </c>
       <c r="E51" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F51" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G51" s="4"/>
     </row>
     <row r="52">
       <c r="A52" s="4" t="n">
-        <v>3100</v>
+        <v>2567</v>
       </c>
       <c r="B52" s="4" t="n">
         <v>5</v>
       </c>
       <c r="C52" s="4" t="inlineStr">
         <is>
-          <t>Sara</t>
+          <t>Georges</t>
         </is>
       </c>
       <c r="D52" s="4" t="inlineStr">
         <is>
-          <t>Schär </t>
+          <t>Noverraz</t>
         </is>
       </c>
       <c r="E52" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F52" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G52" s="4"/>
     </row>
     <row r="53">
       <c r="A53" s="4" t="n">
-        <v>3275</v>
+        <v>8145</v>
       </c>
       <c r="B53" s="4" t="n">
         <v>5</v>
       </c>
       <c r="C53" s="4" t="inlineStr">
         <is>
-          <t>Peter</t>
+          <t>Almen</t>
         </is>
       </c>
       <c r="D53" s="4" t="inlineStr">
         <is>
-          <t>Schwob</t>
+          <t>Odzini</t>
         </is>
       </c>
       <c r="E53" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shorin Ryu</t>
         </is>
       </c>
       <c r="F53" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G53" s="4"/>
+      <c r="G53" s="4" t="inlineStr">
+        <is>
+          <t>SSKF</t>
+        </is>
+      </c>
     </row>
     <row r="54">
       <c r="A54" s="4" t="n">
-        <v>3282</v>
+        <v>2756</v>
       </c>
       <c r="B54" s="4" t="n">
         <v>5</v>
       </c>
       <c r="C54" s="4" t="inlineStr">
         <is>
-          <t>Walter</t>
+          <t>Simone</t>
         </is>
       </c>
       <c r="D54" s="4" t="inlineStr">
         <is>
-          <t>Seeholzer </t>
+          <t>Posavec</t>
         </is>
       </c>
       <c r="E54" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F54" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G54" s="4"/>
     </row>
     <row r="55">
       <c r="A55" s="4" t="n">
-        <v>3356</v>
+        <v>3029</v>
       </c>
       <c r="B55" s="4" t="n">
         <v>5</v>
       </c>
       <c r="C55" s="4" t="inlineStr">
         <is>
-          <t>Ravi</t>
+          <t>Murat</t>
         </is>
       </c>
       <c r="D55" s="4" t="inlineStr">
         <is>
-          <t>Sinnathurai</t>
+          <t>Sahin</t>
         </is>
       </c>
       <c r="E55" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F55" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G55" s="4"/>
     </row>
     <row r="56">
       <c r="A56" s="4" t="n">
-        <v>3510</v>
+        <v>3100</v>
       </c>
       <c r="B56" s="4" t="n">
         <v>5</v>
       </c>
       <c r="C56" s="4" t="inlineStr">
         <is>
-          <t>Eva</t>
+          <t>Sara</t>
         </is>
       </c>
       <c r="D56" s="4" t="inlineStr">
         <is>
-          <t>Stricker</t>
+          <t>Schär </t>
         </is>
       </c>
       <c r="E56" s="4" t="inlineStr">
         <is>
           <t>Shukokai</t>
         </is>
       </c>
       <c r="F56" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G56" s="4"/>
     </row>
     <row r="57">
       <c r="A57" s="4" t="n">
-        <v>3533</v>
+        <v>3275</v>
       </c>
       <c r="B57" s="4" t="n">
         <v>5</v>
       </c>
       <c r="C57" s="4" t="inlineStr">
         <is>
-          <t>Krishnathas</t>
+          <t>Peter</t>
         </is>
       </c>
       <c r="D57" s="4" t="inlineStr">
         <is>
-          <t>Subramaniam</t>
+          <t>Schwob</t>
         </is>
       </c>
       <c r="E57" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F57" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G57" s="4"/>
     </row>
     <row r="58">
       <c r="A58" s="4" t="n">
-        <v>4458</v>
+        <v>3282</v>
       </c>
       <c r="B58" s="4" t="n">
         <v>5</v>
       </c>
       <c r="C58" s="4" t="inlineStr">
         <is>
-          <t>Laurent</t>
+          <t>Walter</t>
         </is>
       </c>
       <c r="D58" s="4" t="inlineStr">
         <is>
-          <t>Theimer-Lienhard</t>
+          <t>Seeholzer </t>
         </is>
       </c>
       <c r="E58" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F58" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G58" s="4"/>
     </row>
     <row r="59">
       <c r="A59" s="4" t="n">
-        <v>6622</v>
+        <v>3356</v>
       </c>
       <c r="B59" s="4" t="n">
         <v>5</v>
       </c>
       <c r="C59" s="4" t="inlineStr">
         <is>
-          <t>Manuel</t>
+          <t>Ravi</t>
         </is>
       </c>
       <c r="D59" s="4" t="inlineStr">
         <is>
-          <t>Willi</t>
+          <t>Sinnathurai</t>
         </is>
       </c>
       <c r="E59" s="4" t="inlineStr">
         <is>
-          <t>Shisui Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F59" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G59" s="4"/>
     </row>
     <row r="60">
       <c r="A60" s="4" t="n">
-        <v>11</v>
+        <v>3510</v>
       </c>
       <c r="B60" s="4" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="C60" s="4" t="inlineStr">
         <is>
-          <t>Zoran</t>
+          <t>Eva</t>
         </is>
       </c>
       <c r="D60" s="4" t="inlineStr">
         <is>
-          <t>Acimovic</t>
+          <t>Stricker</t>
         </is>
       </c>
       <c r="E60" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F60" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G60" s="4"/>
     </row>
     <row r="61">
       <c r="A61" s="4" t="n">
-        <v>38</v>
+        <v>3533</v>
       </c>
       <c r="B61" s="4" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="C61" s="4" t="inlineStr">
         <is>
-          <t>Michele</t>
+          <t>Krishnathas</t>
         </is>
       </c>
       <c r="D61" s="4" t="inlineStr">
         <is>
-          <t>Agriesti</t>
+          <t>Subramaniam</t>
         </is>
       </c>
       <c r="E61" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F61" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G61" s="4"/>
     </row>
     <row r="62">
       <c r="A62" s="4" t="n">
-        <v>49</v>
+        <v>4458</v>
       </c>
       <c r="B62" s="4" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="C62" s="4" t="inlineStr">
         <is>
-          <t>Diana</t>
+          <t>Laurent</t>
         </is>
       </c>
       <c r="D62" s="4" t="inlineStr">
         <is>
-          <t>Albert</t>
+          <t>Theimer-Lienhard</t>
         </is>
       </c>
       <c r="E62" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F62" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G62" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G62" s="4"/>
     </row>
     <row r="63">
       <c r="A63" s="4" t="n">
-        <v>132</v>
+        <v>6622</v>
       </c>
       <c r="B63" s="4" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="C63" s="4" t="inlineStr">
         <is>
-          <t>José</t>
+          <t>Manuel</t>
         </is>
       </c>
       <c r="D63" s="4" t="inlineStr">
         <is>
-          <t>Areosa</t>
+          <t>Willi</t>
         </is>
       </c>
       <c r="E63" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shisui Ryu</t>
         </is>
       </c>
       <c r="F63" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G63" s="4"/>
     </row>
     <row r="64">
       <c r="A64" s="4" t="n">
-        <v>140</v>
+        <v>11</v>
       </c>
       <c r="B64" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C64" s="4" t="inlineStr">
         <is>
-          <t>Tasim</t>
+          <t>Zoran</t>
         </is>
       </c>
       <c r="D64" s="4" t="inlineStr">
         <is>
-          <t>Asani</t>
+          <t>Acimovic</t>
         </is>
       </c>
       <c r="E64" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F64" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G64" s="4"/>
     </row>
     <row r="65">
       <c r="A65" s="4" t="n">
-        <v>211</v>
+        <v>38</v>
       </c>
       <c r="B65" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C65" s="4" t="inlineStr">
         <is>
-          <t>Hans-Jürg</t>
+          <t>Michele</t>
         </is>
       </c>
       <c r="D65" s="4" t="inlineStr">
         <is>
-          <t>Bänziger</t>
+          <t>Agriesti</t>
         </is>
       </c>
       <c r="E65" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F65" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G65" s="4"/>
     </row>
     <row r="66">
       <c r="A66" s="4" t="n">
-        <v>263</v>
+        <v>49</v>
       </c>
       <c r="B66" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C66" s="4" t="inlineStr">
         <is>
-          <t>Rolf</t>
+          <t>Diana</t>
         </is>
       </c>
       <c r="D66" s="4" t="inlineStr">
         <is>
-          <t>Baumgartner</t>
+          <t>Albert</t>
         </is>
       </c>
       <c r="E66" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F66" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G66" s="4"/>
+      <c r="G66" s="4" t="inlineStr">
+        <is>
+          <t>SSKF</t>
+        </is>
+      </c>
     </row>
     <row r="67">
       <c r="A67" s="4" t="n">
-        <v>4459</v>
+        <v>132</v>
       </c>
       <c r="B67" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C67" s="4" t="inlineStr">
         <is>
-          <t>Andrea</t>
+          <t>José</t>
         </is>
       </c>
       <c r="D67" s="4" t="inlineStr">
         <is>
-          <t>Bornhauser</t>
+          <t>Areosa</t>
         </is>
       </c>
       <c r="E67" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F67" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G67" s="4"/>
     </row>
     <row r="68">
       <c r="A68" s="4" t="n">
-        <v>526</v>
+        <v>140</v>
       </c>
       <c r="B68" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C68" s="4" t="inlineStr">
         <is>
-          <t>Thomas</t>
+          <t>Tasim</t>
         </is>
       </c>
       <c r="D68" s="4" t="inlineStr">
         <is>
-          <t>Bühler</t>
+          <t>Asani</t>
         </is>
       </c>
       <c r="E68" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F68" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G68" s="4"/>
     </row>
     <row r="69">
       <c r="A69" s="4" t="n">
-        <v>578</v>
+        <v>211</v>
       </c>
       <c r="B69" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C69" s="4" t="inlineStr">
         <is>
-          <t>Georg</t>
+          <t>Hans-Jürg</t>
         </is>
       </c>
       <c r="D69" s="4" t="inlineStr">
         <is>
-          <t>Bütler</t>
+          <t>Bänziger</t>
         </is>
       </c>
       <c r="E69" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F69" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G69" s="4"/>
     </row>
     <row r="70">
       <c r="A70" s="4" t="n">
-        <v>7315</v>
+        <v>263</v>
       </c>
       <c r="B70" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C70" s="4" t="inlineStr">
         <is>
-          <t>Gregoire</t>
+          <t>Rolf</t>
         </is>
       </c>
       <c r="D70" s="4" t="inlineStr">
         <is>
-          <t>Decorvet</t>
+          <t>Baumgartner</t>
         </is>
       </c>
       <c r="E70" s="4" t="inlineStr">
         <is>
-          <t>Shorin Ryu</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F70" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G70" s="4"/>
     </row>
     <row r="71">
       <c r="A71" s="4" t="n">
-        <v>4465</v>
+        <v>4459</v>
       </c>
       <c r="B71" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C71" s="4" t="inlineStr">
         <is>
-          <t>Manuela</t>
+          <t>Andrea</t>
         </is>
       </c>
       <c r="D71" s="4" t="inlineStr">
         <is>
-          <t>De Magalhaes Sequeira</t>
+          <t>Bornhauser</t>
         </is>
       </c>
       <c r="E71" s="4" t="inlineStr">
         <is>
-          <t>Shukokai Shito Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F71" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G71" s="4"/>
     </row>
     <row r="72">
       <c r="A72" s="4" t="n">
-        <v>5494</v>
+        <v>526</v>
       </c>
       <c r="B72" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C72" s="4" t="inlineStr">
         <is>
-          <t>Michele</t>
+          <t>Thomas</t>
         </is>
       </c>
       <c r="D72" s="4" t="inlineStr">
         <is>
-          <t>Di Napoli</t>
+          <t>Bühler</t>
         </is>
       </c>
       <c r="E72" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F72" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G72" s="4"/>
     </row>
     <row r="73">
       <c r="A73" s="4" t="n">
-        <v>7313</v>
+        <v>578</v>
       </c>
       <c r="B73" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C73" s="4" t="inlineStr">
         <is>
-          <t>Miguel</t>
+          <t>Georg</t>
         </is>
       </c>
       <c r="D73" s="4" t="inlineStr">
         <is>
-          <t>Dos Santos</t>
+          <t>Bütler</t>
         </is>
       </c>
       <c r="E73" s="4" t="inlineStr">
         <is>
           <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F73" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G73" s="4"/>
     </row>
     <row r="74">
       <c r="A74" s="4" t="n">
-        <v>883</v>
+        <v>8150</v>
       </c>
       <c r="B74" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C74" s="4" t="inlineStr">
         <is>
-          <t>Antonio</t>
+          <t>René</t>
         </is>
       </c>
       <c r="D74" s="4" t="inlineStr">
         <is>
-          <t>Dos Santos</t>
+          <t>Dalbert</t>
         </is>
       </c>
       <c r="E74" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F74" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G74" s="4"/>
     </row>
     <row r="75">
       <c r="A75" s="4" t="n">
-        <v>972</v>
+        <v>7315</v>
       </c>
       <c r="B75" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C75" s="4" t="inlineStr">
         <is>
-          <t>Alex</t>
+          <t>Gregoire</t>
         </is>
       </c>
       <c r="D75" s="4" t="inlineStr">
         <is>
-          <t>Eichmann</t>
+          <t>Decorvet</t>
         </is>
       </c>
       <c r="E75" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shorin Ryu</t>
         </is>
       </c>
       <c r="F75" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G75" s="4"/>
     </row>
     <row r="76">
       <c r="A76" s="4" t="n">
-        <v>3763</v>
+        <v>4465</v>
       </c>
       <c r="B76" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C76" s="4" t="inlineStr">
         <is>
-          <t>Lara</t>
+          <t>Manuela</t>
         </is>
       </c>
       <c r="D76" s="4" t="inlineStr">
         <is>
-          <t>Emery-Von Kaenel</t>
+          <t>De Magalhaes Sequeira</t>
         </is>
       </c>
       <c r="E76" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai Shito Ryu</t>
         </is>
       </c>
       <c r="F76" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G76" s="4"/>
     </row>
     <row r="77">
       <c r="A77" s="4" t="n">
-        <v>1063</v>
+        <v>5494</v>
       </c>
       <c r="B77" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C77" s="4" t="inlineStr">
         <is>
-          <t>Luis Manuel</t>
+          <t>Michele</t>
         </is>
       </c>
       <c r="D77" s="4" t="inlineStr">
         <is>
-          <t>Fernandes-Pires</t>
+          <t>Di Napoli</t>
         </is>
       </c>
       <c r="E77" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F77" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G77" s="4"/>
     </row>
     <row r="78">
       <c r="A78" s="4" t="n">
-        <v>1084</v>
+        <v>7313</v>
       </c>
       <c r="B78" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C78" s="4" t="inlineStr">
         <is>
-          <t>Marcus</t>
+          <t>Miguel</t>
         </is>
       </c>
       <c r="D78" s="4" t="inlineStr">
         <is>
-          <t>Fidanza</t>
+          <t>Dos Santos</t>
         </is>
       </c>
       <c r="E78" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F78" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G78" s="4"/>
     </row>
     <row r="79">
       <c r="A79" s="4" t="n">
-        <v>1085</v>
+        <v>883</v>
       </c>
       <c r="B79" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C79" s="4" t="inlineStr">
         <is>
-          <t>Michael</t>
+          <t>Antonio</t>
         </is>
       </c>
       <c r="D79" s="4" t="inlineStr">
         <is>
-          <t>Fiechter</t>
+          <t>Dos Santos</t>
         </is>
       </c>
       <c r="E79" s="4" t="inlineStr">
         <is>
           <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F79" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G79" s="4"/>
     </row>
     <row r="80">
       <c r="A80" s="4" t="n">
-        <v>1093</v>
+        <v>972</v>
       </c>
       <c r="B80" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C80" s="4" t="inlineStr">
         <is>
-          <t>Christian</t>
+          <t>Alex</t>
         </is>
       </c>
       <c r="D80" s="4" t="inlineStr">
         <is>
-          <t>Fischer</t>
+          <t>Eichmann</t>
         </is>
       </c>
       <c r="E80" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F80" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G80" s="4"/>
     </row>
     <row r="81">
       <c r="A81" s="4" t="n">
-        <v>1150</v>
+        <v>3763</v>
       </c>
       <c r="B81" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C81" s="4" t="inlineStr">
         <is>
-          <t>Rolf</t>
+          <t>Lara</t>
         </is>
       </c>
       <c r="D81" s="4" t="inlineStr">
         <is>
-          <t>Frey</t>
+          <t>Emery-Von Kaenel</t>
         </is>
       </c>
       <c r="E81" s="4" t="inlineStr">
         <is>
-          <t>Shorin-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F81" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G81" s="4"/>
     </row>
     <row r="82">
       <c r="A82" s="4" t="n">
-        <v>1199</v>
+        <v>1063</v>
       </c>
       <c r="B82" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C82" s="4" t="inlineStr">
         <is>
-          <t>Daniela</t>
+          <t>Luis Manuel</t>
         </is>
       </c>
       <c r="D82" s="4" t="inlineStr">
         <is>
-          <t>Galilei</t>
+          <t>Fernandes-Pires</t>
         </is>
       </c>
       <c r="E82" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F82" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G82" s="4"/>
     </row>
     <row r="83">
       <c r="A83" s="4" t="n">
-        <v>1256</v>
+        <v>1084</v>
       </c>
       <c r="B83" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C83" s="4" t="inlineStr">
         <is>
-          <t>Fabrizio</t>
+          <t>Marcus</t>
         </is>
       </c>
       <c r="D83" s="4" t="inlineStr">
         <is>
-          <t>Gelsomino</t>
+          <t>Fidanza</t>
         </is>
       </c>
       <c r="E83" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F83" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G83" s="4"/>
     </row>
     <row r="84">
       <c r="A84" s="4" t="n">
-        <v>1335</v>
+        <v>1085</v>
       </c>
       <c r="B84" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C84" s="4" t="inlineStr">
         <is>
-          <t>Philippe</t>
+          <t>Michael</t>
         </is>
       </c>
       <c r="D84" s="4" t="inlineStr">
         <is>
-          <t>Gomez</t>
+          <t>Fiechter</t>
         </is>
       </c>
       <c r="E84" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F84" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G84" s="4"/>
     </row>
     <row r="85">
       <c r="A85" s="4" t="n">
-        <v>1362</v>
+        <v>1093</v>
       </c>
       <c r="B85" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C85" s="4" t="inlineStr">
         <is>
-          <t>Roberto</t>
+          <t>Christian</t>
         </is>
       </c>
       <c r="D85" s="4" t="inlineStr">
         <is>
-          <t>Grande Caruso</t>
+          <t>Fischer</t>
         </is>
       </c>
       <c r="E85" s="4" t="inlineStr">
         <is>
           <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F85" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G85" s="4"/>
     </row>
     <row r="86">
       <c r="A86" s="4" t="n">
-        <v>1411</v>
+        <v>1150</v>
       </c>
       <c r="B86" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C86" s="4" t="inlineStr">
         <is>
-          <t>Erol</t>
+          <t>Rolf</t>
         </is>
       </c>
       <c r="D86" s="4" t="inlineStr">
         <is>
-          <t>Gülal</t>
+          <t>Frey</t>
         </is>
       </c>
       <c r="E86" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shorin-Ryu</t>
         </is>
       </c>
       <c r="F86" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G86" s="4"/>
     </row>
     <row r="87">
       <c r="A87" s="4" t="n">
-        <v>5016</v>
+        <v>1199</v>
       </c>
       <c r="B87" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C87" s="4" t="inlineStr">
         <is>
-          <t>Hakan</t>
+          <t>Daniela</t>
         </is>
       </c>
       <c r="D87" s="4" t="inlineStr">
         <is>
-          <t>Güldür</t>
+          <t>Galilei</t>
         </is>
       </c>
       <c r="E87" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F87" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G87" s="4"/>
     </row>
     <row r="88">
       <c r="A88" s="4" t="n">
-        <v>1510</v>
+        <v>1256</v>
       </c>
       <c r="B88" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C88" s="4" t="inlineStr">
         <is>
-          <t>Felix</t>
+          <t>Fabrizio</t>
         </is>
       </c>
       <c r="D88" s="4" t="inlineStr">
         <is>
-          <t>Hegetschweiler</t>
+          <t>Gelsomino</t>
         </is>
       </c>
       <c r="E88" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F88" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G88" s="4"/>
     </row>
     <row r="89">
       <c r="A89" s="4" t="n">
-        <v>1542</v>
+        <v>1335</v>
       </c>
       <c r="B89" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C89" s="4" t="inlineStr">
         <is>
-          <t>Francisco</t>
+          <t>Philippe</t>
         </is>
       </c>
       <c r="D89" s="4" t="inlineStr">
         <is>
-          <t>Hernandez</t>
+          <t>Gomez</t>
         </is>
       </c>
       <c r="E89" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F89" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G89" s="4"/>
     </row>
     <row r="90">
       <c r="A90" s="4" t="n">
-        <v>1706</v>
+        <v>1362</v>
       </c>
       <c r="B90" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C90" s="4" t="inlineStr">
         <is>
-          <t>Glenn</t>
+          <t>Roberto</t>
         </is>
       </c>
       <c r="D90" s="4" t="inlineStr">
         <is>
-          <t>Jäger</t>
+          <t>Grande Caruso</t>
         </is>
       </c>
       <c r="E90" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F90" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G90" s="4"/>
     </row>
     <row r="91">
       <c r="A91" s="4" t="n">
-        <v>1772</v>
+        <v>5019</v>
       </c>
       <c r="B91" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C91" s="4" t="inlineStr">
         <is>
-          <t>Marijana</t>
+          <t>Ismaël</t>
         </is>
       </c>
       <c r="D91" s="4" t="inlineStr">
         <is>
-          <t>Jovic</t>
+          <t>Grosjean</t>
         </is>
       </c>
       <c r="E91" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F91" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G91" s="4"/>
     </row>
     <row r="92">
       <c r="A92" s="4" t="n">
-        <v>1784</v>
+        <v>1411</v>
       </c>
       <c r="B92" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C92" s="4" t="inlineStr">
         <is>
-          <t>Elson</t>
+          <t>Erol</t>
         </is>
       </c>
       <c r="D92" s="4" t="inlineStr">
         <is>
-          <t>Kabashi</t>
+          <t>Gülal</t>
         </is>
       </c>
       <c r="E92" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F92" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G92" s="4"/>
     </row>
     <row r="93">
       <c r="A93" s="4" t="n">
-        <v>1834</v>
+        <v>5016</v>
       </c>
       <c r="B93" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C93" s="4" t="inlineStr">
         <is>
-          <t>Abdel Rahman</t>
+          <t>Hakan</t>
         </is>
       </c>
       <c r="D93" s="4" t="inlineStr">
         <is>
-          <t>Kartani</t>
+          <t>Güldür</t>
         </is>
       </c>
       <c r="E93" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F93" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G93" s="4"/>
     </row>
     <row r="94">
       <c r="A94" s="4" t="n">
-        <v>5495</v>
+        <v>1510</v>
       </c>
       <c r="B94" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C94" s="4" t="inlineStr">
         <is>
-          <t>Ivan</t>
+          <t>Felix</t>
         </is>
       </c>
       <c r="D94" s="4" t="inlineStr">
         <is>
-          <t>Knezevic</t>
+          <t>Hegetschweiler</t>
         </is>
       </c>
       <c r="E94" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F94" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G94" s="4"/>
     </row>
     <row r="95">
       <c r="A95" s="4" t="n">
-        <v>2018</v>
+        <v>1542</v>
       </c>
       <c r="B95" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C95" s="4" t="inlineStr">
         <is>
-          <t>Marcel</t>
+          <t>Francisco</t>
         </is>
       </c>
       <c r="D95" s="4" t="inlineStr">
         <is>
-          <t>Kurz</t>
+          <t>Hernandez</t>
         </is>
       </c>
       <c r="E95" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F95" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G95" s="4"/>
     </row>
     <row r="96">
       <c r="A96" s="4" t="n">
-        <v>2092</v>
+        <v>6624</v>
       </c>
       <c r="B96" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C96" s="4" t="inlineStr">
         <is>
-          <t>Luis-Miguel</t>
+          <t>Andrea</t>
         </is>
       </c>
       <c r="D96" s="4" t="inlineStr">
         <is>
-          <t>Lema</t>
+          <t>Hofstetter</t>
         </is>
       </c>
       <c r="E96" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F96" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G96" s="4"/>
     </row>
     <row r="97">
       <c r="A97" s="4" t="n">
-        <v>2163</v>
+        <v>1706</v>
       </c>
       <c r="B97" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C97" s="4" t="inlineStr">
         <is>
-          <t>Giovanni</t>
+          <t>Glenn</t>
         </is>
       </c>
       <c r="D97" s="4" t="inlineStr">
         <is>
-          <t>Luca</t>
+          <t>Jäger</t>
         </is>
       </c>
       <c r="E97" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F97" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G97" s="4"/>
     </row>
     <row r="98">
       <c r="A98" s="4" t="n">
-        <v>2179</v>
+        <v>1772</v>
       </c>
       <c r="B98" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C98" s="4" t="inlineStr">
         <is>
-          <t>Jean</t>
+          <t>Marijana</t>
         </is>
       </c>
       <c r="D98" s="4" t="inlineStr">
         <is>
-          <t>Luna</t>
+          <t>Jovic</t>
         </is>
       </c>
       <c r="E98" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F98" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G98" s="4"/>
     </row>
     <row r="99">
       <c r="A99" s="4" t="n">
-        <v>7318</v>
+        <v>1834</v>
       </c>
       <c r="B99" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C99" s="4" t="inlineStr">
         <is>
-          <t>David</t>
+          <t>Abdel Rahman</t>
         </is>
       </c>
       <c r="D99" s="4" t="inlineStr">
         <is>
-          <t>Luyet</t>
+          <t>Kartani</t>
         </is>
       </c>
       <c r="E99" s="4" t="inlineStr">
         <is>
-          <t>Shorin Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F99" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G99" s="4"/>
     </row>
     <row r="100">
       <c r="A100" s="4" t="n">
-        <v>2221</v>
+        <v>5495</v>
       </c>
       <c r="B100" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C100" s="4" t="inlineStr">
         <is>
-          <t>Sandro</t>
+          <t>Ivan</t>
         </is>
       </c>
       <c r="D100" s="4" t="inlineStr">
         <is>
-          <t>Malär</t>
+          <t>Knezevic</t>
         </is>
       </c>
       <c r="E100" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F100" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G100" s="4"/>
     </row>
     <row r="101">
       <c r="A101" s="4" t="n">
-        <v>2354</v>
+        <v>2018</v>
       </c>
       <c r="B101" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C101" s="4" t="inlineStr">
         <is>
-          <t>Hans-Martin</t>
+          <t>Marcel</t>
         </is>
       </c>
       <c r="D101" s="4" t="inlineStr">
         <is>
-          <t>Meyer</t>
+          <t>Kurz</t>
         </is>
       </c>
       <c r="E101" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F101" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G101" s="4"/>
     </row>
     <row r="102">
       <c r="A102" s="4" t="n">
-        <v>2421</v>
+        <v>2092</v>
       </c>
       <c r="B102" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C102" s="4" t="inlineStr">
         <is>
-          <t>Jean</t>
+          <t>Luis-Miguel</t>
         </is>
       </c>
       <c r="D102" s="4" t="inlineStr">
         <is>
-          <t>Monney</t>
+          <t>Lema</t>
         </is>
       </c>
       <c r="E102" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F102" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G102" s="4"/>
     </row>
     <row r="103">
       <c r="A103" s="4" t="n">
-        <v>7314</v>
+        <v>8148</v>
       </c>
       <c r="B103" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C103" s="4" t="inlineStr">
         <is>
-          <t>Nicolas</t>
+          <t>Ilija</t>
         </is>
       </c>
       <c r="D103" s="4" t="inlineStr">
         <is>
-          <t>Muzzetto</t>
+          <t>Letic</t>
         </is>
       </c>
       <c r="E103" s="4" t="inlineStr">
         <is>
-          <t>Shorin Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F103" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G103" s="4"/>
     </row>
     <row r="104">
       <c r="A104" s="4" t="n">
-        <v>5178</v>
+        <v>2163</v>
       </c>
       <c r="B104" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C104" s="4" t="inlineStr">
         <is>
-          <t>Rojo</t>
+          <t>Giovanni</t>
         </is>
       </c>
       <c r="D104" s="4" t="inlineStr">
         <is>
-          <t>Nagaroor</t>
+          <t>Luca</t>
         </is>
       </c>
       <c r="E104" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Fudokan</t>
         </is>
       </c>
       <c r="F104" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G104" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G104" s="4"/>
     </row>
     <row r="105">
       <c r="A105" s="4" t="n">
-        <v>2512</v>
+        <v>2179</v>
       </c>
       <c r="B105" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C105" s="4" t="inlineStr">
         <is>
-          <t>Rojomon</t>
+          <t>Jean</t>
         </is>
       </c>
       <c r="D105" s="4" t="inlineStr">
         <is>
-          <t>Nagaroor</t>
+          <t>Luna</t>
         </is>
       </c>
       <c r="E105" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F105" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G105" s="4"/>
     </row>
     <row r="106">
       <c r="A106" s="4" t="n">
-        <v>2652</v>
+        <v>7318</v>
       </c>
       <c r="B106" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C106" s="4" t="inlineStr">
         <is>
-          <t>Daniel</t>
+          <t>David</t>
         </is>
       </c>
       <c r="D106" s="4" t="inlineStr">
         <is>
-          <t>Péray</t>
+          <t>Luyet</t>
         </is>
       </c>
       <c r="E106" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shorin Ryu</t>
         </is>
       </c>
       <c r="F106" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G106" s="4"/>
     </row>
     <row r="107">
       <c r="A107" s="4" t="n">
-        <v>6188</v>
+        <v>2221</v>
       </c>
       <c r="B107" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C107" s="4" t="inlineStr">
         <is>
-          <t>Zeljko</t>
+          <t>Sandro</t>
         </is>
       </c>
       <c r="D107" s="4" t="inlineStr">
         <is>
-          <t>Pesic</t>
+          <t>Malär</t>
         </is>
       </c>
       <c r="E107" s="4" t="inlineStr">
         <is>
           <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F107" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G107" s="4"/>
     </row>
     <row r="108">
       <c r="A108" s="4" t="n">
-        <v>7500</v>
+        <v>2354</v>
       </c>
       <c r="B108" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C108" s="4" t="inlineStr">
         <is>
-          <t>Stoudmann</t>
+          <t>Hans-Martin</t>
         </is>
       </c>
       <c r="D108" s="4" t="inlineStr">
         <is>
-          <t>Peter</t>
+          <t>Meyer</t>
         </is>
       </c>
       <c r="E108" s="4" t="inlineStr">
         <is>
-          <t>Shorin Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F108" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G108" s="4"/>
     </row>
     <row r="109">
       <c r="A109" s="4" t="n">
-        <v>2701</v>
+        <v>2421</v>
       </c>
       <c r="B109" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C109" s="4" t="inlineStr">
         <is>
-          <t>Truong-Linh</t>
+          <t>Jean</t>
         </is>
       </c>
       <c r="D109" s="4" t="inlineStr">
         <is>
-          <t>Pham</t>
+          <t>Monney</t>
         </is>
       </c>
       <c r="E109" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F109" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G109" s="4"/>
     </row>
     <row r="110">
       <c r="A110" s="4" t="n">
-        <v>5017</v>
+        <v>7314</v>
       </c>
       <c r="B110" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C110" s="4" t="inlineStr">
         <is>
-          <t>Haris</t>
+          <t>Nicolas</t>
         </is>
       </c>
       <c r="D110" s="4" t="inlineStr">
         <is>
-          <t>Reiz</t>
+          <t>Muzzetto</t>
         </is>
       </c>
       <c r="E110" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shorin Ryu</t>
         </is>
       </c>
       <c r="F110" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G110" s="4"/>
     </row>
     <row r="111">
       <c r="A111" s="4" t="n">
-        <v>7317</v>
+        <v>5178</v>
       </c>
       <c r="B111" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C111" s="4" t="inlineStr">
         <is>
-          <t>Pascal</t>
+          <t>Rojo</t>
         </is>
       </c>
       <c r="D111" s="4" t="inlineStr">
         <is>
-          <t>Romailler</t>
+          <t>Nagaroor</t>
         </is>
       </c>
       <c r="E111" s="4" t="inlineStr">
         <is>
-          <t>Shorin Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F111" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G111" s="4"/>
+      <c r="G111" s="4" t="inlineStr">
+        <is>
+          <t>SSKF</t>
+        </is>
+      </c>
     </row>
     <row r="112">
       <c r="A112" s="4" t="n">
-        <v>2961</v>
+        <v>2512</v>
       </c>
       <c r="B112" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C112" s="4" t="inlineStr">
         <is>
-          <t>Stefan</t>
+          <t>Rojomon</t>
         </is>
       </c>
       <c r="D112" s="4" t="inlineStr">
         <is>
-          <t>Röthlisberger</t>
+          <t>Nagaroor</t>
         </is>
       </c>
       <c r="E112" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F112" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G112" s="4"/>
     </row>
     <row r="113">
       <c r="A113" s="4" t="n">
-        <v>3079</v>
+        <v>2652</v>
       </c>
       <c r="B113" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C113" s="4" t="inlineStr">
         <is>
-          <t>Maya</t>
+          <t>Daniel</t>
         </is>
       </c>
       <c r="D113" s="4" t="inlineStr">
         <is>
-          <t>Saxer-Schedel</t>
+          <t>Péray</t>
         </is>
       </c>
       <c r="E113" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F113" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G113" s="4"/>
     </row>
     <row r="114">
       <c r="A114" s="4" t="n">
-        <v>4461</v>
+        <v>6188</v>
       </c>
       <c r="B114" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C114" s="4" t="inlineStr">
         <is>
-          <t>Manfred</t>
+          <t>Zeljko</t>
         </is>
       </c>
       <c r="D114" s="4" t="inlineStr">
         <is>
-          <t>Schöller</t>
+          <t>Pesic</t>
         </is>
       </c>
       <c r="E114" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F114" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G114" s="4"/>
     </row>
     <row r="115">
       <c r="A115" s="4" t="n">
-        <v>5179</v>
+        <v>7500</v>
       </c>
       <c r="B115" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C115" s="4" t="inlineStr">
         <is>
-          <t>Seraffetin</t>
+          <t>Stoudmann</t>
         </is>
       </c>
       <c r="D115" s="4" t="inlineStr">
         <is>
-          <t>Sisman</t>
+          <t>Peter</t>
         </is>
       </c>
       <c r="E115" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shorin Ryu</t>
         </is>
       </c>
       <c r="F115" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G115" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G115" s="4"/>
     </row>
     <row r="116">
       <c r="A116" s="4" t="n">
-        <v>3364</v>
+        <v>2701</v>
       </c>
       <c r="B116" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C116" s="4" t="inlineStr">
         <is>
-          <t>Karl</t>
+          <t>Truong-Linh</t>
         </is>
       </c>
       <c r="D116" s="4" t="inlineStr">
         <is>
-          <t>Skrabl</t>
+          <t>Pham</t>
         </is>
       </c>
       <c r="E116" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F116" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G116" s="4"/>
     </row>
     <row r="117">
       <c r="A117" s="4" t="n">
-        <v>3370</v>
+        <v>8149</v>
       </c>
       <c r="B117" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C117" s="4" t="inlineStr">
         <is>
-          <t>Rolf</t>
+          <t>Araújo Filho</t>
         </is>
       </c>
       <c r="D117" s="4" t="inlineStr">
         <is>
-          <t>Solenthaler</t>
+          <t>Raimundo Marins</t>
         </is>
       </c>
       <c r="E117" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F117" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G117" s="4"/>
     </row>
     <row r="118">
       <c r="A118" s="4" t="n">
-        <v>3398</v>
+        <v>5017</v>
       </c>
       <c r="B118" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C118" s="4" t="inlineStr">
         <is>
-          <t>Lennart</t>
+          <t>Haris</t>
         </is>
       </c>
       <c r="D118" s="4" t="inlineStr">
         <is>
-          <t>Spira</t>
+          <t>Reiz</t>
         </is>
       </c>
       <c r="E118" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F118" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G118" s="4"/>
     </row>
     <row r="119">
       <c r="A119" s="4" t="n">
-        <v>4460</v>
+        <v>8147</v>
       </c>
       <c r="B119" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C119" s="4" t="inlineStr">
         <is>
-          <t>Nadia</t>
+          <t>Pierre-Louis</t>
         </is>
       </c>
       <c r="D119" s="4" t="inlineStr">
         <is>
-          <t>Stagliano</t>
+          <t>Rochat</t>
         </is>
       </c>
       <c r="E119" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shorin Ryu</t>
         </is>
       </c>
       <c r="F119" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G119" s="4"/>
     </row>
     <row r="120">
       <c r="A120" s="4" t="n">
-        <v>7316</v>
+        <v>7317</v>
       </c>
       <c r="B120" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C120" s="4" t="inlineStr">
         <is>
-          <t>Raphaël</t>
+          <t>Pascal</t>
         </is>
       </c>
       <c r="D120" s="4" t="inlineStr">
         <is>
-          <t>Tibolet</t>
+          <t>Romailler</t>
         </is>
       </c>
       <c r="E120" s="4" t="inlineStr">
         <is>
           <t>Shorin Ryu</t>
         </is>
       </c>
       <c r="F120" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G120" s="4"/>
     </row>
     <row r="121">
       <c r="A121" s="4" t="n">
-        <v>3755</v>
+        <v>2961</v>
       </c>
       <c r="B121" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C121" s="4" t="inlineStr">
         <is>
-          <t>Ricardo</t>
+          <t>Stefan</t>
         </is>
       </c>
       <c r="D121" s="4" t="inlineStr">
         <is>
-          <t>Von Ah</t>
+          <t>Röthlisberger</t>
         </is>
       </c>
       <c r="E121" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F121" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G121" s="4"/>
     </row>
     <row r="122">
       <c r="A122" s="4" t="n">
-        <v>3945</v>
+        <v>3079</v>
       </c>
       <c r="B122" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C122" s="4" t="inlineStr">
         <is>
-          <t>Donato</t>
+          <t>Maya</t>
         </is>
       </c>
       <c r="D122" s="4" t="inlineStr">
         <is>
-          <t>Zecca</t>
+          <t>Saxer-Schedel</t>
         </is>
       </c>
       <c r="E122" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F122" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G122" s="4"/>
     </row>
     <row r="123">
       <c r="A123" s="4" t="n">
-        <v>1</v>
+        <v>4461</v>
       </c>
       <c r="B123" s="4" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="C123" s="4" t="inlineStr">
         <is>
-          <t>Daniel</t>
+          <t>Manfred</t>
         </is>
       </c>
       <c r="D123" s="4" t="inlineStr">
         <is>
-          <t>Abächerli</t>
+          <t>Schöller</t>
         </is>
       </c>
       <c r="E123" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F123" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G123" s="4"/>
     </row>
     <row r="124">
       <c r="A124" s="4" t="n">
-        <v>127</v>
+        <v>5179</v>
       </c>
       <c r="B124" s="4" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="C124" s="4" t="inlineStr">
         <is>
-          <t>Marcelo</t>
+          <t>Seraffetin</t>
         </is>
       </c>
       <c r="D124" s="4" t="inlineStr">
         <is>
-          <t>Aragon</t>
+          <t>Sisman</t>
         </is>
       </c>
       <c r="E124" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F124" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G124" s="4"/>
+      <c r="G124" s="4" t="inlineStr">
+        <is>
+          <t>SSKF</t>
+        </is>
+      </c>
     </row>
     <row r="125">
       <c r="A125" s="4" t="n">
-        <v>166</v>
+        <v>3364</v>
       </c>
       <c r="B125" s="4" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="C125" s="4" t="inlineStr">
         <is>
-          <t>Brigitte</t>
+          <t>Karl</t>
         </is>
       </c>
       <c r="D125" s="4" t="inlineStr">
         <is>
-          <t>Babic</t>
+          <t>Skrabl</t>
         </is>
       </c>
       <c r="E125" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F125" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G125" s="4"/>
     </row>
     <row r="126">
       <c r="A126" s="4" t="n">
-        <v>210</v>
+        <v>3370</v>
       </c>
       <c r="B126" s="4" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="C126" s="4" t="inlineStr">
         <is>
-          <t>Oliver</t>
+          <t>Rolf</t>
         </is>
       </c>
       <c r="D126" s="4" t="inlineStr">
         <is>
-          <t>Banz</t>
+          <t>Solenthaler</t>
         </is>
       </c>
       <c r="E126" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F126" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G126" s="4"/>
     </row>
     <row r="127">
       <c r="A127" s="4" t="n">
-        <v>7319</v>
+        <v>3398</v>
       </c>
       <c r="B127" s="4" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="C127" s="4" t="inlineStr">
         <is>
-          <t>Lea</t>
+          <t>Lennart</t>
         </is>
       </c>
       <c r="D127" s="4" t="inlineStr">
         <is>
-          <t>Barberis</t>
+          <t>Spira</t>
         </is>
       </c>
       <c r="E127" s="4" t="inlineStr">
         <is>
-          <t>Shorin Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F127" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G127" s="4"/>
     </row>
     <row r="128">
       <c r="A128" s="4" t="n">
-        <v>5022</v>
+        <v>4460</v>
       </c>
       <c r="B128" s="4" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="C128" s="4" t="inlineStr">
         <is>
-          <t>Jure</t>
+          <t>Nadia</t>
         </is>
       </c>
       <c r="D128" s="4" t="inlineStr">
         <is>
-          <t>Batur</t>
+          <t>Stagliano</t>
         </is>
       </c>
       <c r="E128" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F128" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G128" s="4"/>
     </row>
     <row r="129">
       <c r="A129" s="4" t="n">
-        <v>270</v>
+        <v>7316</v>
       </c>
       <c r="B129" s="4" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="C129" s="4" t="inlineStr">
         <is>
-          <t>Christoph</t>
+          <t>Raphaël</t>
         </is>
       </c>
       <c r="D129" s="4" t="inlineStr">
         <is>
-          <t>Beaud</t>
+          <t>Tibolet</t>
         </is>
       </c>
       <c r="E129" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shorin Ryu</t>
         </is>
       </c>
       <c r="F129" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G129" s="4"/>
     </row>
     <row r="130">
       <c r="A130" s="4" t="n">
-        <v>275</v>
+        <v>3755</v>
       </c>
       <c r="B130" s="4" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="C130" s="4" t="inlineStr">
         <is>
-          <t>Hinnerk</t>
+          <t>Ricardo</t>
         </is>
       </c>
       <c r="D130" s="4" t="inlineStr">
         <is>
-          <t>Becker</t>
+          <t>Von Ah</t>
         </is>
       </c>
       <c r="E130" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F130" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G130" s="4"/>
     </row>
     <row r="131">
       <c r="A131" s="4" t="n">
-        <v>348</v>
+        <v>3945</v>
       </c>
       <c r="B131" s="4" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="C131" s="4" t="inlineStr">
         <is>
-          <t>Patrick</t>
+          <t>Donato</t>
         </is>
       </c>
       <c r="D131" s="4" t="inlineStr">
         <is>
-          <t>Bider</t>
+          <t>Zecca</t>
         </is>
       </c>
       <c r="E131" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F131" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G131" s="4"/>
     </row>
     <row r="132">
       <c r="A132" s="4" t="n">
-        <v>361</v>
+        <v>1</v>
       </c>
       <c r="B132" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C132" s="4" t="inlineStr">
         <is>
-          <t>Christoph</t>
+          <t>Daniel</t>
         </is>
       </c>
       <c r="D132" s="4" t="inlineStr">
         <is>
-          <t>Bilat</t>
+          <t>Abächerli</t>
         </is>
       </c>
       <c r="E132" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F132" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G132" s="4"/>
     </row>
     <row r="133">
       <c r="A133" s="4" t="n">
-        <v>374</v>
+        <v>8153</v>
       </c>
       <c r="B133" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C133" s="4" t="inlineStr">
         <is>
-          <t>Mirko</t>
+          <t>Nicolas</t>
         </is>
       </c>
       <c r="D133" s="4" t="inlineStr">
         <is>
-          <t>Bisaro</t>
+          <t>Antille</t>
         </is>
       </c>
       <c r="E133" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F133" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G133" s="4"/>
     </row>
     <row r="134">
       <c r="A134" s="4" t="n">
-        <v>428</v>
+        <v>127</v>
       </c>
       <c r="B134" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C134" s="4" t="inlineStr">
         <is>
-          <t>Jacques</t>
+          <t>Marcelo</t>
         </is>
       </c>
       <c r="D134" s="4" t="inlineStr">
         <is>
-          <t>Bonvin</t>
+          <t>Aragon</t>
         </is>
       </c>
       <c r="E134" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Fudokan</t>
         </is>
       </c>
       <c r="F134" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G134" s="4"/>
     </row>
     <row r="135">
       <c r="A135" s="4" t="n">
-        <v>432</v>
+        <v>166</v>
       </c>
       <c r="B135" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C135" s="4" t="inlineStr">
         <is>
-          <t>Joseph</t>
+          <t>Brigitte</t>
         </is>
       </c>
       <c r="D135" s="4" t="inlineStr">
         <is>
-          <t>Borcard</t>
+          <t>Babic</t>
         </is>
       </c>
       <c r="E135" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F135" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G135" s="4"/>
     </row>
     <row r="136">
       <c r="A136" s="4" t="n">
-        <v>473</v>
+        <v>210</v>
       </c>
       <c r="B136" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C136" s="4" t="inlineStr">
         <is>
-          <t>Alexandra</t>
+          <t>Oliver</t>
         </is>
       </c>
       <c r="D136" s="4" t="inlineStr">
         <is>
-          <t>Brodard</t>
+          <t>Banz</t>
         </is>
       </c>
       <c r="E136" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F136" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G136" s="4"/>
     </row>
     <row r="137">
       <c r="A137" s="4" t="n">
-        <v>6631</v>
+        <v>7319</v>
       </c>
       <c r="B137" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C137" s="4" t="inlineStr">
         <is>
-          <t>Dominic</t>
+          <t>Lea</t>
         </is>
       </c>
       <c r="D137" s="4" t="inlineStr">
         <is>
-          <t>Brügger</t>
+          <t>Barberis</t>
         </is>
       </c>
       <c r="E137" s="4" t="inlineStr">
         <is>
-          <t>Shisui Ryu</t>
+          <t>Shorin Ryu</t>
         </is>
       </c>
       <c r="F137" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G137" s="4"/>
     </row>
     <row r="138">
       <c r="A138" s="4" t="n">
-        <v>511</v>
+        <v>5022</v>
       </c>
       <c r="B138" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C138" s="4" t="inlineStr">
         <is>
-          <t>Max</t>
+          <t>Jure</t>
         </is>
       </c>
       <c r="D138" s="4" t="inlineStr">
         <is>
-          <t>Bucher</t>
+          <t>Batur</t>
         </is>
       </c>
       <c r="E138" s="4" t="inlineStr">
         <is>
           <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F138" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G138" s="4"/>
     </row>
     <row r="139">
       <c r="A139" s="4" t="n">
-        <v>569</v>
+        <v>270</v>
       </c>
       <c r="B139" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C139" s="4" t="inlineStr">
         <is>
-          <t>Coni</t>
+          <t>Christoph</t>
         </is>
       </c>
       <c r="D139" s="4" t="inlineStr">
         <is>
-          <t>Büsch</t>
+          <t>Beaud</t>
         </is>
       </c>
       <c r="E139" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F139" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G139" s="4"/>
     </row>
     <row r="140">
       <c r="A140" s="4" t="n">
-        <v>589</v>
+        <v>275</v>
       </c>
       <c r="B140" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C140" s="4" t="inlineStr">
         <is>
-          <t>Giovanni</t>
+          <t>Hinnerk</t>
         </is>
       </c>
       <c r="D140" s="4" t="inlineStr">
         <is>
-          <t>Cagnoli</t>
+          <t>Becker</t>
         </is>
       </c>
       <c r="E140" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F140" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G140" s="4"/>
     </row>
     <row r="141">
       <c r="A141" s="4" t="n">
-        <v>7502</v>
+        <v>348</v>
       </c>
       <c r="B141" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C141" s="4" t="inlineStr">
         <is>
-          <t>Jaramillo</t>
+          <t>Patrick</t>
         </is>
       </c>
       <c r="D141" s="4" t="inlineStr">
         <is>
-          <t>Carmen</t>
+          <t>Bider</t>
         </is>
       </c>
       <c r="E141" s="4" t="inlineStr">
         <is>
-          <t>Shorin Ryu</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F141" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G141" s="4"/>
     </row>
     <row r="142">
       <c r="A142" s="4" t="n">
-        <v>623</v>
+        <v>361</v>
       </c>
       <c r="B142" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C142" s="4" t="inlineStr">
         <is>
-          <t>Estelle</t>
+          <t>Christoph</t>
         </is>
       </c>
       <c r="D142" s="4" t="inlineStr">
         <is>
-          <t>Casalotto</t>
+          <t>Bilat</t>
         </is>
       </c>
       <c r="E142" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F142" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G142" s="4"/>
     </row>
     <row r="143">
       <c r="A143" s="4" t="n">
-        <v>4485</v>
+        <v>374</v>
       </c>
       <c r="B143" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C143" s="4" t="inlineStr">
         <is>
-          <t>Keanu</t>
+          <t>Mirko</t>
         </is>
       </c>
       <c r="D143" s="4" t="inlineStr">
         <is>
-          <t>Cattin</t>
+          <t>Bisaro</t>
         </is>
       </c>
       <c r="E143" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Fudokan</t>
         </is>
       </c>
       <c r="F143" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G143" s="4"/>
     </row>
     <row r="144">
       <c r="A144" s="4" t="n">
-        <v>6632</v>
+        <v>428</v>
       </c>
       <c r="B144" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C144" s="4" t="inlineStr">
         <is>
-          <t>Milena</t>
+          <t>Jacques</t>
         </is>
       </c>
       <c r="D144" s="4" t="inlineStr">
         <is>
-          <t>Cekunec Posavec</t>
+          <t>Bonvin</t>
         </is>
       </c>
       <c r="E144" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F144" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G144" s="4"/>
     </row>
     <row r="145">
       <c r="A145" s="4" t="n">
-        <v>645</v>
+        <v>432</v>
       </c>
       <c r="B145" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C145" s="4" t="inlineStr">
         <is>
-          <t>Nicole</t>
+          <t>Joseph</t>
         </is>
       </c>
       <c r="D145" s="4" t="inlineStr">
         <is>
-          <t>Cerratti</t>
+          <t>Borcard</t>
         </is>
       </c>
       <c r="E145" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F145" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G145" s="4"/>
     </row>
     <row r="146">
       <c r="A146" s="4" t="n">
-        <v>651</v>
+        <v>473</v>
       </c>
       <c r="B146" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C146" s="4" t="inlineStr">
         <is>
-          <t>Thierry</t>
+          <t>Alexandra</t>
         </is>
       </c>
       <c r="D146" s="4" t="inlineStr">
         <is>
-          <t>Chaibi</t>
+          <t>Brodard</t>
         </is>
       </c>
       <c r="E146" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F146" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G146" s="4"/>
     </row>
     <row r="147">
       <c r="A147" s="4" t="n">
-        <v>6630</v>
+        <v>6631</v>
       </c>
       <c r="B147" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C147" s="4" t="inlineStr">
         <is>
-          <t>Sebastian</t>
+          <t>Dominic</t>
         </is>
       </c>
       <c r="D147" s="4" t="inlineStr">
         <is>
-          <t>Cichowski</t>
+          <t>Brügger</t>
         </is>
       </c>
       <c r="E147" s="4" t="inlineStr">
         <is>
           <t>Shisui Ryu</t>
         </is>
       </c>
       <c r="F147" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G147" s="4"/>
     </row>
     <row r="148">
       <c r="A148" s="4" t="n">
-        <v>7501</v>
+        <v>511</v>
       </c>
       <c r="B148" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C148" s="4" t="inlineStr">
         <is>
-          <t>Betrisey-Bonvin</t>
+          <t>Max</t>
         </is>
       </c>
       <c r="D148" s="4" t="inlineStr">
         <is>
-          <t>Claudia</t>
+          <t>Bucher</t>
         </is>
       </c>
       <c r="E148" s="4" t="inlineStr">
         <is>
-          <t>Shorin Ryu</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F148" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G148" s="4"/>
     </row>
     <row r="149">
       <c r="A149" s="4" t="n">
-        <v>682</v>
+        <v>569</v>
       </c>
       <c r="B149" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C149" s="4" t="inlineStr">
         <is>
-          <t>Fanny</t>
+          <t>Coni</t>
         </is>
       </c>
       <c r="D149" s="4" t="inlineStr">
         <is>
-          <t>Clavien</t>
+          <t>Büsch</t>
         </is>
       </c>
       <c r="E149" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F149" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G149" s="4"/>
     </row>
     <row r="150">
       <c r="A150" s="4" t="n">
-        <v>693</v>
+        <v>589</v>
       </c>
       <c r="B150" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C150" s="4" t="inlineStr">
         <is>
-          <t>Fabian</t>
+          <t>Giovanni</t>
         </is>
       </c>
       <c r="D150" s="4" t="inlineStr">
         <is>
-          <t>Collenberg</t>
+          <t>Cagnoli</t>
         </is>
       </c>
       <c r="E150" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F150" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G150" s="4"/>
     </row>
     <row r="151">
       <c r="A151" s="4" t="n">
-        <v>4467</v>
+        <v>7502</v>
       </c>
       <c r="B151" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C151" s="4" t="inlineStr">
         <is>
-          <t>Corina</t>
+          <t>Jaramillo</t>
         </is>
       </c>
       <c r="D151" s="4" t="inlineStr">
         <is>
-          <t>Conzett</t>
+          <t>Carmen</t>
         </is>
       </c>
       <c r="E151" s="4" t="inlineStr">
         <is>
-          <t>Shukokai Shito-Ryu</t>
+          <t>Shorin Ryu</t>
         </is>
       </c>
       <c r="F151" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G151" s="4"/>
     </row>
     <row r="152">
       <c r="A152" s="4" t="n">
-        <v>5498</v>
+        <v>623</v>
       </c>
       <c r="B152" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C152" s="4" t="inlineStr">
         <is>
-          <t>Rachel</t>
+          <t>Estelle</t>
         </is>
       </c>
       <c r="D152" s="4" t="inlineStr">
         <is>
-          <t>Curle</t>
+          <t>Casalotto</t>
         </is>
       </c>
       <c r="E152" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F152" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G152" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G152" s="4"/>
     </row>
     <row r="153">
       <c r="A153" s="4" t="n">
-        <v>725</v>
+        <v>4485</v>
       </c>
       <c r="B153" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C153" s="4" t="inlineStr">
         <is>
-          <t>François</t>
+          <t>Keanu</t>
         </is>
       </c>
       <c r="D153" s="4" t="inlineStr">
         <is>
-          <t>Cuvit</t>
+          <t>Cattin</t>
         </is>
       </c>
       <c r="E153" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F153" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G153" s="4"/>
     </row>
     <row r="154">
       <c r="A154" s="4" t="n">
-        <v>726</v>
+        <v>6632</v>
       </c>
       <c r="B154" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C154" s="4" t="inlineStr">
         <is>
-          <t>Roberto</t>
+          <t>Milena</t>
         </is>
       </c>
       <c r="D154" s="4" t="inlineStr">
         <is>
-          <t>D'Amario</t>
+          <t>Cekunec Posavec</t>
         </is>
       </c>
       <c r="E154" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F154" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G154" s="4"/>
     </row>
     <row r="155">
       <c r="A155" s="4" t="n">
-        <v>5301</v>
+        <v>645</v>
       </c>
       <c r="B155" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C155" s="4" t="inlineStr">
         <is>
-          <t>Anna</t>
+          <t>Nicole</t>
         </is>
       </c>
       <c r="D155" s="4" t="inlineStr">
         <is>
-          <t>De Monaco</t>
+          <t>Cerratti</t>
         </is>
       </c>
       <c r="E155" s="4" t="inlineStr">
         <is>
-          <t>Shukokai Shito Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F155" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G155" s="4"/>
     </row>
     <row r="156">
       <c r="A156" s="4" t="n">
-        <v>785</v>
+        <v>651</v>
       </c>
       <c r="B156" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C156" s="4" t="inlineStr">
         <is>
-          <t>Antonio</t>
+          <t>Thierry</t>
         </is>
       </c>
       <c r="D156" s="4" t="inlineStr">
         <is>
-          <t>De Sorbo</t>
+          <t>Chaibi</t>
         </is>
       </c>
       <c r="E156" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F156" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G156" s="4"/>
     </row>
     <row r="157">
       <c r="A157" s="4" t="n">
-        <v>5024</v>
+        <v>6630</v>
       </c>
       <c r="B157" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C157" s="4" t="inlineStr">
         <is>
-          <t>Antonio</t>
+          <t>Sebastian</t>
         </is>
       </c>
       <c r="D157" s="4" t="inlineStr">
         <is>
-          <t>Di Renzo</t>
+          <t>Cichowski</t>
         </is>
       </c>
       <c r="E157" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shisui Ryu</t>
         </is>
       </c>
       <c r="F157" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G157" s="4"/>
     </row>
     <row r="158">
       <c r="A158" s="4" t="n">
-        <v>4462</v>
+        <v>7501</v>
       </c>
       <c r="B158" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C158" s="4" t="inlineStr">
         <is>
-          <t>Ruth</t>
+          <t>Betrisey-Bonvin</t>
         </is>
       </c>
       <c r="D158" s="4" t="inlineStr">
         <is>
-          <t>Doppmann</t>
+          <t>Claudia</t>
         </is>
       </c>
       <c r="E158" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shorin Ryu</t>
         </is>
       </c>
       <c r="F158" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G158" s="4"/>
     </row>
     <row r="159">
       <c r="A159" s="4" t="n">
-        <v>895</v>
+        <v>682</v>
       </c>
       <c r="B159" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C159" s="4" t="inlineStr">
         <is>
-          <t>Florent</t>
+          <t>Fanny</t>
         </is>
       </c>
       <c r="D159" s="4" t="inlineStr">
         <is>
-          <t>Droz</t>
+          <t>Clavien</t>
         </is>
       </c>
       <c r="E159" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F159" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G159" s="4"/>
     </row>
     <row r="160">
       <c r="A160" s="4" t="n">
-        <v>907</v>
+        <v>693</v>
       </c>
       <c r="B160" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C160" s="4" t="inlineStr">
         <is>
-          <t>Martin</t>
+          <t>Fabian</t>
         </is>
       </c>
       <c r="D160" s="4" t="inlineStr">
         <is>
-          <t>Dudle</t>
+          <t>Collenberg</t>
         </is>
       </c>
       <c r="E160" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F160" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G160" s="4"/>
     </row>
     <row r="161">
       <c r="A161" s="4" t="n">
-        <v>911</v>
+        <v>4467</v>
       </c>
       <c r="B161" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C161" s="4" t="inlineStr">
         <is>
-          <t>Nicolas</t>
+          <t>Corina</t>
         </is>
       </c>
       <c r="D161" s="4" t="inlineStr">
         <is>
-          <t>Dulex</t>
+          <t>Conzett</t>
         </is>
       </c>
       <c r="E161" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai Shito-Ryu</t>
         </is>
       </c>
       <c r="F161" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G161" s="4"/>
     </row>
     <row r="162">
       <c r="A162" s="4" t="n">
-        <v>915</v>
+        <v>5498</v>
       </c>
       <c r="B162" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C162" s="4" t="inlineStr">
         <is>
-          <t>Alain</t>
+          <t>Rachel</t>
         </is>
       </c>
       <c r="D162" s="4" t="inlineStr">
         <is>
-          <t>Duport</t>
+          <t>Curle</t>
         </is>
       </c>
       <c r="E162" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F162" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G162" s="4"/>
+      <c r="G162" s="4" t="inlineStr">
+        <is>
+          <t>SSKF</t>
+        </is>
+      </c>
     </row>
     <row r="163">
       <c r="A163" s="4" t="n">
-        <v>929</v>
+        <v>725</v>
       </c>
       <c r="B163" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C163" s="4" t="inlineStr">
         <is>
-          <t>Zeki</t>
+          <t>François</t>
         </is>
       </c>
       <c r="D163" s="4" t="inlineStr">
         <is>
-          <t>Düz</t>
+          <t>Cuvit</t>
         </is>
       </c>
       <c r="E163" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F163" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G163" s="4"/>
     </row>
     <row r="164">
       <c r="A164" s="4" t="n">
-        <v>994</v>
+        <v>726</v>
       </c>
       <c r="B164" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C164" s="4" t="inlineStr">
         <is>
-          <t>Dominique</t>
+          <t>Roberto</t>
         </is>
       </c>
       <c r="D164" s="4" t="inlineStr">
         <is>
-          <t>Engler</t>
+          <t>D'Amario</t>
         </is>
       </c>
       <c r="E164" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F164" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G164" s="4"/>
     </row>
     <row r="165">
       <c r="A165" s="4" t="n">
-        <v>1001</v>
+        <v>5301</v>
       </c>
       <c r="B165" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C165" s="4" t="inlineStr">
         <is>
-          <t>Christian</t>
+          <t>Anna</t>
         </is>
       </c>
       <c r="D165" s="4" t="inlineStr">
         <is>
-          <t>Erikkson</t>
+          <t>De Monaco</t>
         </is>
       </c>
       <c r="E165" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai Shito Ryu</t>
         </is>
       </c>
       <c r="F165" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G165" s="4"/>
     </row>
     <row r="166">
       <c r="A166" s="4" t="n">
-        <v>1089</v>
+        <v>785</v>
       </c>
       <c r="B166" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C166" s="4" t="inlineStr">
         <is>
-          <t>Elisabeth</t>
+          <t>Antonio</t>
         </is>
       </c>
       <c r="D166" s="4" t="inlineStr">
         <is>
-          <t>Fioravera-Gomez</t>
+          <t>De Sorbo</t>
         </is>
       </c>
       <c r="E166" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F166" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G166" s="4"/>
     </row>
     <row r="167">
       <c r="A167" s="4" t="n">
-        <v>1099</v>
+        <v>5024</v>
       </c>
       <c r="B167" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C167" s="4" t="inlineStr">
         <is>
-          <t>Gilberto</t>
+          <t>Antonio</t>
         </is>
       </c>
       <c r="D167" s="4" t="inlineStr">
         <is>
-          <t>Fischli</t>
+          <t>Di Renzo</t>
         </is>
       </c>
       <c r="E167" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F167" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G167" s="4"/>
     </row>
     <row r="168">
       <c r="A168" s="4" t="n">
-        <v>1120</v>
+        <v>4462</v>
       </c>
       <c r="B168" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C168" s="4" t="inlineStr">
         <is>
-          <t>Richard</t>
+          <t>Ruth</t>
         </is>
       </c>
       <c r="D168" s="4" t="inlineStr">
         <is>
-          <t>Forte</t>
+          <t>Doppmann</t>
         </is>
       </c>
       <c r="E168" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F168" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G168" s="4"/>
     </row>
     <row r="169">
       <c r="A169" s="4" t="n">
-        <v>5840</v>
+        <v>895</v>
       </c>
       <c r="B169" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C169" s="4" t="inlineStr">
         <is>
-          <t>Baeriswyl</t>
+          <t>Florent</t>
         </is>
       </c>
       <c r="D169" s="4" t="inlineStr">
         <is>
-          <t>Frank</t>
+          <t>Droz</t>
         </is>
       </c>
       <c r="E169" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F169" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G169" s="4"/>
     </row>
     <row r="170">
       <c r="A170" s="4" t="n">
-        <v>1183</v>
+        <v>907</v>
       </c>
       <c r="B170" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C170" s="4" t="inlineStr">
         <is>
-          <t>René</t>
+          <t>Martin</t>
         </is>
       </c>
       <c r="D170" s="4" t="inlineStr">
         <is>
-          <t>Furrer</t>
+          <t>Dudle</t>
         </is>
       </c>
       <c r="E170" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F170" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G170" s="4"/>
     </row>
     <row r="171">
       <c r="A171" s="4" t="n">
-        <v>1196</v>
+        <v>911</v>
       </c>
       <c r="B171" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C171" s="4" t="inlineStr">
         <is>
-          <t>Visnja</t>
+          <t>Nicolas</t>
         </is>
       </c>
       <c r="D171" s="4" t="inlineStr">
         <is>
-          <t>Gajic</t>
+          <t>Dulex</t>
         </is>
       </c>
       <c r="E171" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F171" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G171" s="4"/>
     </row>
     <row r="172">
       <c r="A172" s="4" t="n">
-        <v>4463</v>
+        <v>915</v>
       </c>
       <c r="B172" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C172" s="4" t="inlineStr">
         <is>
-          <t>Laila</t>
+          <t>Alain</t>
         </is>
       </c>
       <c r="D172" s="4" t="inlineStr">
         <is>
-          <t>Gallelli</t>
+          <t>Duport</t>
         </is>
       </c>
       <c r="E172" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F172" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G172" s="4"/>
     </row>
     <row r="173">
       <c r="A173" s="4" t="n">
-        <v>6629</v>
+        <v>929</v>
       </c>
       <c r="B173" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C173" s="4" t="inlineStr">
         <is>
-          <t>Dimitri</t>
+          <t>Zeki</t>
         </is>
       </c>
       <c r="D173" s="4" t="inlineStr">
         <is>
-          <t>Gebrhard</t>
+          <t>Düz</t>
         </is>
       </c>
       <c r="E173" s="4" t="inlineStr">
         <is>
-          <t>Shisui Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F173" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G173" s="4"/>
     </row>
     <row r="174">
       <c r="A174" s="4" t="n">
-        <v>1243</v>
+        <v>994</v>
       </c>
       <c r="B174" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C174" s="4" t="inlineStr">
         <is>
-          <t>Alexander</t>
+          <t>Dominique</t>
         </is>
       </c>
       <c r="D174" s="4" t="inlineStr">
         <is>
-          <t>Gehrig</t>
+          <t>Engler</t>
         </is>
       </c>
       <c r="E174" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F174" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G174" s="4"/>
     </row>
     <row r="175">
       <c r="A175" s="4" t="n">
-        <v>1276</v>
+        <v>1001</v>
       </c>
       <c r="B175" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C175" s="4" t="inlineStr">
         <is>
-          <t>Silvia</t>
+          <t>Christian</t>
         </is>
       </c>
       <c r="D175" s="4" t="inlineStr">
         <is>
-          <t>Gereon</t>
+          <t>Erikkson</t>
         </is>
       </c>
       <c r="E175" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F175" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G175" s="4"/>
     </row>
     <row r="176">
       <c r="A176" s="4" t="n">
-        <v>1282</v>
+        <v>1089</v>
       </c>
       <c r="B176" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C176" s="4" t="inlineStr">
         <is>
-          <t>Pascal</t>
+          <t>Elisabeth</t>
         </is>
       </c>
       <c r="D176" s="4" t="inlineStr">
         <is>
-          <t>Germanier</t>
+          <t>Fioravera-Gomez</t>
         </is>
       </c>
       <c r="E176" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F176" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G176" s="4"/>
     </row>
     <row r="177">
       <c r="A177" s="4" t="n">
-        <v>5020</v>
+        <v>1099</v>
       </c>
       <c r="B177" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C177" s="4" t="inlineStr">
         <is>
-          <t>Aline</t>
+          <t>Gilberto</t>
         </is>
       </c>
       <c r="D177" s="4" t="inlineStr">
         <is>
-          <t>GIROUD </t>
+          <t>Fischli</t>
         </is>
       </c>
       <c r="E177" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F177" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G177" s="4"/>
     </row>
     <row r="178">
       <c r="A178" s="4" t="n">
-        <v>1325</v>
+        <v>1120</v>
       </c>
       <c r="B178" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C178" s="4" t="inlineStr">
         <is>
-          <t>Giuliano</t>
+          <t>Richard</t>
         </is>
       </c>
       <c r="D178" s="4" t="inlineStr">
         <is>
-          <t>Godenzi</t>
+          <t>Forte</t>
         </is>
       </c>
       <c r="E178" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F178" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G178" s="4"/>
     </row>
     <row r="179">
       <c r="A179" s="4" t="n">
-        <v>1332</v>
+        <v>8152</v>
       </c>
       <c r="B179" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C179" s="4" t="inlineStr">
         <is>
-          <t>Monika</t>
+          <t>Gilles</t>
         </is>
       </c>
       <c r="D179" s="4" t="inlineStr">
         <is>
-          <t>Golowin</t>
+          <t>Fournier</t>
         </is>
       </c>
       <c r="E179" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F179" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G179" s="4"/>
     </row>
     <row r="180">
       <c r="A180" s="4" t="n">
-        <v>1334</v>
+        <v>5840</v>
       </c>
       <c r="B180" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C180" s="4" t="inlineStr">
         <is>
-          <t>Javier</t>
+          <t>Baeriswyl</t>
         </is>
       </c>
       <c r="D180" s="4" t="inlineStr">
         <is>
-          <t>Gomez</t>
+          <t>Frank</t>
         </is>
       </c>
       <c r="E180" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F180" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G180" s="4"/>
     </row>
     <row r="181">
       <c r="A181" s="4" t="n">
-        <v>1364</v>
+        <v>1183</v>
       </c>
       <c r="B181" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C181" s="4" t="inlineStr">
         <is>
-          <t>Bernard</t>
+          <t>René</t>
         </is>
       </c>
       <c r="D181" s="4" t="inlineStr">
         <is>
-          <t>Graziani</t>
+          <t>Furrer</t>
         </is>
       </c>
       <c r="E181" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F181" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G181" s="4"/>
     </row>
     <row r="182">
       <c r="A182" s="4" t="n">
-        <v>5019</v>
+        <v>1196</v>
       </c>
       <c r="B182" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C182" s="4" t="inlineStr">
         <is>
-          <t>Ismaël</t>
+          <t>Visnja</t>
         </is>
       </c>
       <c r="D182" s="4" t="inlineStr">
         <is>
-          <t>Grosjean</t>
+          <t>Gajic</t>
         </is>
       </c>
       <c r="E182" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F182" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G182" s="4"/>
     </row>
     <row r="183">
       <c r="A183" s="4" t="n">
-        <v>1416</v>
+        <v>4463</v>
       </c>
       <c r="B183" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C183" s="4" t="inlineStr">
         <is>
-          <t>Gökhan</t>
+          <t>Laila</t>
         </is>
       </c>
       <c r="D183" s="4" t="inlineStr">
         <is>
-          <t>Güldür</t>
+          <t>Gallelli</t>
         </is>
       </c>
       <c r="E183" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F183" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G183" s="4"/>
     </row>
     <row r="184">
       <c r="A184" s="4" t="n">
-        <v>1417</v>
+        <v>6629</v>
       </c>
       <c r="B184" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C184" s="4" t="inlineStr">
         <is>
-          <t>Hakan</t>
+          <t>Dimitri</t>
         </is>
       </c>
       <c r="D184" s="4" t="inlineStr">
         <is>
-          <t>Güldür</t>
+          <t>Gebrhard</t>
         </is>
       </c>
       <c r="E184" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shisui Ryu</t>
         </is>
       </c>
       <c r="F184" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G184" s="4"/>
     </row>
     <row r="185">
       <c r="A185" s="4" t="n">
-        <v>1426</v>
+        <v>1243</v>
       </c>
       <c r="B185" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C185" s="4" t="inlineStr">
         <is>
-          <t>Marco</t>
+          <t>Alexander</t>
         </is>
       </c>
       <c r="D185" s="4" t="inlineStr">
         <is>
-          <t>Gusmeroli</t>
+          <t>Gehrig</t>
         </is>
       </c>
       <c r="E185" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F185" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G185" s="4"/>
     </row>
     <row r="186">
       <c r="A186" s="4" t="n">
-        <v>1475</v>
+        <v>1276</v>
       </c>
       <c r="B186" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C186" s="4" t="inlineStr">
         <is>
-          <t>Kurt</t>
+          <t>Silvia</t>
         </is>
       </c>
       <c r="D186" s="4" t="inlineStr">
         <is>
-          <t>Hänggi</t>
+          <t>Gereon</t>
         </is>
       </c>
       <c r="E186" s="4" t="inlineStr">
         <is>
           <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F186" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G186" s="4"/>
     </row>
     <row r="187">
       <c r="A187" s="4" t="n">
-        <v>1490</v>
+        <v>1282</v>
       </c>
       <c r="B187" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C187" s="4" t="inlineStr">
         <is>
-          <t>Michael</t>
+          <t>Pascal</t>
         </is>
       </c>
       <c r="D187" s="4" t="inlineStr">
         <is>
-          <t>Hasler</t>
+          <t>Germanier</t>
         </is>
       </c>
       <c r="E187" s="4" t="inlineStr">
         <is>
           <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F187" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G187" s="4"/>
     </row>
     <row r="188">
       <c r="A188" s="4" t="n">
-        <v>1493</v>
+        <v>5020</v>
       </c>
       <c r="B188" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C188" s="4" t="inlineStr">
         <is>
-          <t>Robert</t>
+          <t>Aline</t>
         </is>
       </c>
       <c r="D188" s="4" t="inlineStr">
         <is>
-          <t>Hauck</t>
+          <t>GIROUD </t>
         </is>
       </c>
       <c r="E188" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F188" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G188" s="4"/>
     </row>
     <row r="189">
       <c r="A189" s="4" t="n">
-        <v>1545</v>
+        <v>1325</v>
       </c>
       <c r="B189" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C189" s="4" t="inlineStr">
         <is>
-          <t>René</t>
+          <t>Giuliano</t>
         </is>
       </c>
       <c r="D189" s="4" t="inlineStr">
         <is>
-          <t>Herren</t>
+          <t>Godenzi</t>
         </is>
       </c>
       <c r="E189" s="4" t="inlineStr">
         <is>
           <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F189" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G189" s="4"/>
     </row>
     <row r="190">
       <c r="A190" s="4" t="n">
-        <v>6624</v>
+        <v>1332</v>
       </c>
       <c r="B190" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C190" s="4" t="inlineStr">
         <is>
-          <t>Andrea</t>
+          <t>Monika</t>
         </is>
       </c>
       <c r="D190" s="4" t="inlineStr">
         <is>
-          <t>Hofstetter</t>
+          <t>Golowin</t>
         </is>
       </c>
       <c r="E190" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F190" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G190" s="4"/>
     </row>
     <row r="191">
       <c r="A191" s="4" t="n">
-        <v>1609</v>
+        <v>1334</v>
       </c>
       <c r="B191" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C191" s="4" t="inlineStr">
         <is>
-          <t>Ronald</t>
+          <t>Javier</t>
         </is>
       </c>
       <c r="D191" s="4" t="inlineStr">
         <is>
-          <t>Horisberger</t>
+          <t>Gomez</t>
         </is>
       </c>
       <c r="E191" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F191" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G191" s="4"/>
     </row>
     <row r="192">
       <c r="A192" s="4" t="n">
-        <v>5497</v>
+        <v>1364</v>
       </c>
       <c r="B192" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C192" s="4" t="inlineStr">
         <is>
-          <t>Nina</t>
+          <t>Bernard</t>
         </is>
       </c>
       <c r="D192" s="4" t="inlineStr">
         <is>
-          <t>Hug</t>
+          <t>Graziani</t>
         </is>
       </c>
       <c r="E192" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F192" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G192" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G192" s="4"/>
     </row>
     <row r="193">
       <c r="A193" s="4" t="n">
-        <v>1633</v>
+        <v>1417</v>
       </c>
       <c r="B193" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C193" s="4" t="inlineStr">
         <is>
-          <t>Benjamin</t>
+          <t>Hakan</t>
         </is>
       </c>
       <c r="D193" s="4" t="inlineStr">
         <is>
-          <t>Hug</t>
+          <t>Güldür</t>
         </is>
       </c>
       <c r="E193" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F193" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G193" s="4"/>
     </row>
     <row r="194">
       <c r="A194" s="4" t="n">
-        <v>1640</v>
+        <v>1416</v>
       </c>
       <c r="B194" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C194" s="4" t="inlineStr">
         <is>
-          <t>Caroline</t>
+          <t>Gökhan</t>
         </is>
       </c>
       <c r="D194" s="4" t="inlineStr">
         <is>
-          <t>Hulliger</t>
+          <t>Güldür</t>
         </is>
       </c>
       <c r="E194" s="4" t="inlineStr">
         <is>
           <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F194" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G194" s="4"/>
     </row>
     <row r="195">
       <c r="A195" s="4" t="n">
-        <v>1663</v>
+        <v>1426</v>
       </c>
       <c r="B195" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C195" s="4" t="inlineStr">
         <is>
-          <t>Colin</t>
+          <t>Marco</t>
         </is>
       </c>
       <c r="D195" s="4" t="inlineStr">
         <is>
-          <t>Iles</t>
+          <t>Gusmeroli</t>
         </is>
       </c>
       <c r="E195" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F195" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G195" s="4"/>
     </row>
     <row r="196">
       <c r="A196" s="4" t="n">
-        <v>4468</v>
+        <v>4544</v>
       </c>
       <c r="B196" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C196" s="4" t="inlineStr">
         <is>
-          <t>Claudia</t>
+          <t>Ronja</t>
         </is>
       </c>
       <c r="D196" s="4" t="inlineStr">
         <is>
-          <t>Iselin</t>
+          <t>Gutjahr</t>
         </is>
       </c>
       <c r="E196" s="4" t="inlineStr">
         <is>
-          <t>Shukokai Shito-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F196" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G196" s="4"/>
+      <c r="G196" s="4" t="inlineStr">
+        <is>
+          <t>SSKF</t>
+        </is>
+      </c>
     </row>
     <row r="197">
       <c r="A197" s="4" t="n">
-        <v>1770</v>
+        <v>1475</v>
       </c>
       <c r="B197" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C197" s="4" t="inlineStr">
         <is>
-          <t>Markus</t>
+          <t>Kurt</t>
         </is>
       </c>
       <c r="D197" s="4" t="inlineStr">
         <is>
-          <t>Jost</t>
+          <t>Hänggi</t>
         </is>
       </c>
       <c r="E197" s="4" t="inlineStr">
         <is>
           <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F197" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G197" s="4"/>
     </row>
     <row r="198">
       <c r="A198" s="4" t="n">
-        <v>1860</v>
+        <v>1490</v>
       </c>
       <c r="B198" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C198" s="4" t="inlineStr">
         <is>
-          <t>Luca</t>
+          <t>Michael</t>
         </is>
       </c>
       <c r="D198" s="4" t="inlineStr">
         <is>
-          <t>Kenel</t>
+          <t>Hasler</t>
         </is>
       </c>
       <c r="E198" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F198" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G198" s="4"/>
     </row>
     <row r="199">
       <c r="A199" s="4" t="n">
-        <v>1905</v>
+        <v>1493</v>
       </c>
       <c r="B199" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C199" s="4" t="inlineStr">
         <is>
-          <t>Jean-Claude</t>
+          <t>Robert</t>
         </is>
       </c>
       <c r="D199" s="4" t="inlineStr">
         <is>
-          <t>Knupfer</t>
+          <t>Hauck</t>
         </is>
       </c>
       <c r="E199" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F199" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G199" s="4"/>
     </row>
     <row r="200">
       <c r="A200" s="4" t="n">
-        <v>1932</v>
+        <v>1545</v>
       </c>
       <c r="B200" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C200" s="4" t="inlineStr">
         <is>
-          <t>Daniel</t>
+          <t>René</t>
         </is>
       </c>
       <c r="D200" s="4" t="inlineStr">
         <is>
-          <t>Koller</t>
+          <t>Herren</t>
         </is>
       </c>
       <c r="E200" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F200" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G200" s="4"/>
     </row>
     <row r="201">
       <c r="A201" s="4" t="n">
-        <v>2029</v>
+        <v>1609</v>
       </c>
       <c r="B201" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C201" s="4" t="inlineStr">
         <is>
-          <t>Christian</t>
+          <t>Ronald</t>
         </is>
       </c>
       <c r="D201" s="4" t="inlineStr">
         <is>
-          <t>Lach</t>
+          <t>Horisberger</t>
         </is>
       </c>
       <c r="E201" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F201" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G201" s="4"/>
     </row>
     <row r="202">
       <c r="A202" s="4" t="n">
-        <v>2068</v>
+        <v>5497</v>
       </c>
       <c r="B202" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C202" s="4" t="inlineStr">
         <is>
-          <t>Jessica</t>
+          <t>Nina</t>
         </is>
       </c>
       <c r="D202" s="4" t="inlineStr">
         <is>
-          <t>Lavier</t>
+          <t>Hug</t>
         </is>
       </c>
       <c r="E202" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F202" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G202" s="4"/>
+      <c r="G202" s="4" t="inlineStr">
+        <is>
+          <t>SSKF</t>
+        </is>
+      </c>
     </row>
     <row r="203">
       <c r="A203" s="4" t="n">
-        <v>6628</v>
+        <v>1633</v>
       </c>
       <c r="B203" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C203" s="4" t="inlineStr">
         <is>
-          <t>Christa</t>
+          <t>Benjamin</t>
         </is>
       </c>
       <c r="D203" s="4" t="inlineStr">
         <is>
-          <t>Lehmann</t>
+          <t>Hug</t>
         </is>
       </c>
       <c r="E203" s="4" t="inlineStr">
         <is>
-          <t>Shisui Ryu</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F203" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G203" s="4"/>
     </row>
     <row r="204">
       <c r="A204" s="4" t="n">
-        <v>2103</v>
+        <v>1640</v>
       </c>
       <c r="B204" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C204" s="4" t="inlineStr">
         <is>
-          <t>Tonino</t>
+          <t>Caroline</t>
         </is>
       </c>
       <c r="D204" s="4" t="inlineStr">
         <is>
-          <t>Leone</t>
+          <t>Hulliger</t>
         </is>
       </c>
       <c r="E204" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F204" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G204" s="4"/>
     </row>
     <row r="205">
       <c r="A205" s="4" t="n">
-        <v>2114</v>
+        <v>8151</v>
       </c>
       <c r="B205" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C205" s="4" t="inlineStr">
         <is>
-          <t>Jean-Pierre</t>
+          <t>Adnan</t>
         </is>
       </c>
       <c r="D205" s="4" t="inlineStr">
         <is>
-          <t>Leubaz</t>
+          <t>Husovic</t>
         </is>
       </c>
       <c r="E205" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F205" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G205" s="4"/>
+      <c r="G205" s="4" t="inlineStr">
+        <is>
+          <t>SSKF</t>
+        </is>
+      </c>
     </row>
     <row r="206">
       <c r="A206" s="4" t="n">
-        <v>2155</v>
+        <v>1663</v>
       </c>
       <c r="B206" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C206" s="4" t="inlineStr">
         <is>
-          <t>Dionisio</t>
+          <t>Colin</t>
         </is>
       </c>
       <c r="D206" s="4" t="inlineStr">
         <is>
-          <t>Lopez-Fernandez</t>
+          <t>Iles</t>
         </is>
       </c>
       <c r="E206" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F206" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G206" s="4"/>
     </row>
     <row r="207">
       <c r="A207" s="4" t="n">
-        <v>2159</v>
+        <v>4468</v>
       </c>
       <c r="B207" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C207" s="4" t="inlineStr">
         <is>
-          <t>Fabien</t>
+          <t>Claudia</t>
         </is>
       </c>
       <c r="D207" s="4" t="inlineStr">
         <is>
-          <t>Loup</t>
+          <t>Iselin</t>
         </is>
       </c>
       <c r="E207" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai Shito-Ryu</t>
         </is>
       </c>
       <c r="F207" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G207" s="4"/>
     </row>
     <row r="208">
       <c r="A208" s="4" t="n">
-        <v>2164</v>
+        <v>1770</v>
       </c>
       <c r="B208" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C208" s="4" t="inlineStr">
         <is>
-          <t>Marco</t>
+          <t>Markus</t>
         </is>
       </c>
       <c r="D208" s="4" t="inlineStr">
         <is>
-          <t>Luca</t>
+          <t>Jost</t>
         </is>
       </c>
       <c r="E208" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F208" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G208" s="4"/>
     </row>
     <row r="209">
       <c r="A209" s="4" t="n">
-        <v>2211</v>
+        <v>1860</v>
       </c>
       <c r="B209" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C209" s="4" t="inlineStr">
         <is>
-          <t>Aurélie</t>
+          <t>Luca</t>
         </is>
       </c>
       <c r="D209" s="4" t="inlineStr">
         <is>
-          <t>Magnin</t>
+          <t>Kenel</t>
         </is>
       </c>
       <c r="E209" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F209" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G209" s="4"/>
     </row>
     <row r="210">
       <c r="A210" s="4" t="n">
-        <v>536</v>
+        <v>1905</v>
       </c>
       <c r="B210" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C210" s="4" t="inlineStr">
         <is>
-          <t>Christina</t>
+          <t>Jean-Claude</t>
         </is>
       </c>
       <c r="D210" s="4" t="inlineStr">
         <is>
-          <t>Manolidis</t>
+          <t>Knupfer</t>
         </is>
       </c>
       <c r="E210" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F210" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G210" s="4"/>
     </row>
     <row r="211">
       <c r="A211" s="4" t="n">
-        <v>2231</v>
+        <v>1932</v>
       </c>
       <c r="B211" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C211" s="4" t="inlineStr">
         <is>
-          <t>Patrick</t>
+          <t>Daniel</t>
         </is>
       </c>
       <c r="D211" s="4" t="inlineStr">
         <is>
-          <t>Marchioni</t>
+          <t>Koller</t>
         </is>
       </c>
       <c r="E211" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F211" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G211" s="4"/>
     </row>
     <row r="212">
       <c r="A212" s="4" t="n">
-        <v>5021</v>
+        <v>2029</v>
       </c>
       <c r="B212" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C212" s="4" t="inlineStr">
         <is>
-          <t>Patrick</t>
+          <t>Christian</t>
         </is>
       </c>
       <c r="D212" s="4" t="inlineStr">
         <is>
-          <t>Mauberger</t>
+          <t>Lach</t>
         </is>
       </c>
       <c r="E212" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F212" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G212" s="4"/>
     </row>
     <row r="213">
       <c r="A213" s="4" t="n">
-        <v>2288</v>
+        <v>2068</v>
       </c>
       <c r="B213" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C213" s="4" t="inlineStr">
         <is>
-          <t>Liridona</t>
+          <t>Jessica</t>
         </is>
       </c>
       <c r="D213" s="4" t="inlineStr">
         <is>
-          <t>Mehmeti</t>
+          <t>Lavier</t>
         </is>
       </c>
       <c r="E213" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F213" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G213" s="4"/>
     </row>
     <row r="214">
       <c r="A214" s="4" t="n">
-        <v>2320</v>
+        <v>6628</v>
       </c>
       <c r="B214" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C214" s="4" t="inlineStr">
         <is>
-          <t>Urs</t>
+          <t>Christa</t>
         </is>
       </c>
       <c r="D214" s="4" t="inlineStr">
         <is>
-          <t>Meister</t>
+          <t>Lehmann</t>
         </is>
       </c>
       <c r="E214" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shisui Ryu</t>
         </is>
       </c>
       <c r="F214" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G214" s="4"/>
     </row>
     <row r="215">
       <c r="A215" s="4" t="n">
-        <v>2342</v>
+        <v>2103</v>
       </c>
       <c r="B215" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C215" s="4" t="inlineStr">
         <is>
-          <t>Urs</t>
+          <t>Tonino</t>
         </is>
       </c>
       <c r="D215" s="4" t="inlineStr">
         <is>
-          <t>Messerli</t>
+          <t>Leone</t>
         </is>
       </c>
       <c r="E215" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F215" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G215" s="4"/>
     </row>
     <row r="216">
       <c r="A216" s="4" t="n">
-        <v>2352</v>
+        <v>2114</v>
       </c>
       <c r="B216" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C216" s="4" t="inlineStr">
         <is>
-          <t>Eveline</t>
+          <t>Jean-Pierre</t>
         </is>
       </c>
       <c r="D216" s="4" t="inlineStr">
         <is>
-          <t>Meyer</t>
+          <t>Leubaz</t>
         </is>
       </c>
       <c r="E216" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F216" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G216" s="4"/>
     </row>
     <row r="217">
       <c r="A217" s="4" t="n">
-        <v>6189</v>
+        <v>2155</v>
       </c>
       <c r="B217" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C217" s="4" t="inlineStr">
         <is>
-          <t>Christine</t>
+          <t>Dionisio</t>
         </is>
       </c>
       <c r="D217" s="4" t="inlineStr">
         <is>
-          <t>Meyer</t>
+          <t>Lopez-Fernandez</t>
         </is>
       </c>
       <c r="E217" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F217" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G217" s="4"/>
     </row>
     <row r="218">
       <c r="A218" s="4" t="n">
-        <v>2355</v>
+        <v>2159</v>
       </c>
       <c r="B218" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C218" s="4" t="inlineStr">
         <is>
-          <t>Olivia</t>
+          <t>Fabien</t>
         </is>
       </c>
       <c r="D218" s="4" t="inlineStr">
         <is>
-          <t>Meyer</t>
+          <t>Loup</t>
         </is>
       </c>
       <c r="E218" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F218" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G218" s="4"/>
     </row>
     <row r="219">
       <c r="A219" s="4" t="n">
-        <v>2360</v>
+        <v>2164</v>
       </c>
       <c r="B219" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C219" s="4" t="inlineStr">
         <is>
-          <t>Ladislav</t>
+          <t>Marco</t>
         </is>
       </c>
       <c r="D219" s="4" t="inlineStr">
         <is>
-          <t>Mica</t>
+          <t>Luca</t>
         </is>
       </c>
       <c r="E219" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Fudokan</t>
         </is>
       </c>
       <c r="F219" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G219" s="4"/>
     </row>
     <row r="220">
       <c r="A220" s="4" t="n">
-        <v>2379</v>
+        <v>2211</v>
       </c>
       <c r="B220" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C220" s="4" t="inlineStr">
         <is>
-          <t>Philippe</t>
+          <t>Aurélie</t>
         </is>
       </c>
       <c r="D220" s="4" t="inlineStr">
         <is>
-          <t>Millet</t>
+          <t>Magnin</t>
         </is>
       </c>
       <c r="E220" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F220" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G220" s="4"/>
     </row>
     <row r="221">
       <c r="A221" s="4" t="n">
-        <v>2409</v>
+        <v>536</v>
       </c>
       <c r="B221" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C221" s="4" t="inlineStr">
         <is>
-          <t>Sarah Ait</t>
+          <t>Christina</t>
         </is>
       </c>
       <c r="D221" s="4" t="inlineStr">
         <is>
-          <t>Mohammed</t>
+          <t>Manolidis</t>
         </is>
       </c>
       <c r="E221" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F221" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G221" s="4"/>
     </row>
     <row r="222">
       <c r="A222" s="4" t="n">
-        <v>2413</v>
+        <v>2231</v>
       </c>
       <c r="B222" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C222" s="4" t="inlineStr">
         <is>
-          <t>Stéphanie</t>
+          <t>Patrick</t>
         </is>
       </c>
       <c r="D222" s="4" t="inlineStr">
         <is>
-          <t>Moix</t>
+          <t>Marchioni</t>
         </is>
       </c>
       <c r="E222" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F222" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G222" s="4"/>
     </row>
     <row r="223">
       <c r="A223" s="4" t="n">
-        <v>4480</v>
+        <v>5021</v>
       </c>
       <c r="B223" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C223" s="4" t="inlineStr">
         <is>
-          <t>Fabio</t>
+          <t>Patrick</t>
         </is>
       </c>
       <c r="D223" s="4" t="inlineStr">
         <is>
-          <t>Monteiro</t>
+          <t>Mauberger</t>
         </is>
       </c>
       <c r="E223" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F223" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G223" s="4"/>
     </row>
     <row r="224">
       <c r="A224" s="4" t="n">
-        <v>2435</v>
+        <v>2288</v>
       </c>
       <c r="B224" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C224" s="4" t="inlineStr">
         <is>
-          <t>Kathrin</t>
+          <t>Liridona</t>
         </is>
       </c>
       <c r="D224" s="4" t="inlineStr">
         <is>
-          <t>Morgenthaler</t>
+          <t>Mehmeti</t>
         </is>
       </c>
       <c r="E224" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F224" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G224" s="4"/>
     </row>
     <row r="225">
       <c r="A225" s="4" t="n">
-        <v>2504</v>
+        <v>2320</v>
       </c>
       <c r="B225" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C225" s="4" t="inlineStr">
         <is>
-          <t>Sarah</t>
+          <t>Urs</t>
         </is>
       </c>
       <c r="D225" s="4" t="inlineStr">
         <is>
-          <t>Musy</t>
+          <t>Meister</t>
         </is>
       </c>
       <c r="E225" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F225" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G225" s="4"/>
     </row>
     <row r="226">
       <c r="A226" s="4" t="n">
-        <v>2572</v>
+        <v>2342</v>
       </c>
       <c r="B226" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C226" s="4" t="inlineStr">
         <is>
-          <t>Peter</t>
+          <t>Urs</t>
         </is>
       </c>
       <c r="D226" s="4" t="inlineStr">
         <is>
-          <t>Nydegger</t>
+          <t>Messerli</t>
         </is>
       </c>
       <c r="E226" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Fudokan</t>
         </is>
       </c>
       <c r="F226" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G226" s="4"/>
     </row>
     <row r="227">
       <c r="A227" s="4" t="n">
-        <v>2578</v>
+        <v>2352</v>
       </c>
       <c r="B227" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C227" s="4" t="inlineStr">
         <is>
-          <t>Kylian</t>
+          <t>Eveline</t>
         </is>
       </c>
       <c r="D227" s="4" t="inlineStr">
         <is>
-          <t>Occhipinti</t>
+          <t>Meyer</t>
         </is>
       </c>
       <c r="E227" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F227" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G227" s="4"/>
     </row>
     <row r="228">
       <c r="A228" s="4" t="n">
-        <v>2593</v>
+        <v>6189</v>
       </c>
       <c r="B228" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C228" s="4" t="inlineStr">
         <is>
-          <t>Alissone</t>
+          <t>Christine</t>
         </is>
       </c>
       <c r="D228" s="4" t="inlineStr">
         <is>
-          <t>Oliveira</t>
+          <t>Meyer</t>
         </is>
       </c>
       <c r="E228" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F228" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G228" s="4"/>
     </row>
     <row r="229">
       <c r="A229" s="4" t="n">
-        <v>4466</v>
+        <v>2355</v>
       </c>
       <c r="B229" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C229" s="4" t="inlineStr">
         <is>
-          <t>Jürg</t>
+          <t>Olivia</t>
         </is>
       </c>
       <c r="D229" s="4" t="inlineStr">
         <is>
-          <t>Petermann</t>
+          <t>Meyer</t>
         </is>
       </c>
       <c r="E229" s="4" t="inlineStr">
         <is>
-          <t>Shukokai Shito-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F229" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G229" s="4"/>
     </row>
     <row r="230">
       <c r="A230" s="4" t="n">
-        <v>2698</v>
+        <v>2360</v>
       </c>
       <c r="B230" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C230" s="4" t="inlineStr">
         <is>
-          <t>Urs</t>
+          <t>Ladislav</t>
         </is>
       </c>
       <c r="D230" s="4" t="inlineStr">
         <is>
-          <t>Pfister</t>
+          <t>Mica</t>
         </is>
       </c>
       <c r="E230" s="4" t="inlineStr">
         <is>
           <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F230" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G230" s="4"/>
     </row>
     <row r="231">
       <c r="A231" s="4" t="n">
-        <v>2711</v>
+        <v>2379</v>
       </c>
       <c r="B231" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C231" s="4" t="inlineStr">
         <is>
-          <t>Franjo</t>
+          <t>Philippe</t>
         </is>
       </c>
       <c r="D231" s="4" t="inlineStr">
         <is>
-          <t>Piljic</t>
+          <t>Millet</t>
         </is>
       </c>
       <c r="E231" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F231" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G231" s="4"/>
     </row>
     <row r="232">
       <c r="A232" s="4" t="n">
-        <v>7320</v>
+        <v>2409</v>
       </c>
       <c r="B232" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C232" s="4" t="inlineStr">
         <is>
-          <t>Jessica</t>
+          <t>Sarah Ait</t>
         </is>
       </c>
       <c r="D232" s="4" t="inlineStr">
         <is>
-          <t>Pochon</t>
+          <t>Mohammed</t>
         </is>
       </c>
       <c r="E232" s="4" t="inlineStr">
         <is>
-          <t>Shorin Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F232" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G232" s="4"/>
     </row>
     <row r="233">
       <c r="A233" s="4" t="n">
-        <v>6627</v>
+        <v>2413</v>
       </c>
       <c r="B233" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C233" s="4" t="inlineStr">
         <is>
-          <t>Simone</t>
+          <t>Stéphanie</t>
         </is>
       </c>
       <c r="D233" s="4" t="inlineStr">
         <is>
-          <t>Prodolliet</t>
+          <t>Moix</t>
         </is>
       </c>
       <c r="E233" s="4" t="inlineStr">
         <is>
-          <t>Shisui Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F233" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G233" s="4"/>
     </row>
     <row r="234">
       <c r="A234" s="4" t="n">
-        <v>2822</v>
+        <v>4480</v>
       </c>
       <c r="B234" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C234" s="4" t="inlineStr">
         <is>
-          <t>Fabienne</t>
+          <t>Fabio</t>
         </is>
       </c>
       <c r="D234" s="4" t="inlineStr">
         <is>
-          <t>Rausa</t>
+          <t>Monteiro</t>
         </is>
       </c>
       <c r="E234" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F234" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G234" s="4"/>
     </row>
     <row r="235">
       <c r="A235" s="4" t="n">
-        <v>2825</v>
+        <v>2435</v>
       </c>
       <c r="B235" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C235" s="4" t="inlineStr">
         <is>
-          <t>Claude</t>
+          <t>Kathrin</t>
         </is>
       </c>
       <c r="D235" s="4" t="inlineStr">
         <is>
-          <t>Ravonel</t>
+          <t>Morgenthaler</t>
         </is>
       </c>
       <c r="E235" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F235" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G235" s="4"/>
     </row>
     <row r="236">
       <c r="A236" s="4" t="n">
-        <v>2839</v>
+        <v>2504</v>
       </c>
       <c r="B236" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C236" s="4" t="inlineStr">
         <is>
-          <t>Wolfgang</t>
+          <t>Sarah</t>
         </is>
       </c>
       <c r="D236" s="4" t="inlineStr">
         <is>
-          <t>Recknagl</t>
+          <t>Musy</t>
         </is>
       </c>
       <c r="E236" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F236" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G236" s="4"/>
     </row>
     <row r="237">
       <c r="A237" s="4" t="n">
-        <v>2858</v>
+        <v>2572</v>
       </c>
       <c r="B237" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C237" s="4" t="inlineStr">
         <is>
-          <t>Haris</t>
+          <t>Peter</t>
         </is>
       </c>
       <c r="D237" s="4" t="inlineStr">
         <is>
-          <t>Reiz</t>
+          <t>Nydegger</t>
         </is>
       </c>
       <c r="E237" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F237" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G237" s="4"/>
     </row>
     <row r="238">
       <c r="A238" s="4" t="n">
-        <v>6633</v>
+        <v>2578</v>
       </c>
       <c r="B238" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C238" s="4" t="inlineStr">
         <is>
-          <t>Stephan</t>
+          <t>Kylian</t>
         </is>
       </c>
       <c r="D238" s="4" t="inlineStr">
         <is>
-          <t>Rickauer</t>
+          <t>Occhipinti</t>
         </is>
       </c>
       <c r="E238" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F238" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G238" s="4"/>
     </row>
     <row r="239">
       <c r="A239" s="4" t="n">
-        <v>2946</v>
+        <v>2593</v>
       </c>
       <c r="B239" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C239" s="4" t="inlineStr">
         <is>
-          <t>Dominik</t>
+          <t>Alissone</t>
         </is>
       </c>
       <c r="D239" s="4" t="inlineStr">
         <is>
-          <t>Rossi</t>
+          <t>Oliveira</t>
         </is>
       </c>
       <c r="E239" s="4" t="inlineStr">
         <is>
           <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F239" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G239" s="4"/>
     </row>
     <row r="240">
       <c r="A240" s="4" t="n">
-        <v>5496</v>
+        <v>4466</v>
       </c>
       <c r="B240" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C240" s="4" t="inlineStr">
         <is>
-          <t>Claudio</t>
+          <t>Jürg</t>
         </is>
       </c>
       <c r="D240" s="4" t="inlineStr">
         <is>
-          <t>Rosso</t>
+          <t>Petermann</t>
         </is>
       </c>
       <c r="E240" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai Shito-Ryu</t>
         </is>
       </c>
       <c r="F240" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G240" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G240" s="4"/>
     </row>
     <row r="241">
       <c r="A241" s="4" t="n">
-        <v>6626</v>
+        <v>2698</v>
       </c>
       <c r="B241" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C241" s="4" t="inlineStr">
         <is>
-          <t>Simon</t>
+          <t>Urs</t>
         </is>
       </c>
       <c r="D241" s="4" t="inlineStr">
         <is>
-          <t>Ruch</t>
+          <t>Pfister</t>
         </is>
       </c>
       <c r="E241" s="4" t="inlineStr">
         <is>
-          <t>Shisui Ryu</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F241" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G241" s="4"/>
     </row>
     <row r="242">
       <c r="A242" s="4" t="n">
-        <v>2987</v>
+        <v>2711</v>
       </c>
       <c r="B242" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C242" s="4" t="inlineStr">
         <is>
-          <t>Heidi</t>
+          <t>Franjo</t>
         </is>
       </c>
       <c r="D242" s="4" t="inlineStr">
         <is>
-          <t>Ruf</t>
+          <t>Piljic</t>
         </is>
       </c>
       <c r="E242" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F242" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G242" s="4"/>
     </row>
     <row r="243">
       <c r="A243" s="4" t="n">
-        <v>3146</v>
+        <v>7320</v>
       </c>
       <c r="B243" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C243" s="4" t="inlineStr">
         <is>
-          <t>Alexandra</t>
+          <t>Jessica</t>
         </is>
       </c>
       <c r="D243" s="4" t="inlineStr">
         <is>
-          <t>Schlatter</t>
+          <t>Pochon</t>
         </is>
       </c>
       <c r="E243" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Shorin Ryu</t>
         </is>
       </c>
       <c r="F243" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G243" s="4"/>
     </row>
     <row r="244">
       <c r="A244" s="4" t="n">
-        <v>3190</v>
+        <v>6627</v>
       </c>
       <c r="B244" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C244" s="4" t="inlineStr">
         <is>
-          <t>Susanne</t>
+          <t>Simone</t>
         </is>
       </c>
       <c r="D244" s="4" t="inlineStr">
         <is>
-          <t>Schneeberger</t>
+          <t>Prodolliet</t>
         </is>
       </c>
       <c r="E244" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shisui Ryu</t>
         </is>
       </c>
       <c r="F244" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G244" s="4"/>
     </row>
     <row r="245">
       <c r="A245" s="4" t="n">
-        <v>3218</v>
+        <v>2822</v>
       </c>
       <c r="B245" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C245" s="4" t="inlineStr">
         <is>
-          <t>Marco</t>
+          <t>Fabienne</t>
         </is>
       </c>
       <c r="D245" s="4" t="inlineStr">
         <is>
-          <t>Schnyder</t>
+          <t>Rausa</t>
         </is>
       </c>
       <c r="E245" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F245" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G245" s="4"/>
     </row>
     <row r="246">
       <c r="A246" s="4" t="n">
-        <v>7322</v>
+        <v>2825</v>
       </c>
       <c r="B246" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C246" s="4" t="inlineStr">
         <is>
-          <t>Romain</t>
+          <t>Claude</t>
         </is>
       </c>
       <c r="D246" s="4" t="inlineStr">
         <is>
-          <t>Servajan</t>
+          <t>Ravonel</t>
         </is>
       </c>
       <c r="E246" s="4" t="inlineStr">
         <is>
-          <t>Shorin Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F246" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G246" s="4"/>
     </row>
     <row r="247">
       <c r="A247" s="4" t="n">
-        <v>3329</v>
+        <v>2839</v>
       </c>
       <c r="B247" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C247" s="4" t="inlineStr">
         <is>
-          <t>Pierre</t>
+          <t>Wolfgang</t>
         </is>
       </c>
       <c r="D247" s="4" t="inlineStr">
         <is>
-          <t>Sibille</t>
+          <t>Recknagl</t>
         </is>
       </c>
       <c r="E247" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F247" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G247" s="4"/>
     </row>
     <row r="248">
       <c r="A248" s="4" t="n">
-        <v>3346</v>
+        <v>2858</v>
       </c>
       <c r="B248" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C248" s="4" t="inlineStr">
         <is>
-          <t>Salvatore</t>
+          <t>Haris</t>
         </is>
       </c>
       <c r="D248" s="4" t="inlineStr">
         <is>
-          <t>Sigillò</t>
+          <t>Reiz</t>
         </is>
       </c>
       <c r="E248" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F248" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G248" s="4"/>
     </row>
     <row r="249">
       <c r="A249" s="4" t="n">
-        <v>3345</v>
+        <v>6633</v>
       </c>
       <c r="B249" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C249" s="4" t="inlineStr">
         <is>
-          <t>Manya</t>
+          <t>Stephan</t>
         </is>
       </c>
       <c r="D249" s="4" t="inlineStr">
         <is>
-          <t>Sigillò</t>
+          <t>Rickauer</t>
         </is>
       </c>
       <c r="E249" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F249" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G249" s="4"/>
     </row>
     <row r="250">
       <c r="A250" s="4" t="n">
-        <v>5018</v>
+        <v>2946</v>
       </c>
       <c r="B250" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C250" s="4" t="inlineStr">
         <is>
-          <t>Bruno</t>
+          <t>Dominik</t>
         </is>
       </c>
       <c r="D250" s="4" t="inlineStr">
         <is>
-          <t>Simonazzi</t>
+          <t>Rossi</t>
         </is>
       </c>
       <c r="E250" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F250" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G250" s="4"/>
     </row>
     <row r="251">
       <c r="A251" s="4" t="n">
-        <v>3368</v>
+        <v>5496</v>
       </c>
       <c r="B251" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C251" s="4" t="inlineStr">
         <is>
-          <t>Erika</t>
+          <t>Claudio</t>
         </is>
       </c>
       <c r="D251" s="4" t="inlineStr">
         <is>
-          <t>Sobral Bringel</t>
+          <t>Rosso</t>
         </is>
       </c>
       <c r="E251" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F251" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G251" s="4"/>
+      <c r="G251" s="4" t="inlineStr">
+        <is>
+          <t>SSKF</t>
+        </is>
+      </c>
     </row>
     <row r="252">
       <c r="A252" s="4" t="n">
-        <v>3376</v>
+        <v>6626</v>
       </c>
       <c r="B252" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C252" s="4" t="inlineStr">
         <is>
-          <t>Oguz</t>
+          <t>Simon</t>
         </is>
       </c>
       <c r="D252" s="4" t="inlineStr">
         <is>
-          <t>Sona</t>
+          <t>Ruch</t>
         </is>
       </c>
       <c r="E252" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shisui Ryu</t>
         </is>
       </c>
       <c r="F252" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G252" s="4"/>
     </row>
     <row r="253">
       <c r="A253" s="4" t="n">
-        <v>4469</v>
+        <v>2987</v>
       </c>
       <c r="B253" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C253" s="4" t="inlineStr">
         <is>
-          <t>Chantal</t>
+          <t>Heidi</t>
         </is>
       </c>
       <c r="D253" s="4" t="inlineStr">
         <is>
-          <t>Steiner</t>
+          <t>Ruf</t>
         </is>
       </c>
       <c r="E253" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F253" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G253" s="4"/>
     </row>
     <row r="254">
       <c r="A254" s="4" t="n">
-        <v>3511</v>
+        <v>3146</v>
       </c>
       <c r="B254" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C254" s="4" t="inlineStr">
         <is>
-          <t>Hanspeter</t>
+          <t>Alexandra</t>
         </is>
       </c>
       <c r="D254" s="4" t="inlineStr">
         <is>
-          <t>Stricker</t>
+          <t>Schlatter</t>
         </is>
       </c>
       <c r="E254" s="4" t="inlineStr">
         <is>
           <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F254" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G254" s="4"/>
     </row>
     <row r="255">
       <c r="A255" s="4" t="n">
-        <v>3519</v>
+        <v>3190</v>
       </c>
       <c r="B255" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C255" s="4" t="inlineStr">
         <is>
-          <t>Roger</t>
+          <t>Susanne</t>
         </is>
       </c>
       <c r="D255" s="4" t="inlineStr">
         <is>
-          <t>Stucki</t>
+          <t>Schneeberger</t>
         </is>
       </c>
       <c r="E255" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F255" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G255" s="4"/>
     </row>
     <row r="256">
       <c r="A256" s="4" t="n">
-        <v>3521</v>
+        <v>3218</v>
       </c>
       <c r="B256" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C256" s="4" t="inlineStr">
         <is>
           <t>Marco</t>
         </is>
       </c>
       <c r="D256" s="4" t="inlineStr">
         <is>
-          <t>Studer</t>
+          <t>Schnyder</t>
         </is>
       </c>
       <c r="E256" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F256" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G256" s="4"/>
     </row>
     <row r="257">
       <c r="A257" s="4" t="n">
-        <v>3547</v>
+        <v>7322</v>
       </c>
       <c r="B257" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C257" s="4" t="inlineStr">
         <is>
-          <t>Werner</t>
+          <t>Romain</t>
         </is>
       </c>
       <c r="D257" s="4" t="inlineStr">
         <is>
-          <t>Suter</t>
+          <t>Servajan</t>
         </is>
       </c>
       <c r="E257" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shorin Ryu</t>
         </is>
       </c>
       <c r="F257" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G257" s="4"/>
     </row>
     <row r="258">
       <c r="A258" s="4" t="n">
-        <v>3568</v>
+        <v>3329</v>
       </c>
       <c r="B258" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C258" s="4" t="inlineStr">
         <is>
-          <t>Fritz</t>
+          <t>Pierre</t>
         </is>
       </c>
       <c r="D258" s="4" t="inlineStr">
         <is>
-          <t>Tauer</t>
+          <t>Sibille</t>
         </is>
       </c>
       <c r="E258" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F258" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G258" s="4"/>
     </row>
     <row r="259">
       <c r="A259" s="4" t="n">
-        <v>3593</v>
+        <v>3346</v>
       </c>
       <c r="B259" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C259" s="4" t="inlineStr">
         <is>
-          <t>Alain</t>
+          <t>Salvatore</t>
         </is>
       </c>
       <c r="D259" s="4" t="inlineStr">
         <is>
-          <t>Thévoz</t>
+          <t>Sigillò</t>
         </is>
       </c>
       <c r="E259" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F259" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G259" s="4"/>
     </row>
     <row r="260">
       <c r="A260" s="4" t="n">
-        <v>3623</v>
+        <v>3345</v>
       </c>
       <c r="B260" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C260" s="4" t="inlineStr">
         <is>
-          <t>Adriano</t>
+          <t>Manya</t>
         </is>
       </c>
       <c r="D260" s="4" t="inlineStr">
         <is>
-          <t>Toma</t>
+          <t>Sigillò</t>
         </is>
       </c>
       <c r="E260" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F260" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G260" s="4"/>
     </row>
     <row r="261">
       <c r="A261" s="4" t="n">
-        <v>3647</v>
+        <v>5018</v>
       </c>
       <c r="B261" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C261" s="4" t="inlineStr">
         <is>
-          <t>Archangelo</t>
+          <t>Bruno</t>
         </is>
       </c>
       <c r="D261" s="4" t="inlineStr">
         <is>
-          <t>Tripodi</t>
+          <t>Simonazzi</t>
         </is>
       </c>
       <c r="E261" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F261" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G261" s="4"/>
     </row>
     <row r="262">
       <c r="A262" s="4" t="n">
-        <v>3688</v>
+        <v>3368</v>
       </c>
       <c r="B262" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C262" s="4" t="inlineStr">
         <is>
-          <t>Sinaida</t>
+          <t>Erika</t>
         </is>
       </c>
       <c r="D262" s="4" t="inlineStr">
         <is>
-          <t>Urban</t>
+          <t>Sobral Bringel</t>
         </is>
       </c>
       <c r="E262" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F262" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G262" s="4"/>
     </row>
     <row r="263">
       <c r="A263" s="4" t="n">
-        <v>4464</v>
+        <v>3376</v>
       </c>
       <c r="B263" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C263" s="4" t="inlineStr">
         <is>
-          <t>Carmen</t>
+          <t>Oguz</t>
         </is>
       </c>
       <c r="D263" s="4" t="inlineStr">
         <is>
-          <t>Vögeli</t>
+          <t>Sona</t>
         </is>
       </c>
       <c r="E263" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F263" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G263" s="4"/>
     </row>
     <row r="264">
       <c r="A264" s="4" t="n">
-        <v>6623</v>
+        <v>4500</v>
       </c>
       <c r="B264" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C264" s="4" t="inlineStr">
         <is>
-          <t>Nicole</t>
+          <t>Güngör</t>
         </is>
       </c>
       <c r="D264" s="4" t="inlineStr">
         <is>
-          <t>von Burg</t>
+          <t>Sözen</t>
         </is>
       </c>
       <c r="E264" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F264" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G264" s="4"/>
+      <c r="G264" s="4" t="inlineStr">
+        <is>
+          <t>SSKF</t>
+        </is>
+      </c>
     </row>
     <row r="265">
       <c r="A265" s="4" t="n">
-        <v>3791</v>
+        <v>4469</v>
       </c>
       <c r="B265" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C265" s="4" t="inlineStr">
         <is>
-          <t>Thomas</t>
+          <t>Chantal</t>
         </is>
       </c>
       <c r="D265" s="4" t="inlineStr">
         <is>
-          <t>Wacker</t>
+          <t>Steiner</t>
         </is>
       </c>
       <c r="E265" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F265" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G265" s="4"/>
     </row>
     <row r="266">
       <c r="A266" s="4" t="n">
-        <v>3845</v>
+        <v>3511</v>
       </c>
       <c r="B266" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C266" s="4" t="inlineStr">
         <is>
-          <t>Oliver</t>
+          <t>Hanspeter</t>
         </is>
       </c>
       <c r="D266" s="4" t="inlineStr">
         <is>
-          <t>Wick</t>
+          <t>Stricker</t>
         </is>
       </c>
       <c r="E266" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F266" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G266" s="4"/>
     </row>
     <row r="267">
       <c r="A267" s="4" t="n">
-        <v>3847</v>
+        <v>3519</v>
       </c>
       <c r="B267" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C267" s="4" t="inlineStr">
         <is>
-          <t>Peter</t>
+          <t>Roger</t>
         </is>
       </c>
       <c r="D267" s="4" t="inlineStr">
         <is>
-          <t>Wicki</t>
+          <t>Stucki</t>
         </is>
       </c>
       <c r="E267" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F267" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G267" s="4"/>
     </row>
     <row r="268">
       <c r="A268" s="4" t="n">
-        <v>3906</v>
+        <v>3521</v>
       </c>
       <c r="B268" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C268" s="4" t="inlineStr">
         <is>
-          <t>Tina</t>
+          <t>Marco</t>
         </is>
       </c>
       <c r="D268" s="4" t="inlineStr">
         <is>
-          <t>Wunderlin</t>
+          <t>Studer</t>
         </is>
       </c>
       <c r="E268" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F268" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G268" s="4"/>
     </row>
     <row r="269">
       <c r="A269" s="4" t="n">
-        <v>5023</v>
+        <v>3547</v>
       </c>
       <c r="B269" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C269" s="4" t="inlineStr">
         <is>
-          <t>Patrick</t>
+          <t>Werner</t>
         </is>
       </c>
       <c r="D269" s="4" t="inlineStr">
         <is>
-          <t>Wyder</t>
+          <t>Suter</t>
         </is>
       </c>
       <c r="E269" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F269" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G269" s="4"/>
     </row>
     <row r="270">
       <c r="A270" s="4" t="n">
-        <v>6625</v>
+        <v>3568</v>
       </c>
       <c r="B270" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C270" s="4" t="inlineStr">
         <is>
-          <t>Julian</t>
+          <t>Fritz</t>
         </is>
       </c>
       <c r="D270" s="4" t="inlineStr">
         <is>
-          <t>Zahnd</t>
+          <t>Tauer</t>
         </is>
       </c>
       <c r="E270" s="4" t="inlineStr">
         <is>
-          <t>Shisui Ryu</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F270" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G270" s="4"/>
     </row>
     <row r="271">
       <c r="A271" s="4" t="n">
-        <v>3937</v>
+        <v>3593</v>
       </c>
       <c r="B271" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C271" s="4" t="inlineStr">
         <is>
-          <t>Silvia</t>
+          <t>Alain</t>
         </is>
       </c>
       <c r="D271" s="4" t="inlineStr">
         <is>
-          <t>Zanotta</t>
+          <t>Thévoz</t>
         </is>
       </c>
       <c r="E271" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F271" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G271" s="4"/>
     </row>
     <row r="272">
       <c r="A272" s="4" t="n">
-        <v>7321</v>
+        <v>3623</v>
       </c>
       <c r="B272" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C272" s="4" t="inlineStr">
         <is>
-          <t>Sébastien</t>
+          <t>Adriano</t>
         </is>
       </c>
       <c r="D272" s="4" t="inlineStr">
         <is>
-          <t>Zoss</t>
+          <t>Toma</t>
         </is>
       </c>
       <c r="E272" s="4" t="inlineStr">
         <is>
-          <t>Shorin Ryu</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F272" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G272" s="4"/>
     </row>
     <row r="273">
       <c r="A273" s="4" t="n">
-        <v>4806</v>
+        <v>3647</v>
       </c>
       <c r="B273" s="4" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C273" s="4" t="inlineStr">
         <is>
-          <t>Manuela</t>
+          <t>Archangelo</t>
         </is>
       </c>
       <c r="D273" s="4" t="inlineStr">
         <is>
-          <t>Achermann</t>
+          <t>Tripodi</t>
         </is>
       </c>
       <c r="E273" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F273" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G273" s="4"/>
     </row>
     <row r="274">
       <c r="A274" s="4" t="n">
-        <v>68</v>
+        <v>3688</v>
       </c>
       <c r="B274" s="4" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C274" s="4" t="inlineStr">
         <is>
-          <t>Patrick</t>
+          <t>Sinaida</t>
         </is>
       </c>
       <c r="D274" s="4" t="inlineStr">
         <is>
-          <t>Altieri</t>
+          <t>Urban</t>
         </is>
       </c>
       <c r="E274" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F274" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G274" s="4"/>
     </row>
     <row r="275">
       <c r="A275" s="4" t="n">
-        <v>5044</v>
+        <v>8154</v>
       </c>
       <c r="B275" s="4" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C275" s="4" t="inlineStr">
         <is>
-          <t>Francisco</t>
+          <t>Eric</t>
         </is>
       </c>
       <c r="D275" s="4" t="inlineStr">
         <is>
-          <t>Alves de Oliveira</t>
+          <t>Villiger</t>
         </is>
       </c>
       <c r="E275" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F275" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G275" s="4"/>
     </row>
     <row r="276">
       <c r="A276" s="4" t="n">
-        <v>4805</v>
+        <v>4464</v>
       </c>
       <c r="B276" s="4" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C276" s="4" t="inlineStr">
         <is>
-          <t>Pietro</t>
+          <t>Carmen</t>
         </is>
       </c>
       <c r="D276" s="4" t="inlineStr">
         <is>
-          <t>Ambrogio</t>
+          <t>Vögeli</t>
         </is>
       </c>
       <c r="E276" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F276" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G276" s="4"/>
     </row>
     <row r="277">
       <c r="A277" s="4" t="n">
-        <v>81</v>
+        <v>6623</v>
       </c>
       <c r="B277" s="4" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C277" s="4" t="inlineStr">
         <is>
-          <t>Ananya</t>
+          <t>Nicole</t>
         </is>
       </c>
       <c r="D277" s="4" t="inlineStr">
         <is>
-          <t>Amitabh</t>
+          <t>von Burg</t>
         </is>
       </c>
       <c r="E277" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F277" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G277" s="4"/>
     </row>
     <row r="278">
       <c r="A278" s="4" t="n">
-        <v>6191</v>
+        <v>3791</v>
       </c>
       <c r="B278" s="4" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C278" s="4" t="inlineStr">
         <is>
-          <t>Sandamirskaya</t>
+          <t>Thomas</t>
         </is>
       </c>
       <c r="D278" s="4" t="inlineStr">
         <is>
-          <t>Anastasia</t>
+          <t>Wacker</t>
         </is>
       </c>
       <c r="E278" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F278" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G278" s="4"/>
     </row>
     <row r="279">
       <c r="A279" s="4" t="n">
-        <v>112</v>
+        <v>3845</v>
       </c>
       <c r="B279" s="4" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C279" s="4" t="inlineStr">
         <is>
-          <t>Livio</t>
+          <t>Oliver</t>
         </is>
       </c>
       <c r="D279" s="4" t="inlineStr">
         <is>
-          <t>Andrieri</t>
+          <t>Wick</t>
         </is>
       </c>
       <c r="E279" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F279" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G279" s="4"/>
     </row>
     <row r="280">
       <c r="A280" s="4" t="n">
-        <v>5500</v>
+        <v>3847</v>
       </c>
       <c r="B280" s="4" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C280" s="4" t="inlineStr">
         <is>
-          <t>Valerio</t>
+          <t>Peter</t>
         </is>
       </c>
       <c r="D280" s="4" t="inlineStr">
         <is>
-          <t>Angiolillo</t>
+          <t>Wicki</t>
         </is>
       </c>
       <c r="E280" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F280" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G280" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G280" s="4"/>
     </row>
     <row r="281">
       <c r="A281" s="4" t="n">
-        <v>7329</v>
+        <v>3906</v>
       </c>
       <c r="B281" s="4" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C281" s="4" t="inlineStr">
         <is>
-          <t>Sylvan</t>
+          <t>Tina</t>
         </is>
       </c>
       <c r="D281" s="4" t="inlineStr">
         <is>
-          <t>Arnold</t>
+          <t>Wunderlin</t>
         </is>
       </c>
       <c r="E281" s="4" t="inlineStr">
         <is>
-          <t>Shorin Ryu</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F281" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G281" s="4"/>
     </row>
     <row r="282">
       <c r="A282" s="4" t="n">
-        <v>7330</v>
+        <v>5023</v>
       </c>
       <c r="B282" s="4" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C282" s="4" t="inlineStr">
         <is>
-          <t>Sezer</t>
+          <t>Patrick</t>
         </is>
       </c>
       <c r="D282" s="4" t="inlineStr">
         <is>
-          <t>Ates</t>
+          <t>Wyder</t>
         </is>
       </c>
       <c r="E282" s="4" t="inlineStr">
         <is>
-          <t>Shorin Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F282" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G282" s="4"/>
     </row>
     <row r="283">
       <c r="A283" s="4" t="n">
-        <v>186</v>
+        <v>6625</v>
       </c>
       <c r="B283" s="4" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C283" s="4" t="inlineStr">
         <is>
-          <t>Alen</t>
+          <t>Julian</t>
         </is>
       </c>
       <c r="D283" s="4" t="inlineStr">
         <is>
-          <t>Badzak</t>
+          <t>Zahnd</t>
         </is>
       </c>
       <c r="E283" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shisui Ryu</t>
         </is>
       </c>
       <c r="F283" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G283" s="4"/>
     </row>
     <row r="284">
       <c r="A284" s="4" t="n">
-        <v>196</v>
+        <v>3937</v>
       </c>
       <c r="B284" s="4" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C284" s="4" t="inlineStr">
         <is>
-          <t>Kujtim</t>
+          <t>Silvia</t>
         </is>
       </c>
       <c r="D284" s="4" t="inlineStr">
         <is>
-          <t>Bajrami</t>
+          <t>Zanotta</t>
         </is>
       </c>
       <c r="E284" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F284" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G284" s="4"/>
     </row>
     <row r="285">
       <c r="A285" s="4" t="n">
-        <v>228</v>
+        <v>7321</v>
       </c>
       <c r="B285" s="4" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C285" s="4" t="inlineStr">
         <is>
-          <t>Iliana</t>
+          <t>Sébastien</t>
         </is>
       </c>
       <c r="D285" s="4" t="inlineStr">
         <is>
-          <t>Bartolotta</t>
+          <t>Zoss</t>
         </is>
       </c>
       <c r="E285" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shorin Ryu</t>
         </is>
       </c>
       <c r="F285" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G285" s="4"/>
     </row>
     <row r="286">
       <c r="A286" s="4" t="n">
-        <v>229</v>
+        <v>4806</v>
       </c>
       <c r="B286" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C286" s="4" t="inlineStr">
         <is>
-          <t>Rebecca</t>
+          <t>Manuela</t>
         </is>
       </c>
       <c r="D286" s="4" t="inlineStr">
         <is>
-          <t>Bartolotta</t>
+          <t>Achermann</t>
         </is>
       </c>
       <c r="E286" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F286" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G286" s="4"/>
     </row>
     <row r="287">
       <c r="A287" s="4" t="n">
-        <v>240</v>
+        <v>8156</v>
       </c>
       <c r="B287" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C287" s="4" t="inlineStr">
         <is>
-          <t>Jure</t>
+          <t>Jusef</t>
         </is>
       </c>
       <c r="D287" s="4" t="inlineStr">
         <is>
-          <t>Batur</t>
+          <t>Akbari</t>
         </is>
       </c>
       <c r="E287" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F287" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G287" s="4"/>
+      <c r="G287" s="4" t="inlineStr">
+        <is>
+          <t>SSKF</t>
+        </is>
+      </c>
     </row>
     <row r="288">
       <c r="A288" s="4" t="n">
-        <v>5043</v>
+        <v>68</v>
       </c>
       <c r="B288" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C288" s="4" t="inlineStr">
         <is>
-          <t>Sabrina</t>
+          <t>Patrick</t>
         </is>
       </c>
       <c r="D288" s="4" t="inlineStr">
         <is>
-          <t>Baudat</t>
+          <t>Altieri</t>
         </is>
       </c>
       <c r="E288" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F288" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G288" s="4"/>
     </row>
     <row r="289">
       <c r="A289" s="4" t="n">
-        <v>256</v>
+        <v>5044</v>
       </c>
       <c r="B289" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C289" s="4" t="inlineStr">
         <is>
-          <t>Virginia</t>
+          <t>Francisco</t>
         </is>
       </c>
       <c r="D289" s="4" t="inlineStr">
         <is>
-          <t>Baumann</t>
+          <t>Alves de Oliveira</t>
         </is>
       </c>
       <c r="E289" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F289" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G289" s="4"/>
     </row>
     <row r="290">
       <c r="A290" s="4" t="n">
-        <v>4802</v>
+        <v>4805</v>
       </c>
       <c r="B290" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C290" s="4" t="inlineStr">
         <is>
-          <t>Max</t>
+          <t>Pietro</t>
         </is>
       </c>
       <c r="D290" s="4" t="inlineStr">
         <is>
-          <t>Baumgartner</t>
+          <t>Ambrogio</t>
         </is>
       </c>
       <c r="E290" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F290" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G290" s="4"/>
     </row>
     <row r="291">
       <c r="A291" s="4" t="n">
-        <v>299</v>
+        <v>81</v>
       </c>
       <c r="B291" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C291" s="4" t="inlineStr">
         <is>
-          <t>Gusti</t>
+          <t>Ananya</t>
         </is>
       </c>
       <c r="D291" s="4" t="inlineStr">
         <is>
-          <t>Benz</t>
+          <t>Amitabh</t>
         </is>
       </c>
       <c r="E291" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F291" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G291" s="4"/>
     </row>
     <row r="292">
       <c r="A292" s="4" t="n">
-        <v>305</v>
+        <v>6191</v>
       </c>
       <c r="B292" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C292" s="4" t="inlineStr">
         <is>
-          <t>Nicole</t>
+          <t>Sandamirskaya</t>
         </is>
       </c>
       <c r="D292" s="4" t="inlineStr">
         <is>
-          <t>Berger</t>
+          <t>Anastasia</t>
         </is>
       </c>
       <c r="E292" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F292" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G292" s="4"/>
     </row>
     <row r="293">
       <c r="A293" s="4" t="n">
-        <v>346</v>
+        <v>112</v>
       </c>
       <c r="B293" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C293" s="4" t="inlineStr">
         <is>
-          <t>Otto</t>
+          <t>Livio</t>
         </is>
       </c>
       <c r="D293" s="4" t="inlineStr">
         <is>
-          <t>Bibartiu</t>
+          <t>Andrieri</t>
         </is>
       </c>
       <c r="E293" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F293" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G293" s="4"/>
     </row>
     <row r="294">
       <c r="A294" s="4" t="n">
-        <v>4496</v>
+        <v>5500</v>
       </c>
       <c r="B294" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C294" s="4" t="inlineStr">
         <is>
-          <t>Félix</t>
+          <t>Valerio</t>
         </is>
       </c>
       <c r="D294" s="4" t="inlineStr">
         <is>
-          <t>BiziMana</t>
+          <t>Angiolillo</t>
         </is>
       </c>
       <c r="E294" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F294" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G294" s="4"/>
+      <c r="G294" s="4" t="inlineStr">
+        <is>
+          <t>SSKF</t>
+        </is>
+      </c>
     </row>
     <row r="295">
       <c r="A295" s="4" t="n">
-        <v>7332</v>
+        <v>7329</v>
       </c>
       <c r="B295" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C295" s="4" t="inlineStr">
         <is>
-          <t>Axel</t>
+          <t>Sylvan</t>
         </is>
       </c>
       <c r="D295" s="4" t="inlineStr">
         <is>
-          <t>Bonvin</t>
+          <t>Arnold</t>
         </is>
       </c>
       <c r="E295" s="4" t="inlineStr">
         <is>
           <t>Shorin Ryu</t>
         </is>
       </c>
       <c r="F295" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G295" s="4"/>
     </row>
     <row r="296">
       <c r="A296" s="4" t="n">
-        <v>4481</v>
+        <v>7330</v>
       </c>
       <c r="B296" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C296" s="4" t="inlineStr">
         <is>
-          <t>Gina</t>
+          <t>Sezer</t>
         </is>
       </c>
       <c r="D296" s="4" t="inlineStr">
         <is>
-          <t>Bortot</t>
+          <t>Ates</t>
         </is>
       </c>
       <c r="E296" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shorin Ryu</t>
         </is>
       </c>
       <c r="F296" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G296" s="4"/>
     </row>
     <row r="297">
       <c r="A297" s="4" t="n">
-        <v>5040</v>
+        <v>186</v>
       </c>
       <c r="B297" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C297" s="4" t="inlineStr">
         <is>
-          <t>Luc</t>
+          <t>Alen</t>
         </is>
       </c>
       <c r="D297" s="4" t="inlineStr">
         <is>
-          <t>Bruchez</t>
+          <t>Badzak</t>
         </is>
       </c>
       <c r="E297" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F297" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G297" s="4"/>
     </row>
     <row r="298">
       <c r="A298" s="4" t="n">
-        <v>502</v>
+        <v>196</v>
       </c>
       <c r="B298" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C298" s="4" t="inlineStr">
         <is>
-          <t>Xavier</t>
+          <t>Kujtim</t>
         </is>
       </c>
       <c r="D298" s="4" t="inlineStr">
         <is>
-          <t>Brunner</t>
+          <t>Bajrami</t>
         </is>
       </c>
       <c r="E298" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F298" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G298" s="4"/>
     </row>
     <row r="299">
       <c r="A299" s="4" t="n">
-        <v>513</v>
+        <v>229</v>
       </c>
       <c r="B299" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C299" s="4" t="inlineStr">
         <is>
-          <t>Isabel</t>
+          <t>Rebecca</t>
         </is>
       </c>
       <c r="D299" s="4" t="inlineStr">
         <is>
-          <t>Büchler</t>
+          <t>Bartolotta</t>
         </is>
       </c>
       <c r="E299" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F299" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G299" s="4"/>
     </row>
     <row r="300">
       <c r="A300" s="4" t="n">
-        <v>4518</v>
+        <v>228</v>
       </c>
       <c r="B300" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C300" s="4" t="inlineStr">
         <is>
-          <t>Julia</t>
+          <t>Iliana</t>
         </is>
       </c>
       <c r="D300" s="4" t="inlineStr">
         <is>
-          <t>Buff</t>
+          <t>Bartolotta</t>
         </is>
       </c>
       <c r="E300" s="4" t="inlineStr">
         <is>
-          <t>Shukokai Shito Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F300" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G300" s="4"/>
     </row>
     <row r="301">
       <c r="A301" s="4" t="n">
-        <v>577</v>
+        <v>240</v>
       </c>
       <c r="B301" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C301" s="4" t="inlineStr">
         <is>
-          <t>Hans</t>
+          <t>Jure</t>
         </is>
       </c>
       <c r="D301" s="4" t="inlineStr">
         <is>
-          <t>Bütikofer</t>
+          <t>Batur</t>
         </is>
       </c>
       <c r="E301" s="4" t="inlineStr">
         <is>
           <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F301" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G301" s="4"/>
     </row>
     <row r="302">
       <c r="A302" s="4" t="n">
-        <v>594</v>
+        <v>5043</v>
       </c>
       <c r="B302" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C302" s="4" t="inlineStr">
         <is>
-          <t>Eric</t>
+          <t>Sabrina</t>
         </is>
       </c>
       <c r="D302" s="4" t="inlineStr">
         <is>
-          <t>Caloz</t>
+          <t>Baudat</t>
         </is>
       </c>
       <c r="E302" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F302" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G302" s="4"/>
     </row>
     <row r="303">
       <c r="A303" s="4" t="n">
-        <v>599</v>
+        <v>8155</v>
       </c>
       <c r="B303" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C303" s="4" t="inlineStr">
         <is>
-          <t>Daniel</t>
+          <t>Jil</t>
         </is>
       </c>
       <c r="D303" s="4" t="inlineStr">
         <is>
-          <t>Camenisch</t>
+          <t>Baumann</t>
         </is>
       </c>
       <c r="E303" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F303" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G303" s="4"/>
+      <c r="G303" s="4" t="inlineStr">
+        <is>
+          <t>SSKF</t>
+        </is>
+      </c>
     </row>
     <row r="304">
       <c r="A304" s="4" t="n">
-        <v>604</v>
+        <v>256</v>
       </c>
       <c r="B304" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C304" s="4" t="inlineStr">
         <is>
-          <t>Stefano</t>
+          <t>Virginia</t>
         </is>
       </c>
       <c r="D304" s="4" t="inlineStr">
         <is>
-          <t>Cannarozzo</t>
+          <t>Baumann</t>
         </is>
       </c>
       <c r="E304" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F304" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G304" s="4"/>
     </row>
     <row r="305">
       <c r="A305" s="4" t="n">
-        <v>616</v>
+        <v>4802</v>
       </c>
       <c r="B305" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C305" s="4" t="inlineStr">
         <is>
-          <t>Giustino</t>
+          <t>Max</t>
         </is>
       </c>
       <c r="D305" s="4" t="inlineStr">
         <is>
-          <t>Carlucci</t>
+          <t>Baumgartner</t>
         </is>
       </c>
       <c r="E305" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F305" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G305" s="4"/>
     </row>
     <row r="306">
       <c r="A306" s="4" t="n">
-        <v>4470</v>
+        <v>299</v>
       </c>
       <c r="B306" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C306" s="4" t="inlineStr">
         <is>
-          <t>Lorena</t>
+          <t>Gusti</t>
         </is>
       </c>
       <c r="D306" s="4" t="inlineStr">
         <is>
-          <t>Casella</t>
+          <t>Benz</t>
         </is>
       </c>
       <c r="E306" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F306" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G306" s="4"/>
     </row>
     <row r="307">
       <c r="A307" s="4" t="n">
-        <v>629</v>
+        <v>305</v>
       </c>
       <c r="B307" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C307" s="4" t="inlineStr">
         <is>
-          <t>Sébastien</t>
+          <t>Nicole</t>
         </is>
       </c>
       <c r="D307" s="4" t="inlineStr">
         <is>
-          <t>Casenave</t>
+          <t>Berger</t>
         </is>
       </c>
       <c r="E307" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F307" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G307" s="4"/>
     </row>
     <row r="308">
       <c r="A308" s="4" t="n">
-        <v>635</v>
+        <v>8161</v>
       </c>
       <c r="B308" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C308" s="4" t="inlineStr">
         <is>
-          <t>Carla</t>
+          <t>Iris</t>
         </is>
       </c>
       <c r="D308" s="4" t="inlineStr">
         <is>
-          <t>Cathomen</t>
+          <t>Beyeler</t>
         </is>
       </c>
       <c r="E308" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shorin-Ryu</t>
         </is>
       </c>
       <c r="F308" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G308" s="4"/>
     </row>
     <row r="309">
       <c r="A309" s="4" t="n">
-        <v>654</v>
+        <v>346</v>
       </c>
       <c r="B309" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C309" s="4" t="inlineStr">
         <is>
-          <t>Patrick</t>
+          <t>Otto</t>
         </is>
       </c>
       <c r="D309" s="4" t="inlineStr">
         <is>
-          <t>Chapuis</t>
+          <t>Bibartiu</t>
         </is>
       </c>
       <c r="E309" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F309" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G309" s="4"/>
     </row>
     <row r="310">
       <c r="A310" s="4" t="n">
-        <v>656</v>
+        <v>4496</v>
       </c>
       <c r="B310" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C310" s="4" t="inlineStr">
         <is>
-          <t>Nicolas</t>
+          <t>Félix</t>
         </is>
       </c>
       <c r="D310" s="4" t="inlineStr">
         <is>
-          <t>Charoton</t>
+          <t>BiziMana</t>
         </is>
       </c>
       <c r="E310" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F310" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G310" s="4"/>
     </row>
     <row r="311">
       <c r="A311" s="4" t="n">
-        <v>699</v>
+        <v>7332</v>
       </c>
       <c r="B311" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C311" s="4" t="inlineStr">
         <is>
-          <t>Corina</t>
+          <t>Axel</t>
         </is>
       </c>
       <c r="D311" s="4" t="inlineStr">
         <is>
-          <t>Conzett</t>
+          <t>Bonvin</t>
         </is>
       </c>
       <c r="E311" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shorin Ryu</t>
         </is>
       </c>
       <c r="F311" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G311" s="4"/>
     </row>
     <row r="312">
       <c r="A312" s="4" t="n">
-        <v>701</v>
+        <v>4481</v>
       </c>
       <c r="B312" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C312" s="4" t="inlineStr">
         <is>
-          <t>Jean-Daniel</t>
+          <t>Gina</t>
         </is>
       </c>
       <c r="D312" s="4" t="inlineStr">
         <is>
-          <t>Cornut</t>
+          <t>Bortot</t>
         </is>
       </c>
       <c r="E312" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F312" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G312" s="4"/>
     </row>
     <row r="313">
       <c r="A313" s="4" t="n">
-        <v>5031</v>
+        <v>5040</v>
       </c>
       <c r="B313" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C313" s="4" t="inlineStr">
         <is>
-          <t>Carlos</t>
+          <t>Luc</t>
         </is>
       </c>
       <c r="D313" s="4" t="inlineStr">
         <is>
-          <t>COSTA</t>
+          <t>Bruchez</t>
         </is>
       </c>
       <c r="E313" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F313" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G313" s="4"/>
     </row>
     <row r="314">
       <c r="A314" s="4" t="n">
-        <v>4800</v>
+        <v>502</v>
       </c>
       <c r="B314" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C314" s="4" t="inlineStr">
         <is>
-          <t>Patrice</t>
+          <t>Xavier</t>
         </is>
       </c>
       <c r="D314" s="4" t="inlineStr">
         <is>
-          <t>Coupy</t>
+          <t>Brunner</t>
         </is>
       </c>
       <c r="E314" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F314" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G314" s="4"/>
     </row>
     <row r="315">
       <c r="A315" s="4" t="n">
-        <v>7327</v>
+        <v>513</v>
       </c>
       <c r="B315" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C315" s="4" t="inlineStr">
         <is>
-          <t>Fabien</t>
+          <t>Isabel</t>
         </is>
       </c>
       <c r="D315" s="4" t="inlineStr">
         <is>
-          <t>Coutel</t>
+          <t>Büchler</t>
         </is>
       </c>
       <c r="E315" s="4" t="inlineStr">
         <is>
-          <t>Shorin Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F315" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G315" s="4"/>
     </row>
     <row r="316">
       <c r="A316" s="4" t="n">
-        <v>718</v>
+        <v>4518</v>
       </c>
       <c r="B316" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C316" s="4" t="inlineStr">
         <is>
-          <t>Olivier</t>
+          <t>Julia</t>
         </is>
       </c>
       <c r="D316" s="4" t="inlineStr">
         <is>
-          <t>Crochat</t>
+          <t>Buff</t>
         </is>
       </c>
       <c r="E316" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai Shito Ryu</t>
         </is>
       </c>
       <c r="F316" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G316" s="4"/>
     </row>
     <row r="317">
       <c r="A317" s="4" t="n">
-        <v>4494</v>
+        <v>577</v>
       </c>
       <c r="B317" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C317" s="4" t="inlineStr">
         <is>
-          <t>Sébastien</t>
+          <t>Hans</t>
         </is>
       </c>
       <c r="D317" s="4" t="inlineStr">
         <is>
-          <t>Croizat</t>
+          <t>Bütikofer</t>
         </is>
       </c>
       <c r="E317" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F317" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G317" s="4"/>
     </row>
     <row r="318">
       <c r="A318" s="4" t="n">
-        <v>4498</v>
+        <v>594</v>
       </c>
       <c r="B318" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C318" s="4" t="inlineStr">
         <is>
-          <t>Rachel</t>
+          <t>Eric</t>
         </is>
       </c>
       <c r="D318" s="4" t="inlineStr">
         <is>
-          <t>Curie</t>
+          <t>Caloz</t>
         </is>
       </c>
       <c r="E318" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F318" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G318" s="4"/>
     </row>
     <row r="319">
       <c r="A319" s="4" t="n">
-        <v>737</v>
+        <v>599</v>
       </c>
       <c r="B319" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C319" s="4" t="inlineStr">
         <is>
-          <t>Antonio</t>
+          <t>Daniel</t>
         </is>
       </c>
       <c r="D319" s="4" t="inlineStr">
         <is>
-          <t>Dalla Barba</t>
+          <t>Camenisch</t>
         </is>
       </c>
       <c r="E319" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F319" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G319" s="4"/>
     </row>
     <row r="320">
       <c r="A320" s="4" t="n">
-        <v>53</v>
+        <v>604</v>
       </c>
       <c r="B320" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C320" s="4" t="inlineStr">
         <is>
-          <t>Sathya</t>
+          <t>Stefano</t>
         </is>
       </c>
       <c r="D320" s="4" t="inlineStr">
         <is>
-          <t>De Albuqerque Jordao</t>
+          <t>Cannarozzo</t>
         </is>
       </c>
       <c r="E320" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F320" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G320" s="4"/>
     </row>
     <row r="321">
       <c r="A321" s="4" t="n">
-        <v>5852</v>
+        <v>616</v>
       </c>
       <c r="B321" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C321" s="4" t="inlineStr">
         <is>
-          <t>Julien</t>
+          <t>Giustino</t>
         </is>
       </c>
       <c r="D321" s="4" t="inlineStr">
         <is>
-          <t>Delaloye</t>
+          <t>Carlucci</t>
         </is>
       </c>
       <c r="E321" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Fudokan</t>
         </is>
       </c>
       <c r="F321" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G321" s="4"/>
     </row>
     <row r="322">
       <c r="A322" s="4" t="n">
-        <v>780</v>
+        <v>4470</v>
       </c>
       <c r="B322" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C322" s="4" t="inlineStr">
         <is>
-          <t>Michael</t>
+          <t>Lorena</t>
         </is>
       </c>
       <c r="D322" s="4" t="inlineStr">
         <is>
-          <t>De Pasquale</t>
+          <t>Casella</t>
         </is>
       </c>
       <c r="E322" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F322" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G322" s="4"/>
     </row>
     <row r="323">
       <c r="A323" s="4" t="n">
-        <v>811</v>
+        <v>629</v>
       </c>
       <c r="B323" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C323" s="4" t="inlineStr">
         <is>
-          <t>Mario</t>
+          <t>Sébastien</t>
         </is>
       </c>
       <c r="D323" s="4" t="inlineStr">
         <is>
-          <t>Desmedt</t>
+          <t>Casenave</t>
         </is>
       </c>
       <c r="E323" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F323" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G323" s="4"/>
     </row>
     <row r="324">
       <c r="A324" s="4" t="n">
-        <v>817</v>
+        <v>4530</v>
       </c>
       <c r="B324" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C324" s="4" t="inlineStr">
         <is>
-          <t>Gani</t>
+          <t>Mattia</t>
         </is>
       </c>
       <c r="D324" s="4" t="inlineStr">
         <is>
-          <t>Deva</t>
+          <t>Castellana</t>
         </is>
       </c>
       <c r="E324" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F324" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G324" s="4"/>
     </row>
     <row r="325">
       <c r="A325" s="4" t="n">
-        <v>5026</v>
+        <v>635</v>
       </c>
       <c r="B325" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C325" s="4" t="inlineStr">
         <is>
-          <t>Fabrice</t>
+          <t>Carla</t>
         </is>
       </c>
       <c r="D325" s="4" t="inlineStr">
         <is>
-          <t>Devaux</t>
+          <t>Cathomen</t>
         </is>
       </c>
       <c r="E325" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F325" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G325" s="4"/>
     </row>
     <row r="326">
       <c r="A326" s="4" t="n">
-        <v>830</v>
+        <v>654</v>
       </c>
       <c r="B326" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C326" s="4" t="inlineStr">
         <is>
-          <t>Ursula</t>
+          <t>Patrick</t>
         </is>
       </c>
       <c r="D326" s="4" t="inlineStr">
         <is>
-          <t>Dick</t>
+          <t>Chapuis</t>
         </is>
       </c>
       <c r="E326" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F326" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G326" s="4"/>
     </row>
     <row r="327">
       <c r="A327" s="4" t="n">
-        <v>833</v>
+        <v>656</v>
       </c>
       <c r="B327" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C327" s="4" t="inlineStr">
         <is>
-          <t>Charlotte</t>
+          <t>Nicolas</t>
         </is>
       </c>
       <c r="D327" s="4" t="inlineStr">
         <is>
-          <t>Diener</t>
+          <t>Charoton</t>
         </is>
       </c>
       <c r="E327" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F327" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G327" s="4"/>
     </row>
     <row r="328">
       <c r="A328" s="4" t="n">
-        <v>825</v>
+        <v>699</v>
       </c>
       <c r="B328" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C328" s="4" t="inlineStr">
         <is>
-          <t>Daniela</t>
+          <t>Corina</t>
         </is>
       </c>
       <c r="D328" s="4" t="inlineStr">
         <is>
-          <t>Di Paolantonio</t>
+          <t>Conzett</t>
         </is>
       </c>
       <c r="E328" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F328" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G328" s="4"/>
     </row>
     <row r="329">
       <c r="A329" s="4" t="n">
-        <v>826</v>
+        <v>701</v>
       </c>
       <c r="B329" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C329" s="4" t="inlineStr">
         <is>
-          <t>Antonio</t>
+          <t>Jean-Daniel</t>
         </is>
       </c>
       <c r="D329" s="4" t="inlineStr">
         <is>
-          <t>Di Renzo</t>
+          <t>Cornut</t>
         </is>
       </c>
       <c r="E329" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F329" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G329" s="4"/>
     </row>
     <row r="330">
       <c r="A330" s="4" t="n">
-        <v>877</v>
+        <v>5031</v>
       </c>
       <c r="B330" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C330" s="4" t="inlineStr">
         <is>
-          <t>Ruth</t>
+          <t>Carlos</t>
         </is>
       </c>
       <c r="D330" s="4" t="inlineStr">
         <is>
-          <t>Doppmann</t>
+          <t>COSTA</t>
         </is>
       </c>
       <c r="E330" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F330" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G330" s="4"/>
     </row>
     <row r="331">
       <c r="A331" s="4" t="n">
-        <v>890</v>
+        <v>4800</v>
       </c>
       <c r="B331" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C331" s="4" t="inlineStr">
         <is>
-          <t>Andy</t>
+          <t>Patrice</t>
         </is>
       </c>
       <c r="D331" s="4" t="inlineStr">
         <is>
-          <t>Dreckmann</t>
+          <t>Coupy</t>
         </is>
       </c>
       <c r="E331" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F331" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G331" s="4"/>
     </row>
     <row r="332">
       <c r="A332" s="4" t="n">
-        <v>894</v>
+        <v>7327</v>
       </c>
       <c r="B332" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C332" s="4" t="inlineStr">
         <is>
           <t>Fabien</t>
         </is>
       </c>
       <c r="D332" s="4" t="inlineStr">
         <is>
-          <t>Droux</t>
+          <t>Coutel</t>
         </is>
       </c>
       <c r="E332" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shorin Ryu</t>
         </is>
       </c>
       <c r="F332" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G332" s="4"/>
     </row>
     <row r="333">
       <c r="A333" s="4" t="n">
-        <v>896</v>
+        <v>718</v>
       </c>
       <c r="B333" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C333" s="4" t="inlineStr">
         <is>
-          <t>Stéphane</t>
+          <t>Olivier</t>
         </is>
       </c>
       <c r="D333" s="4" t="inlineStr">
         <is>
-          <t>Droz</t>
+          <t>Crochat</t>
         </is>
       </c>
       <c r="E333" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F333" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G333" s="4"/>
     </row>
     <row r="334">
       <c r="A334" s="4" t="n">
-        <v>909</v>
+        <v>4494</v>
       </c>
       <c r="B334" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C334" s="4" t="inlineStr">
         <is>
-          <t>Jérôme</t>
+          <t>Sébastien</t>
         </is>
       </c>
       <c r="D334" s="4" t="inlineStr">
         <is>
-          <t>Dufour</t>
+          <t>Croizat</t>
         </is>
       </c>
       <c r="E334" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F334" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G334" s="4"/>
     </row>
     <row r="335">
       <c r="A335" s="4" t="n">
-        <v>4479</v>
+        <v>4498</v>
       </c>
       <c r="B335" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C335" s="4" t="inlineStr">
         <is>
-          <t>Dario</t>
+          <t>Rachel</t>
         </is>
       </c>
       <c r="D335" s="4" t="inlineStr">
         <is>
-          <t>Eberli</t>
+          <t>Curie</t>
         </is>
       </c>
       <c r="E335" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F335" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G335" s="4"/>
     </row>
     <row r="336">
       <c r="A336" s="4" t="n">
-        <v>981</v>
+        <v>737</v>
       </c>
       <c r="B336" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C336" s="4" t="inlineStr">
         <is>
-          <t>Donita</t>
+          <t>Antonio</t>
         </is>
       </c>
       <c r="D336" s="4" t="inlineStr">
         <is>
-          <t>Elshani</t>
+          <t>Dalla Barba</t>
         </is>
       </c>
       <c r="E336" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F336" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G336" s="4"/>
     </row>
     <row r="337">
       <c r="A337" s="4" t="n">
-        <v>4783</v>
+        <v>53</v>
       </c>
       <c r="B337" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C337" s="4" t="inlineStr">
         <is>
-          <t>Metrailler</t>
+          <t>Sathya</t>
         </is>
       </c>
       <c r="D337" s="4" t="inlineStr">
         <is>
-          <t>Emmanuelle</t>
+          <t>De Albuqerque Jordao</t>
         </is>
       </c>
       <c r="E337" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F337" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G337" s="4"/>
     </row>
     <row r="338">
       <c r="A338" s="4" t="n">
-        <v>2205</v>
+        <v>5852</v>
       </c>
       <c r="B338" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C338" s="4" t="inlineStr">
         <is>
-          <t>Christine</t>
+          <t>Julien</t>
         </is>
       </c>
       <c r="D338" s="4" t="inlineStr">
         <is>
-          <t>Estermann</t>
+          <t>Delaloye</t>
         </is>
       </c>
       <c r="E338" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F338" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G338" s="4"/>
     </row>
     <row r="339">
       <c r="A339" s="4" t="n">
-        <v>1010</v>
+        <v>780</v>
       </c>
       <c r="B339" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C339" s="4" t="inlineStr">
         <is>
-          <t>Christoph</t>
+          <t>Michael</t>
         </is>
       </c>
       <c r="D339" s="4" t="inlineStr">
         <is>
-          <t>Etter</t>
+          <t>De Pasquale</t>
         </is>
       </c>
       <c r="E339" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F339" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G339" s="4"/>
     </row>
     <row r="340">
       <c r="A340" s="4" t="n">
-        <v>1035</v>
+        <v>811</v>
       </c>
       <c r="B340" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C340" s="4" t="inlineStr">
         <is>
-          <t>Silvan</t>
+          <t>Mario</t>
         </is>
       </c>
       <c r="D340" s="4" t="inlineStr">
         <is>
-          <t>Fässler</t>
+          <t>Desmedt</t>
         </is>
       </c>
       <c r="E340" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F340" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G340" s="4"/>
     </row>
     <row r="341">
       <c r="A341" s="4" t="n">
-        <v>1036</v>
+        <v>817</v>
       </c>
       <c r="B341" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C341" s="4" t="inlineStr">
         <is>
-          <t>Patrik</t>
+          <t>Gani</t>
         </is>
       </c>
       <c r="D341" s="4" t="inlineStr">
         <is>
-          <t>Fauchez</t>
+          <t>Deva</t>
         </is>
       </c>
       <c r="E341" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F341" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G341" s="4"/>
     </row>
     <row r="342">
       <c r="A342" s="4" t="n">
-        <v>1052</v>
+        <v>5026</v>
       </c>
       <c r="B342" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C342" s="4" t="inlineStr">
         <is>
-          <t>Marco</t>
+          <t>Fabrice</t>
         </is>
       </c>
       <c r="D342" s="4" t="inlineStr">
         <is>
-          <t>Félicio</t>
+          <t>Devaux</t>
         </is>
       </c>
       <c r="E342" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F342" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G342" s="4"/>
     </row>
     <row r="343">
       <c r="A343" s="4" t="n">
-        <v>1051</v>
+        <v>830</v>
       </c>
       <c r="B343" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C343" s="4" t="inlineStr">
         <is>
-          <t>Aurélio</t>
+          <t>Ursula</t>
         </is>
       </c>
       <c r="D343" s="4" t="inlineStr">
         <is>
-          <t>Félicio</t>
+          <t>Dick</t>
         </is>
       </c>
       <c r="E343" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F343" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G343" s="4"/>
     </row>
     <row r="344">
       <c r="A344" s="4" t="n">
-        <v>4476</v>
+        <v>833</v>
       </c>
       <c r="B344" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C344" s="4" t="inlineStr">
         <is>
-          <t>Alvaro</t>
+          <t>Charlotte</t>
         </is>
       </c>
       <c r="D344" s="4" t="inlineStr">
         <is>
-          <t>Fernandez</t>
+          <t>Diener</t>
         </is>
       </c>
       <c r="E344" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F344" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G344" s="4"/>
     </row>
     <row r="345">
       <c r="A345" s="4" t="n">
-        <v>1064</v>
+        <v>825</v>
       </c>
       <c r="B345" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C345" s="4" t="inlineStr">
         <is>
-          <t>Antonio</t>
+          <t>Daniela</t>
         </is>
       </c>
       <c r="D345" s="4" t="inlineStr">
         <is>
-          <t>Fernandez</t>
+          <t>Di Paolantonio</t>
         </is>
       </c>
       <c r="E345" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F345" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G345" s="4"/>
     </row>
     <row r="346">
       <c r="A346" s="4" t="n">
-        <v>1070</v>
+        <v>826</v>
       </c>
       <c r="B346" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C346" s="4" t="inlineStr">
         <is>
-          <t>Jorge</t>
+          <t>Antonio</t>
         </is>
       </c>
       <c r="D346" s="4" t="inlineStr">
         <is>
-          <t>Ferreira</t>
+          <t>Di Renzo</t>
         </is>
       </c>
       <c r="E346" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F346" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G346" s="4"/>
     </row>
     <row r="347">
       <c r="A347" s="4" t="n">
-        <v>1088</v>
+        <v>877</v>
       </c>
       <c r="B347" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C347" s="4" t="inlineStr">
         <is>
-          <t>Markus</t>
+          <t>Ruth</t>
         </is>
       </c>
       <c r="D347" s="4" t="inlineStr">
         <is>
-          <t>Fink</t>
+          <t>Doppmann</t>
         </is>
       </c>
       <c r="E347" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F347" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G347" s="4"/>
     </row>
     <row r="348">
       <c r="A348" s="4" t="n">
-        <v>1092</v>
+        <v>890</v>
       </c>
       <c r="B348" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C348" s="4" t="inlineStr">
         <is>
-          <t>Angès</t>
+          <t>Andy</t>
         </is>
       </c>
       <c r="D348" s="4" t="inlineStr">
         <is>
-          <t>Fischer</t>
+          <t>Dreckmann</t>
         </is>
       </c>
       <c r="E348" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F348" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G348" s="4"/>
     </row>
     <row r="349">
       <c r="A349" s="4" t="n">
-        <v>1121</v>
+        <v>894</v>
       </c>
       <c r="B349" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C349" s="4" t="inlineStr">
         <is>
-          <t>Sophie</t>
+          <t>Fabien</t>
         </is>
       </c>
       <c r="D349" s="4" t="inlineStr">
         <is>
-          <t>Forte</t>
+          <t>Droux</t>
         </is>
       </c>
       <c r="E349" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F349" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G349" s="4"/>
     </row>
     <row r="350">
       <c r="A350" s="4" t="n">
-        <v>1140</v>
+        <v>896</v>
       </c>
       <c r="B350" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C350" s="4" t="inlineStr">
         <is>
-          <t>Pascal</t>
+          <t>Stéphane</t>
         </is>
       </c>
       <c r="D350" s="4" t="inlineStr">
         <is>
-          <t>Frei</t>
+          <t>Droz</t>
         </is>
       </c>
       <c r="E350" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F350" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G350" s="4"/>
     </row>
     <row r="351">
       <c r="A351" s="4" t="n">
-        <v>1141</v>
+        <v>909</v>
       </c>
       <c r="B351" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C351" s="4" t="inlineStr">
         <is>
-          <t>Dominique</t>
+          <t>Jérôme</t>
         </is>
       </c>
       <c r="D351" s="4" t="inlineStr">
         <is>
-          <t>Freiburghaus</t>
+          <t>Dufour</t>
         </is>
       </c>
       <c r="E351" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F351" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G351" s="4"/>
     </row>
     <row r="352">
       <c r="A352" s="4" t="n">
-        <v>1154</v>
+        <v>4479</v>
       </c>
       <c r="B352" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C352" s="4" t="inlineStr">
         <is>
-          <t>Roger</t>
+          <t>Dario</t>
         </is>
       </c>
       <c r="D352" s="4" t="inlineStr">
         <is>
-          <t>Fricker</t>
+          <t>Eberli</t>
         </is>
       </c>
       <c r="E352" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F352" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G352" s="4"/>
     </row>
     <row r="353">
       <c r="A353" s="4" t="n">
-        <v>1170</v>
+        <v>981</v>
       </c>
       <c r="B353" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C353" s="4" t="inlineStr">
         <is>
-          <t>Nadine</t>
+          <t>Donita</t>
         </is>
       </c>
       <c r="D353" s="4" t="inlineStr">
         <is>
-          <t>Fuchs </t>
+          <t>Elshani</t>
         </is>
       </c>
       <c r="E353" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F353" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G353" s="4"/>
     </row>
     <row r="354">
       <c r="A354" s="4" t="n">
-        <v>1178</v>
+        <v>4783</v>
       </c>
       <c r="B354" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C354" s="4" t="inlineStr">
         <is>
-          <t>Viktor</t>
+          <t>Metrailler</t>
         </is>
       </c>
       <c r="D354" s="4" t="inlineStr">
         <is>
-          <t>Furer</t>
+          <t>Emmanuelle</t>
         </is>
       </c>
       <c r="E354" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F354" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G354" s="4"/>
     </row>
     <row r="355">
       <c r="A355" s="4" t="n">
-        <v>5858</v>
+        <v>2205</v>
       </c>
       <c r="B355" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C355" s="4" t="inlineStr">
         <is>
-          <t>Bence</t>
+          <t>Christine</t>
         </is>
       </c>
       <c r="D355" s="4" t="inlineStr">
         <is>
-          <t>Gal</t>
+          <t>Estermann</t>
         </is>
       </c>
       <c r="E355" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F355" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G355" s="4"/>
     </row>
     <row r="356">
       <c r="A356" s="4" t="n">
-        <v>1231</v>
+        <v>1010</v>
       </c>
       <c r="B356" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C356" s="4" t="inlineStr">
         <is>
-          <t>Sonia</t>
+          <t>Christoph</t>
         </is>
       </c>
       <c r="D356" s="4" t="inlineStr">
         <is>
-          <t>Gatti</t>
+          <t>Etter</t>
         </is>
       </c>
       <c r="E356" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F356" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G356" s="4"/>
     </row>
     <row r="357">
       <c r="A357" s="4" t="n">
-        <v>1232</v>
+        <v>1035</v>
       </c>
       <c r="B357" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C357" s="4" t="inlineStr">
         <is>
-          <t>Daniel</t>
+          <t>Silvan</t>
         </is>
       </c>
       <c r="D357" s="4" t="inlineStr">
         <is>
-          <t>Gattiker</t>
+          <t>Fässler</t>
         </is>
       </c>
       <c r="E357" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F357" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G357" s="4"/>
     </row>
     <row r="358">
       <c r="A358" s="4" t="n">
-        <v>1236</v>
+        <v>1036</v>
       </c>
       <c r="B358" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C358" s="4" t="inlineStr">
         <is>
-          <t>Julien</t>
+          <t>Patrik</t>
         </is>
       </c>
       <c r="D358" s="4" t="inlineStr">
         <is>
-          <t>Gauthey</t>
+          <t>Fauchez</t>
         </is>
       </c>
       <c r="E358" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F358" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G358" s="4"/>
     </row>
     <row r="359">
       <c r="A359" s="4" t="n">
-        <v>6639</v>
+        <v>1051</v>
       </c>
       <c r="B359" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C359" s="4" t="inlineStr">
         <is>
-          <t>Michael</t>
+          <t>Aurélio</t>
         </is>
       </c>
       <c r="D359" s="4" t="inlineStr">
         <is>
-          <t>Geissbühler</t>
+          <t>Félicio</t>
         </is>
       </c>
       <c r="E359" s="4" t="inlineStr">
         <is>
-          <t>Shisui Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F359" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G359" s="4"/>
     </row>
     <row r="360">
       <c r="A360" s="4" t="n">
-        <v>7331</v>
+        <v>1052</v>
       </c>
       <c r="B360" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C360" s="4" t="inlineStr">
         <is>
-          <t>Maxime</t>
+          <t>Marco</t>
         </is>
       </c>
       <c r="D360" s="4" t="inlineStr">
         <is>
-          <t>Geremia</t>
+          <t>Félicio</t>
         </is>
       </c>
       <c r="E360" s="4" t="inlineStr">
         <is>
-          <t>Shorin Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F360" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G360" s="4"/>
     </row>
     <row r="361">
       <c r="A361" s="4" t="n">
-        <v>1277</v>
+        <v>1064</v>
       </c>
       <c r="B361" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C361" s="4" t="inlineStr">
         <is>
-          <t>Yanik</t>
+          <t>Antonio</t>
         </is>
       </c>
       <c r="D361" s="4" t="inlineStr">
         <is>
-          <t>Gereon</t>
+          <t>Fernandez</t>
         </is>
       </c>
       <c r="E361" s="4" t="inlineStr">
         <is>
           <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F361" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G361" s="4"/>
     </row>
     <row r="362">
       <c r="A362" s="4" t="n">
-        <v>5180</v>
+        <v>4476</v>
       </c>
       <c r="B362" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C362" s="4" t="inlineStr">
         <is>
-          <t>Zineb</t>
+          <t>Alvaro</t>
         </is>
       </c>
       <c r="D362" s="4" t="inlineStr">
         <is>
-          <t>Ghazi</t>
+          <t>Fernandez</t>
         </is>
       </c>
       <c r="E362" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F362" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G362" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G362" s="4"/>
     </row>
     <row r="363">
       <c r="A363" s="4" t="n">
-        <v>4543</v>
+        <v>1070</v>
       </c>
       <c r="B363" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C363" s="4" t="inlineStr">
         <is>
-          <t>Maxime</t>
+          <t>Jorge</t>
         </is>
       </c>
       <c r="D363" s="4" t="inlineStr">
         <is>
-          <t>Gindre</t>
+          <t>Ferreira</t>
         </is>
       </c>
       <c r="E363" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F363" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G363" s="4"/>
     </row>
     <row r="364">
       <c r="A364" s="4" t="n">
-        <v>1309</v>
+        <v>1088</v>
       </c>
       <c r="B364" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C364" s="4" t="inlineStr">
         <is>
-          <t>Aline</t>
+          <t>Markus</t>
         </is>
       </c>
       <c r="D364" s="4" t="inlineStr">
         <is>
-          <t>Giroud</t>
+          <t>Fink</t>
         </is>
       </c>
       <c r="E364" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F364" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G364" s="4"/>
     </row>
     <row r="365">
       <c r="A365" s="4" t="n">
-        <v>1312</v>
+        <v>1092</v>
       </c>
       <c r="B365" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C365" s="4" t="inlineStr">
         <is>
-          <t>Bruno</t>
+          <t>Angès</t>
         </is>
       </c>
       <c r="D365" s="4" t="inlineStr">
         <is>
-          <t>Gisler</t>
+          <t>Fischer</t>
         </is>
       </c>
       <c r="E365" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F365" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G365" s="4"/>
     </row>
     <row r="366">
       <c r="A366" s="4" t="n">
-        <v>1321</v>
+        <v>1121</v>
       </c>
       <c r="B366" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C366" s="4" t="inlineStr">
         <is>
-          <t>Christoph</t>
+          <t>Sophie</t>
         </is>
       </c>
       <c r="D366" s="4" t="inlineStr">
         <is>
-          <t>Gloor</t>
+          <t>Forte</t>
         </is>
       </c>
       <c r="E366" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F366" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G366" s="4"/>
     </row>
     <row r="367">
       <c r="A367" s="4" t="n">
-        <v>7324</v>
+        <v>1140</v>
       </c>
       <c r="B367" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C367" s="4" t="inlineStr">
         <is>
-          <t>Toni</t>
+          <t>Pascal</t>
         </is>
       </c>
       <c r="D367" s="4" t="inlineStr">
         <is>
-          <t>Grasic</t>
+          <t>Frei</t>
         </is>
       </c>
       <c r="E367" s="4" t="inlineStr">
         <is>
           <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F367" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G367" s="4"/>
     </row>
     <row r="368">
       <c r="A368" s="4" t="n">
-        <v>1380</v>
+        <v>1141</v>
       </c>
       <c r="B368" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C368" s="4" t="inlineStr">
         <is>
-          <t>Ismael</t>
+          <t>Dominique</t>
         </is>
       </c>
       <c r="D368" s="4" t="inlineStr">
         <is>
-          <t>Grosjean</t>
+          <t>Freiburghaus</t>
         </is>
       </c>
       <c r="E368" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F368" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G368" s="4"/>
     </row>
     <row r="369">
       <c r="A369" s="4" t="n">
-        <v>1385</v>
+        <v>1154</v>
       </c>
       <c r="B369" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C369" s="4" t="inlineStr">
         <is>
-          <t>Beat</t>
+          <t>Roger</t>
         </is>
       </c>
       <c r="D369" s="4" t="inlineStr">
         <is>
-          <t>Grossenbacher</t>
+          <t>Fricker</t>
         </is>
       </c>
       <c r="E369" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F369" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G369" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G369" s="4"/>
     </row>
     <row r="370">
       <c r="A370" s="4" t="n">
-        <v>1388</v>
+        <v>1170</v>
       </c>
       <c r="B370" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C370" s="4" t="inlineStr">
         <is>
-          <t>Hélène</t>
+          <t>Nadine</t>
         </is>
       </c>
       <c r="D370" s="4" t="inlineStr">
         <is>
-          <t>Gruber</t>
+          <t>Fuchs </t>
         </is>
       </c>
       <c r="E370" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F370" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G370" s="4"/>
     </row>
     <row r="371">
       <c r="A371" s="4" t="n">
-        <v>1400</v>
+        <v>1178</v>
       </c>
       <c r="B371" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C371" s="4" t="inlineStr">
         <is>
-          <t>Theresa</t>
+          <t>Viktor</t>
         </is>
       </c>
       <c r="D371" s="4" t="inlineStr">
         <is>
-          <t>Guccione</t>
+          <t>Furer</t>
         </is>
       </c>
       <c r="E371" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F371" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G371" s="4"/>
     </row>
     <row r="372">
       <c r="A372" s="4" t="n">
-        <v>1404</v>
+        <v>5858</v>
       </c>
       <c r="B372" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C372" s="4" t="inlineStr">
         <is>
-          <t>Sebastiano</t>
+          <t>Bence</t>
         </is>
       </c>
       <c r="D372" s="4" t="inlineStr">
         <is>
-          <t>Guerra</t>
+          <t>Gal</t>
         </is>
       </c>
       <c r="E372" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F372" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G372" s="4"/>
     </row>
     <row r="373">
       <c r="A373" s="4" t="n">
-        <v>5037</v>
+        <v>1231</v>
       </c>
       <c r="B373" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C373" s="4" t="inlineStr">
         <is>
-          <t>Carolina</t>
+          <t>Sonia</t>
         </is>
       </c>
       <c r="D373" s="4" t="inlineStr">
         <is>
-          <t>Guerreiro Ramos</t>
+          <t>Gatti</t>
         </is>
       </c>
       <c r="E373" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F373" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G373" s="4"/>
     </row>
     <row r="374">
       <c r="A374" s="4" t="n">
-        <v>1412</v>
+        <v>1232</v>
       </c>
       <c r="B374" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C374" s="4" t="inlineStr">
         <is>
-          <t>Melike</t>
+          <t>Daniel</t>
         </is>
       </c>
       <c r="D374" s="4" t="inlineStr">
         <is>
-          <t>Gülal</t>
+          <t>Gattiker</t>
         </is>
       </c>
       <c r="E374" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F374" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G374" s="4"/>
     </row>
     <row r="375">
       <c r="A375" s="4" t="n">
-        <v>1420</v>
+        <v>1236</v>
       </c>
       <c r="B375" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C375" s="4" t="inlineStr">
         <is>
-          <t>Sinan</t>
+          <t>Julien</t>
         </is>
       </c>
       <c r="D375" s="4" t="inlineStr">
         <is>
-          <t>Güldür</t>
+          <t>Gauthey</t>
         </is>
       </c>
       <c r="E375" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F375" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G375" s="4"/>
     </row>
     <row r="376">
       <c r="A376" s="4" t="n">
-        <v>4545</v>
+        <v>6639</v>
       </c>
       <c r="B376" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C376" s="4" t="inlineStr">
         <is>
-          <t>Regina</t>
+          <t>Michael</t>
         </is>
       </c>
       <c r="D376" s="4" t="inlineStr">
         <is>
-          <t>Gutjahr</t>
+          <t>Geissbühler</t>
         </is>
       </c>
       <c r="E376" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shisui Ryu</t>
         </is>
       </c>
       <c r="F376" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G376" s="4"/>
     </row>
     <row r="377">
       <c r="A377" s="4" t="n">
-        <v>4544</v>
+        <v>7331</v>
       </c>
       <c r="B377" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C377" s="4" t="inlineStr">
         <is>
-          <t>Ronja</t>
+          <t>Maxime</t>
         </is>
       </c>
       <c r="D377" s="4" t="inlineStr">
         <is>
-          <t>Gutjahr</t>
+          <t>Geremia</t>
         </is>
       </c>
       <c r="E377" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shorin Ryu</t>
         </is>
       </c>
       <c r="F377" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G377" s="4"/>
     </row>
     <row r="378">
       <c r="A378" s="4" t="n">
-        <v>1434</v>
+        <v>1277</v>
       </c>
       <c r="B378" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C378" s="4" t="inlineStr">
         <is>
-          <t>Salvatore</t>
+          <t>Yanik</t>
         </is>
       </c>
       <c r="D378" s="4" t="inlineStr">
         <is>
-          <t>Guzzetta</t>
+          <t>Gereon</t>
         </is>
       </c>
       <c r="E378" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F378" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G378" s="4"/>
     </row>
     <row r="379">
       <c r="A379" s="4" t="n">
-        <v>4477</v>
+        <v>5180</v>
       </c>
       <c r="B379" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C379" s="4" t="inlineStr">
         <is>
-          <t>Mauro</t>
+          <t>Zineb</t>
         </is>
       </c>
       <c r="D379" s="4" t="inlineStr">
         <is>
-          <t>Hadyi</t>
+          <t>Ghazi</t>
         </is>
       </c>
       <c r="E379" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F379" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G379" s="4"/>
+      <c r="G379" s="4" t="inlineStr">
+        <is>
+          <t>SSKF</t>
+        </is>
+      </c>
     </row>
     <row r="380">
       <c r="A380" s="4" t="n">
-        <v>1453</v>
+        <v>4543</v>
       </c>
       <c r="B380" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C380" s="4" t="inlineStr">
         <is>
-          <t>Fabienne</t>
+          <t>Maxime</t>
         </is>
       </c>
       <c r="D380" s="4" t="inlineStr">
         <is>
-          <t>Hafner</t>
+          <t>Gindre</t>
         </is>
       </c>
       <c r="E380" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F380" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G380" s="4"/>
     </row>
     <row r="381">
       <c r="A381" s="4" t="n">
-        <v>1468</v>
+        <v>1309</v>
       </c>
       <c r="B381" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C381" s="4" t="inlineStr">
         <is>
-          <t>Lan-Thanh</t>
+          <t>Aline</t>
         </is>
       </c>
       <c r="D381" s="4" t="inlineStr">
         <is>
-          <t>Han</t>
+          <t>Giroud</t>
         </is>
       </c>
       <c r="E381" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F381" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G381" s="4"/>
     </row>
     <row r="382">
       <c r="A382" s="4" t="n">
-        <v>1470</v>
+        <v>1312</v>
       </c>
       <c r="B382" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C382" s="4" t="inlineStr">
         <is>
-          <t>Thanh-Mai</t>
+          <t>Bruno</t>
         </is>
       </c>
       <c r="D382" s="4" t="inlineStr">
         <is>
-          <t>Han</t>
+          <t>Gisler</t>
         </is>
       </c>
       <c r="E382" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F382" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G382" s="4"/>
     </row>
     <row r="383">
       <c r="A383" s="4" t="n">
-        <v>1478</v>
+        <v>1321</v>
       </c>
       <c r="B383" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C383" s="4" t="inlineStr">
         <is>
-          <t>Michelle</t>
+          <t>Christoph</t>
         </is>
       </c>
       <c r="D383" s="4" t="inlineStr">
         <is>
-          <t>Hari</t>
+          <t>Gloor</t>
         </is>
       </c>
       <c r="E383" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F383" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G383" s="4"/>
     </row>
     <row r="384">
       <c r="A384" s="4" t="n">
-        <v>1485</v>
+        <v>5307</v>
       </c>
       <c r="B384" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C384" s="4" t="inlineStr">
         <is>
-          <t>Hans-Peter</t>
+          <t>Guillaume</t>
         </is>
       </c>
       <c r="D384" s="4" t="inlineStr">
         <is>
-          <t>Haslebacher</t>
+          <t>Granges</t>
         </is>
       </c>
       <c r="E384" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F384" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G384" s="4"/>
     </row>
     <row r="385">
       <c r="A385" s="4" t="n">
-        <v>1515</v>
+        <v>7324</v>
       </c>
       <c r="B385" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C385" s="4" t="inlineStr">
         <is>
-          <t>Severin</t>
+          <t>Toni</t>
         </is>
       </c>
       <c r="D385" s="4" t="inlineStr">
         <is>
-          <t>Heil</t>
+          <t>Grasic</t>
         </is>
       </c>
       <c r="E385" s="4" t="inlineStr">
         <is>
           <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F385" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G385" s="4"/>
     </row>
     <row r="386">
       <c r="A386" s="4" t="n">
-        <v>1526</v>
+        <v>1380</v>
       </c>
       <c r="B386" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C386" s="4" t="inlineStr">
         <is>
-          <t>Reto</t>
+          <t>Ismael</t>
         </is>
       </c>
       <c r="D386" s="4" t="inlineStr">
         <is>
-          <t>Heitefuss</t>
+          <t>Grosjean</t>
         </is>
       </c>
       <c r="E386" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F386" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G386" s="4"/>
     </row>
     <row r="387">
       <c r="A387" s="4" t="n">
-        <v>1534</v>
+        <v>1385</v>
       </c>
       <c r="B387" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C387" s="4" t="inlineStr">
         <is>
-          <t>Frédéric</t>
+          <t>Beat</t>
         </is>
       </c>
       <c r="D387" s="4" t="inlineStr">
         <is>
-          <t>Herbez</t>
+          <t>Grossenbacher</t>
         </is>
       </c>
       <c r="E387" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F387" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G387" s="4"/>
+      <c r="G387" s="4" t="inlineStr">
+        <is>
+          <t>SSKF</t>
+        </is>
+      </c>
     </row>
     <row r="388">
       <c r="A388" s="4" t="n">
-        <v>1536</v>
+        <v>1388</v>
       </c>
       <c r="B388" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C388" s="4" t="inlineStr">
         <is>
-          <t>Urs</t>
+          <t>Hélène</t>
         </is>
       </c>
       <c r="D388" s="4" t="inlineStr">
         <is>
-          <t>Herger</t>
+          <t>Gruber</t>
         </is>
       </c>
       <c r="E388" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F388" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G388" s="4"/>
     </row>
     <row r="389">
       <c r="A389" s="4" t="n">
-        <v>5028</v>
+        <v>1400</v>
       </c>
       <c r="B389" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C389" s="4" t="inlineStr">
         <is>
-          <t>Marlise</t>
+          <t>Theresa</t>
         </is>
       </c>
       <c r="D389" s="4" t="inlineStr">
         <is>
-          <t>HOLIK</t>
+          <t>Guccione</t>
         </is>
       </c>
       <c r="E389" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F389" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G389" s="4"/>
     </row>
     <row r="390">
       <c r="A390" s="4" t="n">
-        <v>1598</v>
+        <v>1404</v>
       </c>
       <c r="B390" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C390" s="4" t="inlineStr">
         <is>
-          <t>Christa</t>
+          <t>Sebastiano</t>
         </is>
       </c>
       <c r="D390" s="4" t="inlineStr">
         <is>
-          <t>Hollenstein</t>
+          <t>Guerra</t>
         </is>
       </c>
       <c r="E390" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F390" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G390" s="4"/>
     </row>
     <row r="391">
       <c r="A391" s="4" t="n">
-        <v>1602</v>
+        <v>5037</v>
       </c>
       <c r="B391" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C391" s="4" t="inlineStr">
         <is>
-          <t>André</t>
+          <t>Carolina</t>
         </is>
       </c>
       <c r="D391" s="4" t="inlineStr">
         <is>
-          <t>Honauer</t>
+          <t>Guerreiro Ramos</t>
         </is>
       </c>
       <c r="E391" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F391" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G391" s="4"/>
     </row>
     <row r="392">
       <c r="A392" s="4" t="n">
-        <v>1603</v>
+        <v>1412</v>
       </c>
       <c r="B392" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C392" s="4" t="inlineStr">
         <is>
-          <t>Yvonne</t>
+          <t>Melike</t>
         </is>
       </c>
       <c r="D392" s="4" t="inlineStr">
         <is>
-          <t>Honauer</t>
+          <t>Gülal</t>
         </is>
       </c>
       <c r="E392" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F392" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G392" s="4"/>
     </row>
     <row r="393">
       <c r="A393" s="4" t="n">
-        <v>1611</v>
+        <v>1420</v>
       </c>
       <c r="B393" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C393" s="4" t="inlineStr">
         <is>
-          <t>Claire</t>
+          <t>Sinan</t>
         </is>
       </c>
       <c r="D393" s="4" t="inlineStr">
         <is>
-          <t>Horlent</t>
+          <t>Güldür</t>
         </is>
       </c>
       <c r="E393" s="4" t="inlineStr">
         <is>
           <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F393" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G393" s="4"/>
     </row>
     <row r="394">
       <c r="A394" s="4" t="n">
-        <v>1613</v>
+        <v>4545</v>
       </c>
       <c r="B394" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C394" s="4" t="inlineStr">
         <is>
-          <t>Janette</t>
+          <t>Regina</t>
         </is>
       </c>
       <c r="D394" s="4" t="inlineStr">
         <is>
-          <t>Horvath</t>
+          <t>Gutjahr</t>
         </is>
       </c>
       <c r="E394" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F394" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G394" s="4"/>
     </row>
     <row r="395">
       <c r="A395" s="4" t="n">
-        <v>1629</v>
+        <v>1434</v>
       </c>
       <c r="B395" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C395" s="4" t="inlineStr">
         <is>
-          <t>Pia</t>
+          <t>Salvatore</t>
         </is>
       </c>
       <c r="D395" s="4" t="inlineStr">
         <is>
-          <t>Huber</t>
+          <t>Guzzetta</t>
         </is>
       </c>
       <c r="E395" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F395" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G395" s="4"/>
     </row>
     <row r="396">
       <c r="A396" s="4" t="n">
-        <v>1634</v>
+        <v>4477</v>
       </c>
       <c r="B396" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C396" s="4" t="inlineStr">
         <is>
-          <t>Martina</t>
+          <t>Mauro</t>
         </is>
       </c>
       <c r="D396" s="4" t="inlineStr">
         <is>
-          <t>Hug</t>
+          <t>Hadyi</t>
         </is>
       </c>
       <c r="E396" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F396" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G396" s="4"/>
     </row>
     <row r="397">
       <c r="A397" s="4" t="n">
-        <v>7328</v>
+        <v>1453</v>
       </c>
       <c r="B397" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C397" s="4" t="inlineStr">
         <is>
-          <t>Pierre-Alain</t>
+          <t>Fabienne</t>
         </is>
       </c>
       <c r="D397" s="4" t="inlineStr">
         <is>
-          <t>Huguenin</t>
+          <t>Hafner</t>
         </is>
       </c>
       <c r="E397" s="4" t="inlineStr">
         <is>
-          <t>Shorin Ryu</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F397" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G397" s="4"/>
     </row>
     <row r="398">
       <c r="A398" s="4" t="n">
-        <v>1641</v>
+        <v>1470</v>
       </c>
       <c r="B398" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C398" s="4" t="inlineStr">
         <is>
-          <t>Hélène</t>
+          <t>Thanh-Mai</t>
         </is>
       </c>
       <c r="D398" s="4" t="inlineStr">
         <is>
-          <t>Hulliger</t>
+          <t>Han</t>
         </is>
       </c>
       <c r="E398" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F398" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G398" s="4"/>
     </row>
     <row r="399">
       <c r="A399" s="4" t="n">
-        <v>1642</v>
+        <v>1468</v>
       </c>
       <c r="B399" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C399" s="4" t="inlineStr">
         <is>
-          <t>Justine</t>
+          <t>Lan-Thanh</t>
         </is>
       </c>
       <c r="D399" s="4" t="inlineStr">
         <is>
-          <t>Hulliger</t>
+          <t>Han</t>
         </is>
       </c>
       <c r="E399" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F399" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G399" s="4"/>
     </row>
     <row r="400">
       <c r="A400" s="4" t="n">
-        <v>1657</v>
+        <v>1478</v>
       </c>
       <c r="B400" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C400" s="4" t="inlineStr">
         <is>
-          <t>Daniel</t>
+          <t>Michelle</t>
         </is>
       </c>
       <c r="D400" s="4" t="inlineStr">
         <is>
-          <t>Huszarek</t>
+          <t>Hari</t>
         </is>
       </c>
       <c r="E400" s="4" t="inlineStr">
         <is>
           <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F400" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G400" s="4"/>
     </row>
     <row r="401">
       <c r="A401" s="4" t="n">
-        <v>5038</v>
+        <v>1485</v>
       </c>
       <c r="B401" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C401" s="4" t="inlineStr">
         <is>
-          <t>Lya</t>
+          <t>Hans-Peter</t>
         </is>
       </c>
       <c r="D401" s="4" t="inlineStr">
         <is>
-          <t>Hutchful</t>
+          <t>Haslebacher</t>
         </is>
       </c>
       <c r="E401" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F401" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G401" s="4"/>
     </row>
     <row r="402">
       <c r="A402" s="4" t="n">
-        <v>4797</v>
+        <v>1515</v>
       </c>
       <c r="B402" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C402" s="4" t="inlineStr">
         <is>
-          <t>Manfred</t>
+          <t>Severin</t>
         </is>
       </c>
       <c r="D402" s="4" t="inlineStr">
         <is>
-          <t>Imsand</t>
+          <t>Heil</t>
         </is>
       </c>
       <c r="E402" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F402" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G402" s="4"/>
     </row>
     <row r="403">
       <c r="A403" s="4" t="n">
-        <v>1683</v>
+        <v>1526</v>
       </c>
       <c r="B403" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C403" s="4" t="inlineStr">
         <is>
-          <t>Annette</t>
+          <t>Reto</t>
         </is>
       </c>
       <c r="D403" s="4" t="inlineStr">
         <is>
-          <t>Inhelder</t>
+          <t>Heitefuss</t>
         </is>
       </c>
       <c r="E403" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F403" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G403" s="4"/>
     </row>
     <row r="404">
       <c r="A404" s="4" t="n">
-        <v>1690</v>
+        <v>1534</v>
       </c>
       <c r="B404" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C404" s="4" t="inlineStr">
         <is>
-          <t>Claudia</t>
+          <t>Frédéric</t>
         </is>
       </c>
       <c r="D404" s="4" t="inlineStr">
         <is>
-          <t>Iselin</t>
+          <t>Herbez</t>
         </is>
       </c>
       <c r="E404" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F404" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G404" s="4"/>
     </row>
     <row r="405">
       <c r="A405" s="4" t="n">
-        <v>1715</v>
+        <v>1536</v>
       </c>
       <c r="B405" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C405" s="4" t="inlineStr">
         <is>
-          <t>Daniel</t>
+          <t>Urs</t>
         </is>
       </c>
       <c r="D405" s="4" t="inlineStr">
         <is>
-          <t>Janjic</t>
+          <t>Herger</t>
         </is>
       </c>
       <c r="E405" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F405" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G405" s="4"/>
     </row>
     <row r="406">
       <c r="A406" s="4" t="n">
-        <v>1728</v>
+        <v>5028</v>
       </c>
       <c r="B406" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C406" s="4" t="inlineStr">
         <is>
-          <t>Steve</t>
+          <t>Marlise</t>
         </is>
       </c>
       <c r="D406" s="4" t="inlineStr">
         <is>
-          <t>Jeanneret</t>
+          <t>HOLIK</t>
         </is>
       </c>
       <c r="E406" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F406" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G406" s="4"/>
     </row>
     <row r="407">
       <c r="A407" s="4" t="n">
-        <v>1734</v>
+        <v>1598</v>
       </c>
       <c r="B407" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C407" s="4" t="inlineStr">
         <is>
           <t>Christa</t>
         </is>
       </c>
       <c r="D407" s="4" t="inlineStr">
         <is>
-          <t>Jehle</t>
+          <t>Hollenstein</t>
         </is>
       </c>
       <c r="E407" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F407" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G407" s="4"/>
     </row>
     <row r="408">
       <c r="A408" s="4" t="n">
-        <v>1751</v>
+        <v>1602</v>
       </c>
       <c r="B408" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C408" s="4" t="inlineStr">
         <is>
-          <t>Nicklaus</t>
+          <t>André</t>
         </is>
       </c>
       <c r="D408" s="4" t="inlineStr">
         <is>
-          <t>Jones</t>
+          <t>Honauer</t>
         </is>
       </c>
       <c r="E408" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F408" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G408" s="4"/>
     </row>
     <row r="409">
       <c r="A409" s="4" t="n">
-        <v>4487</v>
+        <v>1603</v>
       </c>
       <c r="B409" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C409" s="4" t="inlineStr">
         <is>
-          <t>Kevin</t>
+          <t>Yvonne</t>
         </is>
       </c>
       <c r="D409" s="4" t="inlineStr">
         <is>
-          <t>Kabaschi</t>
+          <t>Honauer</t>
         </is>
       </c>
       <c r="E409" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F409" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G409" s="4"/>
     </row>
     <row r="410">
       <c r="A410" s="4" t="n">
-        <v>4486</v>
+        <v>1611</v>
       </c>
       <c r="B410" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C410" s="4" t="inlineStr">
         <is>
-          <t>Kol</t>
+          <t>Claire</t>
         </is>
       </c>
       <c r="D410" s="4" t="inlineStr">
         <is>
-          <t>Kabaschi</t>
+          <t>Horlent</t>
         </is>
       </c>
       <c r="E410" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F410" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G410" s="4"/>
     </row>
     <row r="411">
       <c r="A411" s="4" t="n">
-        <v>1785</v>
+        <v>1613</v>
       </c>
       <c r="B411" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C411" s="4" t="inlineStr">
         <is>
-          <t>Engjul</t>
+          <t>Janette</t>
         </is>
       </c>
       <c r="D411" s="4" t="inlineStr">
         <is>
-          <t>Kabashi</t>
+          <t>Horvath</t>
         </is>
       </c>
       <c r="E411" s="4" t="inlineStr">
         <is>
           <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F411" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G411" s="4"/>
     </row>
     <row r="412">
       <c r="A412" s="4" t="n">
-        <v>1794</v>
+        <v>1629</v>
       </c>
       <c r="B412" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C412" s="4" t="inlineStr">
         <is>
-          <t>Rahel</t>
+          <t>Pia</t>
         </is>
       </c>
       <c r="D412" s="4" t="inlineStr">
         <is>
-          <t>Kägi</t>
+          <t>Huber</t>
         </is>
       </c>
       <c r="E412" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F412" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G412" s="4"/>
     </row>
     <row r="413">
       <c r="A413" s="4" t="n">
-        <v>1948</v>
+        <v>1634</v>
       </c>
       <c r="B413" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C413" s="4" t="inlineStr">
         <is>
-          <t>Roman</t>
+          <t>Martina</t>
         </is>
       </c>
       <c r="D413" s="4" t="inlineStr">
         <is>
-          <t>Konopka</t>
+          <t>Hug</t>
         </is>
       </c>
       <c r="E413" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F413" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G413" s="4"/>
     </row>
     <row r="414">
       <c r="A414" s="4" t="n">
-        <v>1952</v>
+        <v>7328</v>
       </c>
       <c r="B414" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C414" s="4" t="inlineStr">
         <is>
-          <t>Alexander</t>
+          <t>Pierre-Alain</t>
         </is>
       </c>
       <c r="D414" s="4" t="inlineStr">
         <is>
-          <t>Koren</t>
+          <t>Huguenin</t>
         </is>
       </c>
       <c r="E414" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Shorin Ryu</t>
         </is>
       </c>
       <c r="F414" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G414" s="4"/>
     </row>
     <row r="415">
       <c r="A415" s="4" t="n">
-        <v>4483</v>
+        <v>1641</v>
       </c>
       <c r="B415" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C415" s="4" t="inlineStr">
         <is>
-          <t>Noémie</t>
+          <t>Hélène</t>
         </is>
       </c>
       <c r="D415" s="4" t="inlineStr">
         <is>
-          <t>Kornfeld</t>
+          <t>Hulliger</t>
         </is>
       </c>
       <c r="E415" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F415" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G415" s="4"/>
     </row>
     <row r="416">
       <c r="A416" s="4" t="n">
-        <v>1961</v>
+        <v>1642</v>
       </c>
       <c r="B416" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C416" s="4" t="inlineStr">
         <is>
-          <t>Lenka</t>
+          <t>Justine</t>
         </is>
       </c>
       <c r="D416" s="4" t="inlineStr">
         <is>
-          <t>Kozlik</t>
+          <t>Hulliger</t>
         </is>
       </c>
       <c r="E416" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F416" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G416" s="4"/>
     </row>
     <row r="417">
       <c r="A417" s="4" t="n">
-        <v>1970</v>
+        <v>1657</v>
       </c>
       <c r="B417" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C417" s="4" t="inlineStr">
         <is>
-          <t>Florian</t>
+          <t>Daniel</t>
         </is>
       </c>
       <c r="D417" s="4" t="inlineStr">
         <is>
-          <t>Krebs</t>
+          <t>Huszarek</t>
         </is>
       </c>
       <c r="E417" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F417" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G417" s="4"/>
     </row>
     <row r="418">
       <c r="A418" s="4" t="n">
-        <v>1980</v>
+        <v>5038</v>
       </c>
       <c r="B418" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C418" s="4" t="inlineStr">
         <is>
-          <t>Renato</t>
+          <t>Lya</t>
         </is>
       </c>
       <c r="D418" s="4" t="inlineStr">
         <is>
-          <t>Krienbühl</t>
+          <t>Hutchful</t>
         </is>
       </c>
       <c r="E418" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F418" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G418" s="4"/>
     </row>
     <row r="419">
       <c r="A419" s="4" t="n">
-        <v>5853</v>
+        <v>4797</v>
       </c>
       <c r="B419" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C419" s="4" t="inlineStr">
         <is>
-          <t>Nivine</t>
+          <t>Manfred</t>
         </is>
       </c>
       <c r="D419" s="4" t="inlineStr">
         <is>
-          <t>Kuchler</t>
+          <t>Imsand</t>
         </is>
       </c>
       <c r="E419" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F419" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G419" s="4"/>
     </row>
     <row r="420">
       <c r="A420" s="4" t="n">
-        <v>2002</v>
+        <v>1683</v>
       </c>
       <c r="B420" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C420" s="4" t="inlineStr">
         <is>
-          <t>Christoph</t>
+          <t>Annette</t>
         </is>
       </c>
       <c r="D420" s="4" t="inlineStr">
         <is>
-          <t>Kunz</t>
+          <t>Inhelder</t>
         </is>
       </c>
       <c r="E420" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F420" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G420" s="4"/>
     </row>
     <row r="421">
       <c r="A421" s="4" t="n">
-        <v>4532</v>
+        <v>1690</v>
       </c>
       <c r="B421" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C421" s="4" t="inlineStr">
         <is>
-          <t>Nora</t>
+          <t>Claudia</t>
         </is>
       </c>
       <c r="D421" s="4" t="inlineStr">
         <is>
-          <t>Lang</t>
+          <t>Iselin</t>
         </is>
       </c>
       <c r="E421" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F421" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G421" s="4"/>
     </row>
     <row r="422">
       <c r="A422" s="4" t="n">
-        <v>2045</v>
+        <v>1715</v>
       </c>
       <c r="B422" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C422" s="4" t="inlineStr">
         <is>
-          <t>Domenic</t>
+          <t>Daniel</t>
         </is>
       </c>
       <c r="D422" s="4" t="inlineStr">
         <is>
-          <t>Lanicca</t>
+          <t>Janjic</t>
         </is>
       </c>
       <c r="E422" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F422" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G422" s="4"/>
     </row>
     <row r="423">
       <c r="A423" s="4" t="n">
-        <v>2058</v>
+        <v>1728</v>
       </c>
       <c r="B423" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C423" s="4" t="inlineStr">
         <is>
-          <t>Heinrich</t>
+          <t>Steve</t>
         </is>
       </c>
       <c r="D423" s="4" t="inlineStr">
         <is>
-          <t>Lauber</t>
+          <t>Jeanneret</t>
         </is>
       </c>
       <c r="E423" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F423" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G423" s="4"/>
     </row>
     <row r="424">
       <c r="A424" s="4" t="n">
-        <v>2093</v>
+        <v>1734</v>
       </c>
       <c r="B424" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C424" s="4" t="inlineStr">
         <is>
-          <t>Luis-Miguel</t>
+          <t>Christa</t>
         </is>
       </c>
       <c r="D424" s="4" t="inlineStr">
         <is>
-          <t>Lema</t>
+          <t>Jehle</t>
         </is>
       </c>
       <c r="E424" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F424" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G424" s="4"/>
     </row>
     <row r="425">
       <c r="A425" s="4" t="n">
-        <v>4478</v>
+        <v>1751</v>
       </c>
       <c r="B425" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C425" s="4" t="inlineStr">
         <is>
-          <t>Morgane</t>
+          <t>Nicklaus</t>
         </is>
       </c>
       <c r="D425" s="4" t="inlineStr">
         <is>
-          <t>Lenglet</t>
+          <t>Jones</t>
         </is>
       </c>
       <c r="E425" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F425" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G425" s="4"/>
     </row>
     <row r="426">
       <c r="A426" s="4" t="n">
-        <v>2099</v>
+        <v>4486</v>
       </c>
       <c r="B426" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C426" s="4" t="inlineStr">
         <is>
-          <t>Peter</t>
+          <t>Kol</t>
         </is>
       </c>
       <c r="D426" s="4" t="inlineStr">
         <is>
-          <t>Lengsfeld</t>
+          <t>Kabaschi</t>
         </is>
       </c>
       <c r="E426" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F426" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G426" s="4"/>
     </row>
     <row r="427">
       <c r="A427" s="4" t="n">
-        <v>5841</v>
+        <v>4487</v>
       </c>
       <c r="B427" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C427" s="4" t="inlineStr">
         <is>
-          <t>Stirbanovic</t>
+          <t>Kevin</t>
         </is>
       </c>
       <c r="D427" s="4" t="inlineStr">
         <is>
-          <t>Leontina</t>
+          <t>Kabaschi</t>
         </is>
       </c>
       <c r="E427" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F427" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G427" s="4"/>
     </row>
     <row r="428">
       <c r="A428" s="4" t="n">
-        <v>2126</v>
+        <v>1785</v>
       </c>
       <c r="B428" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C428" s="4" t="inlineStr">
         <is>
-          <t>Cornelia</t>
+          <t>Engjul</t>
         </is>
       </c>
       <c r="D428" s="4" t="inlineStr">
         <is>
-          <t>Liechti</t>
+          <t>Kabashi</t>
         </is>
       </c>
       <c r="E428" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F428" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G428" s="4"/>
     </row>
     <row r="429">
       <c r="A429" s="4" t="n">
-        <v>4492</v>
+        <v>1794</v>
       </c>
       <c r="B429" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C429" s="4" t="inlineStr">
         <is>
-          <t>Bruno</t>
+          <t>Rahel</t>
         </is>
       </c>
       <c r="D429" s="4" t="inlineStr">
         <is>
-          <t>Lippmann</t>
+          <t>Kägi</t>
         </is>
       </c>
       <c r="E429" s="4" t="inlineStr">
         <is>
-          <t>Shukokai Shito Ryu</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F429" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G429" s="4"/>
     </row>
     <row r="430">
       <c r="A430" s="4" t="n">
-        <v>2149</v>
+        <v>1948</v>
       </c>
       <c r="B430" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C430" s="4" t="inlineStr">
         <is>
-          <t>Anouk</t>
+          <t>Roman</t>
         </is>
       </c>
       <c r="D430" s="4" t="inlineStr">
         <is>
-          <t>Longagna</t>
+          <t>Konopka</t>
         </is>
       </c>
       <c r="E430" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F430" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G430" s="4"/>
     </row>
     <row r="431">
       <c r="A431" s="4" t="n">
-        <v>2195</v>
+        <v>1952</v>
       </c>
       <c r="B431" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C431" s="4" t="inlineStr">
         <is>
-          <t>Peter</t>
+          <t>Alexander</t>
         </is>
       </c>
       <c r="D431" s="4" t="inlineStr">
         <is>
-          <t>Lüthold</t>
+          <t>Koren</t>
         </is>
       </c>
       <c r="E431" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F431" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G431" s="4"/>
     </row>
     <row r="432">
       <c r="A432" s="4" t="n">
-        <v>5030</v>
+        <v>4483</v>
       </c>
       <c r="B432" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C432" s="4" t="inlineStr">
         <is>
-          <t>Baptiste</t>
+          <t>Noémie</t>
         </is>
       </c>
       <c r="D432" s="4" t="inlineStr">
         <is>
-          <t>Mabillard</t>
+          <t>Kornfeld</t>
         </is>
       </c>
       <c r="E432" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F432" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G432" s="4"/>
     </row>
     <row r="433">
       <c r="A433" s="4" t="n">
-        <v>2212</v>
+        <v>1961</v>
       </c>
       <c r="B433" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C433" s="4" t="inlineStr">
         <is>
-          <t>Fehmi</t>
+          <t>Lenka</t>
         </is>
       </c>
       <c r="D433" s="4" t="inlineStr">
         <is>
-          <t>Mahalla</t>
+          <t>Kozlik</t>
         </is>
       </c>
       <c r="E433" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F433" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G433" s="4"/>
     </row>
     <row r="434">
       <c r="A434" s="4" t="n">
-        <v>2214</v>
+        <v>1970</v>
       </c>
       <c r="B434" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C434" s="4" t="inlineStr">
         <is>
-          <t>Elias</t>
+          <t>Florian</t>
         </is>
       </c>
       <c r="D434" s="4" t="inlineStr">
         <is>
-          <t>Maier</t>
+          <t>Krebs</t>
         </is>
       </c>
       <c r="E434" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F434" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G434" s="4"/>
     </row>
     <row r="435">
       <c r="A435" s="4" t="n">
-        <v>2237</v>
+        <v>1980</v>
       </c>
       <c r="B435" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C435" s="4" t="inlineStr">
         <is>
-          <t>Melinda</t>
+          <t>Renato</t>
         </is>
       </c>
       <c r="D435" s="4" t="inlineStr">
         <is>
-          <t>Mark</t>
+          <t>Krienbühl</t>
         </is>
       </c>
       <c r="E435" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F435" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G435" s="4"/>
     </row>
     <row r="436">
       <c r="A436" s="4" t="n">
-        <v>2238</v>
+        <v>5853</v>
       </c>
       <c r="B436" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C436" s="4" t="inlineStr">
         <is>
-          <t>Sandra</t>
+          <t>Nivine</t>
         </is>
       </c>
       <c r="D436" s="4" t="inlineStr">
         <is>
-          <t>Mark</t>
+          <t>Kuchler</t>
         </is>
       </c>
       <c r="E436" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F436" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G436" s="4"/>
     </row>
     <row r="437">
       <c r="A437" s="4" t="n">
-        <v>5181</v>
+        <v>2002</v>
       </c>
       <c r="B437" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C437" s="4" t="inlineStr">
         <is>
-          <t>Bernhard</t>
+          <t>Christoph</t>
         </is>
       </c>
       <c r="D437" s="4" t="inlineStr">
         <is>
-          <t>Marti</t>
+          <t>Kunz</t>
         </is>
       </c>
       <c r="E437" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F437" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G437" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G437" s="4"/>
     </row>
     <row r="438">
       <c r="A438" s="4" t="n">
-        <v>4785</v>
+        <v>4532</v>
       </c>
       <c r="B438" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C438" s="4" t="inlineStr">
         <is>
-          <t>Bernhard</t>
+          <t>Nora</t>
         </is>
       </c>
       <c r="D438" s="4" t="inlineStr">
         <is>
-          <t>Marti</t>
+          <t>Lang</t>
         </is>
       </c>
       <c r="E438" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F438" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G438" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G438" s="4"/>
     </row>
     <row r="439">
       <c r="A439" s="4" t="n">
-        <v>2258</v>
+        <v>2045</v>
       </c>
       <c r="B439" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C439" s="4" t="inlineStr">
         <is>
-          <t>Jonas</t>
+          <t>Domenic</t>
         </is>
       </c>
       <c r="D439" s="4" t="inlineStr">
         <is>
-          <t>Martin</t>
+          <t>Lanicca</t>
         </is>
       </c>
       <c r="E439" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F439" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G439" s="4"/>
     </row>
     <row r="440">
       <c r="A440" s="4" t="n">
-        <v>2275</v>
+        <v>2058</v>
       </c>
       <c r="B440" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C440" s="4" t="inlineStr">
         <is>
-          <t>Patrick</t>
+          <t>Heinrich</t>
         </is>
       </c>
       <c r="D440" s="4" t="inlineStr">
         <is>
-          <t>Mauberger</t>
+          <t>Lauber</t>
         </is>
       </c>
       <c r="E440" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F440" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G440" s="4"/>
     </row>
     <row r="441">
       <c r="A441" s="4" t="n">
-        <v>2282</v>
+        <v>2093</v>
       </c>
       <c r="B441" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C441" s="4" t="inlineStr">
         <is>
-          <t>John</t>
+          <t>Luis-Miguel</t>
         </is>
       </c>
       <c r="D441" s="4" t="inlineStr">
         <is>
-          <t>Mc Williams</t>
+          <t>Lema</t>
         </is>
       </c>
       <c r="E441" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F441" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G441" s="4"/>
     </row>
     <row r="442">
       <c r="A442" s="4" t="n">
-        <v>2312</v>
+        <v>4478</v>
       </c>
       <c r="B442" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C442" s="4" t="inlineStr">
         <is>
-          <t>Samira</t>
+          <t>Morgane</t>
         </is>
       </c>
       <c r="D442" s="4" t="inlineStr">
         <is>
-          <t>Meier</t>
+          <t>Lenglet</t>
         </is>
       </c>
       <c r="E442" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F442" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G442" s="4"/>
     </row>
     <row r="443">
       <c r="A443" s="4" t="n">
-        <v>2313</v>
+        <v>2099</v>
       </c>
       <c r="B443" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C443" s="4" t="inlineStr">
         <is>
-          <t>Stéphane</t>
+          <t>Peter</t>
         </is>
       </c>
       <c r="D443" s="4" t="inlineStr">
         <is>
-          <t>Meier</t>
+          <t>Lengsfeld</t>
         </is>
       </c>
       <c r="E443" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F443" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G443" s="4"/>
     </row>
     <row r="444">
       <c r="A444" s="4" t="n">
-        <v>2306</v>
+        <v>5841</v>
       </c>
       <c r="B444" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C444" s="4" t="inlineStr">
         <is>
-          <t>Matthias</t>
+          <t>Stirbanovic</t>
         </is>
       </c>
       <c r="D444" s="4" t="inlineStr">
         <is>
-          <t>Meier</t>
+          <t>Leontina</t>
         </is>
       </c>
       <c r="E444" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F444" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G444" s="4"/>
     </row>
     <row r="445">
       <c r="A445" s="4" t="n">
-        <v>2310</v>
+        <v>2126</v>
       </c>
       <c r="B445" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C445" s="4" t="inlineStr">
         <is>
-          <t>Philip</t>
+          <t>Cornelia</t>
         </is>
       </c>
       <c r="D445" s="4" t="inlineStr">
         <is>
-          <t>Meier</t>
+          <t>Liechti</t>
         </is>
       </c>
       <c r="E445" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F445" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G445" s="4"/>
     </row>
     <row r="446">
       <c r="A446" s="4" t="n">
-        <v>2340</v>
+        <v>4492</v>
       </c>
       <c r="B446" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C446" s="4" t="inlineStr">
         <is>
-          <t>Martyn</t>
+          <t>Bruno</t>
         </is>
       </c>
       <c r="D446" s="4" t="inlineStr">
         <is>
-          <t>Messerli</t>
+          <t>Lippmann</t>
         </is>
       </c>
       <c r="E446" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Shukokai Shito Ryu</t>
         </is>
       </c>
       <c r="F446" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G446" s="4"/>
     </row>
     <row r="447">
       <c r="A447" s="4" t="n">
-        <v>2339</v>
+        <v>2149</v>
       </c>
       <c r="B447" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C447" s="4" t="inlineStr">
         <is>
-          <t>Denise</t>
+          <t>Anouk</t>
         </is>
       </c>
       <c r="D447" s="4" t="inlineStr">
         <is>
-          <t>Messerli</t>
+          <t>Longagna</t>
         </is>
       </c>
       <c r="E447" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F447" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G447" s="4"/>
     </row>
     <row r="448">
       <c r="A448" s="4" t="n">
-        <v>4482</v>
+        <v>6663</v>
       </c>
       <c r="B448" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C448" s="4" t="inlineStr">
         <is>
-          <t>Corentin</t>
+          <t>Swan</t>
         </is>
       </c>
       <c r="D448" s="4" t="inlineStr">
         <is>
-          <t>Meuwly</t>
+          <t>Lorenz</t>
         </is>
       </c>
       <c r="E448" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F448" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G448" s="4"/>
     </row>
     <row r="449">
       <c r="A449" s="4" t="n">
-        <v>2350</v>
+        <v>2195</v>
       </c>
       <c r="B449" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C449" s="4" t="inlineStr">
         <is>
-          <t>Christine</t>
+          <t>Peter</t>
         </is>
       </c>
       <c r="D449" s="4" t="inlineStr">
         <is>
-          <t>Meyer</t>
+          <t>Lüthold</t>
         </is>
       </c>
       <c r="E449" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F449" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G449" s="4"/>
     </row>
     <row r="450">
       <c r="A450" s="4" t="n">
-        <v>2353</v>
+        <v>5030</v>
       </c>
       <c r="B450" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C450" s="4" t="inlineStr">
         <is>
-          <t>Gérard</t>
+          <t>Baptiste</t>
         </is>
       </c>
       <c r="D450" s="4" t="inlineStr">
         <is>
-          <t>Meyer</t>
+          <t>Mabillard</t>
         </is>
       </c>
       <c r="E450" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F450" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G450" s="4"/>
     </row>
     <row r="451">
       <c r="A451" s="4" t="n">
-        <v>2364</v>
+        <v>2212</v>
       </c>
       <c r="B451" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C451" s="4" t="inlineStr">
         <is>
-          <t>Kurt</t>
+          <t>Fehmi</t>
         </is>
       </c>
       <c r="D451" s="4" t="inlineStr">
         <is>
-          <t>Michel</t>
+          <t>Mahalla</t>
         </is>
       </c>
       <c r="E451" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F451" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G451" s="4"/>
     </row>
     <row r="452">
       <c r="A452" s="4" t="n">
-        <v>7503</v>
+        <v>2214</v>
       </c>
       <c r="B452" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C452" s="4" t="inlineStr">
         <is>
-          <t>Zingg</t>
+          <t>Elias</t>
         </is>
       </c>
       <c r="D452" s="4" t="inlineStr">
         <is>
-          <t>Michi</t>
+          <t>Maier</t>
         </is>
       </c>
       <c r="E452" s="4" t="inlineStr">
         <is>
-          <t>Goju Ryu</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F452" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G452" s="4"/>
     </row>
     <row r="453">
       <c r="A453" s="4" t="n">
-        <v>2434</v>
+        <v>8162</v>
       </c>
       <c r="B453" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C453" s="4" t="inlineStr">
         <is>
-          <t>Göpf</t>
+          <t>Laura</t>
         </is>
       </c>
       <c r="D453" s="4" t="inlineStr">
         <is>
-          <t>Morgenegg</t>
+          <t>Manganiello</t>
         </is>
       </c>
       <c r="E453" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F453" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G453" s="4"/>
     </row>
     <row r="454">
       <c r="A454" s="4" t="n">
-        <v>4497</v>
+        <v>2238</v>
       </c>
       <c r="B454" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C454" s="4" t="inlineStr">
         <is>
-          <t>Markus</t>
+          <t>Sandra</t>
         </is>
       </c>
       <c r="D454" s="4" t="inlineStr">
         <is>
-          <t>Müller</t>
+          <t>Mark</t>
         </is>
       </c>
       <c r="E454" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F454" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G454" s="4"/>
     </row>
     <row r="455">
       <c r="A455" s="4" t="n">
-        <v>5029</v>
+        <v>2237</v>
       </c>
       <c r="B455" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C455" s="4" t="inlineStr">
         <is>
-          <t>Bernhard</t>
+          <t>Melinda</t>
         </is>
       </c>
       <c r="D455" s="4" t="inlineStr">
         <is>
-          <t>Murmann</t>
+          <t>Mark</t>
         </is>
       </c>
       <c r="E455" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F455" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G455" s="4"/>
     </row>
     <row r="456">
       <c r="A456" s="4" t="n">
-        <v>2503</v>
+        <v>5181</v>
       </c>
       <c r="B456" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C456" s="4" t="inlineStr">
         <is>
-          <t>Henri</t>
+          <t>Bernhard</t>
         </is>
       </c>
       <c r="D456" s="4" t="inlineStr">
         <is>
-          <t>Mussitelli</t>
+          <t>Marti</t>
         </is>
       </c>
       <c r="E456" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F456" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G456" s="4"/>
+      <c r="G456" s="4" t="inlineStr">
+        <is>
+          <t>SSKF</t>
+        </is>
+      </c>
     </row>
     <row r="457">
       <c r="A457" s="4" t="n">
-        <v>4474</v>
+        <v>4785</v>
       </c>
       <c r="B457" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C457" s="4" t="inlineStr">
         <is>
-          <t>Sojo</t>
+          <t>Bernhard</t>
         </is>
       </c>
       <c r="D457" s="4" t="inlineStr">
         <is>
-          <t>Nagaroor</t>
+          <t>Marti</t>
         </is>
       </c>
       <c r="E457" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F457" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G457" s="4"/>
+      <c r="G457" s="4" t="inlineStr">
+        <is>
+          <t>SSKF</t>
+        </is>
+      </c>
     </row>
     <row r="458">
       <c r="A458" s="4" t="n">
-        <v>2524</v>
+        <v>2258</v>
       </c>
       <c r="B458" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C458" s="4" t="inlineStr">
         <is>
-          <t>Elio</t>
+          <t>Jonas</t>
         </is>
       </c>
       <c r="D458" s="4" t="inlineStr">
         <is>
-          <t>Negro</t>
+          <t>Martin</t>
         </is>
       </c>
       <c r="E458" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F458" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G458" s="4"/>
     </row>
     <row r="459">
       <c r="A459" s="4" t="n">
-        <v>6638</v>
+        <v>2275</v>
       </c>
       <c r="B459" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C459" s="4" t="inlineStr">
         <is>
-          <t>Christa</t>
+          <t>Patrick</t>
         </is>
       </c>
       <c r="D459" s="4" t="inlineStr">
         <is>
-          <t>Neubacher</t>
+          <t>Mauberger</t>
         </is>
       </c>
       <c r="E459" s="4" t="inlineStr">
         <is>
-          <t>Shisui Ryu</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F459" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G459" s="4"/>
     </row>
     <row r="460">
       <c r="A460" s="4" t="n">
-        <v>2537</v>
+        <v>5847</v>
       </c>
       <c r="B460" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C460" s="4" t="inlineStr">
         <is>
-          <t>Yves</t>
+          <t>Simon</t>
         </is>
       </c>
       <c r="D460" s="4" t="inlineStr">
         <is>
-          <t>Neuenschwander</t>
+          <t>Maulini</t>
         </is>
       </c>
       <c r="E460" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F460" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G460" s="4"/>
     </row>
     <row r="461">
       <c r="A461" s="4" t="n">
-        <v>2545</v>
+        <v>2282</v>
       </c>
       <c r="B461" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C461" s="4" t="inlineStr">
         <is>
-          <t>Alain</t>
+          <t>John</t>
         </is>
       </c>
       <c r="D461" s="4" t="inlineStr">
         <is>
-          <t>Nguyen</t>
+          <t>Mc Williams</t>
         </is>
       </c>
       <c r="E461" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F461" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G461" s="4"/>
     </row>
     <row r="462">
       <c r="A462" s="4" t="n">
-        <v>2549</v>
+        <v>2313</v>
       </c>
       <c r="B462" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C462" s="4" t="inlineStr">
         <is>
-          <t>Yves</t>
+          <t>Stéphane</t>
         </is>
       </c>
       <c r="D462" s="4" t="inlineStr">
         <is>
-          <t>Nicolet</t>
+          <t>Meier</t>
         </is>
       </c>
       <c r="E462" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F462" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G462" s="4"/>
     </row>
     <row r="463">
       <c r="A463" s="4" t="n">
-        <v>4519</v>
+        <v>2312</v>
       </c>
       <c r="B463" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C463" s="4" t="inlineStr">
         <is>
-          <t>Laura</t>
+          <t>Samira</t>
         </is>
       </c>
       <c r="D463" s="4" t="inlineStr">
         <is>
-          <t>Nigg</t>
+          <t>Meier</t>
         </is>
       </c>
       <c r="E463" s="4" t="inlineStr">
         <is>
-          <t>Shukokai Shito Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F463" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G463" s="4"/>
     </row>
     <row r="464">
       <c r="A464" s="4" t="n">
-        <v>2568</v>
+        <v>2310</v>
       </c>
       <c r="B464" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C464" s="4" t="inlineStr">
         <is>
-          <t>Julien</t>
+          <t>Philip</t>
         </is>
       </c>
       <c r="D464" s="4" t="inlineStr">
         <is>
-          <t>Nsabivanda</t>
+          <t>Meier</t>
         </is>
       </c>
       <c r="E464" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F464" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G464" s="4"/>
     </row>
     <row r="465">
       <c r="A465" s="4" t="n">
-        <v>2579</v>
+        <v>2306</v>
       </c>
       <c r="B465" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C465" s="4" t="inlineStr">
         <is>
-          <t>Romain</t>
+          <t>Matthias</t>
         </is>
       </c>
       <c r="D465" s="4" t="inlineStr">
         <is>
-          <t>Occhipinti</t>
+          <t>Meier</t>
         </is>
       </c>
       <c r="E465" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F465" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G465" s="4"/>
     </row>
     <row r="466">
       <c r="A466" s="4" t="n">
-        <v>2586</v>
+        <v>2340</v>
       </c>
       <c r="B466" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C466" s="4" t="inlineStr">
         <is>
-          <t>Rahel</t>
+          <t>Martyn</t>
         </is>
       </c>
       <c r="D466" s="4" t="inlineStr">
         <is>
-          <t>Oechslin</t>
+          <t>Messerli</t>
         </is>
       </c>
       <c r="E466" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F466" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G466" s="4"/>
     </row>
     <row r="467">
       <c r="A467" s="4" t="n">
-        <v>4484</v>
+        <v>2339</v>
       </c>
       <c r="B467" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C467" s="4" t="inlineStr">
         <is>
-          <t>Alissone</t>
+          <t>Denise</t>
         </is>
       </c>
       <c r="D467" s="4" t="inlineStr">
         <is>
-          <t>Oliveira</t>
+          <t>Messerli</t>
         </is>
       </c>
       <c r="E467" s="4" t="inlineStr">
         <is>
           <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F467" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G467" s="4"/>
     </row>
     <row r="468">
       <c r="A468" s="4" t="n">
-        <v>4488</v>
+        <v>4482</v>
       </c>
       <c r="B468" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C468" s="4" t="inlineStr">
         <is>
-          <t>Endrit</t>
+          <t>Corentin</t>
         </is>
       </c>
       <c r="D468" s="4" t="inlineStr">
         <is>
-          <t>Pajaziti</t>
+          <t>Meuwly</t>
         </is>
       </c>
       <c r="E468" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F468" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G468" s="4"/>
     </row>
     <row r="469">
       <c r="A469" s="4" t="n">
-        <v>2628</v>
+        <v>2350</v>
       </c>
       <c r="B469" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C469" s="4" t="inlineStr">
         <is>
-          <t>Pascal</t>
+          <t>Christine</t>
         </is>
       </c>
       <c r="D469" s="4" t="inlineStr">
         <is>
-          <t>Pauchard</t>
+          <t>Meyer</t>
         </is>
       </c>
       <c r="E469" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F469" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G469" s="4"/>
     </row>
     <row r="470">
       <c r="A470" s="4" t="n">
-        <v>2637</v>
+        <v>2353</v>
       </c>
       <c r="B470" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C470" s="4" t="inlineStr">
         <is>
-          <t>Laurence</t>
+          <t>Gérard</t>
         </is>
       </c>
       <c r="D470" s="4" t="inlineStr">
         <is>
-          <t>Peer</t>
+          <t>Meyer</t>
         </is>
       </c>
       <c r="E470" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F470" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G470" s="4"/>
     </row>
     <row r="471">
       <c r="A471" s="4" t="n">
-        <v>6635</v>
+        <v>2364</v>
       </c>
       <c r="B471" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C471" s="4" t="inlineStr">
         <is>
-          <t>Tania</t>
+          <t>Kurt</t>
         </is>
       </c>
       <c r="D471" s="4" t="inlineStr">
         <is>
-          <t>Perren</t>
+          <t>Michel</t>
         </is>
       </c>
       <c r="E471" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F471" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G471" s="4"/>
     </row>
     <row r="472">
       <c r="A472" s="4" t="n">
-        <v>2671</v>
+        <v>7503</v>
       </c>
       <c r="B472" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C472" s="4" t="inlineStr">
         <is>
-          <t>Jürg</t>
+          <t>Zingg</t>
         </is>
       </c>
       <c r="D472" s="4" t="inlineStr">
         <is>
-          <t>Petermann</t>
+          <t>Michi</t>
         </is>
       </c>
       <c r="E472" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Goju Ryu</t>
         </is>
       </c>
       <c r="F472" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G472" s="4"/>
     </row>
     <row r="473">
       <c r="A473" s="4" t="n">
-        <v>2713</v>
+        <v>2434</v>
       </c>
       <c r="B473" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C473" s="4" t="inlineStr">
         <is>
-          <t>Coline</t>
+          <t>Göpf</t>
         </is>
       </c>
       <c r="D473" s="4" t="inlineStr">
         <is>
-          <t>Pilloud</t>
+          <t>Morgenegg</t>
         </is>
       </c>
       <c r="E473" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F473" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G473" s="4"/>
     </row>
     <row r="474">
       <c r="A474" s="4" t="n">
-        <v>2723</v>
+        <v>4497</v>
       </c>
       <c r="B474" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C474" s="4" t="inlineStr">
         <is>
-          <t>Guy-Claude</t>
+          <t>Markus</t>
         </is>
       </c>
       <c r="D474" s="4" t="inlineStr">
         <is>
-          <t>Piot</t>
+          <t>Müller</t>
         </is>
       </c>
       <c r="E474" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F474" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G474" s="4"/>
     </row>
     <row r="475">
       <c r="A475" s="4" t="n">
-        <v>4786</v>
+        <v>5029</v>
       </c>
       <c r="B475" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C475" s="4" t="inlineStr">
         <is>
-          <t>Pierre-Antoine</t>
+          <t>Bernhard</t>
         </is>
       </c>
       <c r="D475" s="4" t="inlineStr">
         <is>
-          <t>Pitteloud</t>
+          <t>Murmann</t>
         </is>
       </c>
       <c r="E475" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F475" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G475" s="4"/>
     </row>
     <row r="476">
       <c r="A476" s="4" t="n">
-        <v>2751</v>
+        <v>2503</v>
       </c>
       <c r="B476" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C476" s="4" t="inlineStr">
         <is>
-          <t>David</t>
+          <t>Henri</t>
         </is>
       </c>
       <c r="D476" s="4" t="inlineStr">
         <is>
-          <t>Poole</t>
+          <t>Mussitelli</t>
         </is>
       </c>
       <c r="E476" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F476" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G476" s="4"/>
     </row>
     <row r="477">
       <c r="A477" s="4" t="n">
-        <v>5303</v>
+        <v>4474</v>
       </c>
       <c r="B477" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C477" s="4" t="inlineStr">
         <is>
-          <t>Marie</t>
+          <t>Sojo</t>
         </is>
       </c>
       <c r="D477" s="4" t="inlineStr">
         <is>
-          <t>Potier</t>
+          <t>Nagaroor</t>
         </is>
       </c>
       <c r="E477" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F477" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G477" s="4"/>
     </row>
     <row r="478">
       <c r="A478" s="4" t="n">
-        <v>4521</v>
+        <v>8158</v>
       </c>
       <c r="B478" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C478" s="4" t="inlineStr">
         <is>
-          <t>Evan</t>
+          <t>Holger</t>
         </is>
       </c>
       <c r="D478" s="4" t="inlineStr">
         <is>
-          <t>Quistad</t>
+          <t>Narrog</t>
         </is>
       </c>
       <c r="E478" s="4" t="inlineStr">
         <is>
-          <t>Shukokai Shito Ryu</t>
+          <t>Shorin-Ryu</t>
         </is>
       </c>
       <c r="F478" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G478" s="4"/>
     </row>
     <row r="479">
       <c r="A479" s="4" t="n">
-        <v>2799</v>
+        <v>2524</v>
       </c>
       <c r="B479" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C479" s="4" t="inlineStr">
         <is>
-          <t>Daniela</t>
+          <t>Elio</t>
         </is>
       </c>
       <c r="D479" s="4" t="inlineStr">
         <is>
-          <t>Räfle</t>
+          <t>Negro</t>
         </is>
       </c>
       <c r="E479" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F479" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G479" s="4"/>
     </row>
     <row r="480">
       <c r="A480" s="4" t="n">
-        <v>2833</v>
+        <v>6638</v>
       </c>
       <c r="B480" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C480" s="4" t="inlineStr">
         <is>
-          <t>Joelle</t>
+          <t>Christa</t>
         </is>
       </c>
       <c r="D480" s="4" t="inlineStr">
         <is>
-          <t>Rebeyrol</t>
+          <t>Neubacher</t>
         </is>
       </c>
       <c r="E480" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shisui Ryu</t>
         </is>
       </c>
       <c r="F480" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G480" s="4"/>
     </row>
     <row r="481">
       <c r="A481" s="4" t="n">
-        <v>2841</v>
+        <v>2537</v>
       </c>
       <c r="B481" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C481" s="4" t="inlineStr">
         <is>
-          <t>Marcel</t>
+          <t>Yves</t>
         </is>
       </c>
       <c r="D481" s="4" t="inlineStr">
         <is>
-          <t>Reding</t>
+          <t>Neuenschwander</t>
         </is>
       </c>
       <c r="E481" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F481" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G481" s="4"/>
     </row>
     <row r="482">
       <c r="A482" s="4" t="n">
-        <v>2840</v>
+        <v>2545</v>
       </c>
       <c r="B482" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C482" s="4" t="inlineStr">
         <is>
-          <t>Josef</t>
+          <t>Alain</t>
         </is>
       </c>
       <c r="D482" s="4" t="inlineStr">
         <is>
-          <t>Reding</t>
+          <t>Nguyen</t>
         </is>
       </c>
       <c r="E482" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F482" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G482" s="4"/>
     </row>
     <row r="483">
       <c r="A483" s="4" t="n">
-        <v>2864</v>
+        <v>2549</v>
       </c>
       <c r="B483" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C483" s="4" t="inlineStr">
         <is>
-          <t>Judith</t>
+          <t>Yves</t>
         </is>
       </c>
       <c r="D483" s="4" t="inlineStr">
         <is>
-          <t>Reusser</t>
+          <t>Nicolet</t>
         </is>
       </c>
       <c r="E483" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F483" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G483" s="4"/>
     </row>
     <row r="484">
       <c r="A484" s="4" t="n">
-        <v>4491</v>
+        <v>4519</v>
       </c>
       <c r="B484" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C484" s="4" t="inlineStr">
         <is>
-          <t>Marc</t>
+          <t>Laura</t>
         </is>
       </c>
       <c r="D484" s="4" t="inlineStr">
         <is>
-          <t>Rihs</t>
+          <t>Nigg</t>
         </is>
       </c>
       <c r="E484" s="4" t="inlineStr">
         <is>
           <t>Shukokai Shito Ryu</t>
         </is>
       </c>
       <c r="F484" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G484" s="4"/>
     </row>
     <row r="485">
       <c r="A485" s="4" t="n">
-        <v>7323</v>
+        <v>2568</v>
       </c>
       <c r="B485" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C485" s="4" t="inlineStr">
         <is>
-          <t>Xavier</t>
+          <t>Julien</t>
         </is>
       </c>
       <c r="D485" s="4" t="inlineStr">
         <is>
-          <t>Romicha</t>
+          <t>Nsabivanda</t>
         </is>
       </c>
       <c r="E485" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F485" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G485" s="4"/>
     </row>
     <row r="486">
       <c r="A486" s="4" t="n">
-        <v>2939</v>
+        <v>2579</v>
       </c>
       <c r="B486" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C486" s="4" t="inlineStr">
         <is>
-          <t>Franco</t>
+          <t>Romain</t>
         </is>
       </c>
       <c r="D486" s="4" t="inlineStr">
         <is>
-          <t>Rosafio</t>
+          <t>Occhipinti</t>
         </is>
       </c>
       <c r="E486" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F486" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G486" s="4"/>
     </row>
     <row r="487">
       <c r="A487" s="4" t="n">
-        <v>2972</v>
+        <v>2586</v>
       </c>
       <c r="B487" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C487" s="4" t="inlineStr">
         <is>
-          <t>Annelore</t>
+          <t>Rahel</t>
         </is>
       </c>
       <c r="D487" s="4" t="inlineStr">
         <is>
-          <t>Rudaz</t>
+          <t>Oechslin</t>
         </is>
       </c>
       <c r="E487" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F487" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G487" s="4"/>
     </row>
     <row r="488">
       <c r="A488" s="4" t="n">
-        <v>5027</v>
+        <v>4484</v>
       </c>
       <c r="B488" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C488" s="4" t="inlineStr">
         <is>
-          <t>Matthias</t>
+          <t>Alissone</t>
         </is>
       </c>
       <c r="D488" s="4" t="inlineStr">
         <is>
-          <t>Rüegger</t>
+          <t>Oliveira</t>
         </is>
       </c>
       <c r="E488" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F488" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G488" s="4"/>
     </row>
     <row r="489">
       <c r="A489" s="4" t="n">
-        <v>3015</v>
+        <v>4488</v>
       </c>
       <c r="B489" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C489" s="4" t="inlineStr">
         <is>
-          <t>Dominic</t>
+          <t>Endrit</t>
         </is>
       </c>
       <c r="D489" s="4" t="inlineStr">
         <is>
-          <t>Ryser</t>
+          <t>Pajaziti</t>
         </is>
       </c>
       <c r="E489" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F489" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G489" s="4"/>
     </row>
     <row r="490">
       <c r="A490" s="4" t="n">
-        <v>3023</v>
+        <v>2628</v>
       </c>
       <c r="B490" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C490" s="4" t="inlineStr">
         <is>
-          <t>Kanokon</t>
+          <t>Pascal</t>
         </is>
       </c>
       <c r="D490" s="4" t="inlineStr">
         <is>
-          <t>Saentaen-Arena</t>
+          <t>Pauchard</t>
         </is>
       </c>
       <c r="E490" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F490" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G490" s="4"/>
     </row>
     <row r="491">
       <c r="A491" s="4" t="n">
-        <v>3038</v>
+        <v>2637</v>
       </c>
       <c r="B491" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C491" s="4" t="inlineStr">
         <is>
-          <t>Nicolas</t>
+          <t>Laurence</t>
         </is>
       </c>
       <c r="D491" s="4" t="inlineStr">
         <is>
-          <t>Salina </t>
+          <t>Peer</t>
         </is>
       </c>
       <c r="E491" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F491" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G491" s="4"/>
     </row>
     <row r="492">
       <c r="A492" s="4" t="n">
-        <v>6190</v>
+        <v>6635</v>
       </c>
       <c r="B492" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C492" s="4" t="inlineStr">
         <is>
-          <t>Almin</t>
+          <t>Tania</t>
         </is>
       </c>
       <c r="D492" s="4" t="inlineStr">
         <is>
-          <t>Salkic</t>
+          <t>Perren</t>
         </is>
       </c>
       <c r="E492" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F492" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G492" s="4"/>
     </row>
     <row r="493">
       <c r="A493" s="4" t="n">
-        <v>3050</v>
+        <v>2671</v>
       </c>
       <c r="B493" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C493" s="4" t="inlineStr">
         <is>
-          <t>Francisco</t>
+          <t>Jürg</t>
         </is>
       </c>
       <c r="D493" s="4" t="inlineStr">
         <is>
-          <t>Sanchez</t>
+          <t>Petermann</t>
         </is>
       </c>
       <c r="E493" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F493" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G493" s="4"/>
     </row>
     <row r="494">
       <c r="A494" s="4" t="n">
-        <v>3061</v>
+        <v>5857</v>
       </c>
       <c r="B494" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C494" s="4" t="inlineStr">
         <is>
-          <t>Yves</t>
+          <t>Leandro</t>
         </is>
       </c>
       <c r="D494" s="4" t="inlineStr">
         <is>
-          <t>Santini</t>
+          <t>Petrone</t>
         </is>
       </c>
       <c r="E494" s="4" t="inlineStr">
         <is>
-          <t>Wado-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F494" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G494" s="4"/>
     </row>
     <row r="495">
       <c r="A495" s="4" t="n">
-        <v>4475</v>
+        <v>2713</v>
       </c>
       <c r="B495" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C495" s="4" t="inlineStr">
         <is>
-          <t>Alibasch</t>
+          <t>Coline</t>
         </is>
       </c>
       <c r="D495" s="4" t="inlineStr">
         <is>
-          <t>Sathiyamoorthy</t>
+          <t>Pilloud</t>
         </is>
       </c>
       <c r="E495" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F495" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G495" s="4"/>
     </row>
     <row r="496">
       <c r="A496" s="4" t="n">
-        <v>3136</v>
+        <v>2723</v>
       </c>
       <c r="B496" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C496" s="4" t="inlineStr">
         <is>
-          <t>Robert</t>
+          <t>Guy-Claude</t>
         </is>
       </c>
       <c r="D496" s="4" t="inlineStr">
         <is>
-          <t>Schiller</t>
+          <t>Piot</t>
         </is>
       </c>
       <c r="E496" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F496" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G496" s="4"/>
     </row>
     <row r="497">
       <c r="A497" s="4" t="n">
-        <v>3153</v>
+        <v>4786</v>
       </c>
       <c r="B497" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C497" s="4" t="inlineStr">
         <is>
-          <t>Aline</t>
+          <t>Pierre-Antoine</t>
         </is>
       </c>
       <c r="D497" s="4" t="inlineStr">
         <is>
-          <t>Schlumpf</t>
+          <t>Pitteloud</t>
         </is>
       </c>
       <c r="E497" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F497" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G497" s="4"/>
     </row>
     <row r="498">
       <c r="A498" s="4" t="n">
-        <v>3179</v>
+        <v>2751</v>
       </c>
       <c r="B498" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C498" s="4" t="inlineStr">
         <is>
-          <t>Nathalie</t>
+          <t>David</t>
         </is>
       </c>
       <c r="D498" s="4" t="inlineStr">
         <is>
-          <t>Schmidt</t>
+          <t>Poole</t>
         </is>
       </c>
       <c r="E498" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F498" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G498" s="4"/>
     </row>
     <row r="499">
       <c r="A499" s="4" t="n">
-        <v>3185</v>
+        <v>5303</v>
       </c>
       <c r="B499" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C499" s="4" t="inlineStr">
         <is>
-          <t>André</t>
+          <t>Marie</t>
         </is>
       </c>
       <c r="D499" s="4" t="inlineStr">
         <is>
-          <t>Schmocker</t>
+          <t>Potier</t>
         </is>
       </c>
       <c r="E499" s="4" t="inlineStr">
         <is>
           <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F499" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G499" s="4"/>
     </row>
     <row r="500">
       <c r="A500" s="4" t="n">
-        <v>3226</v>
+        <v>4521</v>
       </c>
       <c r="B500" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C500" s="4" t="inlineStr">
         <is>
-          <t>Manfred</t>
+          <t>Evan</t>
         </is>
       </c>
       <c r="D500" s="4" t="inlineStr">
         <is>
-          <t>Schöller</t>
+          <t>Quistad</t>
         </is>
       </c>
       <c r="E500" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai Shito Ryu</t>
         </is>
       </c>
       <c r="F500" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G500" s="4"/>
     </row>
     <row r="501">
       <c r="A501" s="4" t="n">
-        <v>3238</v>
+        <v>2799</v>
       </c>
       <c r="B501" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C501" s="4" t="inlineStr">
         <is>
-          <t>Beat</t>
+          <t>Daniela</t>
         </is>
       </c>
       <c r="D501" s="4" t="inlineStr">
         <is>
-          <t>Schreiner</t>
+          <t>Räfle</t>
         </is>
       </c>
       <c r="E501" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F501" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G501" s="4"/>
     </row>
     <row r="502">
       <c r="A502" s="4" t="n">
-        <v>6634</v>
+        <v>2833</v>
       </c>
       <c r="B502" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C502" s="4" t="inlineStr">
         <is>
-          <t>Meret</t>
+          <t>Joelle</t>
         </is>
       </c>
       <c r="D502" s="4" t="inlineStr">
         <is>
-          <t>Schweizer</t>
+          <t>Rebeyrol</t>
         </is>
       </c>
       <c r="E502" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F502" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G502" s="4"/>
     </row>
     <row r="503">
       <c r="A503" s="4" t="n">
-        <v>3284</v>
+        <v>2841</v>
       </c>
       <c r="B503" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C503" s="4" t="inlineStr">
         <is>
-          <t>Demian</t>
+          <t>Marcel</t>
         </is>
       </c>
       <c r="D503" s="4" t="inlineStr">
         <is>
-          <t>Seiler</t>
+          <t>Reding</t>
         </is>
       </c>
       <c r="E503" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F503" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G503" s="4"/>
     </row>
     <row r="504">
       <c r="A504" s="4" t="n">
-        <v>4790</v>
+        <v>2840</v>
       </c>
       <c r="B504" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C504" s="4" t="inlineStr">
         <is>
-          <t>Silvio</t>
+          <t>Josef</t>
         </is>
       </c>
       <c r="D504" s="4" t="inlineStr">
         <is>
-          <t>Sericchio</t>
+          <t>Reding</t>
         </is>
       </c>
       <c r="E504" s="4" t="inlineStr">
         <is>
           <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F504" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G504" s="4"/>
     </row>
     <row r="505">
       <c r="A505" s="4" t="n">
-        <v>3343</v>
+        <v>2864</v>
       </c>
       <c r="B505" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C505" s="4" t="inlineStr">
         <is>
-          <t>Fränzi</t>
+          <t>Judith</t>
         </is>
       </c>
       <c r="D505" s="4" t="inlineStr">
         <is>
-          <t>Sigillo</t>
+          <t>Reusser</t>
         </is>
       </c>
       <c r="E505" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Fudokan</t>
         </is>
       </c>
       <c r="F505" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G505" s="4"/>
     </row>
     <row r="506">
       <c r="A506" s="4" t="n">
-        <v>3344</v>
+        <v>8159</v>
       </c>
       <c r="B506" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C506" s="4" t="inlineStr">
         <is>
-          <t>Nicola</t>
+          <t>Anatoli</t>
         </is>
       </c>
       <c r="D506" s="4" t="inlineStr">
         <is>
-          <t>Sigillo</t>
+          <t>Ribitsch</t>
         </is>
       </c>
       <c r="E506" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F506" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G506" s="4"/>
+      <c r="G506" s="4" t="inlineStr">
+        <is>
+          <t>SSKF</t>
+        </is>
+      </c>
     </row>
     <row r="507">
       <c r="A507" s="4" t="n">
-        <v>3347</v>
+        <v>4491</v>
       </c>
       <c r="B507" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C507" s="4" t="inlineStr">
         <is>
-          <t>Bellinda</t>
+          <t>Marc</t>
         </is>
       </c>
       <c r="D507" s="4" t="inlineStr">
         <is>
-          <t>Sigillò Winkler</t>
+          <t>Rihs</t>
         </is>
       </c>
       <c r="E507" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai Shito Ryu</t>
         </is>
       </c>
       <c r="F507" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G507" s="4"/>
     </row>
     <row r="508">
       <c r="A508" s="4" t="n">
-        <v>3360</v>
+        <v>7323</v>
       </c>
       <c r="B508" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C508" s="4" t="inlineStr">
         <is>
-          <t>Claude</t>
+          <t>Xavier</t>
         </is>
       </c>
       <c r="D508" s="4" t="inlineStr">
         <is>
-          <t>Sittinger †</t>
+          <t>Romicha</t>
         </is>
       </c>
       <c r="E508" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F508" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G508" s="4"/>
     </row>
     <row r="509">
       <c r="A509" s="4" t="n">
-        <v>3388</v>
+        <v>2939</v>
       </c>
       <c r="B509" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C509" s="4" t="inlineStr">
         <is>
-          <t>Patrick</t>
+          <t>Franco</t>
         </is>
       </c>
       <c r="D509" s="4" t="inlineStr">
         <is>
-          <t>Sparer</t>
+          <t>Rosafio</t>
         </is>
       </c>
       <c r="E509" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F509" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G509" s="4"/>
     </row>
     <row r="510">
       <c r="A510" s="4" t="n">
-        <v>3393</v>
+        <v>2972</v>
       </c>
       <c r="B510" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C510" s="4" t="inlineStr">
         <is>
-          <t>Stéphanie</t>
+          <t>Annelore</t>
         </is>
       </c>
       <c r="D510" s="4" t="inlineStr">
         <is>
-          <t>Spicher</t>
+          <t>Rudaz</t>
         </is>
       </c>
       <c r="E510" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F510" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G510" s="4"/>
     </row>
     <row r="511">
       <c r="A511" s="4" t="n">
-        <v>3399</v>
+        <v>5027</v>
       </c>
       <c r="B511" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C511" s="4" t="inlineStr">
         <is>
-          <t>Lennart</t>
+          <t>Matthias</t>
         </is>
       </c>
       <c r="D511" s="4" t="inlineStr">
         <is>
-          <t>Spira</t>
+          <t>Rüegger</t>
         </is>
       </c>
       <c r="E511" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F511" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G511" s="4"/>
     </row>
     <row r="512">
       <c r="A512" s="4" t="n">
-        <v>4471</v>
+        <v>3015</v>
       </c>
       <c r="B512" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C512" s="4" t="inlineStr">
         <is>
-          <t>Lea</t>
+          <t>Dominic</t>
         </is>
       </c>
       <c r="D512" s="4" t="inlineStr">
         <is>
-          <t>Spirig</t>
+          <t>Ryser</t>
         </is>
       </c>
       <c r="E512" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F512" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G512" s="4"/>
     </row>
     <row r="513">
       <c r="A513" s="4" t="n">
-        <v>5302</v>
+        <v>3023</v>
       </c>
       <c r="B513" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C513" s="4" t="inlineStr">
         <is>
-          <t>Renée-Rose</t>
+          <t>Kanokon</t>
         </is>
       </c>
       <c r="D513" s="4" t="inlineStr">
         <is>
-          <t>Spuler</t>
+          <t>Saentaen-Arena</t>
         </is>
       </c>
       <c r="E513" s="4" t="inlineStr">
         <is>
-          <t>Shukokai Shito Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F513" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G513" s="4"/>
     </row>
     <row r="514">
       <c r="A514" s="4" t="n">
-        <v>3463</v>
+        <v>3038</v>
       </c>
       <c r="B514" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C514" s="4" t="inlineStr">
         <is>
-          <t>Markus</t>
+          <t>Nicolas</t>
         </is>
       </c>
       <c r="D514" s="4" t="inlineStr">
         <is>
-          <t>Steiner</t>
+          <t>Salina </t>
         </is>
       </c>
       <c r="E514" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F514" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G514" s="4"/>
     </row>
     <row r="515">
       <c r="A515" s="4" t="n">
-        <v>3469</v>
+        <v>6190</v>
       </c>
       <c r="B515" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C515" s="4" t="inlineStr">
         <is>
-          <t>Veronique</t>
+          <t>Almin</t>
         </is>
       </c>
       <c r="D515" s="4" t="inlineStr">
         <is>
-          <t>Steiner</t>
+          <t>Salkic</t>
         </is>
       </c>
       <c r="E515" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F515" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G515" s="4"/>
     </row>
     <row r="516">
       <c r="A516" s="4" t="n">
-        <v>7326</v>
+        <v>3050</v>
       </c>
       <c r="B516" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C516" s="4" t="inlineStr">
         <is>
-          <t>Maryam</t>
+          <t>Francisco</t>
         </is>
       </c>
       <c r="D516" s="4" t="inlineStr">
         <is>
-          <t>Stergiou</t>
+          <t>Sanchez</t>
         </is>
       </c>
       <c r="E516" s="4" t="inlineStr">
         <is>
-          <t>Shorin Ryu</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F516" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G516" s="4"/>
     </row>
     <row r="517">
       <c r="A517" s="4" t="n">
-        <v>3477</v>
+        <v>3061</v>
       </c>
       <c r="B517" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C517" s="4" t="inlineStr">
         <is>
-          <t>Florian</t>
+          <t>Yves</t>
         </is>
       </c>
       <c r="D517" s="4" t="inlineStr">
         <is>
-          <t>Stieger</t>
+          <t>Santini</t>
         </is>
       </c>
       <c r="E517" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F517" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G517" s="4"/>
     </row>
     <row r="518">
       <c r="A518" s="4" t="n">
-        <v>4472</v>
+        <v>4475</v>
       </c>
       <c r="B518" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C518" s="4" t="inlineStr">
         <is>
-          <t>Melina</t>
+          <t>Alibasch</t>
         </is>
       </c>
       <c r="D518" s="4" t="inlineStr">
         <is>
-          <t>Stieger</t>
+          <t>Sathiyamoorthy</t>
         </is>
       </c>
       <c r="E518" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F518" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G518" s="4"/>
     </row>
     <row r="519">
       <c r="A519" s="4" t="n">
-        <v>3494</v>
+        <v>8160</v>
       </c>
       <c r="B519" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C519" s="4" t="inlineStr">
         <is>
-          <t>Thomas</t>
+          <t>Pierre-Henri</t>
         </is>
       </c>
       <c r="D519" s="4" t="inlineStr">
         <is>
-          <t>Stoller</t>
+          <t>Scherer</t>
         </is>
       </c>
       <c r="E519" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F519" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G519" s="4"/>
     </row>
     <row r="520">
       <c r="A520" s="4" t="n">
-        <v>5025</v>
+        <v>3136</v>
       </c>
       <c r="B520" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C520" s="4" t="inlineStr">
         <is>
-          <t>Nicole</t>
+          <t>Robert</t>
         </is>
       </c>
       <c r="D520" s="4" t="inlineStr">
         <is>
-          <t>Studer</t>
+          <t>Schiller</t>
         </is>
       </c>
       <c r="E520" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F520" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G520" s="4"/>
     </row>
     <row r="521">
       <c r="A521" s="4" t="n">
-        <v>3524</v>
+        <v>3153</v>
       </c>
       <c r="B521" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C521" s="4" t="inlineStr">
         <is>
-          <t>Armin</t>
+          <t>Aline</t>
         </is>
       </c>
       <c r="D521" s="4" t="inlineStr">
         <is>
-          <t>Stupf</t>
+          <t>Schlumpf</t>
         </is>
       </c>
       <c r="E521" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F521" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G521" s="4"/>
     </row>
     <row r="522">
       <c r="A522" s="4" t="n">
-        <v>3542</v>
+        <v>3179</v>
       </c>
       <c r="B522" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C522" s="4" t="inlineStr">
         <is>
-          <t>Olivier</t>
+          <t>Nathalie</t>
         </is>
       </c>
       <c r="D522" s="4" t="inlineStr">
         <is>
-          <t>Summermatter</t>
+          <t>Schmidt</t>
         </is>
       </c>
       <c r="E522" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F522" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G522" s="4"/>
     </row>
     <row r="523">
       <c r="A523" s="4" t="n">
-        <v>5515</v>
+        <v>3185</v>
       </c>
       <c r="B523" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C523" s="4" t="inlineStr">
         <is>
-          <t>Suraby</t>
+          <t>André</t>
         </is>
       </c>
       <c r="D523" s="4" t="inlineStr">
         <is>
-          <t>Surenthiran</t>
+          <t>Schmocker</t>
         </is>
       </c>
       <c r="E523" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F523" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G523" s="4"/>
     </row>
     <row r="524">
       <c r="A524" s="4" t="n">
-        <v>5501</v>
+        <v>3226</v>
       </c>
       <c r="B524" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C524" s="4" t="inlineStr">
         <is>
-          <t>Rachel</t>
+          <t>Manfred</t>
         </is>
       </c>
       <c r="D524" s="4" t="inlineStr">
         <is>
-          <t>Tandonnet-Nuhrich</t>
+          <t>Schöller</t>
         </is>
       </c>
       <c r="E524" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F524" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G524" s="4"/>
     </row>
     <row r="525">
       <c r="A525" s="4" t="n">
-        <v>3583</v>
+        <v>3238</v>
       </c>
       <c r="B525" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C525" s="4" t="inlineStr">
         <is>
-          <t>Barbara</t>
+          <t>Beat</t>
         </is>
       </c>
       <c r="D525" s="4" t="inlineStr">
         <is>
-          <t>Teufel</t>
+          <t>Schreiner</t>
         </is>
       </c>
       <c r="E525" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F525" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G525" s="4"/>
     </row>
     <row r="526">
       <c r="A526" s="4" t="n">
-        <v>3594</v>
+        <v>6634</v>
       </c>
       <c r="B526" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C526" s="4" t="inlineStr">
         <is>
-          <t>Yves-Alain</t>
+          <t>Meret</t>
         </is>
       </c>
       <c r="D526" s="4" t="inlineStr">
         <is>
-          <t>Thévoz</t>
+          <t>Schweizer</t>
         </is>
       </c>
       <c r="E526" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F526" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G526" s="4"/>
     </row>
     <row r="527">
       <c r="A527" s="4" t="n">
-        <v>3606</v>
+        <v>3284</v>
       </c>
       <c r="B527" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C527" s="4" t="inlineStr">
         <is>
-          <t>Olivier</t>
+          <t>Demian</t>
         </is>
       </c>
       <c r="D527" s="4" t="inlineStr">
         <is>
-          <t>Thorens</t>
+          <t>Seiler</t>
         </is>
       </c>
       <c r="E527" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Fudokan</t>
         </is>
       </c>
       <c r="F527" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G527" s="4"/>
     </row>
     <row r="528">
       <c r="A528" s="4" t="n">
-        <v>3612</v>
+        <v>4790</v>
       </c>
       <c r="B528" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C528" s="4" t="inlineStr">
         <is>
-          <t>Olivier</t>
+          <t>Silvio</t>
         </is>
       </c>
       <c r="D528" s="4" t="inlineStr">
         <is>
-          <t>Tinembart</t>
+          <t>Sericchio</t>
         </is>
       </c>
       <c r="E528" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F528" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G528" s="4"/>
     </row>
     <row r="529">
       <c r="A529" s="4" t="n">
-        <v>3624</v>
+        <v>3344</v>
       </c>
       <c r="B529" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C529" s="4" t="inlineStr">
         <is>
-          <t>Rodolfo</t>
+          <t>Nicola</t>
         </is>
       </c>
       <c r="D529" s="4" t="inlineStr">
         <is>
-          <t>Tomeo</t>
+          <t>Sigillo</t>
         </is>
       </c>
       <c r="E529" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F529" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G529" s="4"/>
     </row>
     <row r="530">
       <c r="A530" s="4" t="n">
-        <v>4493</v>
+        <v>3343</v>
       </c>
       <c r="B530" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C530" s="4" t="inlineStr">
         <is>
-          <t>Quan</t>
+          <t>Fränzi</t>
         </is>
       </c>
       <c r="D530" s="4" t="inlineStr">
         <is>
-          <t>Truong Minh</t>
+          <t>Sigillo</t>
         </is>
       </c>
       <c r="E530" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F530" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G530" s="4"/>
     </row>
     <row r="531">
       <c r="A531" s="4" t="n">
-        <v>5499</v>
+        <v>3347</v>
       </c>
       <c r="B531" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C531" s="4" t="inlineStr">
         <is>
-          <t>Lorenz</t>
+          <t>Bellinda</t>
         </is>
       </c>
       <c r="D531" s="4" t="inlineStr">
         <is>
-          <t>Tschumi</t>
+          <t>Sigillò Winkler</t>
         </is>
       </c>
       <c r="E531" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F531" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G531" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G531" s="4"/>
     </row>
     <row r="532">
       <c r="A532" s="4" t="n">
-        <v>3673</v>
+        <v>3360</v>
       </c>
       <c r="B532" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C532" s="4" t="inlineStr">
         <is>
-          <t>Jean-François</t>
+          <t>Claude</t>
         </is>
       </c>
       <c r="D532" s="4" t="inlineStr">
         <is>
-          <t>Udrisard</t>
+          <t>Sittinger †</t>
         </is>
       </c>
       <c r="E532" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F532" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G532" s="4"/>
     </row>
     <row r="533">
       <c r="A533" s="4" t="n">
-        <v>5310</v>
+        <v>3388</v>
       </c>
       <c r="B533" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C533" s="4" t="inlineStr">
         <is>
-          <t>Amanda</t>
+          <t>Patrick</t>
         </is>
       </c>
       <c r="D533" s="4" t="inlineStr">
         <is>
-          <t>Van der Scheer</t>
+          <t>Sparer</t>
         </is>
       </c>
       <c r="E533" s="4" t="inlineStr">
         <is>
-          <t>Shukokai Shito Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F533" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G533" s="4"/>
     </row>
     <row r="534">
       <c r="A534" s="4" t="n">
-        <v>7325</v>
+        <v>3393</v>
       </c>
       <c r="B534" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C534" s="4" t="inlineStr">
         <is>
-          <t>Steve</t>
+          <t>Stéphanie</t>
         </is>
       </c>
       <c r="D534" s="4" t="inlineStr">
         <is>
-          <t>Varin</t>
+          <t>Spicher</t>
         </is>
       </c>
       <c r="E534" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F534" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G534" s="4"/>
     </row>
     <row r="535">
       <c r="A535" s="4" t="n">
-        <v>3722</v>
+        <v>3399</v>
       </c>
       <c r="B535" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C535" s="4" t="inlineStr">
         <is>
-          <t>Alin Tiana</t>
+          <t>Lennart</t>
         </is>
       </c>
       <c r="D535" s="4" t="inlineStr">
         <is>
-          <t>Vetter</t>
+          <t>Spira</t>
         </is>
       </c>
       <c r="E535" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F535" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G535" s="4"/>
     </row>
     <row r="536">
       <c r="A536" s="4" t="n">
-        <v>3726</v>
+        <v>4471</v>
       </c>
       <c r="B536" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C536" s="4" t="inlineStr">
         <is>
-          <t>Zdenko</t>
+          <t>Lea</t>
         </is>
       </c>
       <c r="D536" s="4" t="inlineStr">
         <is>
-          <t>Vidakovic</t>
+          <t>Spirig</t>
         </is>
       </c>
       <c r="E536" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F536" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G536" s="4"/>
     </row>
     <row r="537">
       <c r="A537" s="4" t="n">
-        <v>5034</v>
+        <v>5302</v>
       </c>
       <c r="B537" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C537" s="4" t="inlineStr">
         <is>
-          <t>Nelson</t>
+          <t>Renée-Rose</t>
         </is>
       </c>
       <c r="D537" s="4" t="inlineStr">
         <is>
-          <t>Vieira</t>
+          <t>Spuler</t>
         </is>
       </c>
       <c r="E537" s="4" t="inlineStr">
         <is>
-          <t>Shukokai Shito-Ryu</t>
+          <t>Shukokai Shito Ryu</t>
         </is>
       </c>
       <c r="F537" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G537" s="4"/>
     </row>
     <row r="538">
       <c r="A538" s="4" t="n">
-        <v>3731</v>
+        <v>3463</v>
       </c>
       <c r="B538" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C538" s="4" t="inlineStr">
         <is>
-          <t>Marcel</t>
+          <t>Markus</t>
         </is>
       </c>
       <c r="D538" s="4" t="inlineStr">
         <is>
-          <t>Villinger</t>
+          <t>Steiner</t>
         </is>
       </c>
       <c r="E538" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F538" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G538" s="4"/>
     </row>
     <row r="539">
       <c r="A539" s="4" t="n">
-        <v>3733</v>
+        <v>3469</v>
       </c>
       <c r="B539" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C539" s="4" t="inlineStr">
         <is>
-          <t>Ricardo</t>
+          <t>Veronique</t>
         </is>
       </c>
       <c r="D539" s="4" t="inlineStr">
         <is>
-          <t>Visini</t>
+          <t>Steiner</t>
         </is>
       </c>
       <c r="E539" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F539" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G539" s="4"/>
     </row>
     <row r="540">
       <c r="A540" s="4" t="n">
-        <v>3738</v>
+        <v>7326</v>
       </c>
       <c r="B540" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C540" s="4" t="inlineStr">
         <is>
-          <t>Carmen</t>
+          <t>Maryam</t>
         </is>
       </c>
       <c r="D540" s="4" t="inlineStr">
         <is>
-          <t>Vögeli</t>
+          <t>Stergiou</t>
         </is>
       </c>
       <c r="E540" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shorin Ryu</t>
         </is>
       </c>
       <c r="F540" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G540" s="4"/>
     </row>
     <row r="541">
       <c r="A541" s="4" t="n">
-        <v>3764</v>
+        <v>4472</v>
       </c>
       <c r="B541" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C541" s="4" t="inlineStr">
         <is>
-          <t>Aline</t>
+          <t>Melina</t>
         </is>
       </c>
       <c r="D541" s="4" t="inlineStr">
         <is>
-          <t>Von Känel</t>
+          <t>Stieger</t>
         </is>
       </c>
       <c r="E541" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F541" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G541" s="4"/>
     </row>
     <row r="542">
       <c r="A542" s="4" t="n">
-        <v>3774</v>
+        <v>3477</v>
       </c>
       <c r="B542" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C542" s="4" t="inlineStr">
         <is>
-          <t>Fabio</t>
+          <t>Florian</t>
         </is>
       </c>
       <c r="D542" s="4" t="inlineStr">
         <is>
-          <t>Vozza</t>
+          <t>Stieger</t>
         </is>
       </c>
       <c r="E542" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F542" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G542" s="4"/>
     </row>
     <row r="543">
       <c r="A543" s="4" t="n">
-        <v>4495</v>
+        <v>3494</v>
       </c>
       <c r="B543" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C543" s="4" t="inlineStr">
         <is>
-          <t>Matteo</t>
+          <t>Thomas</t>
         </is>
       </c>
       <c r="D543" s="4" t="inlineStr">
         <is>
-          <t>Vozza</t>
+          <t>Stoller</t>
         </is>
       </c>
       <c r="E543" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F543" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G543" s="4"/>
     </row>
     <row r="544">
       <c r="A544" s="4" t="n">
-        <v>4490</v>
+        <v>5025</v>
       </c>
       <c r="B544" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C544" s="4" t="inlineStr">
         <is>
-          <t>Ronnie</t>
+          <t>Nicole</t>
         </is>
       </c>
       <c r="D544" s="4" t="inlineStr">
         <is>
-          <t>Wahli</t>
+          <t>Studer</t>
         </is>
       </c>
       <c r="E544" s="4" t="inlineStr">
         <is>
-          <t>Shukokai Shito Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F544" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G544" s="4"/>
     </row>
     <row r="545">
       <c r="A545" s="4" t="n">
-        <v>6637</v>
+        <v>3524</v>
       </c>
       <c r="B545" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C545" s="4" t="inlineStr">
         <is>
-          <t>Markus</t>
+          <t>Armin</t>
         </is>
       </c>
       <c r="D545" s="4" t="inlineStr">
         <is>
-          <t>Wälchli</t>
+          <t>Stupf</t>
         </is>
       </c>
       <c r="E545" s="4" t="inlineStr">
         <is>
-          <t>Shisui Ryu</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F545" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G545" s="4"/>
     </row>
     <row r="546">
       <c r="A546" s="4" t="n">
-        <v>3817</v>
+        <v>8157</v>
       </c>
       <c r="B546" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C546" s="4" t="inlineStr">
         <is>
-          <t>Nina</t>
+          <t>Rimas</t>
         </is>
       </c>
       <c r="D546" s="4" t="inlineStr">
         <is>
-          <t>Waser</t>
+          <t>Sukarevicius</t>
         </is>
       </c>
       <c r="E546" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F546" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G546" s="4"/>
     </row>
     <row r="547">
       <c r="A547" s="4" t="n">
-        <v>3843</v>
+        <v>3542</v>
       </c>
       <c r="B547" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C547" s="4" t="inlineStr">
         <is>
-          <t>René</t>
+          <t>Olivier</t>
         </is>
       </c>
       <c r="D547" s="4" t="inlineStr">
         <is>
-          <t>Wertli</t>
+          <t>Summermatter</t>
         </is>
       </c>
       <c r="E547" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F547" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G547" s="4"/>
     </row>
     <row r="548">
       <c r="A548" s="4" t="n">
-        <v>3863</v>
+        <v>5515</v>
       </c>
       <c r="B548" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C548" s="4" t="inlineStr">
         <is>
-          <t>Stefan</t>
+          <t>Suraby</t>
         </is>
       </c>
       <c r="D548" s="4" t="inlineStr">
         <is>
-          <t>Wieser</t>
+          <t>Surenthiran</t>
         </is>
       </c>
       <c r="E548" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F548" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G548" s="4"/>
     </row>
     <row r="549">
       <c r="A549" s="4" t="n">
-        <v>4473</v>
+        <v>5501</v>
       </c>
       <c r="B549" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C549" s="4" t="inlineStr">
         <is>
-          <t>Adrian</t>
+          <t>Rachel</t>
         </is>
       </c>
       <c r="D549" s="4" t="inlineStr">
         <is>
-          <t>Wilhelm</t>
+          <t>Tandonnet-Nuhrich</t>
         </is>
       </c>
       <c r="E549" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F549" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G549" s="4"/>
     </row>
     <row r="550">
       <c r="A550" s="4" t="n">
-        <v>3875</v>
+        <v>3583</v>
       </c>
       <c r="B550" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C550" s="4" t="inlineStr">
         <is>
-          <t>Hansjörg</t>
+          <t>Barbara</t>
         </is>
       </c>
       <c r="D550" s="4" t="inlineStr">
         <is>
-          <t>Wingeier</t>
+          <t>Teufel</t>
         </is>
       </c>
       <c r="E550" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F550" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G550" s="4"/>
     </row>
     <row r="551">
       <c r="A551" s="4" t="n">
-        <v>3900</v>
+        <v>3594</v>
       </c>
       <c r="B551" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C551" s="4" t="inlineStr">
         <is>
-          <t>Nicole</t>
+          <t>Yves-Alain</t>
         </is>
       </c>
       <c r="D551" s="4" t="inlineStr">
         <is>
-          <t>Woweries</t>
+          <t>Thévoz</t>
         </is>
       </c>
       <c r="E551" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F551" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G551" s="4"/>
     </row>
     <row r="552">
       <c r="A552" s="4" t="n">
-        <v>6636</v>
+        <v>3606</v>
       </c>
       <c r="B552" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C552" s="4" t="inlineStr">
         <is>
-          <t>Patrik</t>
+          <t>Olivier</t>
         </is>
       </c>
       <c r="D552" s="4" t="inlineStr">
         <is>
-          <t>Wülser</t>
+          <t>Thorens</t>
         </is>
       </c>
       <c r="E552" s="4" t="inlineStr">
         <is>
-          <t>Shisui Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F552" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G552" s="4"/>
     </row>
     <row r="553">
       <c r="A553" s="4" t="n">
-        <v>3912</v>
+        <v>3612</v>
       </c>
       <c r="B553" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C553" s="4" t="inlineStr">
         <is>
-          <t>Simone</t>
+          <t>Olivier</t>
         </is>
       </c>
       <c r="D553" s="4" t="inlineStr">
         <is>
-          <t>Wüthrich</t>
+          <t>Tinembart</t>
         </is>
       </c>
       <c r="E553" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F553" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G553" s="4"/>
     </row>
     <row r="554">
       <c r="A554" s="4" t="n">
-        <v>3935</v>
+        <v>3624</v>
       </c>
       <c r="B554" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C554" s="4" t="inlineStr">
         <is>
-          <t>Salvatore</t>
+          <t>Rodolfo</t>
         </is>
       </c>
       <c r="D554" s="4" t="inlineStr">
         <is>
-          <t>Zampol</t>
+          <t>Tomeo</t>
         </is>
       </c>
       <c r="E554" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F554" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G554" s="4"/>
     </row>
     <row r="555">
       <c r="A555" s="4" t="n">
-        <v>4784</v>
+        <v>4493</v>
       </c>
       <c r="B555" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C555" s="4" t="inlineStr">
         <is>
-          <t>Ghazi</t>
+          <t>Quan</t>
         </is>
       </c>
       <c r="D555" s="4" t="inlineStr">
         <is>
-          <t>Zineb</t>
+          <t>Truong Minh</t>
         </is>
       </c>
       <c r="E555" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F555" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G555" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G555" s="4"/>
     </row>
     <row r="556">
       <c r="A556" s="4" t="n">
-        <v>3989</v>
+        <v>5499</v>
       </c>
       <c r="B556" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C556" s="4" t="inlineStr">
         <is>
-          <t>Ulrich</t>
+          <t>Lorenz</t>
         </is>
       </c>
       <c r="D556" s="4" t="inlineStr">
         <is>
-          <t>Zürcher</t>
+          <t>Tschumi</t>
         </is>
       </c>
       <c r="E556" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F556" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G556" s="4"/>
+      <c r="G556" s="4" t="inlineStr">
+        <is>
+          <t>SSKF</t>
+        </is>
+      </c>
     </row>
     <row r="557">
       <c r="A557" s="4" t="n">
-        <v>3999</v>
+        <v>3673</v>
       </c>
       <c r="B557" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C557" s="4" t="inlineStr">
         <is>
-          <t>Trashupa</t>
+          <t>Jean-François</t>
         </is>
       </c>
       <c r="D557" s="4" t="inlineStr">
         <is>
-          <t>Zxhim</t>
+          <t>Udrisard</t>
         </is>
       </c>
       <c r="E557" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F557" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G557" s="4"/>
     </row>
     <row r="558">
       <c r="A558" s="4" t="n">
-        <v>4</v>
+        <v>5310</v>
       </c>
       <c r="B558" s="4" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C558" s="4" t="inlineStr">
         <is>
-          <t>Ivan</t>
+          <t>Amanda</t>
         </is>
       </c>
       <c r="D558" s="4" t="inlineStr">
         <is>
-          <t>Aboussouan</t>
+          <t>Van der Scheer</t>
         </is>
       </c>
       <c r="E558" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Shukokai Shito Ryu</t>
         </is>
       </c>
       <c r="F558" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G558" s="4"/>
     </row>
     <row r="559">
       <c r="A559" s="4" t="n">
-        <v>13</v>
+        <v>7325</v>
       </c>
       <c r="B559" s="4" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C559" s="4" t="inlineStr">
         <is>
-          <t>Marcel</t>
+          <t>Steve</t>
         </is>
       </c>
       <c r="D559" s="4" t="inlineStr">
         <is>
-          <t>Ackermann</t>
+          <t>Varin</t>
         </is>
       </c>
       <c r="E559" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F559" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G559" s="4"/>
     </row>
     <row r="560">
       <c r="A560" s="4" t="n">
-        <v>15</v>
+        <v>3722</v>
       </c>
       <c r="B560" s="4" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C560" s="4" t="inlineStr">
         <is>
-          <t>Shaban</t>
+          <t>Alin Tiana</t>
         </is>
       </c>
       <c r="D560" s="4" t="inlineStr">
         <is>
-          <t>Ademi</t>
+          <t>Vetter</t>
         </is>
       </c>
       <c r="E560" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F560" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G560" s="4"/>
     </row>
     <row r="561">
       <c r="A561" s="4" t="n">
-        <v>18</v>
+        <v>3726</v>
       </c>
       <c r="B561" s="4" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C561" s="4" t="inlineStr">
         <is>
-          <t>Wilhelm</t>
+          <t>Zdenko</t>
         </is>
       </c>
       <c r="D561" s="4" t="inlineStr">
         <is>
-          <t>Adrian</t>
+          <t>Vidakovic</t>
         </is>
       </c>
       <c r="E561" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F561" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G561" s="4"/>
     </row>
     <row r="562">
       <c r="A562" s="4" t="n">
-        <v>19</v>
+        <v>5034</v>
       </c>
       <c r="B562" s="4" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C562" s="4" t="inlineStr">
         <is>
-          <t>Alice</t>
+          <t>Nelson</t>
         </is>
       </c>
       <c r="D562" s="4" t="inlineStr">
         <is>
-          <t>Aebi</t>
+          <t>Vieira</t>
         </is>
       </c>
       <c r="E562" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai Shito-Ryu</t>
         </is>
       </c>
       <c r="F562" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G562" s="4"/>
     </row>
     <row r="563">
       <c r="A563" s="4" t="n">
-        <v>23</v>
+        <v>3731</v>
       </c>
       <c r="B563" s="4" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C563" s="4" t="inlineStr">
         <is>
-          <t>Alexandre</t>
+          <t>Marcel</t>
         </is>
       </c>
       <c r="D563" s="4" t="inlineStr">
         <is>
-          <t>Aegerter</t>
+          <t>Villinger</t>
         </is>
       </c>
       <c r="E563" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F563" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G563" s="4"/>
     </row>
     <row r="564">
       <c r="A564" s="4" t="n">
-        <v>28</v>
+        <v>3733</v>
       </c>
       <c r="B564" s="4" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C564" s="4" t="inlineStr">
         <is>
-          <t>Beat</t>
+          <t>Ricardo</t>
         </is>
       </c>
       <c r="D564" s="4" t="inlineStr">
         <is>
-          <t>Aeschlimann</t>
+          <t>Visini</t>
         </is>
       </c>
       <c r="E564" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F564" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G564" s="4"/>
     </row>
     <row r="565">
       <c r="A565" s="4" t="n">
-        <v>7513</v>
+        <v>3738</v>
       </c>
       <c r="B565" s="4" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C565" s="4" t="inlineStr">
         <is>
-          <t>Jaqueline</t>
+          <t>Carmen</t>
         </is>
       </c>
       <c r="D565" s="4" t="inlineStr">
         <is>
-          <t>Agussol</t>
+          <t>Vögeli</t>
         </is>
       </c>
       <c r="E565" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F565" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G565" s="4"/>
     </row>
     <row r="566">
       <c r="A566" s="4" t="n">
-        <v>7350</v>
+        <v>3764</v>
       </c>
       <c r="B566" s="4" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C566" s="4" t="inlineStr">
         <is>
-          <t>Arno</t>
+          <t>Aline</t>
         </is>
       </c>
       <c r="D566" s="4" t="inlineStr">
         <is>
-          <t>Aioutz</t>
+          <t>Von Känel</t>
         </is>
       </c>
       <c r="E566" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F566" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G566" s="4"/>
     </row>
     <row r="567">
       <c r="A567" s="4" t="n">
-        <v>5520</v>
+        <v>3774</v>
       </c>
       <c r="B567" s="4" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C567" s="4" t="inlineStr">
         <is>
-          <t>Adam</t>
+          <t>Fabio</t>
         </is>
       </c>
       <c r="D567" s="4" t="inlineStr">
         <is>
-          <t>Ait Ouhamou</t>
+          <t>Vozza</t>
         </is>
       </c>
       <c r="E567" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F567" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G567" s="4"/>
     </row>
     <row r="568">
       <c r="A568" s="4" t="n">
-        <v>4533</v>
+        <v>4495</v>
       </c>
       <c r="B568" s="4" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C568" s="4" t="inlineStr">
         <is>
-          <t>Yassin</t>
+          <t>Matteo</t>
         </is>
       </c>
       <c r="D568" s="4" t="inlineStr">
         <is>
-          <t>Ait-Ouhamou</t>
+          <t>Vozza</t>
         </is>
       </c>
       <c r="E568" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F568" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G568" s="4"/>
     </row>
     <row r="569">
       <c r="A569" s="4" t="n">
-        <v>46</v>
+        <v>4490</v>
       </c>
       <c r="B569" s="4" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C569" s="4" t="inlineStr">
         <is>
-          <t>Danijela</t>
+          <t>Ronnie</t>
         </is>
       </c>
       <c r="D569" s="4" t="inlineStr">
         <is>
-          <t>Al Adwan-Stojilkovic</t>
+          <t>Wahli</t>
         </is>
       </c>
       <c r="E569" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai Shito Ryu</t>
         </is>
       </c>
       <c r="F569" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G569" s="4"/>
     </row>
     <row r="570">
       <c r="A570" s="4" t="n">
-        <v>48</v>
+        <v>6637</v>
       </c>
       <c r="B570" s="4" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C570" s="4" t="inlineStr">
         <is>
-          <t>Vincenzo</t>
+          <t>Markus</t>
         </is>
       </c>
       <c r="D570" s="4" t="inlineStr">
         <is>
-          <t>Alano</t>
+          <t>Wälchli</t>
         </is>
       </c>
       <c r="E570" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shisui Ryu</t>
         </is>
       </c>
       <c r="F570" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G570" s="4"/>
     </row>
     <row r="571">
       <c r="A571" s="4" t="n">
-        <v>7346</v>
+        <v>3817</v>
       </c>
       <c r="B571" s="4" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C571" s="4" t="inlineStr">
         <is>
-          <t>Alessandro</t>
+          <t>Nina</t>
         </is>
       </c>
       <c r="D571" s="4" t="inlineStr">
         <is>
-          <t>Alessi</t>
+          <t>Waser</t>
         </is>
       </c>
       <c r="E571" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F571" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G571" s="4"/>
     </row>
     <row r="572">
       <c r="A572" s="4" t="n">
-        <v>60</v>
+        <v>3843</v>
       </c>
       <c r="B572" s="4" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C572" s="4" t="inlineStr">
         <is>
-          <t>Ilana</t>
+          <t>René</t>
         </is>
       </c>
       <c r="D572" s="4" t="inlineStr">
         <is>
-          <t>Alig</t>
+          <t>Wertli</t>
         </is>
       </c>
       <c r="E572" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F572" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G572" s="4"/>
     </row>
     <row r="573">
       <c r="A573" s="4" t="n">
-        <v>7335</v>
+        <v>3863</v>
       </c>
       <c r="B573" s="4" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C573" s="4" t="inlineStr">
         <is>
-          <t>Nour</t>
+          <t>Stefan</t>
         </is>
       </c>
       <c r="D573" s="4" t="inlineStr">
         <is>
-          <t>Al-Khodairy</t>
+          <t>Wieser</t>
         </is>
       </c>
       <c r="E573" s="4" t="inlineStr">
         <is>
-          <t>Shorin Ryu</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F573" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G573" s="4"/>
     </row>
     <row r="574">
       <c r="A574" s="4" t="n">
-        <v>7354</v>
+        <v>4473</v>
       </c>
       <c r="B574" s="4" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C574" s="4" t="inlineStr">
         <is>
-          <t>Patrick</t>
+          <t>Adrian</t>
         </is>
       </c>
       <c r="D574" s="4" t="inlineStr">
         <is>
-          <t>Alves da Gloria</t>
+          <t>Wilhelm</t>
         </is>
       </c>
       <c r="E574" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F574" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G574" s="4"/>
     </row>
     <row r="575">
       <c r="A575" s="4" t="n">
-        <v>75</v>
+        <v>3875</v>
       </c>
       <c r="B575" s="4" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C575" s="4" t="inlineStr">
         <is>
-          <t>Jean-Jacques</t>
+          <t>Hansjörg</t>
         </is>
       </c>
       <c r="D575" s="4" t="inlineStr">
         <is>
-          <t>Amancio</t>
+          <t>Wingeier</t>
         </is>
       </c>
       <c r="E575" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F575" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G575" s="4"/>
     </row>
     <row r="576">
       <c r="A576" s="4" t="n">
-        <v>74</v>
+        <v>3900</v>
       </c>
       <c r="B576" s="4" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C576" s="4" t="inlineStr">
         <is>
-          <t>Chloé</t>
+          <t>Nicole</t>
         </is>
       </c>
       <c r="D576" s="4" t="inlineStr">
         <is>
-          <t>Amancio</t>
+          <t>Woweries</t>
         </is>
       </c>
       <c r="E576" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F576" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G576" s="4"/>
     </row>
     <row r="577">
       <c r="A577" s="4" t="n">
-        <v>82</v>
+        <v>6636</v>
       </c>
       <c r="B577" s="4" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C577" s="4" t="inlineStr">
         <is>
-          <t>Kozhiparambil</t>
+          <t>Patrik</t>
         </is>
       </c>
       <c r="D577" s="4" t="inlineStr">
         <is>
-          <t>Amitabh</t>
+          <t>Wülser</t>
         </is>
       </c>
       <c r="E577" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shisui Ryu</t>
         </is>
       </c>
       <c r="F577" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G577" s="4"/>
     </row>
     <row r="578">
       <c r="A578" s="4" t="n">
-        <v>97</v>
+        <v>3912</v>
       </c>
       <c r="B578" s="4" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C578" s="4" t="inlineStr">
         <is>
-          <t>Jessy-Anthony</t>
+          <t>Simone</t>
         </is>
       </c>
       <c r="D578" s="4" t="inlineStr">
         <is>
-          <t>Ancay</t>
+          <t>Wüthrich</t>
         </is>
       </c>
       <c r="E578" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F578" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G578" s="4"/>
     </row>
     <row r="579">
       <c r="A579" s="4" t="n">
-        <v>99</v>
+        <v>3935</v>
       </c>
       <c r="B579" s="4" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C579" s="4" t="inlineStr">
         <is>
-          <t>Harald</t>
+          <t>Salvatore</t>
         </is>
       </c>
       <c r="D579" s="4" t="inlineStr">
         <is>
-          <t>Andereggen</t>
+          <t>Zampol</t>
         </is>
       </c>
       <c r="E579" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F579" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G579" s="4"/>
     </row>
     <row r="580">
       <c r="A580" s="4" t="n">
-        <v>5308</v>
+        <v>4784</v>
       </c>
       <c r="B580" s="4" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C580" s="4" t="inlineStr">
         <is>
-          <t>Mathilde</t>
+          <t>Ghazi</t>
         </is>
       </c>
       <c r="D580" s="4" t="inlineStr">
         <is>
-          <t>Anderes</t>
+          <t>Zineb</t>
         </is>
       </c>
       <c r="E580" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F580" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G580" s="4"/>
+      <c r="G580" s="4" t="inlineStr">
+        <is>
+          <t>SSKF</t>
+        </is>
+      </c>
     </row>
     <row r="581">
       <c r="A581" s="4" t="n">
-        <v>101</v>
+        <v>6197</v>
       </c>
       <c r="B581" s="4" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C581" s="4" t="inlineStr">
         <is>
-          <t>Andrea</t>
+          <t>Alexandre</t>
         </is>
       </c>
       <c r="D581" s="4" t="inlineStr">
         <is>
-          <t>Andersen</t>
+          <t>Zorn</t>
         </is>
       </c>
       <c r="E581" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F581" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G581" s="4"/>
     </row>
     <row r="582">
       <c r="A582" s="4" t="n">
-        <v>104</v>
+        <v>3989</v>
       </c>
       <c r="B582" s="4" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C582" s="4" t="inlineStr">
         <is>
-          <t>Charles</t>
+          <t>Ulrich</t>
         </is>
       </c>
       <c r="D582" s="4" t="inlineStr">
         <is>
-          <t>Andre Poll</t>
+          <t>Zürcher</t>
         </is>
       </c>
       <c r="E582" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F582" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G582" s="4"/>
     </row>
     <row r="583">
       <c r="A583" s="4" t="n">
-        <v>107</v>
+        <v>3999</v>
       </c>
       <c r="B583" s="4" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C583" s="4" t="inlineStr">
         <is>
-          <t>Bernhard</t>
+          <t>Trashupa</t>
         </is>
       </c>
       <c r="D583" s="4" t="inlineStr">
         <is>
-          <t>Andres</t>
+          <t>Zxhim</t>
         </is>
       </c>
       <c r="E583" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F583" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G583" s="4"/>
     </row>
     <row r="584">
       <c r="A584" s="4" t="n">
-        <v>110</v>
+        <v>4</v>
       </c>
       <c r="B584" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C584" s="4" t="inlineStr">
         <is>
-          <t>Livia</t>
+          <t>Ivan</t>
         </is>
       </c>
       <c r="D584" s="4" t="inlineStr">
         <is>
-          <t>Andrey</t>
+          <t>Aboussouan</t>
         </is>
       </c>
       <c r="E584" s="4" t="inlineStr">
         <is>
           <t>Fudokan</t>
         </is>
       </c>
       <c r="F584" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G584" s="4"/>
     </row>
     <row r="585">
       <c r="A585" s="4" t="n">
-        <v>6657</v>
+        <v>13</v>
       </c>
       <c r="B585" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C585" s="4" t="inlineStr">
         <is>
-          <t>Axel</t>
+          <t>Marcel</t>
         </is>
       </c>
       <c r="D585" s="4" t="inlineStr">
         <is>
-          <t>Angeloz</t>
+          <t>Ackermann</t>
         </is>
       </c>
       <c r="E585" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Fudokan</t>
         </is>
       </c>
       <c r="F585" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G585" s="4"/>
     </row>
     <row r="586">
       <c r="A586" s="4" t="n">
-        <v>114</v>
+        <v>15</v>
       </c>
       <c r="B586" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C586" s="4" t="inlineStr">
         <is>
-          <t>Alessio</t>
+          <t>Shaban</t>
         </is>
       </c>
       <c r="D586" s="4" t="inlineStr">
         <is>
-          <t>Angiolillo</t>
+          <t>Ademi</t>
         </is>
       </c>
       <c r="E586" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F586" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G586" s="4"/>
     </row>
     <row r="587">
       <c r="A587" s="4" t="n">
-        <v>117</v>
+        <v>18</v>
       </c>
       <c r="B587" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C587" s="4" t="inlineStr">
         <is>
-          <t>Stefanie</t>
+          <t>Wilhelm</t>
         </is>
       </c>
       <c r="D587" s="4" t="inlineStr">
         <is>
-          <t>Anliker</t>
+          <t>Adrian</t>
         </is>
       </c>
       <c r="E587" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F587" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G587" s="4"/>
     </row>
     <row r="588">
       <c r="A588" s="4" t="n">
-        <v>120</v>
+        <v>19</v>
       </c>
       <c r="B588" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C588" s="4" t="inlineStr">
         <is>
-          <t>Anna-Laurisa</t>
+          <t>Alice</t>
         </is>
       </c>
       <c r="D588" s="4" t="inlineStr">
         <is>
-          <t>Ape</t>
+          <t>Aebi</t>
         </is>
       </c>
       <c r="E588" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F588" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G588" s="4"/>
     </row>
     <row r="589">
       <c r="A589" s="4" t="n">
-        <v>126</v>
+        <v>8192</v>
       </c>
       <c r="B589" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C589" s="4" t="inlineStr">
         <is>
-          <t>Beatrice</t>
+          <t>Brandon-James</t>
         </is>
       </c>
       <c r="D589" s="4" t="inlineStr">
         <is>
-          <t>Aragon</t>
+          <t>Aebischer</t>
         </is>
       </c>
       <c r="E589" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F589" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G589" s="4"/>
     </row>
     <row r="590">
       <c r="A590" s="4" t="n">
-        <v>128</v>
+        <v>23</v>
       </c>
       <c r="B590" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C590" s="4" t="inlineStr">
         <is>
-          <t>Gonzalo</t>
+          <t>Alexandre</t>
         </is>
       </c>
       <c r="D590" s="4" t="inlineStr">
         <is>
-          <t>Aranguiz</t>
+          <t>Aegerter</t>
         </is>
       </c>
       <c r="E590" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F590" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G590" s="4"/>
     </row>
     <row r="591">
       <c r="A591" s="4" t="n">
-        <v>5184</v>
+        <v>28</v>
       </c>
       <c r="B591" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C591" s="4" t="inlineStr">
         <is>
-          <t>Eléonore</t>
+          <t>Beat</t>
         </is>
       </c>
       <c r="D591" s="4" t="inlineStr">
         <is>
-          <t>Arbona</t>
+          <t>Aeschlimann</t>
         </is>
       </c>
       <c r="E591" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F591" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G591" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G591" s="4"/>
     </row>
     <row r="592">
       <c r="A592" s="4" t="n">
-        <v>4804</v>
+        <v>7513</v>
       </c>
       <c r="B592" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C592" s="4" t="inlineStr">
         <is>
-          <t>Eléonore</t>
+          <t>Jaqueline</t>
         </is>
       </c>
       <c r="D592" s="4" t="inlineStr">
         <is>
-          <t>Arbona</t>
+          <t>Agussol</t>
         </is>
       </c>
       <c r="E592" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F592" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G592" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G592" s="4"/>
     </row>
     <row r="593">
       <c r="A593" s="4" t="n">
-        <v>135</v>
+        <v>7350</v>
       </c>
       <c r="B593" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C593" s="4" t="inlineStr">
         <is>
-          <t>Sandra</t>
+          <t>Arno</t>
         </is>
       </c>
       <c r="D593" s="4" t="inlineStr">
         <is>
-          <t>Armellini</t>
+          <t>Aioutz</t>
         </is>
       </c>
       <c r="E593" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F593" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G593" s="4"/>
     </row>
     <row r="594">
       <c r="A594" s="4" t="n">
-        <v>136</v>
+        <v>5520</v>
       </c>
       <c r="B594" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C594" s="4" t="inlineStr">
         <is>
-          <t>Christoph</t>
+          <t>Adam</t>
         </is>
       </c>
       <c r="D594" s="4" t="inlineStr">
         <is>
-          <t>Arn</t>
+          <t>Ait Ouhamou</t>
         </is>
       </c>
       <c r="E594" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F594" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G594" s="4"/>
     </row>
     <row r="595">
       <c r="A595" s="4" t="n">
-        <v>144</v>
+        <v>4533</v>
       </c>
       <c r="B595" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C595" s="4" t="inlineStr">
         <is>
-          <t>Benjamin</t>
+          <t>Yassin</t>
         </is>
       </c>
       <c r="D595" s="4" t="inlineStr">
         <is>
-          <t>Assouline</t>
+          <t>Ait-Ouhamou</t>
         </is>
       </c>
       <c r="E595" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F595" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G595" s="4"/>
     </row>
     <row r="596">
       <c r="A596" s="4" t="n">
-        <v>153</v>
+        <v>46</v>
       </c>
       <c r="B596" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C596" s="4" t="inlineStr">
         <is>
-          <t>Grégory</t>
+          <t>Danijela</t>
         </is>
       </c>
       <c r="D596" s="4" t="inlineStr">
         <is>
-          <t>Auberson</t>
+          <t>Al Adwan-Stojilkovic</t>
         </is>
       </c>
       <c r="E596" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F596" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G596" s="4"/>
     </row>
     <row r="597">
       <c r="A597" s="4" t="n">
-        <v>162</v>
+        <v>48</v>
       </c>
       <c r="B597" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C597" s="4" t="inlineStr">
         <is>
-          <t>Nalan</t>
+          <t>Vincenzo</t>
         </is>
       </c>
       <c r="D597" s="4" t="inlineStr">
         <is>
-          <t>Ayyildiz</t>
+          <t>Alano</t>
         </is>
       </c>
       <c r="E597" s="4" t="inlineStr">
         <is>
           <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F597" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G597" s="4"/>
     </row>
     <row r="598">
       <c r="A598" s="4" t="n">
-        <v>165</v>
+        <v>7346</v>
       </c>
       <c r="B598" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C598" s="4" t="inlineStr">
         <is>
-          <t>Alexandre</t>
+          <t>Alessandro</t>
         </is>
       </c>
       <c r="D598" s="4" t="inlineStr">
         <is>
-          <t>Babecki</t>
+          <t>Alessi</t>
         </is>
       </c>
       <c r="E598" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F598" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G598" s="4"/>
     </row>
     <row r="599">
       <c r="A599" s="4" t="n">
-        <v>167</v>
+        <v>60</v>
       </c>
       <c r="B599" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C599" s="4" t="inlineStr">
         <is>
-          <t>Dalibor</t>
+          <t>Ilana</t>
         </is>
       </c>
       <c r="D599" s="4" t="inlineStr">
         <is>
-          <t>Babic</t>
+          <t>Alig</t>
         </is>
       </c>
       <c r="E599" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F599" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G599" s="4"/>
     </row>
     <row r="600">
       <c r="A600" s="4" t="n">
-        <v>169</v>
+        <v>7335</v>
       </c>
       <c r="B600" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C600" s="4" t="inlineStr">
         <is>
-          <t>Elisabeth</t>
+          <t>Nour</t>
         </is>
       </c>
       <c r="D600" s="4" t="inlineStr">
         <is>
-          <t>Bachellerie</t>
+          <t>Al-Khodairy</t>
         </is>
       </c>
       <c r="E600" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shorin Ryu</t>
         </is>
       </c>
       <c r="F600" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G600" s="4"/>
     </row>
     <row r="601">
       <c r="A601" s="4" t="n">
-        <v>174</v>
+        <v>7354</v>
       </c>
       <c r="B601" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C601" s="4" t="inlineStr">
         <is>
-          <t>Fritz</t>
+          <t>Patrick</t>
         </is>
       </c>
       <c r="D601" s="4" t="inlineStr">
         <is>
-          <t>Bachmann</t>
+          <t>Alves da Gloria</t>
         </is>
       </c>
       <c r="E601" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F601" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G601" s="4"/>
     </row>
     <row r="602">
       <c r="A602" s="4" t="n">
-        <v>181</v>
+        <v>75</v>
       </c>
       <c r="B602" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C602" s="4" t="inlineStr">
         <is>
-          <t>Roy</t>
+          <t>Jean-Jacques</t>
         </is>
       </c>
       <c r="D602" s="4" t="inlineStr">
         <is>
-          <t>Bachmann</t>
+          <t>Amancio</t>
         </is>
       </c>
       <c r="E602" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F602" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G602" s="4"/>
     </row>
     <row r="603">
       <c r="A603" s="4" t="n">
-        <v>184</v>
+        <v>74</v>
       </c>
       <c r="B603" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C603" s="4" t="inlineStr">
         <is>
-          <t>Edi</t>
+          <t>Chloé</t>
         </is>
       </c>
       <c r="D603" s="4" t="inlineStr">
         <is>
-          <t>Bader</t>
+          <t>Amancio</t>
         </is>
       </c>
       <c r="E603" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F603" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G603" s="4"/>
     </row>
     <row r="604">
       <c r="A604" s="4" t="n">
-        <v>191</v>
+        <v>82</v>
       </c>
       <c r="B604" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C604" s="4" t="inlineStr">
         <is>
-          <t>Claudio</t>
+          <t>Kozhiparambil</t>
         </is>
       </c>
       <c r="D604" s="4" t="inlineStr">
         <is>
-          <t>Bagnato</t>
+          <t>Amitabh</t>
         </is>
       </c>
       <c r="E604" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F604" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G604" s="4"/>
     </row>
     <row r="605">
       <c r="A605" s="4" t="n">
-        <v>192</v>
+        <v>97</v>
       </c>
       <c r="B605" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C605" s="4" t="inlineStr">
         <is>
-          <t>Fabio</t>
+          <t>Jessy-Anthony</t>
         </is>
       </c>
       <c r="D605" s="4" t="inlineStr">
         <is>
-          <t>Bagnato</t>
+          <t>Ancay</t>
         </is>
       </c>
       <c r="E605" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F605" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G605" s="4"/>
     </row>
     <row r="606">
       <c r="A606" s="4" t="n">
-        <v>4803</v>
+        <v>99</v>
       </c>
       <c r="B606" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C606" s="4" t="inlineStr">
         <is>
-          <t>Christoph</t>
+          <t>Harald</t>
         </is>
       </c>
       <c r="D606" s="4" t="inlineStr">
         <is>
-          <t>Bagnoud</t>
+          <t>Andereggen</t>
         </is>
       </c>
       <c r="E606" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Fudokan</t>
         </is>
       </c>
       <c r="F606" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G606" s="4"/>
     </row>
     <row r="607">
       <c r="A607" s="4" t="n">
-        <v>195</v>
+        <v>5308</v>
       </c>
       <c r="B607" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C607" s="4" t="inlineStr">
         <is>
-          <t>Gentiane</t>
+          <t>Mathilde</t>
         </is>
       </c>
       <c r="D607" s="4" t="inlineStr">
         <is>
-          <t>Bajrami</t>
+          <t>Anderes</t>
         </is>
       </c>
       <c r="E607" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F607" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G607" s="4"/>
     </row>
     <row r="608">
       <c r="A608" s="4" t="n">
-        <v>216</v>
+        <v>101</v>
       </c>
       <c r="B608" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C608" s="4" t="inlineStr">
         <is>
-          <t>Içvara</t>
+          <t>Andrea</t>
         </is>
       </c>
       <c r="D608" s="4" t="inlineStr">
         <is>
-          <t>Barbier</t>
+          <t>Andersen</t>
         </is>
       </c>
       <c r="E608" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F608" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G608" s="4"/>
     </row>
     <row r="609">
       <c r="A609" s="4" t="n">
-        <v>219</v>
+        <v>104</v>
       </c>
       <c r="B609" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C609" s="4" t="inlineStr">
         <is>
-          <t>Michael</t>
+          <t>Charles</t>
         </is>
       </c>
       <c r="D609" s="4" t="inlineStr">
         <is>
-          <t>Barczyk</t>
+          <t>Andre Poll</t>
         </is>
       </c>
       <c r="E609" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F609" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G609" s="4"/>
     </row>
     <row r="610">
       <c r="A610" s="4" t="n">
-        <v>220</v>
+        <v>107</v>
       </c>
       <c r="B610" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C610" s="4" t="inlineStr">
         <is>
-          <t>Simon</t>
+          <t>Bernhard</t>
         </is>
       </c>
       <c r="D610" s="4" t="inlineStr">
         <is>
-          <t>Barmaz</t>
+          <t>Andres</t>
         </is>
       </c>
       <c r="E610" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Fudokan</t>
         </is>
       </c>
       <c r="F610" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G610" s="4"/>
     </row>
     <row r="611">
       <c r="A611" s="4" t="n">
-        <v>233</v>
+        <v>110</v>
       </c>
       <c r="B611" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C611" s="4" t="inlineStr">
         <is>
-          <t>Quentin</t>
+          <t>Livia</t>
         </is>
       </c>
       <c r="D611" s="4" t="inlineStr">
         <is>
-          <t>Basilico</t>
+          <t>Andrey</t>
         </is>
       </c>
       <c r="E611" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Fudokan</t>
         </is>
       </c>
       <c r="F611" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G611" s="4"/>
     </row>
     <row r="612">
       <c r="A612" s="4" t="n">
-        <v>4541</v>
+        <v>6657</v>
       </c>
       <c r="B612" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C612" s="4" t="inlineStr">
         <is>
-          <t>Bathusan</t>
+          <t>Axel</t>
         </is>
       </c>
       <c r="D612" s="4" t="inlineStr">
         <is>
-          <t>Baskaran</t>
+          <t>Angeloz</t>
         </is>
       </c>
       <c r="E612" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F612" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G612" s="4"/>
     </row>
     <row r="613">
       <c r="A613" s="4" t="n">
-        <v>241</v>
+        <v>114</v>
       </c>
       <c r="B613" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C613" s="4" t="inlineStr">
         <is>
-          <t>Roger</t>
+          <t>Alessio</t>
         </is>
       </c>
       <c r="D613" s="4" t="inlineStr">
         <is>
-          <t>Bauer</t>
+          <t>Angiolillo</t>
         </is>
       </c>
       <c r="E613" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F613" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G613" s="4"/>
     </row>
     <row r="614">
       <c r="A614" s="4" t="n">
-        <v>244</v>
+        <v>117</v>
       </c>
       <c r="B614" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C614" s="4" t="inlineStr">
         <is>
-          <t>Anita</t>
+          <t>Stefanie</t>
         </is>
       </c>
       <c r="D614" s="4" t="inlineStr">
         <is>
-          <t>Baumann</t>
+          <t>Anliker</t>
         </is>
       </c>
       <c r="E614" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F614" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G614" s="4"/>
     </row>
     <row r="615">
       <c r="A615" s="4" t="n">
-        <v>253</v>
+        <v>120</v>
       </c>
       <c r="B615" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C615" s="4" t="inlineStr">
         <is>
-          <t>Philippe</t>
+          <t>Anna-Laurisa</t>
         </is>
       </c>
       <c r="D615" s="4" t="inlineStr">
         <is>
-          <t>Baumann</t>
+          <t>Ape</t>
         </is>
       </c>
       <c r="E615" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F615" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G615" s="4"/>
     </row>
     <row r="616">
       <c r="A616" s="4" t="n">
-        <v>258</v>
+        <v>126</v>
       </c>
       <c r="B616" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C616" s="4" t="inlineStr">
         <is>
-          <t>Christian</t>
+          <t>Beatrice</t>
         </is>
       </c>
       <c r="D616" s="4" t="inlineStr">
         <is>
-          <t>Baumgartner</t>
+          <t>Aragon</t>
         </is>
       </c>
       <c r="E616" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F616" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G616" s="4"/>
     </row>
     <row r="617">
       <c r="A617" s="4" t="n">
-        <v>260</v>
+        <v>128</v>
       </c>
       <c r="B617" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C617" s="4" t="inlineStr">
         <is>
-          <t>Florian</t>
+          <t>Gonzalo</t>
         </is>
       </c>
       <c r="D617" s="4" t="inlineStr">
         <is>
-          <t>Baumgartner</t>
+          <t>Aranguiz</t>
         </is>
       </c>
       <c r="E617" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F617" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G617" s="4"/>
     </row>
     <row r="618">
       <c r="A618" s="4" t="n">
-        <v>262</v>
+        <v>5184</v>
       </c>
       <c r="B618" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C618" s="4" t="inlineStr">
         <is>
-          <t>Maxime</t>
+          <t>Eléonore</t>
         </is>
       </c>
       <c r="D618" s="4" t="inlineStr">
         <is>
-          <t>Baumgartner</t>
+          <t>Arbona</t>
         </is>
       </c>
       <c r="E618" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F618" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G618" s="4"/>
+      <c r="G618" s="4" t="inlineStr">
+        <is>
+          <t>SSKF</t>
+        </is>
+      </c>
     </row>
     <row r="619">
       <c r="A619" s="4" t="n">
-        <v>265</v>
+        <v>4804</v>
       </c>
       <c r="B619" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C619" s="4" t="inlineStr">
         <is>
-          <t>Etienne</t>
+          <t>Eléonore</t>
         </is>
       </c>
       <c r="D619" s="4" t="inlineStr">
         <is>
-          <t>Bäumle</t>
+          <t>Arbona</t>
         </is>
       </c>
       <c r="E619" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F619" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G619" s="4"/>
+      <c r="G619" s="4" t="inlineStr">
+        <is>
+          <t>SSKF</t>
+        </is>
+      </c>
     </row>
     <row r="620">
       <c r="A620" s="4" t="n">
-        <v>6653</v>
+        <v>135</v>
       </c>
       <c r="B620" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C620" s="4" t="inlineStr">
         <is>
-          <t>Joël</t>
+          <t>Sandra</t>
         </is>
       </c>
       <c r="D620" s="4" t="inlineStr">
         <is>
-          <t>Becker</t>
+          <t>Armellini</t>
         </is>
       </c>
       <c r="E620" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Fudokan</t>
         </is>
       </c>
       <c r="F620" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G620" s="4"/>
     </row>
     <row r="621">
       <c r="A621" s="4" t="n">
-        <v>273</v>
+        <v>136</v>
       </c>
       <c r="B621" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C621" s="4" t="inlineStr">
         <is>
-          <t>Béatrice</t>
+          <t>Christoph</t>
         </is>
       </c>
       <c r="D621" s="4" t="inlineStr">
         <is>
-          <t>Becker</t>
+          <t>Arn</t>
         </is>
       </c>
       <c r="E621" s="4" t="inlineStr">
         <is>
           <t>Fudokan</t>
         </is>
       </c>
       <c r="F621" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G621" s="4"/>
     </row>
     <row r="622">
       <c r="A622" s="4" t="n">
-        <v>7509</v>
+        <v>144</v>
       </c>
       <c r="B622" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C622" s="4" t="inlineStr">
         <is>
-          <t>Elie</t>
+          <t>Benjamin</t>
         </is>
       </c>
       <c r="D622" s="4" t="inlineStr">
         <is>
-          <t>Bellemare</t>
+          <t>Assouline</t>
         </is>
       </c>
       <c r="E622" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F622" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G622" s="4"/>
     </row>
     <row r="623">
       <c r="A623" s="4" t="n">
-        <v>284</v>
+        <v>153</v>
       </c>
       <c r="B623" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C623" s="4" t="inlineStr">
         <is>
-          <t>Lorenzo</t>
+          <t>Grégory</t>
         </is>
       </c>
       <c r="D623" s="4" t="inlineStr">
         <is>
-          <t>Bello</t>
+          <t>Auberson</t>
         </is>
       </c>
       <c r="E623" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F623" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G623" s="4"/>
     </row>
     <row r="624">
       <c r="A624" s="4" t="n">
-        <v>291</v>
+        <v>162</v>
       </c>
       <c r="B624" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C624" s="4" t="inlineStr">
         <is>
-          <t>Nathalie</t>
+          <t>Nalan</t>
         </is>
       </c>
       <c r="D624" s="4" t="inlineStr">
         <is>
-          <t>Bender</t>
+          <t>Ayyildiz</t>
         </is>
       </c>
       <c r="E624" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F624" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G624" s="4"/>
     </row>
     <row r="625">
       <c r="A625" s="4" t="n">
-        <v>289</v>
+        <v>165</v>
       </c>
       <c r="B625" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C625" s="4" t="inlineStr">
         <is>
-          <t>Sarah</t>
+          <t>Alexandre</t>
         </is>
       </c>
       <c r="D625" s="4" t="inlineStr">
         <is>
-          <t>Ben Mimoun</t>
+          <t>Babecki</t>
         </is>
       </c>
       <c r="E625" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F625" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G625" s="4"/>
     </row>
     <row r="626">
       <c r="A626" s="4" t="n">
-        <v>298</v>
+        <v>167</v>
       </c>
       <c r="B626" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C626" s="4" t="inlineStr">
         <is>
-          <t>Betty</t>
+          <t>Dalibor</t>
         </is>
       </c>
       <c r="D626" s="4" t="inlineStr">
         <is>
-          <t>Benz</t>
+          <t>Babic</t>
         </is>
       </c>
       <c r="E626" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Fudokan</t>
         </is>
       </c>
       <c r="F626" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G626" s="4"/>
     </row>
     <row r="627">
       <c r="A627" s="4" t="n">
-        <v>312</v>
+        <v>169</v>
       </c>
       <c r="B627" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C627" s="4" t="inlineStr">
         <is>
-          <t>Luca</t>
+          <t>Elisabeth</t>
         </is>
       </c>
       <c r="D627" s="4" t="inlineStr">
         <is>
-          <t>Bernasconi</t>
+          <t>Bachellerie</t>
         </is>
       </c>
       <c r="E627" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F627" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G627" s="4"/>
     </row>
     <row r="628">
       <c r="A628" s="4" t="n">
-        <v>318</v>
+        <v>181</v>
       </c>
       <c r="B628" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C628" s="4" t="inlineStr">
         <is>
-          <t>Leanne</t>
+          <t>Roy</t>
         </is>
       </c>
       <c r="D628" s="4" t="inlineStr">
         <is>
-          <t>Bernet</t>
+          <t>Bachmann</t>
         </is>
       </c>
       <c r="E628" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F628" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G628" s="4"/>
     </row>
     <row r="629">
       <c r="A629" s="4" t="n">
-        <v>320</v>
+        <v>174</v>
       </c>
       <c r="B629" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C629" s="4" t="inlineStr">
         <is>
-          <t>Joas</t>
+          <t>Fritz</t>
         </is>
       </c>
       <c r="D629" s="4" t="inlineStr">
         <is>
-          <t>Bertinotti</t>
+          <t>Bachmann</t>
         </is>
       </c>
       <c r="E629" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F629" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G629" s="4"/>
     </row>
     <row r="630">
       <c r="A630" s="4" t="n">
-        <v>6199</v>
+        <v>184</v>
       </c>
       <c r="B630" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C630" s="4" t="inlineStr">
         <is>
-          <t>Louis</t>
+          <t>Edi</t>
         </is>
       </c>
       <c r="D630" s="4" t="inlineStr">
         <is>
-          <t>Besse</t>
+          <t>Bader</t>
         </is>
       </c>
       <c r="E630" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F630" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G630" s="4"/>
     </row>
     <row r="631">
       <c r="A631" s="4" t="n">
-        <v>331</v>
+        <v>192</v>
       </c>
       <c r="B631" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C631" s="4" t="inlineStr">
         <is>
-          <t>Karin</t>
+          <t>Fabio</t>
         </is>
       </c>
       <c r="D631" s="4" t="inlineStr">
         <is>
-          <t>Bessire</t>
+          <t>Bagnato</t>
         </is>
       </c>
       <c r="E631" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F631" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G631" s="4"/>
     </row>
     <row r="632">
       <c r="A632" s="4" t="n">
-        <v>332</v>
+        <v>191</v>
       </c>
       <c r="B632" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C632" s="4" t="inlineStr">
         <is>
-          <t>Andreas</t>
+          <t>Claudio</t>
         </is>
       </c>
       <c r="D632" s="4" t="inlineStr">
         <is>
-          <t>Betscha</t>
+          <t>Bagnato</t>
         </is>
       </c>
       <c r="E632" s="4" t="inlineStr">
         <is>
           <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F632" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G632" s="4"/>
     </row>
     <row r="633">
       <c r="A633" s="4" t="n">
-        <v>334</v>
+        <v>4803</v>
       </c>
       <c r="B633" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C633" s="4" t="inlineStr">
         <is>
-          <t>Jan-Philipp</t>
+          <t>Christoph</t>
         </is>
       </c>
       <c r="D633" s="4" t="inlineStr">
         <is>
-          <t>Bettschen</t>
+          <t>Bagnoud</t>
         </is>
       </c>
       <c r="E633" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F633" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G633" s="4"/>
     </row>
     <row r="634">
       <c r="A634" s="4" t="n">
-        <v>337</v>
+        <v>195</v>
       </c>
       <c r="B634" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C634" s="4" t="inlineStr">
         <is>
-          <t>Steven</t>
+          <t>Gentiane</t>
         </is>
       </c>
       <c r="D634" s="4" t="inlineStr">
         <is>
-          <t>Beutler</t>
+          <t>Bajrami</t>
         </is>
       </c>
       <c r="E634" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F634" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G634" s="4"/>
     </row>
     <row r="635">
       <c r="A635" s="4" t="n">
-        <v>336</v>
+        <v>216</v>
       </c>
       <c r="B635" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C635" s="4" t="inlineStr">
         <is>
-          <t>Stephan</t>
+          <t>Içvara</t>
         </is>
       </c>
       <c r="D635" s="4" t="inlineStr">
         <is>
-          <t>Beutler</t>
+          <t>Barbier</t>
         </is>
       </c>
       <c r="E635" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F635" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G635" s="4"/>
     </row>
     <row r="636">
       <c r="A636" s="4" t="n">
-        <v>341</v>
+        <v>219</v>
       </c>
       <c r="B636" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C636" s="4" t="inlineStr">
         <is>
-          <t>Giuseppe</t>
+          <t>Michael</t>
         </is>
       </c>
       <c r="D636" s="4" t="inlineStr">
         <is>
-          <t>Biancanello</t>
+          <t>Barczyk</t>
         </is>
       </c>
       <c r="E636" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F636" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G636" s="4"/>
     </row>
     <row r="637">
       <c r="A637" s="4" t="n">
-        <v>353</v>
+        <v>220</v>
       </c>
       <c r="B637" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C637" s="4" t="inlineStr">
         <is>
-          <t>Claudia</t>
+          <t>Simon</t>
         </is>
       </c>
       <c r="D637" s="4" t="inlineStr">
         <is>
-          <t>Bienz</t>
+          <t>Barmaz</t>
         </is>
       </c>
       <c r="E637" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F637" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G637" s="4"/>
     </row>
     <row r="638">
       <c r="A638" s="4" t="n">
-        <v>365</v>
+        <v>233</v>
       </c>
       <c r="B638" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C638" s="4" t="inlineStr">
         <is>
-          <t>Melanie</t>
+          <t>Quentin</t>
         </is>
       </c>
       <c r="D638" s="4" t="inlineStr">
         <is>
-          <t>Binggeli</t>
+          <t>Basilico</t>
         </is>
       </c>
       <c r="E638" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F638" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G638" s="4"/>
     </row>
     <row r="639">
       <c r="A639" s="4" t="n">
-        <v>370</v>
+        <v>4541</v>
       </c>
       <c r="B639" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C639" s="4" t="inlineStr">
         <is>
-          <t>Sven</t>
+          <t>Bathusan</t>
         </is>
       </c>
       <c r="D639" s="4" t="inlineStr">
         <is>
-          <t>Biquolm</t>
+          <t>Baskaran</t>
         </is>
       </c>
       <c r="E639" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F639" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G639" s="4"/>
     </row>
     <row r="640">
       <c r="A640" s="4" t="n">
-        <v>385</v>
+        <v>241</v>
       </c>
       <c r="B640" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C640" s="4" t="inlineStr">
         <is>
-          <t>Lazo</t>
+          <t>Roger</t>
         </is>
       </c>
       <c r="D640" s="4" t="inlineStr">
         <is>
-          <t>Blagojevic</t>
+          <t>Bauer</t>
         </is>
       </c>
       <c r="E640" s="4" t="inlineStr">
         <is>
           <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F640" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G640" s="4"/>
     </row>
     <row r="641">
       <c r="A641" s="4" t="n">
-        <v>390</v>
+        <v>253</v>
       </c>
       <c r="B641" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C641" s="4" t="inlineStr">
         <is>
-          <t>Clint</t>
+          <t>Philippe</t>
         </is>
       </c>
       <c r="D641" s="4" t="inlineStr">
         <is>
-          <t>Blaser</t>
+          <t>Baumann</t>
         </is>
       </c>
       <c r="E641" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F641" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G641" s="4"/>
     </row>
     <row r="642">
       <c r="A642" s="4" t="n">
-        <v>392</v>
+        <v>244</v>
       </c>
       <c r="B642" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C642" s="4" t="inlineStr">
         <is>
-          <t>Madlen</t>
+          <t>Anita</t>
         </is>
       </c>
       <c r="D642" s="4" t="inlineStr">
         <is>
-          <t>Blaser</t>
+          <t>Baumann</t>
         </is>
       </c>
       <c r="E642" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F642" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G642" s="4"/>
     </row>
     <row r="643">
       <c r="A643" s="4" t="n">
-        <v>409</v>
+        <v>262</v>
       </c>
       <c r="B643" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C643" s="4" t="inlineStr">
         <is>
-          <t>Joseph</t>
+          <t>Maxime</t>
         </is>
       </c>
       <c r="D643" s="4" t="inlineStr">
         <is>
-          <t>Bocard</t>
+          <t>Baumgartner</t>
         </is>
       </c>
       <c r="E643" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F643" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G643" s="4"/>
     </row>
     <row r="644">
       <c r="A644" s="4" t="n">
-        <v>5513</v>
+        <v>260</v>
       </c>
       <c r="B644" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C644" s="4" t="inlineStr">
         <is>
-          <t>David</t>
+          <t>Florian</t>
         </is>
       </c>
       <c r="D644" s="4" t="inlineStr">
         <is>
-          <t>Bochud</t>
+          <t>Baumgartner</t>
         </is>
       </c>
       <c r="E644" s="4" t="inlineStr">
         <is>
-          <t>Karate Défense</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F644" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G644" s="4"/>
     </row>
     <row r="645">
       <c r="A645" s="4" t="n">
-        <v>422</v>
+        <v>258</v>
       </c>
       <c r="B645" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C645" s="4" t="inlineStr">
         <is>
-          <t>Fabio</t>
+          <t>Christian</t>
         </is>
       </c>
       <c r="D645" s="4" t="inlineStr">
         <is>
-          <t>Bologna</t>
+          <t>Baumgartner</t>
         </is>
       </c>
       <c r="E645" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F645" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G645" s="4"/>
     </row>
     <row r="646">
       <c r="A646" s="4" t="n">
-        <v>7507</v>
+        <v>265</v>
       </c>
       <c r="B646" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C646" s="4" t="inlineStr">
         <is>
-          <t>Pauline</t>
+          <t>Etienne</t>
         </is>
       </c>
       <c r="D646" s="4" t="inlineStr">
         <is>
-          <t>Bonjour</t>
+          <t>Bäumle</t>
         </is>
       </c>
       <c r="E646" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Fudokan</t>
         </is>
       </c>
       <c r="F646" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G646" s="4"/>
     </row>
     <row r="647">
       <c r="A647" s="4" t="n">
-        <v>7506</v>
+        <v>273</v>
       </c>
       <c r="B647" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C647" s="4" t="inlineStr">
         <is>
-          <t>Shanïa</t>
+          <t>Béatrice</t>
         </is>
       </c>
       <c r="D647" s="4" t="inlineStr">
         <is>
-          <t>Bonny</t>
+          <t>Becker</t>
         </is>
       </c>
       <c r="E647" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Fudokan</t>
         </is>
       </c>
       <c r="F647" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G647" s="4"/>
     </row>
     <row r="648">
       <c r="A648" s="4" t="n">
-        <v>429</v>
+        <v>6653</v>
       </c>
       <c r="B648" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C648" s="4" t="inlineStr">
         <is>
-          <t>Marie-Josèphe</t>
+          <t>Joël</t>
         </is>
       </c>
       <c r="D648" s="4" t="inlineStr">
         <is>
-          <t>Bonvin</t>
+          <t>Becker</t>
         </is>
       </c>
       <c r="E648" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F648" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G648" s="4"/>
     </row>
     <row r="649">
       <c r="A649" s="4" t="n">
-        <v>4509</v>
+        <v>7509</v>
       </c>
       <c r="B649" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C649" s="4" t="inlineStr">
         <is>
-          <t>Lucia</t>
+          <t>Elie</t>
         </is>
       </c>
       <c r="D649" s="4" t="inlineStr">
         <is>
-          <t>Bortot</t>
+          <t>Bellemare</t>
         </is>
       </c>
       <c r="E649" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F649" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G649" s="4"/>
     </row>
     <row r="650">
       <c r="A650" s="4" t="n">
-        <v>438</v>
+        <v>284</v>
       </c>
       <c r="B650" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C650" s="4" t="inlineStr">
         <is>
-          <t>Luciano</t>
+          <t>Lorenzo</t>
         </is>
       </c>
       <c r="D650" s="4" t="inlineStr">
         <is>
-          <t>Boschetto</t>
+          <t>Bello</t>
         </is>
       </c>
       <c r="E650" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F650" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G650" s="4"/>
     </row>
     <row r="651">
       <c r="A651" s="4" t="n">
-        <v>449</v>
+        <v>291</v>
       </c>
       <c r="B651" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C651" s="4" t="inlineStr">
         <is>
-          <t>Pierre</t>
+          <t>Nathalie</t>
         </is>
       </c>
       <c r="D651" s="4" t="inlineStr">
         <is>
-          <t>Bourquin</t>
+          <t>Bender</t>
         </is>
       </c>
       <c r="E651" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F651" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G651" s="4"/>
     </row>
     <row r="652">
       <c r="A652" s="4" t="n">
-        <v>451</v>
+        <v>289</v>
       </c>
       <c r="B652" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C652" s="4" t="inlineStr">
         <is>
-          <t>Alice</t>
+          <t>Sarah</t>
         </is>
       </c>
       <c r="D652" s="4" t="inlineStr">
         <is>
-          <t>Bracher</t>
+          <t>Ben Mimoun</t>
         </is>
       </c>
       <c r="E652" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F652" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G652" s="4"/>
     </row>
     <row r="653">
       <c r="A653" s="4" t="n">
-        <v>453</v>
+        <v>298</v>
       </c>
       <c r="B653" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C653" s="4" t="inlineStr">
         <is>
-          <t>Roman</t>
+          <t>Betty</t>
         </is>
       </c>
       <c r="D653" s="4" t="inlineStr">
         <is>
-          <t>Bräker</t>
+          <t>Benz</t>
         </is>
       </c>
       <c r="E653" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F653" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G653" s="4"/>
     </row>
     <row r="654">
       <c r="A654" s="4" t="n">
-        <v>5510</v>
+        <v>312</v>
       </c>
       <c r="B654" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C654" s="4" t="inlineStr">
         <is>
-          <t>Heinz</t>
+          <t>Luca</t>
         </is>
       </c>
       <c r="D654" s="4" t="inlineStr">
         <is>
-          <t>Brändle</t>
+          <t>Bernasconi</t>
         </is>
       </c>
       <c r="E654" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F654" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G654" s="4"/>
     </row>
     <row r="655">
       <c r="A655" s="4" t="n">
-        <v>459</v>
+        <v>318</v>
       </c>
       <c r="B655" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C655" s="4" t="inlineStr">
         <is>
-          <t>Steven</t>
+          <t>Leanne</t>
         </is>
       </c>
       <c r="D655" s="4" t="inlineStr">
         <is>
-          <t>Brandon</t>
+          <t>Bernet</t>
         </is>
       </c>
       <c r="E655" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F655" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G655" s="4"/>
     </row>
     <row r="656">
       <c r="A656" s="4" t="n">
-        <v>460</v>
+        <v>320</v>
       </c>
       <c r="B656" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C656" s="4" t="inlineStr">
         <is>
-          <t>Pierre-Yves</t>
+          <t>Joas</t>
         </is>
       </c>
       <c r="D656" s="4" t="inlineStr">
         <is>
-          <t>Brandt</t>
+          <t>Bertinotti</t>
         </is>
       </c>
       <c r="E656" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F656" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G656" s="4"/>
     </row>
     <row r="657">
       <c r="A657" s="4" t="n">
-        <v>4801</v>
+        <v>6199</v>
       </c>
       <c r="B657" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C657" s="4" t="inlineStr">
         <is>
-          <t>Alexandra</t>
+          <t>Louis</t>
         </is>
       </c>
       <c r="D657" s="4" t="inlineStr">
         <is>
-          <t>Brecht</t>
+          <t>Besse</t>
         </is>
       </c>
       <c r="E657" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F657" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G657" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G657" s="4"/>
     </row>
     <row r="658">
       <c r="A658" s="4" t="n">
-        <v>5191</v>
+        <v>331</v>
       </c>
       <c r="B658" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C658" s="4" t="inlineStr">
         <is>
-          <t>Alexandra</t>
+          <t>Karin</t>
         </is>
       </c>
       <c r="D658" s="4" t="inlineStr">
         <is>
-          <t>Brecht</t>
+          <t>Bessire</t>
         </is>
       </c>
       <c r="E658" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F658" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G658" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G658" s="4"/>
     </row>
     <row r="659">
       <c r="A659" s="4" t="n">
-        <v>6198</v>
+        <v>332</v>
       </c>
       <c r="B659" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C659" s="4" t="inlineStr">
         <is>
-          <t>Dyland</t>
+          <t>Andreas</t>
         </is>
       </c>
       <c r="D659" s="4" t="inlineStr">
         <is>
-          <t>Broccard</t>
+          <t>Betscha</t>
         </is>
       </c>
       <c r="E659" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F659" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G659" s="4"/>
     </row>
     <row r="660">
       <c r="A660" s="4" t="n">
-        <v>6195</v>
+        <v>334</v>
       </c>
       <c r="B660" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C660" s="4" t="inlineStr">
         <is>
-          <t>Sébastien</t>
+          <t>Jan-Philipp</t>
         </is>
       </c>
       <c r="D660" s="4" t="inlineStr">
         <is>
-          <t>Bruchez</t>
+          <t>Bettschen</t>
         </is>
       </c>
       <c r="E660" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F660" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G660" s="4"/>
     </row>
     <row r="661">
       <c r="A661" s="4" t="n">
-        <v>493</v>
+        <v>337</v>
       </c>
       <c r="B661" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C661" s="4" t="inlineStr">
         <is>
-          <t>Margherita</t>
+          <t>Steven</t>
         </is>
       </c>
       <c r="D661" s="4" t="inlineStr">
         <is>
-          <t>Brunetti</t>
+          <t>Beutler</t>
         </is>
       </c>
       <c r="E661" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F661" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G661" s="4"/>
     </row>
     <row r="662">
       <c r="A662" s="4" t="n">
-        <v>505</v>
+        <v>336</v>
       </c>
       <c r="B662" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C662" s="4" t="inlineStr">
         <is>
-          <t>Thomas</t>
+          <t>Stephan</t>
         </is>
       </c>
       <c r="D662" s="4" t="inlineStr">
         <is>
-          <t>Brusa</t>
+          <t>Beutler</t>
         </is>
       </c>
       <c r="E662" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F662" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G662" s="4"/>
     </row>
     <row r="663">
       <c r="A663" s="4" t="n">
-        <v>506</v>
+        <v>341</v>
       </c>
       <c r="B663" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C663" s="4" t="inlineStr">
         <is>
-          <t>Sabrina</t>
+          <t>Giuseppe</t>
         </is>
       </c>
       <c r="D663" s="4" t="inlineStr">
         <is>
-          <t>Brutsch</t>
+          <t>Biancanello</t>
         </is>
       </c>
       <c r="E663" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F663" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G663" s="4"/>
     </row>
     <row r="664">
       <c r="A664" s="4" t="n">
-        <v>508</v>
+        <v>353</v>
       </c>
       <c r="B664" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C664" s="4" t="inlineStr">
         <is>
-          <t>Valentin</t>
+          <t>Claudia</t>
         </is>
       </c>
       <c r="D664" s="4" t="inlineStr">
         <is>
-          <t>Bruttin</t>
+          <t>Bienz</t>
         </is>
       </c>
       <c r="E664" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F664" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G664" s="4"/>
     </row>
     <row r="665">
       <c r="A665" s="4" t="n">
-        <v>518</v>
+        <v>365</v>
       </c>
       <c r="B665" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C665" s="4" t="inlineStr">
         <is>
-          <t>Devrani</t>
+          <t>Melanie</t>
         </is>
       </c>
       <c r="D665" s="4" t="inlineStr">
         <is>
-          <t>Budak</t>
+          <t>Binggeli</t>
         </is>
       </c>
       <c r="E665" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F665" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G665" s="4"/>
     </row>
     <row r="666">
       <c r="A666" s="4" t="n">
-        <v>527</v>
+        <v>370</v>
       </c>
       <c r="B666" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C666" s="4" t="inlineStr">
         <is>
-          <t>Nick</t>
+          <t>Sven</t>
         </is>
       </c>
       <c r="D666" s="4" t="inlineStr">
         <is>
-          <t>Bühler </t>
+          <t>Biquolm</t>
         </is>
       </c>
       <c r="E666" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F666" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G666" s="4"/>
     </row>
     <row r="667">
       <c r="A667" s="4" t="n">
-        <v>532</v>
+        <v>385</v>
       </c>
       <c r="B667" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C667" s="4" t="inlineStr">
         <is>
-          <t>Liv</t>
+          <t>Lazo</t>
         </is>
       </c>
       <c r="D667" s="4" t="inlineStr">
         <is>
-          <t>Bultmann</t>
+          <t>Blagojevic</t>
         </is>
       </c>
       <c r="E667" s="4" t="inlineStr">
         <is>
-          <t>Sport Karate</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F667" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G667" s="4"/>
     </row>
     <row r="668">
       <c r="A668" s="4" t="n">
-        <v>547</v>
+        <v>392</v>
       </c>
       <c r="B668" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C668" s="4" t="inlineStr">
         <is>
-          <t>Floris</t>
+          <t>Madlen</t>
         </is>
       </c>
       <c r="D668" s="4" t="inlineStr">
         <is>
-          <t>Burgin</t>
+          <t>Blaser</t>
         </is>
       </c>
       <c r="E668" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F668" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G668" s="4"/>
     </row>
     <row r="669">
       <c r="A669" s="4" t="n">
-        <v>549</v>
+        <v>390</v>
       </c>
       <c r="B669" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C669" s="4" t="inlineStr">
         <is>
-          <t>Mathieu</t>
+          <t>Clint</t>
         </is>
       </c>
       <c r="D669" s="4" t="inlineStr">
         <is>
-          <t>Bürgisser</t>
+          <t>Blaser</t>
         </is>
       </c>
       <c r="E669" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F669" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G669" s="4"/>
     </row>
     <row r="670">
       <c r="A670" s="4" t="n">
-        <v>552</v>
+        <v>409</v>
       </c>
       <c r="B670" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C670" s="4" t="inlineStr">
         <is>
-          <t>Kristian</t>
+          <t>Joseph</t>
         </is>
       </c>
       <c r="D670" s="4" t="inlineStr">
         <is>
-          <t>Burka</t>
+          <t>Bocard</t>
         </is>
       </c>
       <c r="E670" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F670" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G670" s="4"/>
     </row>
     <row r="671">
       <c r="A671" s="4" t="n">
-        <v>563</v>
+        <v>5513</v>
       </c>
       <c r="B671" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C671" s="4" t="inlineStr">
         <is>
-          <t>Lorenz</t>
+          <t>David</t>
         </is>
       </c>
       <c r="D671" s="4" t="inlineStr">
         <is>
-          <t>Burri</t>
+          <t>Bochud</t>
         </is>
       </c>
       <c r="E671" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Karate Défense</t>
         </is>
       </c>
       <c r="F671" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G671" s="4"/>
     </row>
     <row r="672">
       <c r="A672" s="4" t="n">
-        <v>561</v>
+        <v>422</v>
       </c>
       <c r="B672" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C672" s="4" t="inlineStr">
         <is>
-          <t>Julien</t>
+          <t>Fabio</t>
         </is>
       </c>
       <c r="D672" s="4" t="inlineStr">
         <is>
-          <t>Burri</t>
+          <t>Bologna</t>
         </is>
       </c>
       <c r="E672" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F672" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G672" s="4"/>
     </row>
     <row r="673">
       <c r="A673" s="4" t="n">
-        <v>565</v>
+        <v>7507</v>
       </c>
       <c r="B673" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C673" s="4" t="inlineStr">
         <is>
-          <t>Regula</t>
+          <t>Pauline</t>
         </is>
       </c>
       <c r="D673" s="4" t="inlineStr">
         <is>
-          <t>Burri</t>
+          <t>Bonjour</t>
         </is>
       </c>
       <c r="E673" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F673" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G673" s="4"/>
     </row>
     <row r="674">
       <c r="A674" s="4" t="n">
-        <v>570</v>
+        <v>7506</v>
       </c>
       <c r="B674" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C674" s="4" t="inlineStr">
         <is>
-          <t>Gregory</t>
+          <t>Shanïa</t>
         </is>
       </c>
       <c r="D674" s="4" t="inlineStr">
         <is>
-          <t>Büsch</t>
+          <t>Bonny</t>
         </is>
       </c>
       <c r="E674" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F674" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G674" s="4"/>
     </row>
     <row r="675">
       <c r="A675" s="4" t="n">
-        <v>576</v>
+        <v>429</v>
       </c>
       <c r="B675" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C675" s="4" t="inlineStr">
         <is>
-          <t>Céli</t>
+          <t>Marie-Josèphe</t>
         </is>
       </c>
       <c r="D675" s="4" t="inlineStr">
         <is>
-          <t>Bütikofer</t>
+          <t>Bonvin</t>
         </is>
       </c>
       <c r="E675" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F675" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G675" s="4"/>
     </row>
     <row r="676">
       <c r="A676" s="4" t="n">
-        <v>582</v>
+        <v>4509</v>
       </c>
       <c r="B676" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C676" s="4" t="inlineStr">
         <is>
-          <t>Mentor</t>
+          <t>Lucia</t>
         </is>
       </c>
       <c r="D676" s="4" t="inlineStr">
         <is>
-          <t>Bytyci</t>
+          <t>Bortot</t>
         </is>
       </c>
       <c r="E676" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F676" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G676" s="4"/>
     </row>
     <row r="677">
       <c r="A677" s="4" t="n">
-        <v>588</v>
+        <v>438</v>
       </c>
       <c r="B677" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C677" s="4" t="inlineStr">
         <is>
-          <t>Marc</t>
+          <t>Luciano</t>
         </is>
       </c>
       <c r="D677" s="4" t="inlineStr">
         <is>
-          <t>Cagienard</t>
+          <t>Boschetto</t>
         </is>
       </c>
       <c r="E677" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F677" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G677" s="4"/>
     </row>
     <row r="678">
       <c r="A678" s="4" t="n">
-        <v>7356</v>
+        <v>449</v>
       </c>
       <c r="B678" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C678" s="4" t="inlineStr">
         <is>
           <t>Pierre</t>
         </is>
       </c>
       <c r="D678" s="4" t="inlineStr">
         <is>
-          <t>Caloz</t>
+          <t>Bourquin</t>
         </is>
       </c>
       <c r="E678" s="4" t="inlineStr">
         <is>
-          <t>Shorin Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F678" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G678" s="4"/>
     </row>
     <row r="679">
       <c r="A679" s="4" t="n">
-        <v>627</v>
+        <v>451</v>
       </c>
       <c r="B679" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C679" s="4" t="inlineStr">
         <is>
-          <t>Lorena</t>
+          <t>Alice</t>
         </is>
       </c>
       <c r="D679" s="4" t="inlineStr">
         <is>
-          <t>Casella</t>
+          <t>Bracher</t>
         </is>
       </c>
       <c r="E679" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F679" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G679" s="4"/>
     </row>
     <row r="680">
       <c r="A680" s="4" t="n">
-        <v>628</v>
+        <v>453</v>
       </c>
       <c r="B680" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C680" s="4" t="inlineStr">
         <is>
-          <t>Florence</t>
+          <t>Roman</t>
         </is>
       </c>
       <c r="D680" s="4" t="inlineStr">
         <is>
-          <t>Casenave</t>
+          <t>Bräker</t>
         </is>
       </c>
       <c r="E680" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F680" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G680" s="4"/>
     </row>
     <row r="681">
       <c r="A681" s="4" t="n">
-        <v>630</v>
+        <v>5510</v>
       </c>
       <c r="B681" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C681" s="4" t="inlineStr">
         <is>
-          <t>Jérôme</t>
+          <t>Heinz</t>
         </is>
       </c>
       <c r="D681" s="4" t="inlineStr">
         <is>
-          <t>Castella</t>
+          <t>Brändle</t>
         </is>
       </c>
       <c r="E681" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F681" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G681" s="4"/>
     </row>
     <row r="682">
       <c r="A682" s="4" t="n">
-        <v>4530</v>
+        <v>459</v>
       </c>
       <c r="B682" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C682" s="4" t="inlineStr">
         <is>
-          <t>Mattia</t>
+          <t>Steven</t>
         </is>
       </c>
       <c r="D682" s="4" t="inlineStr">
         <is>
-          <t>Castellana</t>
+          <t>Brandon</t>
         </is>
       </c>
       <c r="E682" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F682" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G682" s="4"/>
     </row>
     <row r="683">
       <c r="A683" s="4" t="n">
-        <v>7519</v>
+        <v>460</v>
       </c>
       <c r="B683" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C683" s="4" t="inlineStr">
         <is>
-          <t>Sylvia</t>
+          <t>Pierre-Yves</t>
         </is>
       </c>
       <c r="D683" s="4" t="inlineStr">
         <is>
-          <t>Castro</t>
+          <t>Brandt</t>
         </is>
       </c>
       <c r="E683" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F683" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G683" s="4"/>
     </row>
     <row r="684">
       <c r="A684" s="4" t="n">
-        <v>632</v>
+        <v>4801</v>
       </c>
       <c r="B684" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C684" s="4" t="inlineStr">
         <is>
-          <t>Ricardo</t>
+          <t>Alexandra</t>
         </is>
       </c>
       <c r="D684" s="4" t="inlineStr">
         <is>
-          <t>Castro</t>
+          <t>Brecht</t>
         </is>
       </c>
       <c r="E684" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F684" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G684" s="4"/>
+      <c r="G684" s="4" t="inlineStr">
+        <is>
+          <t>SSKF</t>
+        </is>
+      </c>
     </row>
     <row r="685">
       <c r="A685" s="4" t="n">
-        <v>637</v>
+        <v>5191</v>
       </c>
       <c r="B685" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C685" s="4" t="inlineStr">
         <is>
-          <t>Keanu</t>
+          <t>Alexandra</t>
         </is>
       </c>
       <c r="D685" s="4" t="inlineStr">
         <is>
-          <t>Cattin</t>
+          <t>Brecht</t>
         </is>
       </c>
       <c r="E685" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F685" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G685" s="4"/>
+      <c r="G685" s="4" t="inlineStr">
+        <is>
+          <t>SSKF</t>
+        </is>
+      </c>
     </row>
     <row r="686">
       <c r="A686" s="4" t="n">
-        <v>639</v>
+        <v>6198</v>
       </c>
       <c r="B686" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C686" s="4" t="inlineStr">
         <is>
-          <t>Thomas</t>
+          <t>Dyland</t>
         </is>
       </c>
       <c r="D686" s="4" t="inlineStr">
         <is>
-          <t>Cavalieri</t>
+          <t>Broccard</t>
         </is>
       </c>
       <c r="E686" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F686" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G686" s="4"/>
     </row>
     <row r="687">
       <c r="A687" s="4" t="n">
-        <v>643</v>
+        <v>8185</v>
       </c>
       <c r="B687" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C687" s="4" t="inlineStr">
         <is>
-          <t>Christophe</t>
+          <t>Julien</t>
         </is>
       </c>
       <c r="D687" s="4" t="inlineStr">
         <is>
-          <t>Cebey</t>
+          <t>Broquet</t>
         </is>
       </c>
       <c r="E687" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F687" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G687" s="4"/>
     </row>
     <row r="688">
       <c r="A688" s="4" t="n">
-        <v>7526</v>
+        <v>6195</v>
       </c>
       <c r="B688" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C688" s="4" t="inlineStr">
         <is>
-          <t>Tarun</t>
+          <t>Sébastien</t>
         </is>
       </c>
       <c r="D688" s="4" t="inlineStr">
         <is>
-          <t>Chandrasekar</t>
+          <t>Bruchez</t>
         </is>
       </c>
       <c r="E688" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F688" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G688" s="4"/>
     </row>
     <row r="689">
       <c r="A689" s="4" t="n">
-        <v>657</v>
+        <v>493</v>
       </c>
       <c r="B689" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C689" s="4" t="inlineStr">
         <is>
-          <t>Jean-Marc</t>
+          <t>Margherita</t>
         </is>
       </c>
       <c r="D689" s="4" t="inlineStr">
         <is>
-          <t>Chassot</t>
+          <t>Brunetti</t>
         </is>
       </c>
       <c r="E689" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F689" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G689" s="4"/>
     </row>
     <row r="690">
       <c r="A690" s="4" t="n">
-        <v>6652</v>
+        <v>505</v>
       </c>
       <c r="B690" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C690" s="4" t="inlineStr">
         <is>
-          <t>Gilles</t>
+          <t>Thomas</t>
         </is>
       </c>
       <c r="D690" s="4" t="inlineStr">
         <is>
-          <t>Chatelain</t>
+          <t>Brusa</t>
         </is>
       </c>
       <c r="E690" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F690" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G690" s="4"/>
     </row>
     <row r="691">
       <c r="A691" s="4" t="n">
-        <v>662</v>
+        <v>506</v>
       </c>
       <c r="B691" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C691" s="4" t="inlineStr">
         <is>
-          <t>Carine</t>
+          <t>Sabrina</t>
         </is>
       </c>
       <c r="D691" s="4" t="inlineStr">
         <is>
-          <t>Chevrier</t>
+          <t>Brutsch</t>
         </is>
       </c>
       <c r="E691" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F691" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G691" s="4"/>
     </row>
     <row r="692">
       <c r="A692" s="4" t="n">
-        <v>665</v>
+        <v>508</v>
       </c>
       <c r="B692" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C692" s="4" t="inlineStr">
         <is>
-          <t>Mourad</t>
+          <t>Valentin</t>
         </is>
       </c>
       <c r="D692" s="4" t="inlineStr">
         <is>
-          <t>Chouaki</t>
+          <t>Bruttin</t>
         </is>
       </c>
       <c r="E692" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F692" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G692" s="4"/>
     </row>
     <row r="693">
       <c r="A693" s="4" t="n">
-        <v>666</v>
+        <v>518</v>
       </c>
       <c r="B693" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C693" s="4" t="inlineStr">
         <is>
-          <t>Raynald</t>
+          <t>Devrani</t>
         </is>
       </c>
       <c r="D693" s="4" t="inlineStr">
         <is>
-          <t>Christe</t>
+          <t>Budak</t>
         </is>
       </c>
       <c r="E693" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F693" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G693" s="4"/>
     </row>
     <row r="694">
       <c r="A694" s="4" t="n">
-        <v>679</v>
+        <v>527</v>
       </c>
       <c r="B694" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C694" s="4" t="inlineStr">
         <is>
-          <t>Damian</t>
+          <t>Nick</t>
         </is>
       </c>
       <c r="D694" s="4" t="inlineStr">
         <is>
-          <t>Citherlet</t>
+          <t>Bühler </t>
         </is>
       </c>
       <c r="E694" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F694" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G694" s="4"/>
     </row>
     <row r="695">
       <c r="A695" s="4" t="n">
-        <v>683</v>
+        <v>532</v>
       </c>
       <c r="B695" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C695" s="4" t="inlineStr">
         <is>
-          <t>Frederic</t>
+          <t>Liv</t>
         </is>
       </c>
       <c r="D695" s="4" t="inlineStr">
         <is>
-          <t>Clement</t>
+          <t>Bultmann</t>
         </is>
       </c>
       <c r="E695" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Sport Karate</t>
         </is>
       </c>
       <c r="F695" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G695" s="4"/>
     </row>
     <row r="696">
       <c r="A696" s="4" t="n">
-        <v>684</v>
+        <v>547</v>
       </c>
       <c r="B696" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C696" s="4" t="inlineStr">
         <is>
-          <t>Fabienne</t>
+          <t>Floris</t>
         </is>
       </c>
       <c r="D696" s="4" t="inlineStr">
         <is>
-          <t>Clément</t>
+          <t>Burgin</t>
         </is>
       </c>
       <c r="E696" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F696" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G696" s="4"/>
     </row>
     <row r="697">
       <c r="A697" s="4" t="n">
-        <v>4531</v>
+        <v>549</v>
       </c>
       <c r="B697" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C697" s="4" t="inlineStr">
         <is>
-          <t>Léa</t>
+          <t>Mathieu</t>
         </is>
       </c>
       <c r="D697" s="4" t="inlineStr">
         <is>
-          <t>Cochet</t>
+          <t>Bürgisser</t>
         </is>
       </c>
       <c r="E697" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F697" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G697" s="4"/>
     </row>
     <row r="698">
       <c r="A698" s="4" t="n">
-        <v>7524</v>
+        <v>552</v>
       </c>
       <c r="B698" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C698" s="4" t="inlineStr">
         <is>
-          <t>Estanislau</t>
+          <t>Kristian</t>
         </is>
       </c>
       <c r="D698" s="4" t="inlineStr">
         <is>
-          <t>Cojocaru</t>
+          <t>Burka</t>
         </is>
       </c>
       <c r="E698" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F698" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G698" s="4"/>
     </row>
     <row r="699">
       <c r="A699" s="4" t="n">
-        <v>5304</v>
+        <v>565</v>
       </c>
       <c r="B699" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C699" s="4" t="inlineStr">
         <is>
-          <t>Arnaud</t>
+          <t>Regula</t>
         </is>
       </c>
       <c r="D699" s="4" t="inlineStr">
         <is>
-          <t>Comby</t>
+          <t>Burri</t>
         </is>
       </c>
       <c r="E699" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F699" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G699" s="4"/>
     </row>
     <row r="700">
       <c r="A700" s="4" t="n">
-        <v>696</v>
+        <v>563</v>
       </c>
       <c r="B700" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C700" s="4" t="inlineStr">
         <is>
-          <t>Florian</t>
+          <t>Lorenz</t>
         </is>
       </c>
       <c r="D700" s="4" t="inlineStr">
         <is>
-          <t>Constantin</t>
+          <t>Burri</t>
         </is>
       </c>
       <c r="E700" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Fudokan</t>
         </is>
       </c>
       <c r="F700" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G700" s="4"/>
     </row>
     <row r="701">
       <c r="A701" s="4" t="n">
-        <v>697</v>
+        <v>561</v>
       </c>
       <c r="B701" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C701" s="4" t="inlineStr">
         <is>
-          <t>Lionel</t>
+          <t>Julien</t>
         </is>
       </c>
       <c r="D701" s="4" t="inlineStr">
         <is>
-          <t>Constantin</t>
+          <t>Burri</t>
         </is>
       </c>
       <c r="E701" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F701" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G701" s="4"/>
     </row>
     <row r="702">
       <c r="A702" s="4" t="n">
-        <v>700</v>
+        <v>570</v>
       </c>
       <c r="B702" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C702" s="4" t="inlineStr">
         <is>
-          <t>Yanick</t>
+          <t>Gregory</t>
         </is>
       </c>
       <c r="D702" s="4" t="inlineStr">
         <is>
-          <t>Corminboeuf</t>
+          <t>Büsch</t>
         </is>
       </c>
       <c r="E702" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F702" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G702" s="4"/>
     </row>
     <row r="703">
       <c r="A703" s="4" t="n">
-        <v>704</v>
+        <v>576</v>
       </c>
       <c r="B703" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C703" s="4" t="inlineStr">
         <is>
-          <t>Maurizio</t>
+          <t>Céli</t>
         </is>
       </c>
       <c r="D703" s="4" t="inlineStr">
         <is>
-          <t>Cortelezza</t>
+          <t>Bütikofer</t>
         </is>
       </c>
       <c r="E703" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F703" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G703" s="4"/>
     </row>
     <row r="704">
       <c r="A704" s="4" t="n">
-        <v>705</v>
+        <v>582</v>
       </c>
       <c r="B704" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C704" s="4" t="inlineStr">
         <is>
-          <t>Martin</t>
+          <t>Mentor</t>
         </is>
       </c>
       <c r="D704" s="4" t="inlineStr">
         <is>
-          <t>Cortes Cueto</t>
+          <t>Bytyci</t>
         </is>
       </c>
       <c r="E704" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F704" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G704" s="4"/>
     </row>
     <row r="705">
       <c r="A705" s="4" t="n">
-        <v>5039</v>
+        <v>588</v>
       </c>
       <c r="B705" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C705" s="4" t="inlineStr">
         <is>
-          <t>Marie-Laure</t>
+          <t>Marc</t>
         </is>
       </c>
       <c r="D705" s="4" t="inlineStr">
         <is>
-          <t>Corthay</t>
+          <t>Cagienard</t>
         </is>
       </c>
       <c r="E705" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F705" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G705" s="4"/>
     </row>
     <row r="706">
       <c r="A706" s="4" t="n">
-        <v>706</v>
+        <v>7356</v>
       </c>
       <c r="B706" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C706" s="4" t="inlineStr">
         <is>
-          <t>Jakob</t>
+          <t>Pierre</t>
         </is>
       </c>
       <c r="D706" s="4" t="inlineStr">
         <is>
-          <t>Costeli</t>
+          <t>Caloz</t>
         </is>
       </c>
       <c r="E706" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Shorin Ryu</t>
         </is>
       </c>
       <c r="F706" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G706" s="4"/>
     </row>
     <row r="707">
       <c r="A707" s="4" t="n">
-        <v>707</v>
+        <v>627</v>
       </c>
       <c r="B707" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C707" s="4" t="inlineStr">
         <is>
-          <t>Sébastien</t>
+          <t>Lorena</t>
         </is>
       </c>
       <c r="D707" s="4" t="inlineStr">
         <is>
-          <t>Cottier</t>
+          <t>Casella</t>
         </is>
       </c>
       <c r="E707" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F707" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G707" s="4"/>
     </row>
     <row r="708">
       <c r="A708" s="4" t="n">
-        <v>710</v>
+        <v>628</v>
       </c>
       <c r="B708" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C708" s="4" t="inlineStr">
         <is>
-          <t>Francis</t>
+          <t>Florence</t>
         </is>
       </c>
       <c r="D708" s="4" t="inlineStr">
         <is>
-          <t>Crausaz</t>
+          <t>Casenave</t>
         </is>
       </c>
       <c r="E708" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F708" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G708" s="4"/>
     </row>
     <row r="709">
       <c r="A709" s="4" t="n">
-        <v>709</v>
+        <v>630</v>
       </c>
       <c r="B709" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C709" s="4" t="inlineStr">
         <is>
-          <t>Diana</t>
+          <t>Jérôme</t>
         </is>
       </c>
       <c r="D709" s="4" t="inlineStr">
         <is>
-          <t>Crausaz</t>
+          <t>Castella</t>
         </is>
       </c>
       <c r="E709" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F709" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G709" s="4"/>
     </row>
     <row r="710">
       <c r="A710" s="4" t="n">
-        <v>713</v>
+        <v>632</v>
       </c>
       <c r="B710" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C710" s="4" t="inlineStr">
         <is>
-          <t>Arnaud</t>
+          <t>Ricardo</t>
         </is>
       </c>
       <c r="D710" s="4" t="inlineStr">
         <is>
-          <t>Crettol</t>
+          <t>Castro</t>
         </is>
       </c>
       <c r="E710" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F710" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G710" s="4"/>
     </row>
     <row r="711">
       <c r="A711" s="4" t="n">
-        <v>4536</v>
+        <v>7519</v>
       </c>
       <c r="B711" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C711" s="4" t="inlineStr">
         <is>
-          <t>Sébastien</t>
+          <t>Sylvia</t>
         </is>
       </c>
       <c r="D711" s="4" t="inlineStr">
         <is>
-          <t>Croizat</t>
+          <t>Castro</t>
         </is>
       </c>
       <c r="E711" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F711" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G711" s="4"/>
     </row>
     <row r="712">
       <c r="A712" s="4" t="n">
-        <v>731</v>
+        <v>637</v>
       </c>
       <c r="B712" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C712" s="4" t="inlineStr">
         <is>
-          <t>Seddik</t>
+          <t>Keanu</t>
         </is>
       </c>
       <c r="D712" s="4" t="inlineStr">
         <is>
-          <t>Daadi</t>
+          <t>Cattin</t>
         </is>
       </c>
       <c r="E712" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F712" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G712" s="4"/>
     </row>
     <row r="713">
       <c r="A713" s="4" t="n">
-        <v>734</v>
+        <v>639</v>
       </c>
       <c r="B713" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C713" s="4" t="inlineStr">
         <is>
-          <t>Anita</t>
+          <t>Thomas</t>
         </is>
       </c>
       <c r="D713" s="4" t="inlineStr">
         <is>
-          <t>Dähler</t>
+          <t>Cavalieri</t>
         </is>
       </c>
       <c r="E713" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F713" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G713" s="4"/>
     </row>
     <row r="714">
       <c r="A714" s="4" t="n">
-        <v>736</v>
+        <v>643</v>
       </c>
       <c r="B714" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C714" s="4" t="inlineStr">
         <is>
-          <t>Manuel</t>
+          <t>Christophe</t>
         </is>
       </c>
       <c r="D714" s="4" t="inlineStr">
         <is>
-          <t>Dali</t>
+          <t>Cebey</t>
         </is>
       </c>
       <c r="E714" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F714" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G714" s="4"/>
     </row>
     <row r="715">
       <c r="A715" s="4" t="n">
-        <v>727</v>
+        <v>7526</v>
       </c>
       <c r="B715" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C715" s="4" t="inlineStr">
         <is>
-          <t>Luigi</t>
+          <t>Tarun</t>
         </is>
       </c>
       <c r="D715" s="4" t="inlineStr">
         <is>
-          <t>D'Andrea</t>
+          <t>Chandrasekar</t>
         </is>
       </c>
       <c r="E715" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F715" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G715" s="4"/>
     </row>
     <row r="716">
       <c r="A716" s="4" t="n">
-        <v>740</v>
+        <v>657</v>
       </c>
       <c r="B716" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C716" s="4" t="inlineStr">
         <is>
-          <t>Vinh Phuong</t>
+          <t>Jean-Marc</t>
         </is>
       </c>
       <c r="D716" s="4" t="inlineStr">
         <is>
-          <t>Dang</t>
+          <t>Chassot</t>
         </is>
       </c>
       <c r="E716" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F716" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G716" s="4"/>
     </row>
     <row r="717">
       <c r="A717" s="4" t="n">
-        <v>4538</v>
+        <v>6652</v>
       </c>
       <c r="B717" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C717" s="4" t="inlineStr">
         <is>
-          <t>Victor</t>
+          <t>Gilles</t>
         </is>
       </c>
       <c r="D717" s="4" t="inlineStr">
         <is>
-          <t>Dantas Monteiro</t>
+          <t>Chatelain</t>
         </is>
       </c>
       <c r="E717" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F717" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G717" s="4"/>
     </row>
     <row r="718">
       <c r="A718" s="4" t="n">
-        <v>754</v>
+        <v>662</v>
       </c>
       <c r="B718" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C718" s="4" t="inlineStr">
         <is>
-          <t>Bernhard</t>
+          <t>Carine</t>
         </is>
       </c>
       <c r="D718" s="4" t="inlineStr">
         <is>
-          <t>Danz</t>
+          <t>Chevrier</t>
         </is>
       </c>
       <c r="E718" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F718" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G718" s="4"/>
     </row>
     <row r="719">
       <c r="A719" s="4" t="n">
-        <v>755</v>
+        <v>665</v>
       </c>
       <c r="B719" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C719" s="4" t="inlineStr">
         <is>
-          <t>Camille</t>
+          <t>Mourad</t>
         </is>
       </c>
       <c r="D719" s="4" t="inlineStr">
         <is>
-          <t>Darbellay</t>
+          <t>Chouaki</t>
         </is>
       </c>
       <c r="E719" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F719" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G719" s="4"/>
     </row>
     <row r="720">
       <c r="A720" s="4" t="n">
-        <v>7522</v>
+        <v>666</v>
       </c>
       <c r="B720" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C720" s="4" t="inlineStr">
         <is>
-          <t>Emeline</t>
+          <t>Raynald</t>
         </is>
       </c>
       <c r="D720" s="4" t="inlineStr">
         <is>
-          <t>Darcot Lugand</t>
+          <t>Christe</t>
         </is>
       </c>
       <c r="E720" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F720" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G720" s="4"/>
     </row>
     <row r="721">
       <c r="A721" s="4" t="n">
-        <v>759</v>
+        <v>8189</v>
       </c>
       <c r="B721" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C721" s="4" t="inlineStr">
         <is>
-          <t>Argient</t>
+          <t>Tansel</t>
         </is>
       </c>
       <c r="D721" s="4" t="inlineStr">
         <is>
-          <t>Dauti</t>
+          <t>Cihan</t>
         </is>
       </c>
       <c r="E721" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F721" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G721" s="4"/>
     </row>
     <row r="722">
       <c r="A722" s="4" t="n">
-        <v>762</v>
+        <v>679</v>
       </c>
       <c r="B722" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C722" s="4" t="inlineStr">
         <is>
-          <t>Jean-Baptiste</t>
+          <t>Damian</t>
         </is>
       </c>
       <c r="D722" s="4" t="inlineStr">
         <is>
-          <t>Dayer</t>
+          <t>Citherlet</t>
         </is>
       </c>
       <c r="E722" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F722" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G722" s="4"/>
     </row>
     <row r="723">
       <c r="A723" s="4" t="n">
-        <v>787</v>
+        <v>683</v>
       </c>
       <c r="B723" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C723" s="4" t="inlineStr">
         <is>
-          <t>Raphaela</t>
+          <t>Frederic</t>
         </is>
       </c>
       <c r="D723" s="4" t="inlineStr">
         <is>
-          <t>Debély</t>
+          <t>Clement</t>
         </is>
       </c>
       <c r="E723" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F723" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G723" s="4"/>
     </row>
     <row r="724">
       <c r="A724" s="4" t="n">
-        <v>765</v>
+        <v>684</v>
       </c>
       <c r="B724" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C724" s="4" t="inlineStr">
         <is>
-          <t>Jean-Luc</t>
+          <t>Fabienne</t>
         </is>
       </c>
       <c r="D724" s="4" t="inlineStr">
         <is>
-          <t>De Bernardini</t>
+          <t>Clément</t>
         </is>
       </c>
       <c r="E724" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F724" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G724" s="4"/>
     </row>
     <row r="725">
       <c r="A725" s="4" t="n">
-        <v>4516</v>
+        <v>4531</v>
       </c>
       <c r="B725" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C725" s="4" t="inlineStr">
         <is>
-          <t>Lorena</t>
+          <t>Léa</t>
         </is>
       </c>
       <c r="D725" s="4" t="inlineStr">
         <is>
-          <t>Decataldo</t>
+          <t>Cochet</t>
         </is>
       </c>
       <c r="E725" s="4" t="inlineStr">
         <is>
-          <t>Sport Karate</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F725" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G725" s="4"/>
     </row>
     <row r="726">
       <c r="A726" s="4" t="n">
-        <v>6654</v>
+        <v>7524</v>
       </c>
       <c r="B726" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C726" s="4" t="inlineStr">
         <is>
-          <t>Samuel</t>
+          <t>Estanislau</t>
         </is>
       </c>
       <c r="D726" s="4" t="inlineStr">
         <is>
-          <t>Degiorgis</t>
+          <t>Cojocaru</t>
         </is>
       </c>
       <c r="E726" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F726" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G726" s="4"/>
     </row>
     <row r="727">
       <c r="A727" s="4" t="n">
-        <v>770</v>
+        <v>5304</v>
       </c>
       <c r="B727" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C727" s="4" t="inlineStr">
         <is>
-          <t>Nicola</t>
+          <t>Arnaud</t>
         </is>
       </c>
       <c r="D727" s="4" t="inlineStr">
         <is>
-          <t>De Girolamo</t>
+          <t>Comby</t>
         </is>
       </c>
       <c r="E727" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F727" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G727" s="4"/>
     </row>
     <row r="728">
       <c r="A728" s="4" t="n">
-        <v>771</v>
+        <v>696</v>
       </c>
       <c r="B728" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C728" s="4" t="inlineStr">
         <is>
-          <t>Fabio</t>
+          <t>Florian</t>
         </is>
       </c>
       <c r="D728" s="4" t="inlineStr">
         <is>
-          <t>De Gregorio</t>
+          <t>Constantin</t>
         </is>
       </c>
       <c r="E728" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F728" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G728" s="4"/>
     </row>
     <row r="729">
       <c r="A729" s="4" t="n">
-        <v>7352</v>
+        <v>697</v>
       </c>
       <c r="B729" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C729" s="4" t="inlineStr">
         <is>
-          <t>Sophie</t>
+          <t>Lionel</t>
         </is>
       </c>
       <c r="D729" s="4" t="inlineStr">
         <is>
-          <t>De Kalbermatten</t>
+          <t>Constantin</t>
         </is>
       </c>
       <c r="E729" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F729" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G729" s="4"/>
     </row>
     <row r="730">
       <c r="A730" s="4" t="n">
-        <v>7334</v>
+        <v>700</v>
       </c>
       <c r="B730" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C730" s="4" t="inlineStr">
         <is>
-          <t>Nina</t>
+          <t>Yanick</t>
         </is>
       </c>
       <c r="D730" s="4" t="inlineStr">
         <is>
-          <t>Delalaye</t>
+          <t>Corminboeuf</t>
         </is>
       </c>
       <c r="E730" s="4" t="inlineStr">
         <is>
-          <t>Shorin Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F730" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G730" s="4"/>
     </row>
     <row r="731">
       <c r="A731" s="4" t="n">
-        <v>6664</v>
+        <v>704</v>
       </c>
       <c r="B731" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C731" s="4" t="inlineStr">
         <is>
-          <t>Charlotte</t>
+          <t>Maurizio</t>
         </is>
       </c>
       <c r="D731" s="4" t="inlineStr">
         <is>
-          <t>Delaloye</t>
+          <t>Cortelezza</t>
         </is>
       </c>
       <c r="E731" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F731" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G731" s="4"/>
     </row>
     <row r="732">
       <c r="A732" s="4" t="n">
-        <v>7345</v>
+        <v>705</v>
       </c>
       <c r="B732" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C732" s="4" t="inlineStr">
         <is>
-          <t>Eloi</t>
+          <t>Martin</t>
         </is>
       </c>
       <c r="D732" s="4" t="inlineStr">
         <is>
-          <t>Delaye</t>
+          <t>Cortes Cueto</t>
         </is>
       </c>
       <c r="E732" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F732" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G732" s="4"/>
     </row>
     <row r="733">
       <c r="A733" s="4" t="n">
-        <v>774</v>
+        <v>5039</v>
       </c>
       <c r="B733" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C733" s="4" t="inlineStr">
         <is>
-          <t>Fabienne</t>
+          <t>Marie-Laure</t>
         </is>
       </c>
       <c r="D733" s="4" t="inlineStr">
         <is>
-          <t>De Luca Rausa</t>
+          <t>Corthay</t>
         </is>
       </c>
       <c r="E733" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F733" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G733" s="4"/>
     </row>
     <row r="734">
       <c r="A734" s="4" t="n">
-        <v>776</v>
+        <v>706</v>
       </c>
       <c r="B734" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C734" s="4" t="inlineStr">
         <is>
-          <t>Sabri</t>
+          <t>Jakob</t>
         </is>
       </c>
       <c r="D734" s="4" t="inlineStr">
         <is>
-          <t>De Martin</t>
+          <t>Costeli</t>
         </is>
       </c>
       <c r="E734" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F734" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G734" s="4"/>
     </row>
     <row r="735">
       <c r="A735" s="4" t="n">
-        <v>7510</v>
+        <v>707</v>
       </c>
       <c r="B735" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C735" s="4" t="inlineStr">
         <is>
-          <t>Marianna</t>
+          <t>Sébastien</t>
         </is>
       </c>
       <c r="D735" s="4" t="inlineStr">
         <is>
-          <t>Dematos Cordeiro</t>
+          <t>Cottier</t>
         </is>
       </c>
       <c r="E735" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F735" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G735" s="4"/>
     </row>
     <row r="736">
       <c r="A736" s="4" t="n">
-        <v>800</v>
+        <v>709</v>
       </c>
       <c r="B736" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C736" s="4" t="inlineStr">
         <is>
-          <t>Valérian</t>
+          <t>Diana</t>
         </is>
       </c>
       <c r="D736" s="4" t="inlineStr">
         <is>
-          <t>Demaurex</t>
+          <t>Crausaz</t>
         </is>
       </c>
       <c r="E736" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F736" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G736" s="4"/>
     </row>
     <row r="737">
       <c r="A737" s="4" t="n">
-        <v>801</v>
+        <v>710</v>
       </c>
       <c r="B737" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C737" s="4" t="inlineStr">
         <is>
-          <t>Cédric</t>
+          <t>Francis</t>
         </is>
       </c>
       <c r="D737" s="4" t="inlineStr">
         <is>
-          <t>Demierre</t>
+          <t>Crausaz</t>
         </is>
       </c>
       <c r="E737" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F737" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G737" s="4"/>
     </row>
     <row r="738">
       <c r="A738" s="4" t="n">
-        <v>805</v>
+        <v>713</v>
       </c>
       <c r="B738" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C738" s="4" t="inlineStr">
         <is>
-          <t>Engin</t>
+          <t>Arnaud</t>
         </is>
       </c>
       <c r="D738" s="4" t="inlineStr">
         <is>
-          <t>Demirci</t>
+          <t>Crettol</t>
         </is>
       </c>
       <c r="E738" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F738" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G738" s="4"/>
     </row>
     <row r="739">
       <c r="A739" s="4" t="n">
-        <v>806</v>
+        <v>4536</v>
       </c>
       <c r="B739" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C739" s="4" t="inlineStr">
         <is>
-          <t>Siebel</t>
+          <t>Sébastien</t>
         </is>
       </c>
       <c r="D739" s="4" t="inlineStr">
         <is>
-          <t>Demirci</t>
+          <t>Croizat</t>
         </is>
       </c>
       <c r="E739" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F739" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G739" s="4"/>
     </row>
     <row r="740">
       <c r="A740" s="4" t="n">
-        <v>781</v>
+        <v>731</v>
       </c>
       <c r="B740" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C740" s="4" t="inlineStr">
         <is>
-          <t>Claudia</t>
+          <t>Seddik</t>
         </is>
       </c>
       <c r="D740" s="4" t="inlineStr">
         <is>
-          <t>De Preux</t>
+          <t>Daadi</t>
         </is>
       </c>
       <c r="E740" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F740" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G740" s="4"/>
     </row>
     <row r="741">
       <c r="A741" s="4" t="n">
-        <v>786</v>
+        <v>734</v>
       </c>
       <c r="B741" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C741" s="4" t="inlineStr">
         <is>
-          <t>Luiz Carlos</t>
+          <t>Anita</t>
         </is>
       </c>
       <c r="D741" s="4" t="inlineStr">
         <is>
-          <t>De Sousa</t>
+          <t>Dähler</t>
         </is>
       </c>
       <c r="E741" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F741" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G741" s="4"/>
     </row>
     <row r="742">
       <c r="A742" s="4" t="n">
-        <v>819</v>
+        <v>736</v>
       </c>
       <c r="B742" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C742" s="4" t="inlineStr">
         <is>
-          <t>Michel</t>
+          <t>Manuel</t>
         </is>
       </c>
       <c r="D742" s="4" t="inlineStr">
         <is>
-          <t>Devaux</t>
+          <t>Dali</t>
         </is>
       </c>
       <c r="E742" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F742" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G742" s="4"/>
     </row>
     <row r="743">
       <c r="A743" s="4" t="n">
-        <v>818</v>
+        <v>8174</v>
       </c>
       <c r="B743" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C743" s="4" t="inlineStr">
         <is>
-          <t>Fabrice</t>
+          <t>Fabio</t>
         </is>
       </c>
       <c r="D743" s="4" t="inlineStr">
         <is>
-          <t>Devaux</t>
+          <t>Damiano</t>
         </is>
       </c>
       <c r="E743" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shorin-Ryu</t>
         </is>
       </c>
       <c r="F743" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G743" s="4"/>
     </row>
     <row r="744">
       <c r="A744" s="4" t="n">
-        <v>4508</v>
+        <v>727</v>
       </c>
       <c r="B744" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C744" s="4" t="inlineStr">
         <is>
-          <t>Sana</t>
+          <t>Luigi</t>
         </is>
       </c>
       <c r="D744" s="4" t="inlineStr">
         <is>
-          <t>Dia-Eddine</t>
+          <t>D'Andrea</t>
         </is>
       </c>
       <c r="E744" s="4" t="inlineStr">
         <is>
-          <t>Sho</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F744" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G744" s="4"/>
     </row>
     <row r="745">
       <c r="A745" s="4" t="n">
-        <v>821</v>
+        <v>740</v>
       </c>
       <c r="B745" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C745" s="4" t="inlineStr">
         <is>
-          <t>Léon</t>
+          <t>Vinh Phuong</t>
         </is>
       </c>
       <c r="D745" s="4" t="inlineStr">
         <is>
-          <t>Di Caprio</t>
+          <t>Dang</t>
         </is>
       </c>
       <c r="E745" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F745" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G745" s="4"/>
     </row>
     <row r="746">
       <c r="A746" s="4" t="n">
-        <v>823</v>
+        <v>4538</v>
       </c>
       <c r="B746" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C746" s="4" t="inlineStr">
         <is>
-          <t>Davide</t>
+          <t>Victor</t>
         </is>
       </c>
       <c r="D746" s="4" t="inlineStr">
         <is>
-          <t>Di Dio</t>
+          <t>Dantas Monteiro</t>
         </is>
       </c>
       <c r="E746" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F746" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G746" s="4"/>
     </row>
     <row r="747">
       <c r="A747" s="4" t="n">
-        <v>862</v>
+        <v>754</v>
       </c>
       <c r="B747" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C747" s="4" t="inlineStr">
         <is>
-          <t>Christoph</t>
+          <t>Bernhard</t>
         </is>
       </c>
       <c r="D747" s="4" t="inlineStr">
         <is>
-          <t>Dobler</t>
+          <t>Danz</t>
         </is>
       </c>
       <c r="E747" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F747" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G747" s="4"/>
     </row>
     <row r="748">
       <c r="A748" s="4" t="n">
-        <v>875</v>
+        <v>755</v>
       </c>
       <c r="B748" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C748" s="4" t="inlineStr">
         <is>
-          <t>Charles</t>
+          <t>Camille</t>
         </is>
       </c>
       <c r="D748" s="4" t="inlineStr">
         <is>
-          <t>Donkor</t>
+          <t>Darbellay</t>
         </is>
       </c>
       <c r="E748" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F748" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G748" s="4"/>
     </row>
     <row r="749">
       <c r="A749" s="4" t="n">
-        <v>876</v>
+        <v>7522</v>
       </c>
       <c r="B749" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C749" s="4" t="inlineStr">
         <is>
-          <t>Stefan</t>
+          <t>Emeline</t>
         </is>
       </c>
       <c r="D749" s="4" t="inlineStr">
         <is>
-          <t>Dopple</t>
+          <t>Darcot Lugand</t>
         </is>
       </c>
       <c r="E749" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F749" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G749" s="4"/>
     </row>
     <row r="750">
       <c r="A750" s="4" t="n">
-        <v>882</v>
+        <v>759</v>
       </c>
       <c r="B750" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C750" s="4" t="inlineStr">
         <is>
-          <t>Andrea</t>
+          <t>Argient</t>
         </is>
       </c>
       <c r="D750" s="4" t="inlineStr">
         <is>
-          <t>Dos Santos</t>
+          <t>Dauti</t>
         </is>
       </c>
       <c r="E750" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F750" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G750" s="4"/>
     </row>
     <row r="751">
       <c r="A751" s="4" t="n">
-        <v>886</v>
+        <v>762</v>
       </c>
       <c r="B751" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C751" s="4" t="inlineStr">
         <is>
-          <t>Silvia</t>
+          <t>Jean-Baptiste</t>
         </is>
       </c>
       <c r="D751" s="4" t="inlineStr">
         <is>
-          <t>Dossenbach</t>
+          <t>Dayer</t>
         </is>
       </c>
       <c r="E751" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F751" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G751" s="4"/>
     </row>
     <row r="752">
       <c r="A752" s="4" t="n">
-        <v>893</v>
+        <v>787</v>
       </c>
       <c r="B752" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C752" s="4" t="inlineStr">
         <is>
-          <t>Walter</t>
+          <t>Raphaela</t>
         </is>
       </c>
       <c r="D752" s="4" t="inlineStr">
         <is>
-          <t>Driesen</t>
+          <t>Debély</t>
         </is>
       </c>
       <c r="E752" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Fudokan</t>
         </is>
       </c>
       <c r="F752" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G752" s="4"/>
     </row>
     <row r="753">
       <c r="A753" s="4" t="n">
-        <v>4515</v>
+        <v>765</v>
       </c>
       <c r="B753" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C753" s="4" t="inlineStr">
         <is>
-          <t>Tatiana</t>
+          <t>Jean-Luc</t>
         </is>
       </c>
       <c r="D753" s="4" t="inlineStr">
         <is>
-          <t>Duarte</t>
+          <t>De Bernardini</t>
         </is>
       </c>
       <c r="E753" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F753" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G753" s="4"/>
     </row>
     <row r="754">
       <c r="A754" s="4" t="n">
-        <v>7518</v>
+        <v>8164</v>
       </c>
       <c r="B754" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C754" s="4" t="inlineStr">
         <is>
-          <t>Tana</t>
+          <t>Gaspard</t>
         </is>
       </c>
       <c r="D754" s="4" t="inlineStr">
         <is>
-          <t>Dubel</t>
+          <t>Debost</t>
         </is>
       </c>
       <c r="E754" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F754" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G754" s="4"/>
     </row>
     <row r="755">
       <c r="A755" s="4" t="n">
-        <v>4539</v>
+        <v>4516</v>
       </c>
       <c r="B755" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C755" s="4" t="inlineStr">
         <is>
-          <t>Katja</t>
+          <t>Lorena</t>
         </is>
       </c>
       <c r="D755" s="4" t="inlineStr">
         <is>
-          <t>Dubey</t>
+          <t>Decataldo</t>
         </is>
       </c>
       <c r="E755" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Sport Karate</t>
         </is>
       </c>
       <c r="F755" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G755" s="4"/>
     </row>
     <row r="756">
       <c r="A756" s="4" t="n">
-        <v>900</v>
+        <v>6654</v>
       </c>
       <c r="B756" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C756" s="4" t="inlineStr">
         <is>
-          <t>Jean</t>
+          <t>Samuel</t>
         </is>
       </c>
       <c r="D756" s="4" t="inlineStr">
         <is>
-          <t>Du Marais</t>
+          <t>Degiorgis</t>
         </is>
       </c>
       <c r="E756" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F756" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G756" s="4"/>
     </row>
     <row r="757">
       <c r="A757" s="4" t="n">
-        <v>4799</v>
+        <v>770</v>
       </c>
       <c r="B757" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C757" s="4" t="inlineStr">
         <is>
-          <t>Andrin</t>
+          <t>Nicola</t>
         </is>
       </c>
       <c r="D757" s="4" t="inlineStr">
         <is>
-          <t>Durrer</t>
+          <t>De Girolamo</t>
         </is>
       </c>
       <c r="E757" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F757" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G757" s="4"/>
     </row>
     <row r="758">
       <c r="A758" s="4" t="n">
-        <v>934</v>
+        <v>771</v>
       </c>
       <c r="B758" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C758" s="4" t="inlineStr">
         <is>
-          <t>Karin</t>
+          <t>Fabio</t>
         </is>
       </c>
       <c r="D758" s="4" t="inlineStr">
         <is>
-          <t>Eberle</t>
+          <t>De Gregorio</t>
         </is>
       </c>
       <c r="E758" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F758" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G758" s="4"/>
     </row>
     <row r="759">
       <c r="A759" s="4" t="n">
-        <v>940</v>
+        <v>7352</v>
       </c>
       <c r="B759" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C759" s="4" t="inlineStr">
         <is>
-          <t>Dario</t>
+          <t>Sophie</t>
         </is>
       </c>
       <c r="D759" s="4" t="inlineStr">
         <is>
-          <t>Eberli</t>
+          <t>De Kalbermatten</t>
         </is>
       </c>
       <c r="E759" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F759" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G759" s="4"/>
     </row>
     <row r="760">
       <c r="A760" s="4" t="n">
-        <v>942</v>
+        <v>7334</v>
       </c>
       <c r="B760" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C760" s="4" t="inlineStr">
         <is>
-          <t>Hermes</t>
+          <t>Nina</t>
         </is>
       </c>
       <c r="D760" s="4" t="inlineStr">
         <is>
-          <t>Ebiner</t>
+          <t>Delalaye</t>
         </is>
       </c>
       <c r="E760" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shorin Ryu</t>
         </is>
       </c>
       <c r="F760" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G760" s="4"/>
     </row>
     <row r="761">
       <c r="A761" s="4" t="n">
-        <v>945</v>
+        <v>6664</v>
       </c>
       <c r="B761" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C761" s="4" t="inlineStr">
         <is>
-          <t>James</t>
+          <t>Charlotte</t>
         </is>
       </c>
       <c r="D761" s="4" t="inlineStr">
         <is>
-          <t>Eddis</t>
+          <t>Delaloye</t>
         </is>
       </c>
       <c r="E761" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F761" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G761" s="4"/>
     </row>
     <row r="762">
       <c r="A762" s="4" t="n">
-        <v>946</v>
+        <v>7345</v>
       </c>
       <c r="B762" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C762" s="4" t="inlineStr">
         <is>
-          <t>Christian</t>
+          <t>Eloi</t>
         </is>
       </c>
       <c r="D762" s="4" t="inlineStr">
         <is>
-          <t>Eggenberg</t>
+          <t>Delaye</t>
         </is>
       </c>
       <c r="E762" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F762" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G762" s="4"/>
     </row>
     <row r="763">
       <c r="A763" s="4" t="n">
-        <v>952</v>
+        <v>774</v>
       </c>
       <c r="B763" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C763" s="4" t="inlineStr">
         <is>
-          <t>Laura</t>
+          <t>Fabienne</t>
         </is>
       </c>
       <c r="D763" s="4" t="inlineStr">
         <is>
-          <t>Eggertswyler</t>
+          <t>De Luca Rausa</t>
         </is>
       </c>
       <c r="E763" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F763" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G763" s="4"/>
     </row>
     <row r="764">
       <c r="A764" s="4" t="n">
-        <v>957</v>
+        <v>776</v>
       </c>
       <c r="B764" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C764" s="4" t="inlineStr">
         <is>
-          <t>Yvonne</t>
+          <t>Sabri</t>
         </is>
       </c>
       <c r="D764" s="4" t="inlineStr">
         <is>
-          <t>Eggmann</t>
+          <t>De Martin</t>
         </is>
       </c>
       <c r="E764" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F764" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G764" s="4"/>
     </row>
     <row r="765">
       <c r="A765" s="4" t="n">
-        <v>963</v>
+        <v>7510</v>
       </c>
       <c r="B765" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C765" s="4" t="inlineStr">
         <is>
-          <t>Lisa</t>
+          <t>Marianna</t>
         </is>
       </c>
       <c r="D765" s="4" t="inlineStr">
         <is>
-          <t>Ehm</t>
+          <t>Dematos Cordeiro</t>
         </is>
       </c>
       <c r="E765" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F765" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G765" s="4"/>
     </row>
     <row r="766">
       <c r="A766" s="4" t="n">
-        <v>969</v>
+        <v>800</v>
       </c>
       <c r="B766" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C766" s="4" t="inlineStr">
         <is>
-          <t>Cécile</t>
+          <t>Valérian</t>
         </is>
       </c>
       <c r="D766" s="4" t="inlineStr">
         <is>
-          <t>Eicher</t>
+          <t>Demaurex</t>
         </is>
       </c>
       <c r="E766" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F766" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G766" s="4"/>
     </row>
     <row r="767">
       <c r="A767" s="4" t="n">
-        <v>978</v>
+        <v>801</v>
       </c>
       <c r="B767" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C767" s="4" t="inlineStr">
         <is>
-          <t>Flurim</t>
+          <t>Cédric</t>
         </is>
       </c>
       <c r="D767" s="4" t="inlineStr">
         <is>
-          <t>Elezi</t>
+          <t>Demierre</t>
         </is>
       </c>
       <c r="E767" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F767" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G767" s="4"/>
     </row>
     <row r="768">
       <c r="A768" s="4" t="n">
-        <v>977</v>
+        <v>805</v>
       </c>
       <c r="B768" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C768" s="4" t="inlineStr">
         <is>
-          <t>Bajrush</t>
+          <t>Engin</t>
         </is>
       </c>
       <c r="D768" s="4" t="inlineStr">
         <is>
-          <t>Elezi</t>
+          <t>Demirci</t>
         </is>
       </c>
       <c r="E768" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F768" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G768" s="4"/>
     </row>
     <row r="769">
       <c r="A769" s="4" t="n">
-        <v>7517</v>
+        <v>806</v>
       </c>
       <c r="B769" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C769" s="4" t="inlineStr">
         <is>
-          <t>Exaucer</t>
+          <t>Siebel</t>
         </is>
       </c>
       <c r="D769" s="4" t="inlineStr">
         <is>
-          <t>Elonga</t>
+          <t>Demirci</t>
         </is>
       </c>
       <c r="E769" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F769" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G769" s="4"/>
     </row>
     <row r="770">
       <c r="A770" s="4" t="n">
-        <v>1006</v>
+        <v>781</v>
       </c>
       <c r="B770" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C770" s="4" t="inlineStr">
         <is>
-          <t>Roger</t>
+          <t>Claudia</t>
         </is>
       </c>
       <c r="D770" s="4" t="inlineStr">
         <is>
-          <t>Erni</t>
+          <t>De Preux</t>
         </is>
       </c>
       <c r="E770" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F770" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G770" s="4"/>
     </row>
     <row r="771">
       <c r="A771" s="4" t="n">
-        <v>1024</v>
+        <v>786</v>
       </c>
       <c r="B771" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C771" s="4" t="inlineStr">
         <is>
-          <t>François</t>
+          <t>Luiz Carlos</t>
         </is>
       </c>
       <c r="D771" s="4" t="inlineStr">
         <is>
-          <t>Falvo</t>
+          <t>De Sousa</t>
         </is>
       </c>
       <c r="E771" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F771" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G771" s="4"/>
     </row>
     <row r="772">
       <c r="A772" s="4" t="n">
-        <v>1026</v>
+        <v>819</v>
       </c>
       <c r="B772" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C772" s="4" t="inlineStr">
         <is>
-          <t>Simona</t>
+          <t>Michel</t>
         </is>
       </c>
       <c r="D772" s="4" t="inlineStr">
         <is>
-          <t>Fanelli</t>
+          <t>Devaux</t>
         </is>
       </c>
       <c r="E772" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F772" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G772" s="4"/>
     </row>
     <row r="773">
       <c r="A773" s="4" t="n">
-        <v>7333</v>
+        <v>818</v>
       </c>
       <c r="B773" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C773" s="4" t="inlineStr">
         <is>
-          <t>Virginie</t>
+          <t>Fabrice</t>
         </is>
       </c>
       <c r="D773" s="4" t="inlineStr">
         <is>
-          <t>Fardel</t>
+          <t>Devaux</t>
         </is>
       </c>
       <c r="E773" s="4" t="inlineStr">
         <is>
-          <t>Shorin Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F773" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G773" s="4"/>
     </row>
     <row r="774">
       <c r="A774" s="4" t="n">
-        <v>1029</v>
+        <v>4508</v>
       </c>
       <c r="B774" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C774" s="4" t="inlineStr">
         <is>
-          <t>Wassim</t>
+          <t>Sana</t>
         </is>
       </c>
       <c r="D774" s="4" t="inlineStr">
         <is>
-          <t>Farhat</t>
+          <t>Dia-Eddine</t>
         </is>
       </c>
       <c r="E774" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Sho</t>
         </is>
       </c>
       <c r="F774" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G774" s="4"/>
     </row>
     <row r="775">
       <c r="A775" s="4" t="n">
-        <v>1037</v>
+        <v>821</v>
       </c>
       <c r="B775" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C775" s="4" t="inlineStr">
         <is>
-          <t>Marc</t>
+          <t>Léon</t>
         </is>
       </c>
       <c r="D775" s="4" t="inlineStr">
         <is>
-          <t>Favre</t>
+          <t>Di Caprio</t>
         </is>
       </c>
       <c r="E775" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F775" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G775" s="4"/>
     </row>
     <row r="776">
       <c r="A776" s="4" t="n">
-        <v>1047</v>
+        <v>823</v>
       </c>
       <c r="B776" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C776" s="4" t="inlineStr">
         <is>
-          <t>Martin</t>
+          <t>Davide</t>
         </is>
       </c>
       <c r="D776" s="4" t="inlineStr">
         <is>
-          <t>Felder</t>
+          <t>Di Dio</t>
         </is>
       </c>
       <c r="E776" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F776" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G776" s="4"/>
     </row>
     <row r="777">
       <c r="A777" s="4" t="n">
-        <v>1057</v>
+        <v>862</v>
       </c>
       <c r="B777" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C777" s="4" t="inlineStr">
         <is>
-          <t>Carlos</t>
+          <t>Christoph</t>
         </is>
       </c>
       <c r="D777" s="4" t="inlineStr">
         <is>
-          <t>Felpeto</t>
+          <t>Dobler</t>
         </is>
       </c>
       <c r="E777" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F777" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G777" s="4"/>
     </row>
     <row r="778">
       <c r="A778" s="4" t="n">
-        <v>1060</v>
+        <v>875</v>
       </c>
       <c r="B778" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C778" s="4" t="inlineStr">
         <is>
-          <t>Ruzdi</t>
+          <t>Charles</t>
         </is>
       </c>
       <c r="D778" s="4" t="inlineStr">
         <is>
-          <t>Feratovic</t>
+          <t>Donkor</t>
         </is>
       </c>
       <c r="E778" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F778" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G778" s="4"/>
     </row>
     <row r="779">
       <c r="A779" s="4" t="n">
-        <v>1062</v>
+        <v>876</v>
       </c>
       <c r="B779" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C779" s="4" t="inlineStr">
         <is>
-          <t>Tiago</t>
+          <t>Stefan</t>
         </is>
       </c>
       <c r="D779" s="4" t="inlineStr">
         <is>
-          <t>Fernandes</t>
+          <t>Dopple</t>
         </is>
       </c>
       <c r="E779" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F779" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G779" s="4"/>
     </row>
     <row r="780">
       <c r="A780" s="4" t="n">
-        <v>4528</v>
+        <v>882</v>
       </c>
       <c r="B780" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C780" s="4" t="inlineStr">
         <is>
-          <t>César</t>
+          <t>Andrea</t>
         </is>
       </c>
       <c r="D780" s="4" t="inlineStr">
         <is>
-          <t>Fernandes Baltarejo</t>
+          <t>Dos Santos</t>
         </is>
       </c>
       <c r="E780" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F780" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G780" s="4"/>
     </row>
     <row r="781">
       <c r="A781" s="4" t="n">
-        <v>1066</v>
+        <v>886</v>
       </c>
       <c r="B781" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C781" s="4" t="inlineStr">
         <is>
-          <t>Santiago</t>
+          <t>Silvia</t>
         </is>
       </c>
       <c r="D781" s="4" t="inlineStr">
         <is>
-          <t>Fernandez</t>
+          <t>Dossenbach</t>
         </is>
       </c>
       <c r="E781" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Fudokan</t>
         </is>
       </c>
       <c r="F781" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G781" s="4"/>
     </row>
     <row r="782">
       <c r="A782" s="4" t="n">
-        <v>1067</v>
+        <v>893</v>
       </c>
       <c r="B782" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C782" s="4" t="inlineStr">
         <is>
-          <t>Alvaro</t>
+          <t>Walter</t>
         </is>
       </c>
       <c r="D782" s="4" t="inlineStr">
         <is>
-          <t>Fernandez </t>
+          <t>Driesen</t>
         </is>
       </c>
       <c r="E782" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F782" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G782" s="4"/>
     </row>
     <row r="783">
       <c r="A783" s="4" t="n">
-        <v>1074</v>
+        <v>4515</v>
       </c>
       <c r="B783" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C783" s="4" t="inlineStr">
         <is>
-          <t>Pia</t>
+          <t>Tatiana</t>
         </is>
       </c>
       <c r="D783" s="4" t="inlineStr">
         <is>
-          <t>Ferreira</t>
+          <t>Duarte</t>
         </is>
       </c>
       <c r="E783" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F783" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G783" s="4"/>
     </row>
     <row r="784">
       <c r="A784" s="4" t="n">
-        <v>1082</v>
+        <v>7518</v>
       </c>
       <c r="B784" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C784" s="4" t="inlineStr">
         <is>
-          <t>Bejtush</t>
+          <t>Tana</t>
         </is>
       </c>
       <c r="D784" s="4" t="inlineStr">
         <is>
-          <t>Fetija</t>
+          <t>Dubel</t>
         </is>
       </c>
       <c r="E784" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F784" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G784" s="4"/>
     </row>
     <row r="785">
       <c r="A785" s="4" t="n">
-        <v>6651</v>
+        <v>4539</v>
       </c>
       <c r="B785" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C785" s="4" t="inlineStr">
         <is>
-          <t>Michael</t>
+          <t>Katja</t>
         </is>
       </c>
       <c r="D785" s="4" t="inlineStr">
         <is>
-          <t>Fichter</t>
+          <t>Dubey</t>
         </is>
       </c>
       <c r="E785" s="4" t="inlineStr">
         <is>
-          <t>Shisui Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F785" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G785" s="4"/>
     </row>
     <row r="786">
       <c r="A786" s="4" t="n">
-        <v>1087</v>
+        <v>900</v>
       </c>
       <c r="B786" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C786" s="4" t="inlineStr">
         <is>
-          <t>Karin</t>
+          <t>Jean</t>
         </is>
       </c>
       <c r="D786" s="4" t="inlineStr">
         <is>
-          <t>Filter</t>
+          <t>Du Marais</t>
         </is>
       </c>
       <c r="E786" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F786" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G786" s="4"/>
     </row>
     <row r="787">
       <c r="A787" s="4" t="n">
-        <v>7376</v>
+        <v>8172</v>
       </c>
       <c r="B787" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C787" s="4" t="inlineStr">
         <is>
-          <t>Ria</t>
+          <t>Pia</t>
         </is>
       </c>
       <c r="D787" s="4" t="inlineStr">
         <is>
-          <t>Fischer</t>
+          <t>Dumitras</t>
         </is>
       </c>
       <c r="E787" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F787" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G787" s="4"/>
+      <c r="G787" s="4" t="inlineStr">
+        <is>
+          <t>SSKF</t>
+        </is>
+      </c>
     </row>
     <row r="788">
       <c r="A788" s="4" t="n">
-        <v>1098</v>
+        <v>4799</v>
       </c>
       <c r="B788" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C788" s="4" t="inlineStr">
         <is>
-          <t>Simone</t>
+          <t>Andrin</t>
         </is>
       </c>
       <c r="D788" s="4" t="inlineStr">
         <is>
-          <t>Fischer</t>
+          <t>Durrer</t>
         </is>
       </c>
       <c r="E788" s="4" t="inlineStr">
         <is>
           <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F788" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G788" s="4"/>
     </row>
     <row r="789">
       <c r="A789" s="4" t="n">
-        <v>5861</v>
+        <v>934</v>
       </c>
       <c r="B789" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C789" s="4" t="inlineStr">
         <is>
-          <t>Tasja</t>
+          <t>Karin</t>
         </is>
       </c>
       <c r="D789" s="4" t="inlineStr">
         <is>
-          <t>Fleury</t>
+          <t>Eberle</t>
         </is>
       </c>
       <c r="E789" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F789" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G789" s="4"/>
     </row>
     <row r="790">
       <c r="A790" s="4" t="n">
-        <v>7348</v>
+        <v>940</v>
       </c>
       <c r="B790" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C790" s="4" t="inlineStr">
         <is>
-          <t>Hadrien</t>
+          <t>Dario</t>
         </is>
       </c>
       <c r="D790" s="4" t="inlineStr">
         <is>
-          <t>Flubacher</t>
+          <t>Eberli</t>
         </is>
       </c>
       <c r="E790" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F790" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G790" s="4"/>
     </row>
     <row r="791">
       <c r="A791" s="4" t="n">
-        <v>1105</v>
+        <v>942</v>
       </c>
       <c r="B791" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C791" s="4" t="inlineStr">
         <is>
-          <t>Nikolas</t>
+          <t>Hermes</t>
         </is>
       </c>
       <c r="D791" s="4" t="inlineStr">
         <is>
-          <t>Flück</t>
+          <t>Ebiner</t>
         </is>
       </c>
       <c r="E791" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F791" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G791" s="4"/>
     </row>
     <row r="792">
       <c r="A792" s="4" t="n">
-        <v>1109</v>
+        <v>945</v>
       </c>
       <c r="B792" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C792" s="4" t="inlineStr">
         <is>
-          <t>Petra</t>
+          <t>James</t>
         </is>
       </c>
       <c r="D792" s="4" t="inlineStr">
         <is>
-          <t>Flückiger</t>
+          <t>Eddis</t>
         </is>
       </c>
       <c r="E792" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F792" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G792" s="4"/>
     </row>
     <row r="793">
       <c r="A793" s="4" t="n">
-        <v>7373</v>
+        <v>946</v>
       </c>
       <c r="B793" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C793" s="4" t="inlineStr">
         <is>
-          <t>Thomas</t>
+          <t>Christian</t>
         </is>
       </c>
       <c r="D793" s="4" t="inlineStr">
         <is>
-          <t>Flügel</t>
+          <t>Eggenberg</t>
         </is>
       </c>
       <c r="E793" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F793" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G793" s="4"/>
     </row>
     <row r="794">
       <c r="A794" s="4" t="n">
-        <v>1110</v>
+        <v>952</v>
       </c>
       <c r="B794" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C794" s="4" t="inlineStr">
         <is>
-          <t>Sébastien</t>
+          <t>Laura</t>
         </is>
       </c>
       <c r="D794" s="4" t="inlineStr">
         <is>
-          <t>Fontaine</t>
+          <t>Eggertswyler</t>
         </is>
       </c>
       <c r="E794" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F794" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G794" s="4"/>
     </row>
     <row r="795">
       <c r="A795" s="4" t="n">
-        <v>1112</v>
+        <v>957</v>
       </c>
       <c r="B795" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C795" s="4" t="inlineStr">
         <is>
-          <t>Kilian</t>
+          <t>Yvonne</t>
         </is>
       </c>
       <c r="D795" s="4" t="inlineStr">
         <is>
-          <t>Forclaz</t>
+          <t>Eggmann</t>
         </is>
       </c>
       <c r="E795" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F795" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G795" s="4"/>
     </row>
     <row r="796">
       <c r="A796" s="4" t="n">
-        <v>1119</v>
+        <v>963</v>
       </c>
       <c r="B796" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C796" s="4" t="inlineStr">
         <is>
-          <t>Giovanni</t>
+          <t>Lisa</t>
         </is>
       </c>
       <c r="D796" s="4" t="inlineStr">
         <is>
-          <t>Forte</t>
+          <t>Ehm</t>
         </is>
       </c>
       <c r="E796" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F796" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G796" s="4"/>
     </row>
     <row r="797">
       <c r="A797" s="4" t="n">
-        <v>1124</v>
+        <v>969</v>
       </c>
       <c r="B797" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C797" s="4" t="inlineStr">
         <is>
-          <t>Adrien</t>
+          <t>Cécile</t>
         </is>
       </c>
       <c r="D797" s="4" t="inlineStr">
         <is>
-          <t>Fournier</t>
+          <t>Eicher</t>
         </is>
       </c>
       <c r="E797" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F797" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G797" s="4"/>
     </row>
     <row r="798">
       <c r="A798" s="4" t="n">
-        <v>1125</v>
+        <v>977</v>
       </c>
       <c r="B798" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C798" s="4" t="inlineStr">
         <is>
-          <t>Coralie</t>
+          <t>Bajrush</t>
         </is>
       </c>
       <c r="D798" s="4" t="inlineStr">
         <is>
-          <t>Fournier</t>
+          <t>Elezi</t>
         </is>
       </c>
       <c r="E798" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F798" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G798" s="4"/>
     </row>
     <row r="799">
       <c r="A799" s="4" t="n">
-        <v>1130</v>
+        <v>978</v>
       </c>
       <c r="B799" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C799" s="4" t="inlineStr">
         <is>
-          <t>Marion</t>
+          <t>Flurim</t>
         </is>
       </c>
       <c r="D799" s="4" t="inlineStr">
         <is>
-          <t>Franzosi</t>
+          <t>Elezi</t>
         </is>
       </c>
       <c r="E799" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F799" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G799" s="4"/>
     </row>
     <row r="800">
       <c r="A800" s="4" t="n">
-        <v>1143</v>
+        <v>7517</v>
       </c>
       <c r="B800" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C800" s="4" t="inlineStr">
         <is>
-          <t>Vincent</t>
+          <t>Exaucer</t>
         </is>
       </c>
       <c r="D800" s="4" t="inlineStr">
         <is>
-          <t>Freiburghaus</t>
+          <t>Elonga</t>
         </is>
       </c>
       <c r="E800" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F800" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G800" s="4"/>
     </row>
     <row r="801">
       <c r="A801" s="4" t="n">
-        <v>1158</v>
+        <v>8202</v>
       </c>
       <c r="B801" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C801" s="4" t="inlineStr">
         <is>
-          <t>Elisha-Jay</t>
+          <t>Ayse</t>
         </is>
       </c>
       <c r="D801" s="4" t="inlineStr">
         <is>
-          <t>Fringer</t>
+          <t>Erdogan</t>
         </is>
       </c>
       <c r="E801" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F801" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G801" s="4"/>
+      <c r="G801" s="4" t="inlineStr">
+        <is>
+          <t>SSKF</t>
+        </is>
+      </c>
     </row>
     <row r="802">
       <c r="A802" s="4" t="n">
-        <v>1164</v>
+        <v>1006</v>
       </c>
       <c r="B802" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C802" s="4" t="inlineStr">
         <is>
-          <t>Daniela</t>
+          <t>Roger</t>
         </is>
       </c>
       <c r="D802" s="4" t="inlineStr">
         <is>
-          <t>Fuchs</t>
+          <t>Erni</t>
         </is>
       </c>
       <c r="E802" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F802" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G802" s="4"/>
     </row>
     <row r="803">
       <c r="A803" s="4" t="n">
-        <v>1167</v>
+        <v>1024</v>
       </c>
       <c r="B803" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C803" s="4" t="inlineStr">
         <is>
-          <t>Mario</t>
+          <t>François</t>
         </is>
       </c>
       <c r="D803" s="4" t="inlineStr">
         <is>
-          <t>Fuchs</t>
+          <t>Falvo</t>
         </is>
       </c>
       <c r="E803" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F803" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G803" s="4"/>
     </row>
     <row r="804">
       <c r="A804" s="4" t="n">
-        <v>1165</v>
+        <v>1026</v>
       </c>
       <c r="B804" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C804" s="4" t="inlineStr">
         <is>
-          <t>Hugo</t>
+          <t>Simona</t>
         </is>
       </c>
       <c r="D804" s="4" t="inlineStr">
         <is>
-          <t>Fuchs</t>
+          <t>Fanelli</t>
         </is>
       </c>
       <c r="E804" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F804" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G804" s="4"/>
     </row>
     <row r="805">
       <c r="A805" s="4" t="n">
-        <v>1197</v>
+        <v>7333</v>
       </c>
       <c r="B805" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C805" s="4" t="inlineStr">
         <is>
-          <t>Renato</t>
+          <t>Virginie</t>
         </is>
       </c>
       <c r="D805" s="4" t="inlineStr">
         <is>
-          <t>Galasso</t>
+          <t>Fardel</t>
         </is>
       </c>
       <c r="E805" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shorin Ryu</t>
         </is>
       </c>
       <c r="F805" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G805" s="4"/>
     </row>
     <row r="806">
       <c r="A806" s="4" t="n">
-        <v>1202</v>
+        <v>1029</v>
       </c>
       <c r="B806" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C806" s="4" t="inlineStr">
         <is>
-          <t>Leila</t>
+          <t>Wassim</t>
         </is>
       </c>
       <c r="D806" s="4" t="inlineStr">
         <is>
-          <t>Gallelli</t>
+          <t>Farhat</t>
         </is>
       </c>
       <c r="E806" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F806" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G806" s="4"/>
     </row>
     <row r="807">
       <c r="A807" s="4" t="n">
-        <v>6650</v>
+        <v>1037</v>
       </c>
       <c r="B807" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C807" s="4" t="inlineStr">
         <is>
-          <t>Eva</t>
+          <t>Marc</t>
         </is>
       </c>
       <c r="D807" s="4" t="inlineStr">
         <is>
-          <t>Gammenthaler</t>
+          <t>Favre</t>
         </is>
       </c>
       <c r="E807" s="4" t="inlineStr">
         <is>
-          <t>Shisui Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F807" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G807" s="4"/>
     </row>
     <row r="808">
       <c r="A808" s="4" t="n">
-        <v>6201</v>
+        <v>1047</v>
       </c>
       <c r="B808" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C808" s="4" t="inlineStr">
         <is>
-          <t>Samuel</t>
+          <t>Martin</t>
         </is>
       </c>
       <c r="D808" s="4" t="inlineStr">
         <is>
-          <t>Ganges</t>
+          <t>Felder</t>
         </is>
       </c>
       <c r="E808" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F808" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G808" s="4"/>
     </row>
     <row r="809">
       <c r="A809" s="4" t="n">
-        <v>1220</v>
+        <v>1057</v>
       </c>
       <c r="B809" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C809" s="4" t="inlineStr">
         <is>
-          <t>Harbër</t>
+          <t>Carlos</t>
         </is>
       </c>
       <c r="D809" s="4" t="inlineStr">
         <is>
-          <t>Gashi</t>
+          <t>Felpeto</t>
         </is>
       </c>
       <c r="E809" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Fudokan</t>
         </is>
       </c>
       <c r="F809" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G809" s="4"/>
     </row>
     <row r="810">
       <c r="A810" s="4" t="n">
-        <v>1221</v>
+        <v>1060</v>
       </c>
       <c r="B810" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C810" s="4" t="inlineStr">
         <is>
-          <t>Taulant</t>
+          <t>Ruzdi</t>
         </is>
       </c>
       <c r="D810" s="4" t="inlineStr">
         <is>
-          <t>Gashi</t>
+          <t>Feratovic</t>
         </is>
       </c>
       <c r="E810" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F810" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G810" s="4"/>
     </row>
     <row r="811">
       <c r="A811" s="4" t="n">
-        <v>1219</v>
+        <v>1062</v>
       </c>
       <c r="B811" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C811" s="4" t="inlineStr">
         <is>
-          <t>Besnik</t>
+          <t>Tiago</t>
         </is>
       </c>
       <c r="D811" s="4" t="inlineStr">
         <is>
-          <t>Gashi</t>
+          <t>Fernandes</t>
         </is>
       </c>
       <c r="E811" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Fudokan</t>
         </is>
       </c>
       <c r="F811" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G811" s="4"/>
     </row>
     <row r="812">
       <c r="A812" s="4" t="n">
-        <v>7370</v>
+        <v>4528</v>
       </c>
       <c r="B812" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C812" s="4" t="inlineStr">
         <is>
-          <t>Narek</t>
+          <t>César</t>
         </is>
       </c>
       <c r="D812" s="4" t="inlineStr">
         <is>
-          <t>Gasparian</t>
+          <t>Fernandes Baltarejo</t>
         </is>
       </c>
       <c r="E812" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F812" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G812" s="4"/>
     </row>
     <row r="813">
       <c r="A813" s="4" t="n">
-        <v>7368</v>
+        <v>1066</v>
       </c>
       <c r="B813" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C813" s="4" t="inlineStr">
         <is>
-          <t>Narek</t>
+          <t>Santiago</t>
         </is>
       </c>
       <c r="D813" s="4" t="inlineStr">
         <is>
-          <t>Gasparian</t>
+          <t>Fernandez</t>
         </is>
       </c>
       <c r="E813" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F813" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G813" s="4"/>
     </row>
     <row r="814">
       <c r="A814" s="4" t="n">
-        <v>6196</v>
+        <v>1067</v>
       </c>
       <c r="B814" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C814" s="4" t="inlineStr">
         <is>
-          <t>Mélanie</t>
+          <t>Alvaro</t>
         </is>
       </c>
       <c r="D814" s="4" t="inlineStr">
         <is>
-          <t>Gaspoz</t>
+          <t>Fernandez </t>
         </is>
       </c>
       <c r="E814" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F814" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G814" s="4"/>
     </row>
     <row r="815">
       <c r="A815" s="4" t="n">
-        <v>4520</v>
+        <v>1074</v>
       </c>
       <c r="B815" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C815" s="4" t="inlineStr">
         <is>
-          <t>Jürg</t>
+          <t>Pia</t>
         </is>
       </c>
       <c r="D815" s="4" t="inlineStr">
         <is>
-          <t>Gasser</t>
+          <t>Ferreira</t>
         </is>
       </c>
       <c r="E815" s="4" t="inlineStr">
         <is>
-          <t>Shukokai Shito Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F815" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G815" s="4"/>
     </row>
     <row r="816">
       <c r="A816" s="4" t="n">
-        <v>1239</v>
+        <v>1082</v>
       </c>
       <c r="B816" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C816" s="4" t="inlineStr">
         <is>
-          <t>Dimitri</t>
+          <t>Bejtush</t>
         </is>
       </c>
       <c r="D816" s="4" t="inlineStr">
         <is>
-          <t>Gebhard</t>
+          <t>Fetija</t>
         </is>
       </c>
       <c r="E816" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Fudokan</t>
         </is>
       </c>
       <c r="F816" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G816" s="4"/>
     </row>
     <row r="817">
       <c r="A817" s="4" t="n">
-        <v>1251</v>
+        <v>6651</v>
       </c>
       <c r="B817" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C817" s="4" t="inlineStr">
         <is>
-          <t>Bryan</t>
+          <t>Michael</t>
         </is>
       </c>
       <c r="D817" s="4" t="inlineStr">
         <is>
-          <t>Geiser</t>
+          <t>Fichter</t>
         </is>
       </c>
       <c r="E817" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shisui Ryu</t>
         </is>
       </c>
       <c r="F817" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G817" s="4"/>
     </row>
     <row r="818">
       <c r="A818" s="4" t="n">
-        <v>1253</v>
+        <v>1087</v>
       </c>
       <c r="B818" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C818" s="4" t="inlineStr">
         <is>
-          <t>Marcel</t>
+          <t>Karin</t>
         </is>
       </c>
       <c r="D818" s="4" t="inlineStr">
         <is>
-          <t>Geissbühler</t>
+          <t>Filter</t>
         </is>
       </c>
       <c r="E818" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F818" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G818" s="4"/>
     </row>
     <row r="819">
       <c r="A819" s="4" t="n">
-        <v>5507</v>
+        <v>7376</v>
       </c>
       <c r="B819" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C819" s="4" t="inlineStr">
         <is>
-          <t>Léonard</t>
+          <t>Ria</t>
         </is>
       </c>
       <c r="D819" s="4" t="inlineStr">
         <is>
-          <t>Genevay</t>
+          <t>Fischer</t>
         </is>
       </c>
       <c r="E819" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F819" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G819" s="4"/>
     </row>
     <row r="820">
       <c r="A820" s="4" t="n">
-        <v>7504</v>
+        <v>1098</v>
       </c>
       <c r="B820" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C820" s="4" t="inlineStr">
         <is>
-          <t>Arnaud</t>
+          <t>Simone</t>
         </is>
       </c>
       <c r="D820" s="4" t="inlineStr">
         <is>
-          <t>Genevay</t>
+          <t>Fischer</t>
         </is>
       </c>
       <c r="E820" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F820" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G820" s="4"/>
     </row>
     <row r="821">
       <c r="A821" s="4" t="n">
-        <v>1260</v>
+        <v>5861</v>
       </c>
       <c r="B821" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C821" s="4" t="inlineStr">
         <is>
-          <t>Osmani</t>
+          <t>Tasja</t>
         </is>
       </c>
       <c r="D821" s="4" t="inlineStr">
         <is>
-          <t>Gentian</t>
+          <t>Fleury</t>
         </is>
       </c>
       <c r="E821" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F821" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G821" s="4"/>
     </row>
     <row r="822">
       <c r="A822" s="4" t="n">
-        <v>1275</v>
+        <v>7348</v>
       </c>
       <c r="B822" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C822" s="4" t="inlineStr">
         <is>
-          <t>Nicolai</t>
+          <t>Hadrien</t>
         </is>
       </c>
       <c r="D822" s="4" t="inlineStr">
         <is>
-          <t>Gereon</t>
+          <t>Flubacher</t>
         </is>
       </c>
       <c r="E822" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F822" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G822" s="4"/>
     </row>
     <row r="823">
       <c r="A823" s="4" t="n">
-        <v>7527</v>
+        <v>1105</v>
       </c>
       <c r="B823" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C823" s="4" t="inlineStr">
         <is>
-          <t>Jakub</t>
+          <t>Nikolas</t>
         </is>
       </c>
       <c r="D823" s="4" t="inlineStr">
         <is>
-          <t>Gerlowicz</t>
+          <t>Flück</t>
         </is>
       </c>
       <c r="E823" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F823" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G823" s="4"/>
     </row>
     <row r="824">
       <c r="A824" s="4" t="n">
-        <v>1279</v>
+        <v>1109</v>
       </c>
       <c r="B824" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C824" s="4" t="inlineStr">
         <is>
-          <t>Fabienne</t>
+          <t>Petra</t>
         </is>
       </c>
       <c r="D824" s="4" t="inlineStr">
         <is>
-          <t>Germanier</t>
+          <t>Flückiger</t>
         </is>
       </c>
       <c r="E824" s="4" t="inlineStr">
         <is>
           <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F824" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G824" s="4"/>
     </row>
     <row r="825">
       <c r="A825" s="4" t="n">
-        <v>1281</v>
+        <v>7373</v>
       </c>
       <c r="B825" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C825" s="4" t="inlineStr">
         <is>
-          <t>Josy</t>
+          <t>Thomas</t>
         </is>
       </c>
       <c r="D825" s="4" t="inlineStr">
         <is>
-          <t>Germanier</t>
+          <t>Flügel</t>
         </is>
       </c>
       <c r="E825" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F825" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G825" s="4"/>
     </row>
     <row r="826">
       <c r="A826" s="4" t="n">
-        <v>1280</v>
+        <v>1110</v>
       </c>
       <c r="B826" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C826" s="4" t="inlineStr">
         <is>
-          <t>Fanny</t>
+          <t>Sébastien</t>
         </is>
       </c>
       <c r="D826" s="4" t="inlineStr">
         <is>
-          <t>Germanier</t>
+          <t>Fontaine</t>
         </is>
       </c>
       <c r="E826" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F826" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G826" s="4"/>
     </row>
     <row r="827">
       <c r="A827" s="4" t="n">
-        <v>4511</v>
+        <v>1112</v>
       </c>
       <c r="B827" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C827" s="4" t="inlineStr">
         <is>
-          <t>Michel</t>
+          <t>Kilian</t>
         </is>
       </c>
       <c r="D827" s="4" t="inlineStr">
         <is>
-          <t>Germanier</t>
+          <t>Forclaz</t>
         </is>
       </c>
       <c r="E827" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F827" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G827" s="4"/>
     </row>
     <row r="828">
       <c r="A828" s="4" t="n">
-        <v>6662</v>
+        <v>8175</v>
       </c>
       <c r="B828" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C828" s="4" t="inlineStr">
         <is>
-          <t>Adriana</t>
+          <t>Ramona</t>
         </is>
       </c>
       <c r="D828" s="4" t="inlineStr">
         <is>
-          <t>Gerzner</t>
+          <t>Forgione</t>
         </is>
       </c>
       <c r="E828" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shorin-Ryu</t>
         </is>
       </c>
       <c r="F828" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G828" s="4"/>
     </row>
     <row r="829">
       <c r="A829" s="4" t="n">
-        <v>6661</v>
+        <v>1119</v>
       </c>
       <c r="B829" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C829" s="4" t="inlineStr">
         <is>
-          <t>Anabelle</t>
+          <t>Giovanni</t>
         </is>
       </c>
       <c r="D829" s="4" t="inlineStr">
         <is>
-          <t>Gerzner</t>
+          <t>Forte</t>
         </is>
       </c>
       <c r="E829" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F829" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G829" s="4"/>
     </row>
     <row r="830">
       <c r="A830" s="4" t="n">
-        <v>1294</v>
+        <v>1125</v>
       </c>
       <c r="B830" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C830" s="4" t="inlineStr">
         <is>
-          <t>Carla</t>
+          <t>Coralie</t>
         </is>
       </c>
       <c r="D830" s="4" t="inlineStr">
         <is>
-          <t>Gibiino</t>
+          <t>Fournier</t>
         </is>
       </c>
       <c r="E830" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F830" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G830" s="4"/>
     </row>
     <row r="831">
       <c r="A831" s="4" t="n">
-        <v>1296</v>
+        <v>1124</v>
       </c>
       <c r="B831" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C831" s="4" t="inlineStr">
         <is>
-          <t>Christoph</t>
+          <t>Adrien</t>
         </is>
       </c>
       <c r="D831" s="4" t="inlineStr">
         <is>
-          <t>Giger</t>
+          <t>Fournier</t>
         </is>
       </c>
       <c r="E831" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F831" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G831" s="4"/>
     </row>
     <row r="832">
       <c r="A832" s="4" t="n">
-        <v>1297</v>
+        <v>1130</v>
       </c>
       <c r="B832" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C832" s="4" t="inlineStr">
         <is>
-          <t>Franz</t>
+          <t>Marion</t>
         </is>
       </c>
       <c r="D832" s="4" t="inlineStr">
         <is>
-          <t>Giger</t>
+          <t>Franzosi</t>
         </is>
       </c>
       <c r="E832" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F832" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G832" s="4"/>
     </row>
     <row r="833">
       <c r="A833" s="4" t="n">
-        <v>5033</v>
+        <v>1143</v>
       </c>
       <c r="B833" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C833" s="4" t="inlineStr">
         <is>
-          <t>Raya</t>
+          <t>Vincent</t>
         </is>
       </c>
       <c r="D833" s="4" t="inlineStr">
         <is>
-          <t>Giger</t>
+          <t>Freiburghaus</t>
         </is>
       </c>
       <c r="E833" s="4" t="inlineStr">
         <is>
-          <t>Shukokai Shito-Ryu</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F833" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G833" s="4"/>
     </row>
     <row r="834">
       <c r="A834" s="4" t="n">
-        <v>1300</v>
+        <v>1158</v>
       </c>
       <c r="B834" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C834" s="4" t="inlineStr">
         <is>
-          <t>Kristina</t>
+          <t>Elisha-Jay</t>
         </is>
       </c>
       <c r="D834" s="4" t="inlineStr">
         <is>
-          <t>Gilgen</t>
+          <t>Fringer</t>
         </is>
       </c>
       <c r="E834" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F834" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G834" s="4"/>
     </row>
     <row r="835">
       <c r="A835" s="4" t="n">
-        <v>1302</v>
+        <v>1165</v>
       </c>
       <c r="B835" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C835" s="4" t="inlineStr">
         <is>
-          <t>Fabien</t>
+          <t>Hugo</t>
         </is>
       </c>
       <c r="D835" s="4" t="inlineStr">
         <is>
-          <t>Gillioz</t>
+          <t>Fuchs</t>
         </is>
       </c>
       <c r="E835" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F835" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G835" s="4"/>
     </row>
     <row r="836">
       <c r="A836" s="4" t="n">
-        <v>1310</v>
+        <v>1167</v>
       </c>
       <c r="B836" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C836" s="4" t="inlineStr">
         <is>
-          <t>Guillaume</t>
+          <t>Mario</t>
         </is>
       </c>
       <c r="D836" s="4" t="inlineStr">
         <is>
-          <t>Giroud</t>
+          <t>Fuchs</t>
         </is>
       </c>
       <c r="E836" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F836" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G836" s="4"/>
     </row>
     <row r="837">
       <c r="A837" s="4" t="n">
-        <v>1313</v>
+        <v>1164</v>
       </c>
       <c r="B837" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C837" s="4" t="inlineStr">
         <is>
-          <t>Patrick</t>
+          <t>Daniela</t>
         </is>
       </c>
       <c r="D837" s="4" t="inlineStr">
         <is>
-          <t>Gisler</t>
+          <t>Fuchs</t>
         </is>
       </c>
       <c r="E837" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F837" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G837" s="4"/>
     </row>
     <row r="838">
       <c r="A838" s="4" t="n">
-        <v>7374</v>
+        <v>1197</v>
       </c>
       <c r="B838" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C838" s="4" t="inlineStr">
         <is>
-          <t>Alya</t>
+          <t>Renato</t>
         </is>
       </c>
       <c r="D838" s="4" t="inlineStr">
         <is>
-          <t>Giubilei</t>
+          <t>Galasso</t>
         </is>
       </c>
       <c r="E838" s="4" t="inlineStr">
         <is>
           <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F838" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G838" s="4"/>
     </row>
     <row r="839">
       <c r="A839" s="4" t="n">
-        <v>7366</v>
+        <v>1202</v>
       </c>
       <c r="B839" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C839" s="4" t="inlineStr">
         <is>
-          <t>Michel</t>
+          <t>Leila</t>
         </is>
       </c>
       <c r="D839" s="4" t="inlineStr">
         <is>
-          <t>Glassey</t>
+          <t>Gallelli</t>
         </is>
       </c>
       <c r="E839" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F839" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G839" s="4"/>
     </row>
     <row r="840">
       <c r="A840" s="4" t="n">
-        <v>1318</v>
+        <v>6650</v>
       </c>
       <c r="B840" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C840" s="4" t="inlineStr">
         <is>
-          <t>Quentin</t>
+          <t>Eva</t>
         </is>
       </c>
       <c r="D840" s="4" t="inlineStr">
         <is>
-          <t>Glassier</t>
+          <t>Gammenthaler</t>
         </is>
       </c>
       <c r="E840" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shisui Ryu</t>
         </is>
       </c>
       <c r="F840" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G840" s="4"/>
     </row>
     <row r="841">
       <c r="A841" s="4" t="n">
-        <v>1329</v>
+        <v>6201</v>
       </c>
       <c r="B841" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C841" s="4" t="inlineStr">
         <is>
-          <t>Ewan</t>
+          <t>Samuel</t>
         </is>
       </c>
       <c r="D841" s="4" t="inlineStr">
         <is>
-          <t>Golfier</t>
+          <t>Ganges</t>
         </is>
       </c>
       <c r="E841" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F841" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G841" s="4"/>
     </row>
     <row r="842">
       <c r="A842" s="4" t="n">
-        <v>1336</v>
+        <v>1219</v>
       </c>
       <c r="B842" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C842" s="4" t="inlineStr">
         <is>
-          <t>Yannick</t>
+          <t>Besnik</t>
         </is>
       </c>
       <c r="D842" s="4" t="inlineStr">
         <is>
-          <t>Gomez</t>
+          <t>Gashi</t>
         </is>
       </c>
       <c r="E842" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F842" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G842" s="4"/>
     </row>
     <row r="843">
       <c r="A843" s="4" t="n">
-        <v>1341</v>
+        <v>1221</v>
       </c>
       <c r="B843" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C843" s="4" t="inlineStr">
         <is>
-          <t>Rexhep</t>
+          <t>Taulant</t>
         </is>
       </c>
       <c r="D843" s="4" t="inlineStr">
         <is>
-          <t>Goqi</t>
+          <t>Gashi</t>
         </is>
       </c>
       <c r="E843" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F843" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G843" s="4"/>
     </row>
     <row r="844">
       <c r="A844" s="4" t="n">
-        <v>1343</v>
+        <v>1220</v>
       </c>
       <c r="B844" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C844" s="4" t="inlineStr">
         <is>
-          <t>Jakob</t>
+          <t>Harbër</t>
         </is>
       </c>
       <c r="D844" s="4" t="inlineStr">
         <is>
-          <t>Gosteli</t>
+          <t>Gashi</t>
         </is>
       </c>
       <c r="E844" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F844" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G844" s="4"/>
     </row>
     <row r="845">
       <c r="A845" s="4" t="n">
-        <v>1361</v>
+        <v>7368</v>
       </c>
       <c r="B845" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C845" s="4" t="inlineStr">
         <is>
-          <t>Simon</t>
+          <t>Narek</t>
         </is>
       </c>
       <c r="D845" s="4" t="inlineStr">
         <is>
-          <t>Graf</t>
+          <t>Gasparian</t>
         </is>
       </c>
       <c r="E845" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F845" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G845" s="4"/>
     </row>
     <row r="846">
       <c r="A846" s="4" t="n">
-        <v>1349</v>
+        <v>7370</v>
       </c>
       <c r="B846" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C846" s="4" t="inlineStr">
         <is>
-          <t>Christof</t>
+          <t>Narek</t>
         </is>
       </c>
       <c r="D846" s="4" t="inlineStr">
         <is>
-          <t>Graf</t>
+          <t>Gasparian</t>
         </is>
       </c>
       <c r="E846" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F846" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G846" s="4"/>
     </row>
     <row r="847">
       <c r="A847" s="4" t="n">
-        <v>6666</v>
+        <v>6196</v>
       </c>
       <c r="B847" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C847" s="4" t="inlineStr">
         <is>
-          <t>Samuel</t>
+          <t>Mélanie</t>
         </is>
       </c>
       <c r="D847" s="4" t="inlineStr">
         <is>
-          <t>Granges</t>
+          <t>Gaspoz</t>
         </is>
       </c>
       <c r="E847" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F847" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G847" s="4"/>
     </row>
     <row r="848">
       <c r="A848" s="4" t="n">
-        <v>5307</v>
+        <v>4520</v>
       </c>
       <c r="B848" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C848" s="4" t="inlineStr">
         <is>
-          <t>Guillaume</t>
+          <t>Jürg</t>
         </is>
       </c>
       <c r="D848" s="4" t="inlineStr">
         <is>
-          <t>Granges</t>
+          <t>Gasser</t>
         </is>
       </c>
       <c r="E848" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai Shito Ryu</t>
         </is>
       </c>
       <c r="F848" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G848" s="4"/>
     </row>
     <row r="849">
       <c r="A849" s="4" t="n">
-        <v>7371</v>
+        <v>1239</v>
       </c>
       <c r="B849" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C849" s="4" t="inlineStr">
         <is>
-          <t>David</t>
+          <t>Dimitri</t>
         </is>
       </c>
       <c r="D849" s="4" t="inlineStr">
         <is>
-          <t>Grasic</t>
+          <t>Gebhard</t>
         </is>
       </c>
       <c r="E849" s="4" t="inlineStr">
         <is>
           <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F849" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G849" s="4"/>
     </row>
     <row r="850">
       <c r="A850" s="4" t="n">
-        <v>1368</v>
+        <v>1251</v>
       </c>
       <c r="B850" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C850" s="4" t="inlineStr">
         <is>
-          <t>Karin</t>
+          <t>Bryan</t>
         </is>
       </c>
       <c r="D850" s="4" t="inlineStr">
         <is>
-          <t>Greiner</t>
+          <t>Geiser</t>
         </is>
       </c>
       <c r="E850" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F850" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G850" s="4"/>
     </row>
     <row r="851">
       <c r="A851" s="4" t="n">
-        <v>1370</v>
+        <v>1253</v>
       </c>
       <c r="B851" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C851" s="4" t="inlineStr">
         <is>
-          <t>Vivian</t>
+          <t>Marcel</t>
         </is>
       </c>
       <c r="D851" s="4" t="inlineStr">
         <is>
-          <t>Gremaud</t>
+          <t>Geissbühler</t>
         </is>
       </c>
       <c r="E851" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F851" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G851" s="4"/>
     </row>
     <row r="852">
       <c r="A852" s="4" t="n">
-        <v>1372</v>
+        <v>7504</v>
       </c>
       <c r="B852" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C852" s="4" t="inlineStr">
         <is>
-          <t>Olivia</t>
+          <t>Arnaud</t>
         </is>
       </c>
       <c r="D852" s="4" t="inlineStr">
         <is>
-          <t>Grenon</t>
+          <t>Genevay</t>
         </is>
       </c>
       <c r="E852" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F852" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G852" s="4"/>
     </row>
     <row r="853">
       <c r="A853" s="4" t="n">
-        <v>7365</v>
+        <v>5507</v>
       </c>
       <c r="B853" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C853" s="4" t="inlineStr">
         <is>
-          <t>Amélie</t>
+          <t>Léonard</t>
         </is>
       </c>
       <c r="D853" s="4" t="inlineStr">
         <is>
-          <t>Grosjean</t>
+          <t>Genevay</t>
         </is>
       </c>
       <c r="E853" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F853" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G853" s="4"/>
     </row>
     <row r="854">
       <c r="A854" s="4" t="n">
-        <v>5506</v>
+        <v>1260</v>
       </c>
       <c r="B854" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C854" s="4" t="inlineStr">
         <is>
-          <t>Zita</t>
+          <t>Osmani</t>
         </is>
       </c>
       <c r="D854" s="4" t="inlineStr">
         <is>
-          <t>Grüter</t>
+          <t>Gentian</t>
         </is>
       </c>
       <c r="E854" s="4" t="inlineStr">
         <is>
-          <t>Shukokai Shito Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F854" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G854" s="4"/>
     </row>
     <row r="855">
       <c r="A855" s="4" t="n">
-        <v>5518</v>
+        <v>1275</v>
       </c>
       <c r="B855" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C855" s="4" t="inlineStr">
         <is>
-          <t>Pedro</t>
+          <t>Nicolai</t>
         </is>
       </c>
       <c r="D855" s="4" t="inlineStr">
         <is>
-          <t>Guerreiro</t>
+          <t>Gereon</t>
         </is>
       </c>
       <c r="E855" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F855" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G855" s="4"/>
     </row>
     <row r="856">
       <c r="A856" s="4" t="n">
-        <v>5850</v>
+        <v>7527</v>
       </c>
       <c r="B856" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C856" s="4" t="inlineStr">
         <is>
-          <t>Béatrice</t>
+          <t>Jakub</t>
         </is>
       </c>
       <c r="D856" s="4" t="inlineStr">
         <is>
-          <t>Guerreiro</t>
+          <t>Gerlowicz</t>
         </is>
       </c>
       <c r="E856" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F856" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G856" s="4"/>
     </row>
     <row r="857">
       <c r="A857" s="4" t="n">
-        <v>6659</v>
+        <v>1280</v>
       </c>
       <c r="B857" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C857" s="4" t="inlineStr">
         <is>
-          <t>Béatriz</t>
+          <t>Fanny</t>
         </is>
       </c>
       <c r="D857" s="4" t="inlineStr">
         <is>
-          <t>Guerreiro</t>
+          <t>Germanier</t>
         </is>
       </c>
       <c r="E857" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F857" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G857" s="4"/>
     </row>
     <row r="858">
       <c r="A858" s="4" t="n">
-        <v>1406</v>
+        <v>1281</v>
       </c>
       <c r="B858" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C858" s="4" t="inlineStr">
         <is>
-          <t>Andrea</t>
+          <t>Josy</t>
         </is>
       </c>
       <c r="D858" s="4" t="inlineStr">
         <is>
-          <t>Gugler</t>
+          <t>Germanier</t>
         </is>
       </c>
       <c r="E858" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F858" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G858" s="4"/>
     </row>
     <row r="859">
       <c r="A859" s="4" t="n">
-        <v>1410</v>
+        <v>1279</v>
       </c>
       <c r="B859" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C859" s="4" t="inlineStr">
         <is>
-          <t>Elmar</t>
+          <t>Fabienne</t>
         </is>
       </c>
       <c r="D859" s="4" t="inlineStr">
         <is>
-          <t>Guillet</t>
+          <t>Germanier</t>
         </is>
       </c>
       <c r="E859" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F859" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G859" s="4"/>
     </row>
     <row r="860">
       <c r="A860" s="4" t="n">
-        <v>6649</v>
+        <v>4511</v>
       </c>
       <c r="B860" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C860" s="4" t="inlineStr">
         <is>
-          <t>Anton</t>
+          <t>Michel</t>
         </is>
       </c>
       <c r="D860" s="4" t="inlineStr">
         <is>
-          <t>Gurtner</t>
+          <t>Germanier</t>
         </is>
       </c>
       <c r="E860" s="4" t="inlineStr">
         <is>
-          <t>Shisui Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F860" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G860" s="4"/>
     </row>
     <row r="861">
       <c r="A861" s="4" t="n">
-        <v>1428</v>
+        <v>6661</v>
       </c>
       <c r="B861" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C861" s="4" t="inlineStr">
         <is>
-          <t>Reto</t>
+          <t>Anabelle</t>
         </is>
       </c>
       <c r="D861" s="4" t="inlineStr">
         <is>
-          <t>Gut</t>
+          <t>Gerzner</t>
         </is>
       </c>
       <c r="E861" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F861" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G861" s="4"/>
     </row>
     <row r="862">
       <c r="A862" s="4" t="n">
-        <v>1431</v>
+        <v>6662</v>
       </c>
       <c r="B862" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C862" s="4" t="inlineStr">
         <is>
-          <t>Urs</t>
+          <t>Adriana</t>
         </is>
       </c>
       <c r="D862" s="4" t="inlineStr">
         <is>
-          <t>Guthauser</t>
+          <t>Gerzner</t>
         </is>
       </c>
       <c r="E862" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F862" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G862" s="4"/>
     </row>
     <row r="863">
       <c r="A863" s="4" t="n">
-        <v>5519</v>
+        <v>1294</v>
       </c>
       <c r="B863" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C863" s="4" t="inlineStr">
         <is>
-          <t>Eleonore</t>
+          <t>Carla</t>
         </is>
       </c>
       <c r="D863" s="4" t="inlineStr">
         <is>
-          <t>Halbich</t>
+          <t>Gibiino</t>
         </is>
       </c>
       <c r="E863" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F863" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G863" s="4"/>
     </row>
     <row r="864">
       <c r="A864" s="4" t="n">
-        <v>7516</v>
+        <v>1296</v>
       </c>
       <c r="B864" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C864" s="4" t="inlineStr">
         <is>
-          <t>Nicolas</t>
+          <t>Christoph</t>
         </is>
       </c>
       <c r="D864" s="4" t="inlineStr">
         <is>
-          <t>Halbich</t>
+          <t>Giger</t>
         </is>
       </c>
       <c r="E864" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F864" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G864" s="4"/>
     </row>
     <row r="865">
       <c r="A865" s="4" t="n">
-        <v>4798</v>
+        <v>5033</v>
       </c>
       <c r="B865" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C865" s="4" t="inlineStr">
         <is>
-          <t>Tara</t>
+          <t>Raya</t>
         </is>
       </c>
       <c r="D865" s="4" t="inlineStr">
         <is>
-          <t>Haller</t>
+          <t>Giger</t>
         </is>
       </c>
       <c r="E865" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai Shito-Ryu</t>
         </is>
       </c>
       <c r="F865" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G865" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G865" s="4"/>
     </row>
     <row r="866">
       <c r="A866" s="4" t="n">
-        <v>5186</v>
+        <v>1297</v>
       </c>
       <c r="B866" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C866" s="4" t="inlineStr">
         <is>
-          <t>Tara</t>
+          <t>Franz</t>
         </is>
       </c>
       <c r="D866" s="4" t="inlineStr">
         <is>
-          <t>Haller</t>
+          <t>Giger</t>
         </is>
       </c>
       <c r="E866" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F866" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G866" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G866" s="4"/>
     </row>
     <row r="867">
       <c r="A867" s="4" t="n">
-        <v>1467</v>
+        <v>1300</v>
       </c>
       <c r="B867" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C867" s="4" t="inlineStr">
         <is>
-          <t>Susanne</t>
+          <t>Kristina</t>
         </is>
       </c>
       <c r="D867" s="4" t="inlineStr">
         <is>
-          <t>Hammer</t>
+          <t>Gilgen</t>
         </is>
       </c>
       <c r="E867" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F867" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G867" s="4"/>
     </row>
     <row r="868">
       <c r="A868" s="4" t="n">
-        <v>1469</v>
+        <v>1302</v>
       </c>
       <c r="B868" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C868" s="4" t="inlineStr">
         <is>
-          <t>Melina</t>
+          <t>Fabien</t>
         </is>
       </c>
       <c r="D868" s="4" t="inlineStr">
         <is>
-          <t>Han</t>
+          <t>Gillioz</t>
         </is>
       </c>
       <c r="E868" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F868" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G868" s="4"/>
     </row>
     <row r="869">
       <c r="A869" s="4" t="n">
-        <v>6193</v>
+        <v>1310</v>
       </c>
       <c r="B869" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C869" s="4" t="inlineStr">
         <is>
-          <t>Maik</t>
+          <t>Guillaume</t>
         </is>
       </c>
       <c r="D869" s="4" t="inlineStr">
         <is>
-          <t>Hanke</t>
+          <t>Giroud</t>
         </is>
       </c>
       <c r="E869" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F869" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G869" s="4"/>
     </row>
     <row r="870">
       <c r="A870" s="4" t="n">
-        <v>1479</v>
+        <v>1313</v>
       </c>
       <c r="B870" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C870" s="4" t="inlineStr">
         <is>
-          <t>Reza</t>
+          <t>Patrick</t>
         </is>
       </c>
       <c r="D870" s="4" t="inlineStr">
         <is>
-          <t>Hariri</t>
+          <t>Gisler</t>
         </is>
       </c>
       <c r="E870" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F870" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G870" s="4"/>
     </row>
     <row r="871">
       <c r="A871" s="4" t="n">
-        <v>1486</v>
+        <v>7374</v>
       </c>
       <c r="B871" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C871" s="4" t="inlineStr">
         <is>
-          <t>Jean-Pierre</t>
+          <t>Alya</t>
         </is>
       </c>
       <c r="D871" s="4" t="inlineStr">
         <is>
-          <t>Haslebacher</t>
+          <t>Giubilei</t>
         </is>
       </c>
       <c r="E871" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F871" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G871" s="4"/>
     </row>
     <row r="872">
       <c r="A872" s="4" t="n">
-        <v>1505</v>
+        <v>7366</v>
       </c>
       <c r="B872" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C872" s="4" t="inlineStr">
         <is>
-          <t>Edi</t>
+          <t>Michel</t>
         </is>
       </c>
       <c r="D872" s="4" t="inlineStr">
         <is>
-          <t>Hebeisen</t>
+          <t>Glassey</t>
         </is>
       </c>
       <c r="E872" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F872" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G872" s="4"/>
     </row>
     <row r="873">
       <c r="A873" s="4" t="n">
-        <v>1509</v>
+        <v>1318</v>
       </c>
       <c r="B873" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C873" s="4" t="inlineStr">
         <is>
-          <t>Roland</t>
+          <t>Quentin</t>
         </is>
       </c>
       <c r="D873" s="4" t="inlineStr">
         <is>
-          <t>Hefter</t>
+          <t>Glassier</t>
         </is>
       </c>
       <c r="E873" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F873" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G873" s="4"/>
     </row>
     <row r="874">
       <c r="A874" s="4" t="n">
-        <v>1511</v>
+        <v>1329</v>
       </c>
       <c r="B874" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C874" s="4" t="inlineStr">
         <is>
-          <t>Carl</t>
+          <t>Ewan</t>
         </is>
       </c>
       <c r="D874" s="4" t="inlineStr">
         <is>
-          <t>Heggli</t>
+          <t>Golfier</t>
         </is>
       </c>
       <c r="E874" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F874" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G874" s="4"/>
     </row>
     <row r="875">
       <c r="A875" s="4" t="n">
-        <v>1516</v>
+        <v>1336</v>
       </c>
       <c r="B875" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C875" s="4" t="inlineStr">
         <is>
-          <t>Vital</t>
+          <t>Yannick</t>
         </is>
       </c>
       <c r="D875" s="4" t="inlineStr">
         <is>
-          <t>Heim</t>
+          <t>Gomez</t>
         </is>
       </c>
       <c r="E875" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F875" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G875" s="4"/>
     </row>
     <row r="876">
       <c r="A876" s="4" t="n">
-        <v>1519</v>
+        <v>1341</v>
       </c>
       <c r="B876" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C876" s="4" t="inlineStr">
         <is>
-          <t>Michele</t>
+          <t>Rexhep</t>
         </is>
       </c>
       <c r="D876" s="4" t="inlineStr">
         <is>
-          <t>Heimgartner</t>
+          <t>Goqi</t>
         </is>
       </c>
       <c r="E876" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F876" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G876" s="4"/>
     </row>
     <row r="877">
       <c r="A877" s="4" t="n">
-        <v>5035</v>
+        <v>1343</v>
       </c>
       <c r="B877" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C877" s="4" t="inlineStr">
         <is>
-          <t>Mathias</t>
+          <t>Jakob</t>
         </is>
       </c>
       <c r="D877" s="4" t="inlineStr">
         <is>
-          <t>Heinz</t>
+          <t>Gosteli</t>
         </is>
       </c>
       <c r="E877" s="4" t="inlineStr">
         <is>
-          <t>Shukokai Shito-Ryu</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F877" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G877" s="4"/>
     </row>
     <row r="878">
       <c r="A878" s="4" t="n">
-        <v>5846</v>
+        <v>1361</v>
       </c>
       <c r="B878" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C878" s="4" t="inlineStr">
         <is>
-          <t>Frédéric</t>
+          <t>Simon</t>
         </is>
       </c>
       <c r="D878" s="4" t="inlineStr">
         <is>
-          <t>Herbez</t>
+          <t>Graf</t>
         </is>
       </c>
       <c r="E878" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F878" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G878" s="4"/>
     </row>
     <row r="879">
       <c r="A879" s="4" t="n">
-        <v>1535</v>
+        <v>1349</v>
       </c>
       <c r="B879" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C879" s="4" t="inlineStr">
         <is>
-          <t>Anita</t>
+          <t>Christof</t>
         </is>
       </c>
       <c r="D879" s="4" t="inlineStr">
         <is>
-          <t>Herger</t>
+          <t>Graf</t>
         </is>
       </c>
       <c r="E879" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F879" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G879" s="4"/>
     </row>
     <row r="880">
       <c r="A880" s="4" t="n">
-        <v>1543</v>
+        <v>6666</v>
       </c>
       <c r="B880" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C880" s="4" t="inlineStr">
         <is>
-          <t>Rita</t>
+          <t>Samuel</t>
         </is>
       </c>
       <c r="D880" s="4" t="inlineStr">
         <is>
-          <t>Herold</t>
+          <t>Granges</t>
         </is>
       </c>
       <c r="E880" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F880" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G880" s="4"/>
     </row>
     <row r="881">
       <c r="A881" s="4" t="n">
-        <v>6648</v>
+        <v>7371</v>
       </c>
       <c r="B881" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C881" s="4" t="inlineStr">
         <is>
-          <t>Noemi</t>
+          <t>David</t>
         </is>
       </c>
       <c r="D881" s="4" t="inlineStr">
         <is>
-          <t>Hodler</t>
+          <t>Grasic</t>
         </is>
       </c>
       <c r="E881" s="4" t="inlineStr">
         <is>
-          <t>Shisui Ryu</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F881" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G881" s="4"/>
     </row>
     <row r="882">
       <c r="A882" s="4" t="n">
-        <v>6647</v>
+        <v>1368</v>
       </c>
       <c r="B882" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C882" s="4" t="inlineStr">
         <is>
-          <t>Harald</t>
+          <t>Karin</t>
         </is>
       </c>
       <c r="D882" s="4" t="inlineStr">
         <is>
-          <t>Hofer</t>
+          <t>Greiner</t>
         </is>
       </c>
       <c r="E882" s="4" t="inlineStr">
         <is>
-          <t>Shisui Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F882" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G882" s="4"/>
     </row>
     <row r="883">
       <c r="A883" s="4" t="n">
-        <v>1575</v>
+        <v>1370</v>
       </c>
       <c r="B883" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C883" s="4" t="inlineStr">
         <is>
-          <t>Christian</t>
+          <t>Vivian</t>
         </is>
       </c>
       <c r="D883" s="4" t="inlineStr">
         <is>
-          <t>Hofer</t>
+          <t>Gremaud</t>
         </is>
       </c>
       <c r="E883" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F883" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G883" s="4"/>
     </row>
     <row r="884">
       <c r="A884" s="4" t="n">
-        <v>1576</v>
+        <v>1372</v>
       </c>
       <c r="B884" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C884" s="4" t="inlineStr">
         <is>
-          <t>Jean-Daniel</t>
+          <t>Olivia</t>
         </is>
       </c>
       <c r="D884" s="4" t="inlineStr">
         <is>
-          <t>Hofer</t>
+          <t>Grenon</t>
         </is>
       </c>
       <c r="E884" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F884" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G884" s="4"/>
     </row>
     <row r="885">
       <c r="A885" s="4" t="n">
-        <v>7511</v>
+        <v>7365</v>
       </c>
       <c r="B885" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C885" s="4" t="inlineStr">
         <is>
-          <t>Anika</t>
+          <t>Amélie</t>
         </is>
       </c>
       <c r="D885" s="4" t="inlineStr">
         <is>
-          <t>Hoffmann¨</t>
+          <t>Grosjean</t>
         </is>
       </c>
       <c r="E885" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F885" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G885" s="4"/>
     </row>
     <row r="886">
       <c r="A886" s="4" t="n">
-        <v>1588</v>
+        <v>5506</v>
       </c>
       <c r="B886" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C886" s="4" t="inlineStr">
         <is>
-          <t>Pascal</t>
+          <t>Zita</t>
         </is>
       </c>
       <c r="D886" s="4" t="inlineStr">
         <is>
-          <t>Hofstetter</t>
+          <t>Grüter</t>
         </is>
       </c>
       <c r="E886" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai Shito Ryu</t>
         </is>
       </c>
       <c r="F886" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G886" s="4"/>
     </row>
     <row r="887">
       <c r="A887" s="4" t="n">
-        <v>1597</v>
+        <v>6659</v>
       </c>
       <c r="B887" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C887" s="4" t="inlineStr">
         <is>
-          <t>Marlise</t>
+          <t>Béatriz</t>
         </is>
       </c>
       <c r="D887" s="4" t="inlineStr">
         <is>
-          <t>Holik</t>
+          <t>Guerreiro</t>
         </is>
       </c>
       <c r="E887" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F887" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G887" s="4"/>
     </row>
     <row r="888">
       <c r="A888" s="4" t="n">
-        <v>1620</v>
+        <v>5518</v>
       </c>
       <c r="B888" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C888" s="4" t="inlineStr">
         <is>
-          <t>David</t>
+          <t>Pedro</t>
         </is>
       </c>
       <c r="D888" s="4" t="inlineStr">
         <is>
-          <t>Huber</t>
+          <t>Guerreiro</t>
         </is>
       </c>
       <c r="E888" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F888" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G888" s="4"/>
     </row>
     <row r="889">
       <c r="A889" s="4" t="n">
-        <v>1637</v>
+        <v>5850</v>
       </c>
       <c r="B889" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C889" s="4" t="inlineStr">
         <is>
-          <t>Petra</t>
+          <t>Béatrice</t>
         </is>
       </c>
       <c r="D889" s="4" t="inlineStr">
         <is>
-          <t>Hug</t>
+          <t>Guerreiro</t>
         </is>
       </c>
       <c r="E889" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F889" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G889" s="4"/>
     </row>
     <row r="890">
       <c r="A890" s="4" t="n">
-        <v>7339</v>
+        <v>1406</v>
       </c>
       <c r="B890" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C890" s="4" t="inlineStr">
         <is>
-          <t>Marianne</t>
+          <t>Andrea</t>
         </is>
       </c>
       <c r="D890" s="4" t="inlineStr">
         <is>
-          <t>Huguenin</t>
+          <t>Gugler</t>
         </is>
       </c>
       <c r="E890" s="4" t="inlineStr">
         <is>
-          <t>Shorin Ryu</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F890" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G890" s="4"/>
     </row>
     <row r="891">
       <c r="A891" s="4" t="n">
-        <v>7338</v>
+        <v>1410</v>
       </c>
       <c r="B891" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C891" s="4" t="inlineStr">
         <is>
-          <t>Audrey</t>
+          <t>Elmar</t>
         </is>
       </c>
       <c r="D891" s="4" t="inlineStr">
         <is>
-          <t>Huguenin</t>
+          <t>Guillet</t>
         </is>
       </c>
       <c r="E891" s="4" t="inlineStr">
         <is>
-          <t>Shorin Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F891" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G891" s="4"/>
     </row>
     <row r="892">
       <c r="A892" s="4" t="n">
-        <v>1643</v>
+        <v>6649</v>
       </c>
       <c r="B892" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C892" s="4" t="inlineStr">
         <is>
-          <t>Mathieu</t>
+          <t>Anton</t>
         </is>
       </c>
       <c r="D892" s="4" t="inlineStr">
         <is>
-          <t>Hulliger</t>
+          <t>Gurtner</t>
         </is>
       </c>
       <c r="E892" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shisui Ryu</t>
         </is>
       </c>
       <c r="F892" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G892" s="4"/>
     </row>
     <row r="893">
       <c r="A893" s="4" t="n">
-        <v>7344</v>
+        <v>1428</v>
       </c>
       <c r="B893" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C893" s="4" t="inlineStr">
         <is>
-          <t>Roland</t>
+          <t>Reto</t>
         </is>
       </c>
       <c r="D893" s="4" t="inlineStr">
         <is>
-          <t>Hunkeler</t>
+          <t>Gut</t>
         </is>
       </c>
       <c r="E893" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F893" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G893" s="4"/>
     </row>
     <row r="894">
       <c r="A894" s="4" t="n">
-        <v>1650</v>
+        <v>1431</v>
       </c>
       <c r="B894" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C894" s="4" t="inlineStr">
         <is>
-          <t>Tamara</t>
+          <t>Urs</t>
         </is>
       </c>
       <c r="D894" s="4" t="inlineStr">
         <is>
-          <t>Hunziker</t>
+          <t>Guthauser</t>
         </is>
       </c>
       <c r="E894" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F894" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G894" s="4"/>
     </row>
     <row r="895">
       <c r="A895" s="4" t="n">
-        <v>6646</v>
+        <v>7516</v>
       </c>
       <c r="B895" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C895" s="4" t="inlineStr">
         <is>
-          <t>Andrea</t>
+          <t>Nicolas</t>
         </is>
       </c>
       <c r="D895" s="4" t="inlineStr">
         <is>
-          <t>Iff</t>
+          <t>Halbich</t>
         </is>
       </c>
       <c r="E895" s="4" t="inlineStr">
         <is>
-          <t>Shisui Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F895" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G895" s="4"/>
     </row>
     <row r="896">
       <c r="A896" s="4" t="n">
-        <v>1671</v>
+        <v>5519</v>
       </c>
       <c r="B896" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C896" s="4" t="inlineStr">
         <is>
-          <t>Margrid</t>
+          <t>Eleonore</t>
         </is>
       </c>
       <c r="D896" s="4" t="inlineStr">
         <is>
-          <t>Imhasly</t>
+          <t>Halbich</t>
         </is>
       </c>
       <c r="E896" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F896" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G896" s="4"/>
     </row>
     <row r="897">
       <c r="A897" s="4" t="n">
-        <v>5848</v>
+        <v>4798</v>
       </c>
       <c r="B897" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C897" s="4" t="inlineStr">
         <is>
-          <t>Lorenzo</t>
+          <t>Tara</t>
         </is>
       </c>
       <c r="D897" s="4" t="inlineStr">
         <is>
-          <t>Impellizzeri</t>
+          <t>Haller</t>
         </is>
       </c>
       <c r="E897" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F897" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G897" s="4"/>
+      <c r="G897" s="4" t="inlineStr">
+        <is>
+          <t>SSKF</t>
+        </is>
+      </c>
     </row>
     <row r="898">
       <c r="A898" s="4" t="n">
-        <v>4510</v>
+        <v>5186</v>
       </c>
       <c r="B898" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C898" s="4" t="inlineStr">
         <is>
-          <t>Sherona</t>
+          <t>Tara</t>
         </is>
       </c>
       <c r="D898" s="4" t="inlineStr">
         <is>
-          <t>Ingold</t>
+          <t>Haller</t>
         </is>
       </c>
       <c r="E898" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F898" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G898" s="4"/>
+      <c r="G898" s="4" t="inlineStr">
+        <is>
+          <t>SSKF</t>
+        </is>
+      </c>
     </row>
     <row r="899">
       <c r="A899" s="4" t="n">
-        <v>1684</v>
+        <v>1467</v>
       </c>
       <c r="B899" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C899" s="4" t="inlineStr">
         <is>
-          <t>Kurt</t>
+          <t>Susanne</t>
         </is>
       </c>
       <c r="D899" s="4" t="inlineStr">
         <is>
-          <t>Inhelder</t>
+          <t>Hammer</t>
         </is>
       </c>
       <c r="E899" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F899" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G899" s="4"/>
     </row>
     <row r="900">
       <c r="A900" s="4" t="n">
-        <v>1685</v>
+        <v>1469</v>
       </c>
       <c r="B900" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C900" s="4" t="inlineStr">
         <is>
-          <t>Robert</t>
+          <t>Melina</t>
         </is>
       </c>
       <c r="D900" s="4" t="inlineStr">
         <is>
-          <t>Irniger</t>
+          <t>Han</t>
         </is>
       </c>
       <c r="E900" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F900" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G900" s="4"/>
     </row>
     <row r="901">
       <c r="A901" s="4" t="n">
-        <v>1686</v>
+        <v>6193</v>
       </c>
       <c r="B901" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C901" s="4" t="inlineStr">
         <is>
-          <t>Fredy</t>
+          <t>Maik</t>
         </is>
       </c>
       <c r="D901" s="4" t="inlineStr">
         <is>
-          <t>Isaak</t>
+          <t>Hanke</t>
         </is>
       </c>
       <c r="E901" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F901" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G901" s="4"/>
     </row>
     <row r="902">
       <c r="A902" s="4" t="n">
-        <v>1687</v>
+        <v>1479</v>
       </c>
       <c r="B902" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C902" s="4" t="inlineStr">
         <is>
-          <t>Sejad</t>
+          <t>Reza</t>
         </is>
       </c>
       <c r="D902" s="4" t="inlineStr">
         <is>
-          <t>Isanovic</t>
+          <t>Hariri</t>
         </is>
       </c>
       <c r="E902" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F902" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G902" s="4"/>
     </row>
     <row r="903">
       <c r="A903" s="4" t="n">
-        <v>1697</v>
+        <v>8177</v>
       </c>
       <c r="B903" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C903" s="4" t="inlineStr">
         <is>
-          <t>Gregor</t>
+          <t>Rilind</t>
         </is>
       </c>
       <c r="D903" s="4" t="inlineStr">
         <is>
-          <t>Isler</t>
+          <t>Hasani</t>
         </is>
       </c>
       <c r="E903" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F903" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G903" s="4"/>
     </row>
     <row r="904">
       <c r="A904" s="4" t="n">
-        <v>1701</v>
+        <v>1486</v>
       </c>
       <c r="B904" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C904" s="4" t="inlineStr">
         <is>
-          <t>Max</t>
+          <t>Jean-Pierre</t>
         </is>
       </c>
       <c r="D904" s="4" t="inlineStr">
         <is>
-          <t>Iten</t>
+          <t>Haslebacher</t>
         </is>
       </c>
       <c r="E904" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F904" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G904" s="4"/>
     </row>
     <row r="905">
       <c r="A905" s="4" t="n">
-        <v>5514</v>
+        <v>1505</v>
       </c>
       <c r="B905" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C905" s="4" t="inlineStr">
         <is>
-          <t>Nicolai</t>
+          <t>Edi</t>
         </is>
       </c>
       <c r="D905" s="4" t="inlineStr">
         <is>
-          <t>Ivanov</t>
+          <t>Hebeisen</t>
         </is>
       </c>
       <c r="E905" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F905" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G905" s="4"/>
     </row>
     <row r="906">
       <c r="A906" s="4" t="n">
-        <v>1708</v>
+        <v>1509</v>
       </c>
       <c r="B906" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C906" s="4" t="inlineStr">
         <is>
-          <t>Irma</t>
+          <t>Roland</t>
         </is>
       </c>
       <c r="D906" s="4" t="inlineStr">
         <is>
-          <t>Jaggi</t>
+          <t>Hefter</t>
         </is>
       </c>
       <c r="E906" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F906" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G906" s="4"/>
     </row>
     <row r="907">
       <c r="A907" s="4" t="n">
-        <v>1718</v>
+        <v>1511</v>
       </c>
       <c r="B907" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C907" s="4" t="inlineStr">
         <is>
-          <t>Hans</t>
+          <t>Carl</t>
         </is>
       </c>
       <c r="D907" s="4" t="inlineStr">
         <is>
-          <t>Järmann</t>
+          <t>Heggli</t>
         </is>
       </c>
       <c r="E907" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F907" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G907" s="4"/>
     </row>
     <row r="908">
       <c r="A908" s="4" t="n">
-        <v>1725</v>
+        <v>1516</v>
       </c>
       <c r="B908" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C908" s="4" t="inlineStr">
         <is>
-          <t>Jeremy</t>
+          <t>Vital</t>
         </is>
       </c>
       <c r="D908" s="4" t="inlineStr">
         <is>
-          <t>Jayawardena</t>
+          <t>Heim</t>
         </is>
       </c>
       <c r="E908" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F908" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G908" s="4"/>
     </row>
     <row r="909">
       <c r="A909" s="4" t="n">
-        <v>1726</v>
+        <v>1519</v>
       </c>
       <c r="B909" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C909" s="4" t="inlineStr">
         <is>
-          <t>Tim</t>
+          <t>Michele</t>
         </is>
       </c>
       <c r="D909" s="4" t="inlineStr">
         <is>
-          <t>Jean</t>
+          <t>Heimgartner</t>
         </is>
       </c>
       <c r="E909" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F909" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G909" s="4"/>
     </row>
     <row r="910">
       <c r="A910" s="4" t="n">
-        <v>1727</v>
+        <v>5035</v>
       </c>
       <c r="B910" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C910" s="4" t="inlineStr">
         <is>
-          <t>Elie</t>
+          <t>Mathias</t>
         </is>
       </c>
       <c r="D910" s="4" t="inlineStr">
         <is>
-          <t>Jeannerat</t>
+          <t>Heinz</t>
         </is>
       </c>
       <c r="E910" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai Shito-Ryu</t>
         </is>
       </c>
       <c r="F910" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G910" s="4"/>
     </row>
     <row r="911">
       <c r="A911" s="4" t="n">
-        <v>1730</v>
+        <v>5846</v>
       </c>
       <c r="B911" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C911" s="4" t="inlineStr">
         <is>
-          <t>Danny</t>
+          <t>Frédéric</t>
         </is>
       </c>
       <c r="D911" s="4" t="inlineStr">
         <is>
-          <t>Jeannert</t>
+          <t>Herbez</t>
         </is>
       </c>
       <c r="E911" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F911" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G911" s="4"/>
     </row>
     <row r="912">
       <c r="A912" s="4" t="n">
-        <v>1735</v>
+        <v>1535</v>
       </c>
       <c r="B912" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C912" s="4" t="inlineStr">
         <is>
-          <t>Mischa</t>
+          <t>Anita</t>
         </is>
       </c>
       <c r="D912" s="4" t="inlineStr">
         <is>
-          <t>Jenni</t>
+          <t>Herger</t>
         </is>
       </c>
       <c r="E912" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F912" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G912" s="4"/>
     </row>
     <row r="913">
       <c r="A913" s="4" t="n">
-        <v>7351</v>
+        <v>8165</v>
       </c>
       <c r="B913" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C913" s="4" t="inlineStr">
         <is>
-          <t>Anuja</t>
+          <t>Norah</t>
         </is>
       </c>
       <c r="D913" s="4" t="inlineStr">
         <is>
-          <t>Jeyakumar</t>
+          <t>Hermenier</t>
         </is>
       </c>
       <c r="E913" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F913" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G913" s="4"/>
     </row>
     <row r="914">
       <c r="A914" s="4" t="n">
-        <v>1743</v>
+        <v>8183</v>
       </c>
       <c r="B914" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C914" s="4" t="inlineStr">
         <is>
-          <t>Thibault</t>
+          <t>Javier</t>
         </is>
       </c>
       <c r="D914" s="4" t="inlineStr">
         <is>
-          <t>Jobin</t>
+          <t>Hernandez Garcia</t>
         </is>
       </c>
       <c r="E914" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F914" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G914" s="4"/>
     </row>
     <row r="915">
       <c r="A915" s="4" t="n">
-        <v>1747</v>
+        <v>1543</v>
       </c>
       <c r="B915" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C915" s="4" t="inlineStr">
         <is>
-          <t>Dianne</t>
+          <t>Rita</t>
         </is>
       </c>
       <c r="D915" s="4" t="inlineStr">
         <is>
-          <t>Joliat</t>
+          <t>Herold</t>
         </is>
       </c>
       <c r="E915" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Fudokan</t>
         </is>
       </c>
       <c r="F915" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G915" s="4"/>
     </row>
     <row r="916">
       <c r="A916" s="4" t="n">
-        <v>1753</v>
+        <v>6648</v>
       </c>
       <c r="B916" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C916" s="4" t="inlineStr">
         <is>
-          <t>Cassandra</t>
+          <t>Noemi</t>
         </is>
       </c>
       <c r="D916" s="4" t="inlineStr">
         <is>
-          <t>Jordan</t>
+          <t>Hodler</t>
         </is>
       </c>
       <c r="E916" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shisui Ryu</t>
         </is>
       </c>
       <c r="F916" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G916" s="4"/>
     </row>
     <row r="917">
       <c r="A917" s="4" t="n">
-        <v>1754</v>
+        <v>8199</v>
       </c>
       <c r="B917" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C917" s="4" t="inlineStr">
         <is>
-          <t>Océane</t>
+          <t>Daris</t>
         </is>
       </c>
       <c r="D917" s="4" t="inlineStr">
         <is>
-          <t>Jordan</t>
+          <t>Hodzic</t>
         </is>
       </c>
       <c r="E917" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F917" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G917" s="4"/>
     </row>
     <row r="918">
       <c r="A918" s="4" t="n">
-        <v>1766</v>
+        <v>1575</v>
       </c>
       <c r="B918" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C918" s="4" t="inlineStr">
         <is>
-          <t>Fabian</t>
+          <t>Christian</t>
         </is>
       </c>
       <c r="D918" s="4" t="inlineStr">
         <is>
-          <t>Jost</t>
+          <t>Hofer</t>
         </is>
       </c>
       <c r="E918" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F918" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G918" s="4"/>
     </row>
     <row r="919">
       <c r="A919" s="4" t="n">
-        <v>5187</v>
+        <v>1576</v>
       </c>
       <c r="B919" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C919" s="4" t="inlineStr">
         <is>
-          <t>Anastasia</t>
+          <t>Jean-Daniel</t>
         </is>
       </c>
       <c r="D919" s="4" t="inlineStr">
         <is>
-          <t>Jovic</t>
+          <t>Hofer</t>
         </is>
       </c>
       <c r="E919" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F919" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G919" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G919" s="4"/>
     </row>
     <row r="920">
       <c r="A920" s="4" t="n">
-        <v>4796</v>
+        <v>6647</v>
       </c>
       <c r="B920" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C920" s="4" t="inlineStr">
         <is>
-          <t>Anastasia</t>
+          <t>Harald</t>
         </is>
       </c>
       <c r="D920" s="4" t="inlineStr">
         <is>
-          <t>Jovic</t>
+          <t>Hofer</t>
         </is>
       </c>
       <c r="E920" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shisui Ryu</t>
         </is>
       </c>
       <c r="F920" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G920" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G920" s="4"/>
     </row>
     <row r="921">
       <c r="A921" s="4" t="n">
-        <v>4795</v>
+        <v>7511</v>
       </c>
       <c r="B921" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C921" s="4" t="inlineStr">
         <is>
-          <t>Jahnss</t>
+          <t>Anika</t>
         </is>
       </c>
       <c r="D921" s="4" t="inlineStr">
         <is>
-          <t>Julan</t>
+          <t>Hoffmann¨</t>
         </is>
       </c>
       <c r="E921" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F921" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G921" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G921" s="4"/>
     </row>
     <row r="922">
       <c r="A922" s="4" t="n">
-        <v>5188</v>
+        <v>1588</v>
       </c>
       <c r="B922" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C922" s="4" t="inlineStr">
         <is>
-          <t>Jahnss</t>
+          <t>Pascal</t>
         </is>
       </c>
       <c r="D922" s="4" t="inlineStr">
         <is>
-          <t>Julan</t>
+          <t>Hofstetter</t>
         </is>
       </c>
       <c r="E922" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F922" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G922" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G922" s="4"/>
     </row>
     <row r="923">
       <c r="A923" s="4" t="n">
-        <v>1777</v>
+        <v>1597</v>
       </c>
       <c r="B923" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C923" s="4" t="inlineStr">
         <is>
-          <t>Marc</t>
+          <t>Marlise</t>
         </is>
       </c>
       <c r="D923" s="4" t="inlineStr">
         <is>
-          <t>Jungen</t>
+          <t>Holik</t>
         </is>
       </c>
       <c r="E923" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F923" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G923" s="4"/>
     </row>
     <row r="924">
       <c r="A924" s="4" t="n">
-        <v>1779</v>
+        <v>1620</v>
       </c>
       <c r="B924" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C924" s="4" t="inlineStr">
         <is>
-          <t>Manuela</t>
+          <t>David</t>
         </is>
       </c>
       <c r="D924" s="4" t="inlineStr">
         <is>
-          <t>Jungo</t>
+          <t>Huber</t>
         </is>
       </c>
       <c r="E924" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F924" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G924" s="4"/>
     </row>
     <row r="925">
       <c r="A925" s="4" t="n">
-        <v>5511</v>
+        <v>1637</v>
       </c>
       <c r="B925" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C925" s="4" t="inlineStr">
         <is>
-          <t>Stephan</t>
+          <t>Petra</t>
         </is>
       </c>
       <c r="D925" s="4" t="inlineStr">
         <is>
-          <t>Jutz</t>
+          <t>Hug</t>
         </is>
       </c>
       <c r="E925" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F925" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G925" s="4"/>
     </row>
     <row r="926">
       <c r="A926" s="4" t="n">
-        <v>5845</v>
+        <v>7339</v>
       </c>
       <c r="B926" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C926" s="4" t="inlineStr">
         <is>
-          <t>John</t>
+          <t>Marianne</t>
         </is>
       </c>
       <c r="D926" s="4" t="inlineStr">
         <is>
-          <t>Kabashi</t>
+          <t>Huguenin</t>
         </is>
       </c>
       <c r="E926" s="4" t="inlineStr">
         <is>
-          <t>Sport Karate</t>
+          <t>Shorin Ryu</t>
         </is>
       </c>
       <c r="F926" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G926" s="4"/>
     </row>
     <row r="927">
       <c r="A927" s="4" t="n">
-        <v>1786</v>
+        <v>7338</v>
       </c>
       <c r="B927" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C927" s="4" t="inlineStr">
         <is>
-          <t>Kevin</t>
+          <t>Audrey</t>
         </is>
       </c>
       <c r="D927" s="4" t="inlineStr">
         <is>
-          <t>Kabashi</t>
+          <t>Huguenin</t>
         </is>
       </c>
       <c r="E927" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Shorin Ryu</t>
         </is>
       </c>
       <c r="F927" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G927" s="4"/>
     </row>
     <row r="928">
       <c r="A928" s="4" t="n">
-        <v>1787</v>
+        <v>1643</v>
       </c>
       <c r="B928" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C928" s="4" t="inlineStr">
         <is>
-          <t>Kol</t>
+          <t>Mathieu</t>
         </is>
       </c>
       <c r="D928" s="4" t="inlineStr">
         <is>
-          <t>Kabashi</t>
+          <t>Hulliger</t>
         </is>
       </c>
       <c r="E928" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F928" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G928" s="4"/>
     </row>
     <row r="929">
       <c r="A929" s="4" t="n">
-        <v>7342</v>
+        <v>7344</v>
       </c>
       <c r="B929" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C929" s="4" t="inlineStr">
         <is>
-          <t>Elson Jason</t>
+          <t>Roland</t>
         </is>
       </c>
       <c r="D929" s="4" t="inlineStr">
         <is>
-          <t>Kabashi</t>
+          <t>Hunkeler</t>
         </is>
       </c>
       <c r="E929" s="4" t="inlineStr">
         <is>
-          <t>Sport Karate</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F929" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G929" s="4"/>
     </row>
     <row r="930">
       <c r="A930" s="4" t="n">
-        <v>1800</v>
+        <v>1650</v>
       </c>
       <c r="B930" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C930" s="4" t="inlineStr">
         <is>
-          <t>Shkendim</t>
+          <t>Tamara</t>
         </is>
       </c>
       <c r="D930" s="4" t="inlineStr">
         <is>
-          <t>Kalici</t>
+          <t>Hunziker</t>
         </is>
       </c>
       <c r="E930" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F930" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G930" s="4"/>
     </row>
     <row r="931">
       <c r="A931" s="4" t="n">
-        <v>1803</v>
+        <v>6646</v>
       </c>
       <c r="B931" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C931" s="4" t="inlineStr">
         <is>
-          <t>Roland</t>
+          <t>Andrea</t>
         </is>
       </c>
       <c r="D931" s="4" t="inlineStr">
         <is>
-          <t>Kälin</t>
+          <t>Iff</t>
         </is>
       </c>
       <c r="E931" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shisui Ryu</t>
         </is>
       </c>
       <c r="F931" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G931" s="4"/>
     </row>
     <row r="932">
       <c r="A932" s="4" t="n">
-        <v>1805</v>
+        <v>1671</v>
       </c>
       <c r="B932" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C932" s="4" t="inlineStr">
         <is>
-          <t>Sandro</t>
+          <t>Margrid</t>
         </is>
       </c>
       <c r="D932" s="4" t="inlineStr">
         <is>
-          <t>Kallen</t>
+          <t>Imhasly</t>
         </is>
       </c>
       <c r="E932" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F932" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G932" s="4"/>
     </row>
     <row r="933">
       <c r="A933" s="4" t="n">
-        <v>1813</v>
+        <v>5848</v>
       </c>
       <c r="B933" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C933" s="4" t="inlineStr">
         <is>
-          <t>Urs</t>
+          <t>Lorenzo</t>
         </is>
       </c>
       <c r="D933" s="4" t="inlineStr">
         <is>
-          <t>Kämpfer</t>
+          <t>Impellizzeri</t>
         </is>
       </c>
       <c r="E933" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F933" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G933" s="4"/>
     </row>
     <row r="934">
       <c r="A934" s="4" t="n">
-        <v>6655</v>
+        <v>4510</v>
       </c>
       <c r="B934" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C934" s="4" t="inlineStr">
         <is>
-          <t>Karish</t>
+          <t>Sherona</t>
         </is>
       </c>
       <c r="D934" s="4" t="inlineStr">
         <is>
-          <t>Kantharuban</t>
+          <t>Ingold</t>
         </is>
       </c>
       <c r="E934" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F934" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G934" s="4"/>
     </row>
     <row r="935">
       <c r="A935" s="4" t="n">
-        <v>6656</v>
+        <v>1684</v>
       </c>
       <c r="B935" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C935" s="4" t="inlineStr">
         <is>
-          <t>Nikish</t>
+          <t>Kurt</t>
         </is>
       </c>
       <c r="D935" s="4" t="inlineStr">
         <is>
-          <t>Kantharuban</t>
+          <t>Inhelder</t>
         </is>
       </c>
       <c r="E935" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F935" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G935" s="4"/>
     </row>
     <row r="936">
       <c r="A936" s="4" t="n">
-        <v>1843</v>
+        <v>1685</v>
       </c>
       <c r="B936" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C936" s="4" t="inlineStr">
         <is>
-          <t>Tristan</t>
+          <t>Robert</t>
         </is>
       </c>
       <c r="D936" s="4" t="inlineStr">
         <is>
-          <t>Kaufmann</t>
+          <t>Irniger</t>
         </is>
       </c>
       <c r="E936" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F936" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G936" s="4"/>
     </row>
     <row r="937">
       <c r="A937" s="4" t="n">
-        <v>6645</v>
+        <v>1686</v>
       </c>
       <c r="B937" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C937" s="4" t="inlineStr">
         <is>
-          <t>Katrin</t>
+          <t>Fredy</t>
         </is>
       </c>
       <c r="D937" s="4" t="inlineStr">
         <is>
-          <t>Kaufmann</t>
+          <t>Isaak</t>
         </is>
       </c>
       <c r="E937" s="4" t="inlineStr">
         <is>
-          <t>Shisui Ryu</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F937" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G937" s="4"/>
     </row>
     <row r="938">
       <c r="A938" s="4" t="n">
-        <v>4504</v>
+        <v>1687</v>
       </c>
       <c r="B938" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C938" s="4" t="inlineStr">
         <is>
-          <t>Matthias</t>
+          <t>Sejad</t>
         </is>
       </c>
       <c r="D938" s="4" t="inlineStr">
         <is>
-          <t>Kaufmann</t>
+          <t>Isanovic</t>
         </is>
       </c>
       <c r="E938" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F938" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G938" s="4"/>
     </row>
     <row r="939">
       <c r="A939" s="4" t="n">
-        <v>1847</v>
+        <v>1697</v>
       </c>
       <c r="B939" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C939" s="4" t="inlineStr">
         <is>
-          <t>Simon</t>
+          <t>Gregor</t>
         </is>
       </c>
       <c r="D939" s="4" t="inlineStr">
         <is>
-          <t>Kehrli</t>
+          <t>Isler</t>
         </is>
       </c>
       <c r="E939" s="4" t="inlineStr">
         <is>
           <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F939" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G939" s="4"/>
     </row>
     <row r="940">
       <c r="A940" s="4" t="n">
-        <v>1851</v>
+        <v>1701</v>
       </c>
       <c r="B940" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C940" s="4" t="inlineStr">
         <is>
-          <t>Jürg</t>
+          <t>Max</t>
         </is>
       </c>
       <c r="D940" s="4" t="inlineStr">
         <is>
-          <t>Keller</t>
+          <t>Iten</t>
         </is>
       </c>
       <c r="E940" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F940" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G940" s="4"/>
     </row>
     <row r="941">
       <c r="A941" s="4" t="n">
-        <v>1856</v>
+        <v>5514</v>
       </c>
       <c r="B941" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C941" s="4" t="inlineStr">
         <is>
-          <t>Tanja</t>
+          <t>Nicolai</t>
         </is>
       </c>
       <c r="D941" s="4" t="inlineStr">
         <is>
-          <t>Keller</t>
+          <t>Ivanov</t>
         </is>
       </c>
       <c r="E941" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F941" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G941" s="4"/>
     </row>
     <row r="942">
       <c r="A942" s="4" t="n">
-        <v>5504</v>
+        <v>1708</v>
       </c>
       <c r="B942" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C942" s="4" t="inlineStr">
         <is>
-          <t>Marc</t>
+          <t>Irma</t>
         </is>
       </c>
       <c r="D942" s="4" t="inlineStr">
         <is>
-          <t>Keller</t>
+          <t>Jaggi</t>
         </is>
       </c>
       <c r="E942" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F942" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G942" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G942" s="4"/>
     </row>
     <row r="943">
       <c r="A943" s="4" t="n">
-        <v>1858</v>
+        <v>1718</v>
       </c>
       <c r="B943" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C943" s="4" t="inlineStr">
         <is>
-          <t>Sven</t>
+          <t>Hans</t>
         </is>
       </c>
       <c r="D943" s="4" t="inlineStr">
         <is>
-          <t>Kempf</t>
+          <t>Järmann</t>
         </is>
       </c>
       <c r="E943" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F943" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G943" s="4"/>
     </row>
     <row r="944">
       <c r="A944" s="4" t="n">
-        <v>4527</v>
+        <v>1725</v>
       </c>
       <c r="B944" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C944" s="4" t="inlineStr">
         <is>
-          <t>Vaït</t>
+          <t>Jeremy</t>
         </is>
       </c>
       <c r="D944" s="4" t="inlineStr">
         <is>
-          <t>Kerimoski</t>
+          <t>Jayawardena</t>
         </is>
       </c>
       <c r="E944" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F944" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G944" s="4"/>
     </row>
     <row r="945">
       <c r="A945" s="4" t="n">
-        <v>1868</v>
+        <v>1726</v>
       </c>
       <c r="B945" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C945" s="4" t="inlineStr">
         <is>
-          <t>Kamel</t>
+          <t>Tim</t>
         </is>
       </c>
       <c r="D945" s="4" t="inlineStr">
         <is>
-          <t>Khadraoui</t>
+          <t>Jean</t>
         </is>
       </c>
       <c r="E945" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F945" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G945" s="4"/>
     </row>
     <row r="946">
       <c r="A946" s="4" t="n">
-        <v>1869</v>
+        <v>1727</v>
       </c>
       <c r="B946" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C946" s="4" t="inlineStr">
         <is>
-          <t>Mohamed</t>
+          <t>Elie</t>
         </is>
       </c>
       <c r="D946" s="4" t="inlineStr">
         <is>
-          <t>Khediri</t>
+          <t>Jeannerat</t>
         </is>
       </c>
       <c r="E946" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F946" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G946" s="4"/>
     </row>
     <row r="947">
       <c r="A947" s="4" t="n">
-        <v>1882</v>
+        <v>1730</v>
       </c>
       <c r="B947" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C947" s="4" t="inlineStr">
         <is>
-          <t>Andrea</t>
+          <t>Danny</t>
         </is>
       </c>
       <c r="D947" s="4" t="inlineStr">
         <is>
-          <t>Klauser</t>
+          <t>Jeannert</t>
         </is>
       </c>
       <c r="E947" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Fudokan</t>
         </is>
       </c>
       <c r="F947" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G947" s="4"/>
     </row>
     <row r="948">
       <c r="A948" s="4" t="n">
-        <v>1898</v>
+        <v>1735</v>
       </c>
       <c r="B948" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C948" s="4" t="inlineStr">
         <is>
-          <t>Daniela</t>
+          <t>Mischa</t>
         </is>
       </c>
       <c r="D948" s="4" t="inlineStr">
         <is>
-          <t>Knickrehm</t>
+          <t>Jenni</t>
         </is>
       </c>
       <c r="E948" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F948" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G948" s="4"/>
     </row>
     <row r="949">
       <c r="A949" s="4" t="n">
-        <v>1903</v>
+        <v>7351</v>
       </c>
       <c r="B949" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C949" s="4" t="inlineStr">
         <is>
-          <t>Michel-Sven</t>
+          <t>Anuja</t>
         </is>
       </c>
       <c r="D949" s="4" t="inlineStr">
         <is>
-          <t>Knuchel</t>
+          <t>Jeyakumar</t>
         </is>
       </c>
       <c r="E949" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F949" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G949" s="4"/>
     </row>
     <row r="950">
       <c r="A950" s="4" t="n">
-        <v>1910</v>
+        <v>1743</v>
       </c>
       <c r="B950" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C950" s="4" t="inlineStr">
         <is>
-          <t>Patrizia</t>
+          <t>Thibault</t>
         </is>
       </c>
       <c r="D950" s="4" t="inlineStr">
         <is>
-          <t>Köbeli</t>
+          <t>Jobin</t>
         </is>
       </c>
       <c r="E950" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F950" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G950" s="4"/>
     </row>
     <row r="951">
       <c r="A951" s="4" t="n">
-        <v>1914</v>
+        <v>1747</v>
       </c>
       <c r="B951" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C951" s="4" t="inlineStr">
         <is>
-          <t>Daniel</t>
+          <t>Dianne</t>
         </is>
       </c>
       <c r="D951" s="4" t="inlineStr">
         <is>
-          <t>Koch</t>
+          <t>Joliat</t>
         </is>
       </c>
       <c r="E951" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F951" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G951" s="4"/>
     </row>
     <row r="952">
       <c r="A952" s="4" t="n">
-        <v>1917</v>
+        <v>1753</v>
       </c>
       <c r="B952" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C952" s="4" t="inlineStr">
         <is>
-          <t>Mélanie</t>
+          <t>Cassandra</t>
         </is>
       </c>
       <c r="D952" s="4" t="inlineStr">
         <is>
-          <t>Kocher</t>
+          <t>Jordan</t>
         </is>
       </c>
       <c r="E952" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F952" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G952" s="4"/>
     </row>
     <row r="953">
       <c r="A953" s="4" t="n">
-        <v>4534</v>
+        <v>1754</v>
       </c>
       <c r="B953" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C953" s="4" t="inlineStr">
         <is>
-          <t>Maxime</t>
+          <t>Océane</t>
         </is>
       </c>
       <c r="D953" s="4" t="inlineStr">
         <is>
-          <t>Kohler</t>
+          <t>Jordan</t>
         </is>
       </c>
       <c r="E953" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F953" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G953" s="4"/>
     </row>
     <row r="954">
       <c r="A954" s="4" t="n">
-        <v>1926</v>
+        <v>1766</v>
       </c>
       <c r="B954" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C954" s="4" t="inlineStr">
         <is>
-          <t>Pierre-André</t>
+          <t>Fabian</t>
         </is>
       </c>
       <c r="D954" s="4" t="inlineStr">
         <is>
-          <t>Kohli</t>
+          <t>Jost</t>
         </is>
       </c>
       <c r="E954" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F954" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G954" s="4"/>
     </row>
     <row r="955">
       <c r="A955" s="4" t="n">
-        <v>1935</v>
+        <v>4796</v>
       </c>
       <c r="B955" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C955" s="4" t="inlineStr">
         <is>
-          <t>Karin</t>
+          <t>Anastasia</t>
         </is>
       </c>
       <c r="D955" s="4" t="inlineStr">
         <is>
-          <t>Koller</t>
+          <t>Jovic</t>
         </is>
       </c>
       <c r="E955" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F955" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G955" s="4"/>
+      <c r="G955" s="4" t="inlineStr">
+        <is>
+          <t>SSKF</t>
+        </is>
+      </c>
     </row>
     <row r="956">
       <c r="A956" s="4" t="n">
-        <v>1942</v>
+        <v>5187</v>
       </c>
       <c r="B956" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C956" s="4" t="inlineStr">
         <is>
-          <t>Denise</t>
+          <t>Anastasia</t>
         </is>
       </c>
       <c r="D956" s="4" t="inlineStr">
         <is>
-          <t>König</t>
+          <t>Jovic</t>
         </is>
       </c>
       <c r="E956" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F956" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G956" s="4"/>
+      <c r="G956" s="4" t="inlineStr">
+        <is>
+          <t>SSKF</t>
+        </is>
+      </c>
     </row>
     <row r="957">
       <c r="A957" s="4" t="n">
-        <v>1953</v>
+        <v>5188</v>
       </c>
       <c r="B957" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C957" s="4" t="inlineStr">
         <is>
-          <t>Noémie</t>
+          <t>Jahnss</t>
         </is>
       </c>
       <c r="D957" s="4" t="inlineStr">
         <is>
-          <t>Kornfeld</t>
+          <t>Julan</t>
         </is>
       </c>
       <c r="E957" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F957" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G957" s="4"/>
+      <c r="G957" s="4" t="inlineStr">
+        <is>
+          <t>SSKF</t>
+        </is>
+      </c>
     </row>
     <row r="958">
       <c r="A958" s="4" t="n">
-        <v>1958</v>
+        <v>4795</v>
       </c>
       <c r="B958" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C958" s="4" t="inlineStr">
         <is>
-          <t>Christoph</t>
+          <t>Jahnss</t>
         </is>
       </c>
       <c r="D958" s="4" t="inlineStr">
         <is>
-          <t>Koster</t>
+          <t>Julan</t>
         </is>
       </c>
       <c r="E958" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F958" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G958" s="4"/>
+      <c r="G958" s="4" t="inlineStr">
+        <is>
+          <t>SSKF</t>
+        </is>
+      </c>
     </row>
     <row r="959">
       <c r="A959" s="4" t="n">
-        <v>1962</v>
+        <v>1777</v>
       </c>
       <c r="B959" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C959" s="4" t="inlineStr">
         <is>
-          <t>Lenka</t>
+          <t>Marc</t>
         </is>
       </c>
       <c r="D959" s="4" t="inlineStr">
         <is>
-          <t>Kozlik</t>
+          <t>Jungen</t>
         </is>
       </c>
       <c r="E959" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F959" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G959" s="4"/>
     </row>
     <row r="960">
       <c r="A960" s="4" t="n">
-        <v>1963</v>
+        <v>1779</v>
       </c>
       <c r="B960" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C960" s="4" t="inlineStr">
         <is>
-          <t>Fritz</t>
+          <t>Manuela</t>
         </is>
       </c>
       <c r="D960" s="4" t="inlineStr">
         <is>
-          <t>Krähenbühl</t>
+          <t>Jungo</t>
         </is>
       </c>
       <c r="E960" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F960" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G960" s="4"/>
     </row>
     <row r="961">
       <c r="A961" s="4" t="n">
-        <v>1966</v>
+        <v>8193</v>
       </c>
       <c r="B961" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C961" s="4" t="inlineStr">
         <is>
-          <t>Asslan</t>
+          <t>Andrea</t>
         </is>
       </c>
       <c r="D961" s="4" t="inlineStr">
         <is>
-          <t>Krasnigi</t>
+          <t>Jungo Wehrle</t>
         </is>
       </c>
       <c r="E961" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F961" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G961" s="4"/>
     </row>
     <row r="962">
       <c r="A962" s="4" t="n">
-        <v>1967</v>
+        <v>5511</v>
       </c>
       <c r="B962" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C962" s="4" t="inlineStr">
         <is>
-          <t>Egzona</t>
+          <t>Stephan</t>
         </is>
       </c>
       <c r="D962" s="4" t="inlineStr">
         <is>
-          <t>Krasniqi</t>
+          <t>Jutz</t>
         </is>
       </c>
       <c r="E962" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F962" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G962" s="4"/>
     </row>
     <row r="963">
       <c r="A963" s="4" t="n">
-        <v>5047</v>
+        <v>7342</v>
       </c>
       <c r="B963" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C963" s="4" t="inlineStr">
         <is>
-          <t>Fabia</t>
+          <t>Elson Jason</t>
         </is>
       </c>
       <c r="D963" s="4" t="inlineStr">
         <is>
-          <t>Krättli</t>
+          <t>Kabashi</t>
         </is>
       </c>
       <c r="E963" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Sport Karate</t>
         </is>
       </c>
       <c r="F963" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G963" s="4"/>
     </row>
     <row r="964">
       <c r="A964" s="4" t="n">
-        <v>1977</v>
+        <v>1787</v>
       </c>
       <c r="B964" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C964" s="4" t="inlineStr">
         <is>
-          <t>Karin</t>
+          <t>Kol</t>
         </is>
       </c>
       <c r="D964" s="4" t="inlineStr">
         <is>
-          <t>Kreis</t>
+          <t>Kabashi</t>
         </is>
       </c>
       <c r="E964" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F964" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G964" s="4"/>
     </row>
     <row r="965">
       <c r="A965" s="4" t="n">
-        <v>1979</v>
+        <v>1786</v>
       </c>
       <c r="B965" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C965" s="4" t="inlineStr">
         <is>
-          <t>Werner</t>
+          <t>Kevin</t>
         </is>
       </c>
       <c r="D965" s="4" t="inlineStr">
         <is>
-          <t>Kriech</t>
+          <t>Kabashi</t>
         </is>
       </c>
       <c r="E965" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F965" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G965" s="4"/>
     </row>
     <row r="966">
       <c r="A966" s="4" t="n">
-        <v>4506</v>
+        <v>5845</v>
       </c>
       <c r="B966" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C966" s="4" t="inlineStr">
         <is>
-          <t>Anel</t>
+          <t>John</t>
         </is>
       </c>
       <c r="D966" s="4" t="inlineStr">
         <is>
-          <t>Kujevic</t>
+          <t>Kabashi</t>
         </is>
       </c>
       <c r="E966" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Sport Karate</t>
         </is>
       </c>
       <c r="F966" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G966" s="4"/>
     </row>
     <row r="967">
       <c r="A967" s="4" t="n">
-        <v>1999</v>
+        <v>1800</v>
       </c>
       <c r="B967" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C967" s="4" t="inlineStr">
         <is>
-          <t>Evelyn</t>
+          <t>Shkendim</t>
         </is>
       </c>
       <c r="D967" s="4" t="inlineStr">
         <is>
-          <t>Küng</t>
+          <t>Kalici</t>
         </is>
       </c>
       <c r="E967" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F967" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G967" s="4"/>
     </row>
     <row r="968">
       <c r="A968" s="4" t="n">
-        <v>4522</v>
+        <v>1803</v>
       </c>
       <c r="B968" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C968" s="4" t="inlineStr">
         <is>
-          <t>David</t>
+          <t>Roland</t>
         </is>
       </c>
       <c r="D968" s="4" t="inlineStr">
         <is>
-          <t>Kurmann</t>
+          <t>Kälin</t>
         </is>
       </c>
       <c r="E968" s="4" t="inlineStr">
         <is>
-          <t>Shukokai Shito Ryu</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F968" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G968" s="4"/>
     </row>
     <row r="969">
       <c r="A969" s="4" t="n">
-        <v>5502</v>
+        <v>1805</v>
       </c>
       <c r="B969" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C969" s="4" t="inlineStr">
         <is>
-          <t>Rinesa</t>
+          <t>Sandro</t>
         </is>
       </c>
       <c r="D969" s="4" t="inlineStr">
         <is>
-          <t>Kurtaj</t>
+          <t>Kallen</t>
         </is>
       </c>
       <c r="E969" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F969" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G969" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G969" s="4"/>
     </row>
     <row r="970">
       <c r="A970" s="4" t="n">
-        <v>7349</v>
+        <v>1813</v>
       </c>
       <c r="B970" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C970" s="4" t="inlineStr">
         <is>
-          <t>Valentine</t>
+          <t>Urs</t>
         </is>
       </c>
       <c r="D970" s="4" t="inlineStr">
         <is>
-          <t>Kuster</t>
+          <t>Kämpfer</t>
         </is>
       </c>
       <c r="E970" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F970" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G970" s="4"/>
     </row>
     <row r="971">
       <c r="A971" s="4" t="n">
-        <v>2036</v>
+        <v>6656</v>
       </c>
       <c r="B971" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C971" s="4" t="inlineStr">
         <is>
-          <t>Jacques</t>
+          <t>Nikish</t>
         </is>
       </c>
       <c r="D971" s="4" t="inlineStr">
         <is>
-          <t>Lambelet</t>
+          <t>Kantharuban</t>
         </is>
       </c>
       <c r="E971" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F971" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G971" s="4"/>
     </row>
     <row r="972">
       <c r="A972" s="4" t="n">
-        <v>2039</v>
+        <v>6655</v>
       </c>
       <c r="B972" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C972" s="4" t="inlineStr">
         <is>
-          <t>Sarah</t>
+          <t>Karish</t>
         </is>
       </c>
       <c r="D972" s="4" t="inlineStr">
         <is>
-          <t>Landolt</t>
+          <t>Kantharuban</t>
         </is>
       </c>
       <c r="E972" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F972" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G972" s="4"/>
     </row>
     <row r="973">
       <c r="A973" s="4" t="n">
-        <v>2042</v>
+        <v>1843</v>
       </c>
       <c r="B973" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C973" s="4" t="inlineStr">
         <is>
-          <t>Alain</t>
+          <t>Tristan</t>
         </is>
       </c>
       <c r="D973" s="4" t="inlineStr">
         <is>
-          <t>Langenegger</t>
+          <t>Kaufmann</t>
         </is>
       </c>
       <c r="E973" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F973" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G973" s="4"/>
     </row>
     <row r="974">
       <c r="A974" s="4" t="n">
-        <v>2047</v>
+        <v>4504</v>
       </c>
       <c r="B974" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C974" s="4" t="inlineStr">
         <is>
-          <t>Peter</t>
+          <t>Matthias</t>
         </is>
       </c>
       <c r="D974" s="4" t="inlineStr">
         <is>
-          <t>Lanz</t>
+          <t>Kaufmann</t>
         </is>
       </c>
       <c r="E974" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F974" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G974" s="4"/>
     </row>
     <row r="975">
       <c r="A975" s="4" t="n">
-        <v>7357</v>
+        <v>6645</v>
       </c>
       <c r="B975" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C975" s="4" t="inlineStr">
         <is>
-          <t>Killian</t>
+          <t>Katrin</t>
         </is>
       </c>
       <c r="D975" s="4" t="inlineStr">
         <is>
-          <t>Laroche</t>
+          <t>Kaufmann</t>
         </is>
       </c>
       <c r="E975" s="4" t="inlineStr">
         <is>
-          <t>Shorin Ryu</t>
+          <t>Shisui Ryu</t>
         </is>
       </c>
       <c r="F975" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G975" s="4"/>
     </row>
     <row r="976">
       <c r="A976" s="4" t="n">
-        <v>4526</v>
+        <v>1847</v>
       </c>
       <c r="B976" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C976" s="4" t="inlineStr">
         <is>
-          <t>Augustin</t>
+          <t>Simon</t>
         </is>
       </c>
       <c r="D976" s="4" t="inlineStr">
         <is>
-          <t>Lathion</t>
+          <t>Kehrli</t>
         </is>
       </c>
       <c r="E976" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F976" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G976" s="4"/>
     </row>
     <row r="977">
       <c r="A977" s="4" t="n">
-        <v>7355</v>
+        <v>1851</v>
       </c>
       <c r="B977" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C977" s="4" t="inlineStr">
         <is>
-          <t>Thibaud</t>
+          <t>Jürg</t>
         </is>
       </c>
       <c r="D977" s="4" t="inlineStr">
         <is>
-          <t>Lathion</t>
+          <t>Keller</t>
         </is>
       </c>
       <c r="E977" s="4" t="inlineStr">
         <is>
-          <t>Shorin Ryu</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F977" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G977" s="4"/>
     </row>
     <row r="978">
       <c r="A978" s="4" t="n">
-        <v>4507</v>
+        <v>5504</v>
       </c>
       <c r="B978" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C978" s="4" t="inlineStr">
         <is>
-          <t>Drilon</t>
+          <t>Marc</t>
         </is>
       </c>
       <c r="D978" s="4" t="inlineStr">
         <is>
-          <t>Latifi</t>
+          <t>Keller</t>
         </is>
       </c>
       <c r="E978" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F978" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G978" s="4"/>
+      <c r="G978" s="4" t="inlineStr">
+        <is>
+          <t>SSKF</t>
+        </is>
+      </c>
     </row>
     <row r="979">
       <c r="A979" s="4" t="n">
-        <v>2091</v>
+        <v>1856</v>
       </c>
       <c r="B979" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C979" s="4" t="inlineStr">
         <is>
-          <t>Céline</t>
+          <t>Tanja</t>
         </is>
       </c>
       <c r="D979" s="4" t="inlineStr">
         <is>
-          <t>Lema</t>
+          <t>Keller</t>
         </is>
       </c>
       <c r="E979" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F979" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G979" s="4"/>
     </row>
     <row r="980">
       <c r="A980" s="4" t="n">
-        <v>2094</v>
+        <v>1858</v>
       </c>
       <c r="B980" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C980" s="4" t="inlineStr">
         <is>
-          <t>Mélanie</t>
+          <t>Sven</t>
         </is>
       </c>
       <c r="D980" s="4" t="inlineStr">
         <is>
-          <t>Lema</t>
+          <t>Kempf</t>
         </is>
       </c>
       <c r="E980" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F980" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G980" s="4"/>
     </row>
     <row r="981">
       <c r="A981" s="4" t="n">
-        <v>2095</v>
+        <v>4527</v>
       </c>
       <c r="B981" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C981" s="4" t="inlineStr">
         <is>
-          <t>Nicolas</t>
+          <t>Vaït</t>
         </is>
       </c>
       <c r="D981" s="4" t="inlineStr">
         <is>
-          <t>Lemaître</t>
+          <t>Kerimoski</t>
         </is>
       </c>
       <c r="E981" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F981" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G981" s="4"/>
     </row>
     <row r="982">
       <c r="A982" s="4" t="n">
-        <v>2098</v>
+        <v>1868</v>
       </c>
       <c r="B982" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C982" s="4" t="inlineStr">
         <is>
-          <t>Morgane</t>
+          <t>Kamel</t>
         </is>
       </c>
       <c r="D982" s="4" t="inlineStr">
         <is>
-          <t>Lenglet</t>
+          <t>Khadraoui</t>
         </is>
       </c>
       <c r="E982" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F982" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G982" s="4"/>
     </row>
     <row r="983">
       <c r="A983" s="4" t="n">
-        <v>5046</v>
+        <v>1869</v>
       </c>
       <c r="B983" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C983" s="4" t="inlineStr">
         <is>
-          <t>Andreas</t>
+          <t>Mohamed</t>
         </is>
       </c>
       <c r="D983" s="4" t="inlineStr">
         <is>
-          <t>Leonard</t>
+          <t>Khediri</t>
         </is>
       </c>
       <c r="E983" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F983" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G983" s="4"/>
     </row>
     <row r="984">
       <c r="A984" s="4" t="n">
-        <v>6192</v>
+        <v>1882</v>
       </c>
       <c r="B984" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C984" s="4" t="inlineStr">
         <is>
-          <t>Jurica</t>
+          <t>Andrea</t>
         </is>
       </c>
       <c r="D984" s="4" t="inlineStr">
         <is>
-          <t>Lepur</t>
+          <t>Klauser</t>
         </is>
       </c>
       <c r="E984" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F984" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G984" s="4"/>
     </row>
     <row r="985">
       <c r="A985" s="4" t="n">
-        <v>2113</v>
+        <v>1898</v>
       </c>
       <c r="B985" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C985" s="4" t="inlineStr">
         <is>
-          <t>Thomas</t>
+          <t>Daniela</t>
         </is>
       </c>
       <c r="D985" s="4" t="inlineStr">
         <is>
-          <t>Leu </t>
+          <t>Knickrehm</t>
         </is>
       </c>
       <c r="E985" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F985" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G985" s="4"/>
     </row>
     <row r="986">
       <c r="A986" s="4" t="n">
-        <v>2115</v>
+        <v>1903</v>
       </c>
       <c r="B986" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C986" s="4" t="inlineStr">
         <is>
-          <t>Sandra</t>
+          <t>Michel-Sven</t>
         </is>
       </c>
       <c r="D986" s="4" t="inlineStr">
         <is>
-          <t>Leubaz</t>
+          <t>Knuchel</t>
         </is>
       </c>
       <c r="E986" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F986" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G986" s="4"/>
     </row>
     <row r="987">
       <c r="A987" s="4" t="n">
-        <v>7343</v>
+        <v>8195</v>
       </c>
       <c r="B987" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C987" s="4" t="inlineStr">
         <is>
-          <t>Maximilian</t>
+          <t>Vincent</t>
         </is>
       </c>
       <c r="D987" s="4" t="inlineStr">
         <is>
-          <t>Leuenberger</t>
+          <t>Knupfer</t>
         </is>
       </c>
       <c r="E987" s="4" t="inlineStr">
         <is>
-          <t>Sport Karate</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F987" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G987" s="4"/>
     </row>
     <row r="988">
       <c r="A988" s="4" t="n">
-        <v>2120</v>
+        <v>1910</v>
       </c>
       <c r="B988" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C988" s="4" t="inlineStr">
         <is>
-          <t>Andrea</t>
+          <t>Patrizia</t>
         </is>
       </c>
       <c r="D988" s="4" t="inlineStr">
         <is>
-          <t>Leuzinger</t>
+          <t>Köbeli</t>
         </is>
       </c>
       <c r="E988" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F988" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G988" s="4"/>
     </row>
     <row r="989">
       <c r="A989" s="4" t="n">
-        <v>2123</v>
+        <v>1914</v>
       </c>
       <c r="B989" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C989" s="4" t="inlineStr">
         <is>
-          <t>Kent</t>
+          <t>Daniel</t>
         </is>
       </c>
       <c r="D989" s="4" t="inlineStr">
         <is>
-          <t>Li Ka </t>
+          <t>Koch</t>
         </is>
       </c>
       <c r="E989" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F989" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G989" s="4"/>
     </row>
     <row r="990">
       <c r="A990" s="4" t="n">
-        <v>2128</v>
+        <v>1917</v>
       </c>
       <c r="B990" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C990" s="4" t="inlineStr">
         <is>
-          <t>Sang-Yoo</t>
+          <t>Mélanie</t>
         </is>
       </c>
       <c r="D990" s="4" t="inlineStr">
         <is>
-          <t>Lim</t>
+          <t>Kocher</t>
         </is>
       </c>
       <c r="E990" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F990" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G990" s="4"/>
     </row>
     <row r="991">
       <c r="A991" s="4" t="n">
-        <v>6644</v>
+        <v>4534</v>
       </c>
       <c r="B991" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C991" s="4" t="inlineStr">
         <is>
-          <t>Julia</t>
+          <t>Maxime</t>
         </is>
       </c>
       <c r="D991" s="4" t="inlineStr">
         <is>
-          <t>Lindt</t>
+          <t>Kohler</t>
         </is>
       </c>
       <c r="E991" s="4" t="inlineStr">
         <is>
-          <t>Shisui Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F991" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G991" s="4"/>
     </row>
     <row r="992">
       <c r="A992" s="4" t="n">
-        <v>2131</v>
+        <v>8198</v>
       </c>
       <c r="B992" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C992" s="4" t="inlineStr">
         <is>
-          <t>Irène</t>
+          <t>Orelian</t>
         </is>
       </c>
       <c r="D992" s="4" t="inlineStr">
         <is>
-          <t>Linggi</t>
+          <t>Kohler</t>
         </is>
       </c>
       <c r="E992" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F992" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G992" s="4"/>
     </row>
     <row r="993">
       <c r="A993" s="4" t="n">
-        <v>2133</v>
+        <v>1926</v>
       </c>
       <c r="B993" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C993" s="4" t="inlineStr">
         <is>
-          <t>Bruno</t>
+          <t>Pierre-André</t>
         </is>
       </c>
       <c r="D993" s="4" t="inlineStr">
         <is>
-          <t>Lippmann</t>
+          <t>Kohli</t>
         </is>
       </c>
       <c r="E993" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F993" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G993" s="4"/>
     </row>
     <row r="994">
       <c r="A994" s="4" t="n">
-        <v>2138</v>
+        <v>1935</v>
       </c>
       <c r="B994" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C994" s="4" t="inlineStr">
         <is>
-          <t>Robert</t>
+          <t>Karin</t>
         </is>
       </c>
       <c r="D994" s="4" t="inlineStr">
         <is>
-          <t>Lleshaj</t>
+          <t>Koller</t>
         </is>
       </c>
       <c r="E994" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F994" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G994" s="4"/>
     </row>
     <row r="995">
       <c r="A995" s="4" t="n">
-        <v>2142</v>
+        <v>1942</v>
       </c>
       <c r="B995" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C995" s="4" t="inlineStr">
         <is>
-          <t>Sven</t>
+          <t>Denise</t>
         </is>
       </c>
       <c r="D995" s="4" t="inlineStr">
         <is>
-          <t>Locher</t>
+          <t>König</t>
         </is>
       </c>
       <c r="E995" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Fudokan</t>
         </is>
       </c>
       <c r="F995" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G995" s="4"/>
     </row>
     <row r="996">
       <c r="A996" s="4" t="n">
-        <v>2143</v>
+        <v>1953</v>
       </c>
       <c r="B996" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C996" s="4" t="inlineStr">
         <is>
-          <t>Joshua</t>
+          <t>Noémie</t>
         </is>
       </c>
       <c r="D996" s="4" t="inlineStr">
         <is>
-          <t>Lochmatter</t>
+          <t>Kornfeld</t>
         </is>
       </c>
       <c r="E996" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F996" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G996" s="4"/>
     </row>
     <row r="997">
       <c r="A997" s="4" t="n">
-        <v>2146</v>
+        <v>1958</v>
       </c>
       <c r="B997" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C997" s="4" t="inlineStr">
         <is>
-          <t>Philippe</t>
+          <t>Christoph</t>
         </is>
       </c>
       <c r="D997" s="4" t="inlineStr">
         <is>
-          <t>Logaritsch</t>
+          <t>Koster</t>
         </is>
       </c>
       <c r="E997" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F997" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G997" s="4"/>
     </row>
     <row r="998">
       <c r="A998" s="4" t="n">
-        <v>2148</v>
+        <v>1962</v>
       </c>
       <c r="B998" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C998" s="4" t="inlineStr">
         <is>
-          <t>Davide</t>
+          <t>Lenka</t>
         </is>
       </c>
       <c r="D998" s="4" t="inlineStr">
         <is>
-          <t>Lomma</t>
+          <t>Kozlik</t>
         </is>
       </c>
       <c r="E998" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F998" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G998" s="4"/>
     </row>
     <row r="999">
       <c r="A999" s="4" t="n">
-        <v>2156</v>
+        <v>1963</v>
       </c>
       <c r="B999" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C999" s="4" t="inlineStr">
         <is>
-          <t>Alex</t>
+          <t>Fritz</t>
         </is>
       </c>
       <c r="D999" s="4" t="inlineStr">
         <is>
-          <t>Lorance</t>
+          <t>Krähenbühl</t>
         </is>
       </c>
       <c r="E999" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Fudokan</t>
         </is>
       </c>
       <c r="F999" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G999" s="4"/>
     </row>
     <row r="1000">
       <c r="A1000" s="4" t="n">
-        <v>6663</v>
+        <v>1966</v>
       </c>
       <c r="B1000" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1000" s="4" t="inlineStr">
         <is>
-          <t>Swan</t>
+          <t>Asslan</t>
         </is>
       </c>
       <c r="D1000" s="4" t="inlineStr">
         <is>
-          <t>Lorenz</t>
+          <t>Krasnigi</t>
         </is>
       </c>
       <c r="E1000" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F1000" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1000" s="4"/>
     </row>
     <row r="1001">
       <c r="A1001" s="4" t="n">
-        <v>2169</v>
+        <v>1967</v>
       </c>
       <c r="B1001" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1001" s="4" t="inlineStr">
         <is>
-          <t>Gilbert</t>
+          <t>Egzona</t>
         </is>
       </c>
       <c r="D1001" s="4" t="inlineStr">
         <is>
-          <t>Ludwig</t>
+          <t>Krasniqi</t>
         </is>
       </c>
       <c r="E1001" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1001" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1001" s="4"/>
     </row>
     <row r="1002">
       <c r="A1002" s="4" t="n">
-        <v>2174</v>
+        <v>5047</v>
       </c>
       <c r="B1002" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1002" s="4" t="inlineStr">
         <is>
-          <t>Laurent</t>
+          <t>Fabia</t>
         </is>
       </c>
       <c r="D1002" s="4" t="inlineStr">
         <is>
-          <t>Lugon</t>
+          <t>Krättli</t>
         </is>
       </c>
       <c r="E1002" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1002" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1002" s="4"/>
     </row>
     <row r="1003">
       <c r="A1003" s="4" t="n">
-        <v>2176</v>
+        <v>1977</v>
       </c>
       <c r="B1003" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1003" s="4" t="inlineStr">
         <is>
-          <t>Brigitte</t>
+          <t>Karin</t>
         </is>
       </c>
       <c r="D1003" s="4" t="inlineStr">
         <is>
-          <t>Lukavackic</t>
+          <t>Kreis</t>
         </is>
       </c>
       <c r="E1003" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1003" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1003" s="4"/>
     </row>
     <row r="1004">
       <c r="A1004" s="4" t="n">
-        <v>2177</v>
+        <v>1979</v>
       </c>
       <c r="B1004" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1004" s="4" t="inlineStr">
         <is>
-          <t>Dragana</t>
+          <t>Werner</t>
         </is>
       </c>
       <c r="D1004" s="4" t="inlineStr">
         <is>
-          <t>Lukes</t>
+          <t>Kriech</t>
         </is>
       </c>
       <c r="E1004" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F1004" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1004" s="4"/>
     </row>
     <row r="1005">
       <c r="A1005" s="4" t="n">
-        <v>2180</v>
+        <v>4506</v>
       </c>
       <c r="B1005" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1005" s="4" t="inlineStr">
         <is>
-          <t>Sébastien</t>
+          <t>Anel</t>
         </is>
       </c>
       <c r="D1005" s="4" t="inlineStr">
         <is>
-          <t>Luna</t>
+          <t>Kujevic</t>
         </is>
       </c>
       <c r="E1005" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1005" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1005" s="4"/>
     </row>
     <row r="1006">
       <c r="A1006" s="4" t="n">
-        <v>2187</v>
+        <v>1999</v>
       </c>
       <c r="B1006" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1006" s="4" t="inlineStr">
         <is>
-          <t>Mariana</t>
+          <t>Evelyn</t>
         </is>
       </c>
       <c r="D1006" s="4" t="inlineStr">
         <is>
-          <t>Luso</t>
+          <t>Küng</t>
         </is>
       </c>
       <c r="E1006" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1006" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1006" s="4"/>
     </row>
     <row r="1007">
       <c r="A1007" s="4" t="n">
-        <v>2198</v>
+        <v>4522</v>
       </c>
       <c r="B1007" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1007" s="4" t="inlineStr">
         <is>
-          <t>Fabian</t>
+          <t>David</t>
         </is>
       </c>
       <c r="D1007" s="4" t="inlineStr">
         <is>
-          <t>Lüthy</t>
+          <t>Kurmann</t>
         </is>
       </c>
       <c r="E1007" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Shukokai Shito Ryu</t>
         </is>
       </c>
       <c r="F1007" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1007" s="4"/>
     </row>
     <row r="1008">
       <c r="A1008" s="4" t="n">
-        <v>6200</v>
+        <v>5502</v>
       </c>
       <c r="B1008" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1008" s="4" t="inlineStr">
         <is>
-          <t>Quentin</t>
+          <t>Rinesa</t>
         </is>
       </c>
       <c r="D1008" s="4" t="inlineStr">
         <is>
-          <t>Luyet</t>
+          <t>Kurtaj</t>
         </is>
       </c>
       <c r="E1008" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1008" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G1008" s="4"/>
+      <c r="G1008" s="4" t="inlineStr">
+        <is>
+          <t>SSKF</t>
+        </is>
+      </c>
     </row>
     <row r="1009">
       <c r="A1009" s="4" t="n">
-        <v>2204</v>
+        <v>8188</v>
       </c>
       <c r="B1009" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1009" s="4" t="inlineStr">
         <is>
-          <t>Baptiste</t>
+          <t>Alina</t>
         </is>
       </c>
       <c r="D1009" s="4" t="inlineStr">
         <is>
-          <t>Mabaillard</t>
+          <t>Kurti</t>
         </is>
       </c>
       <c r="E1009" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1009" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1009" s="4"/>
     </row>
     <row r="1010">
       <c r="A1010" s="4" t="n">
-        <v>7364</v>
+        <v>7349</v>
       </c>
       <c r="B1010" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1010" s="4" t="inlineStr">
         <is>
-          <t>Oscar</t>
+          <t>Valentine</t>
         </is>
       </c>
       <c r="D1010" s="4" t="inlineStr">
         <is>
-          <t>Mabillard</t>
+          <t>Kuster</t>
         </is>
       </c>
       <c r="E1010" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1010" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1010" s="4"/>
     </row>
     <row r="1011">
       <c r="A1011" s="4" t="n">
-        <v>2206</v>
+        <v>2036</v>
       </c>
       <c r="B1011" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1011" s="4" t="inlineStr">
         <is>
-          <t>Mike</t>
+          <t>Jacques</t>
         </is>
       </c>
       <c r="D1011" s="4" t="inlineStr">
         <is>
-          <t>Machule</t>
+          <t>Lambelet</t>
         </is>
       </c>
       <c r="E1011" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1011" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1011" s="4"/>
     </row>
     <row r="1012">
       <c r="A1012" s="4" t="n">
-        <v>4529</v>
+        <v>2039</v>
       </c>
       <c r="B1012" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1012" s="4" t="inlineStr">
         <is>
-          <t>Keith</t>
+          <t>Sarah</t>
         </is>
       </c>
       <c r="D1012" s="4" t="inlineStr">
         <is>
-          <t>Mader</t>
+          <t>Landolt</t>
         </is>
       </c>
       <c r="E1012" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1012" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1012" s="4"/>
     </row>
     <row r="1013">
       <c r="A1013" s="4" t="n">
-        <v>5516</v>
+        <v>2042</v>
       </c>
       <c r="B1013" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1013" s="4" t="inlineStr">
         <is>
-          <t>Carolina</t>
+          <t>Alain</t>
         </is>
       </c>
       <c r="D1013" s="4" t="inlineStr">
         <is>
-          <t>Majid</t>
+          <t>Langenegger</t>
         </is>
       </c>
       <c r="E1013" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F1013" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1013" s="4"/>
     </row>
     <row r="1014">
       <c r="A1014" s="4" t="n">
-        <v>4794</v>
+        <v>2047</v>
       </c>
       <c r="B1014" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1014" s="4" t="inlineStr">
         <is>
-          <t>Qendrim</t>
+          <t>Peter</t>
         </is>
       </c>
       <c r="D1014" s="4" t="inlineStr">
         <is>
-          <t>Maliqi</t>
+          <t>Lanz</t>
         </is>
       </c>
       <c r="E1014" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F1014" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G1014" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G1014" s="4"/>
     </row>
     <row r="1015">
       <c r="A1015" s="4" t="n">
-        <v>5185</v>
+        <v>7357</v>
       </c>
       <c r="B1015" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1015" s="4" t="inlineStr">
         <is>
-          <t>Qendrim</t>
+          <t>Killian</t>
         </is>
       </c>
       <c r="D1015" s="4" t="inlineStr">
         <is>
-          <t>Maliqi</t>
+          <t>Laroche</t>
         </is>
       </c>
       <c r="E1015" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shorin Ryu</t>
         </is>
       </c>
       <c r="F1015" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G1015" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G1015" s="4"/>
     </row>
     <row r="1016">
       <c r="A1016" s="4" t="n">
-        <v>2226</v>
+        <v>7355</v>
       </c>
       <c r="B1016" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1016" s="4" t="inlineStr">
         <is>
-          <t>Vincent</t>
+          <t>Thibaud</t>
         </is>
       </c>
       <c r="D1016" s="4" t="inlineStr">
         <is>
-          <t>Manivanh</t>
+          <t>Lathion</t>
         </is>
       </c>
       <c r="E1016" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shorin Ryu</t>
         </is>
       </c>
       <c r="F1016" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1016" s="4"/>
     </row>
     <row r="1017">
       <c r="A1017" s="4" t="n">
-        <v>2225</v>
+        <v>4526</v>
       </c>
       <c r="B1017" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1017" s="4" t="inlineStr">
         <is>
-          <t>Melanie</t>
+          <t>Augustin</t>
         </is>
       </c>
       <c r="D1017" s="4" t="inlineStr">
         <is>
-          <t>Manivanh</t>
+          <t>Lathion</t>
         </is>
       </c>
       <c r="E1017" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1017" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1017" s="4"/>
     </row>
     <row r="1018">
       <c r="A1018" s="4" t="n">
-        <v>5849</v>
+        <v>4507</v>
       </c>
       <c r="B1018" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1018" s="4" t="inlineStr">
         <is>
-          <t>Matheo</t>
+          <t>Drilon</t>
         </is>
       </c>
       <c r="D1018" s="4" t="inlineStr">
         <is>
-          <t>Marchioni</t>
+          <t>Latifi</t>
         </is>
       </c>
       <c r="E1018" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1018" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1018" s="4"/>
     </row>
     <row r="1019">
       <c r="A1019" s="4" t="n">
-        <v>6658</v>
+        <v>2091</v>
       </c>
       <c r="B1019" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1019" s="4" t="inlineStr">
         <is>
-          <t>Matheo</t>
+          <t>Céline</t>
         </is>
       </c>
       <c r="D1019" s="4" t="inlineStr">
         <is>
-          <t>Marchioni</t>
+          <t>Lema</t>
         </is>
       </c>
       <c r="E1019" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1019" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1019" s="4"/>
     </row>
     <row r="1020">
       <c r="A1020" s="4" t="n">
-        <v>2233</v>
+        <v>2094</v>
       </c>
       <c r="B1020" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1020" s="4" t="inlineStr">
         <is>
-          <t>Theo</t>
+          <t>Mélanie</t>
         </is>
       </c>
       <c r="D1020" s="4" t="inlineStr">
         <is>
-          <t>Marending</t>
+          <t>Lema</t>
         </is>
       </c>
       <c r="E1020" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1020" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1020" s="4"/>
     </row>
     <row r="1021">
       <c r="A1021" s="4" t="n">
-        <v>2239</v>
+        <v>2095</v>
       </c>
       <c r="B1021" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1021" s="4" t="inlineStr">
         <is>
-          <t>Susanne</t>
+          <t>Nicolas</t>
         </is>
       </c>
       <c r="D1021" s="4" t="inlineStr">
         <is>
-          <t>Mark</t>
+          <t>Lemaître</t>
         </is>
       </c>
       <c r="E1021" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F1021" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1021" s="4"/>
     </row>
     <row r="1022">
       <c r="A1022" s="4" t="n">
-        <v>5182</v>
+        <v>2098</v>
       </c>
       <c r="B1022" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1022" s="4" t="inlineStr">
         <is>
-          <t>Davide</t>
+          <t>Morgane</t>
         </is>
       </c>
       <c r="D1022" s="4" t="inlineStr">
         <is>
-          <t>Martone</t>
+          <t>Lenglet</t>
         </is>
       </c>
       <c r="E1022" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1022" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G1022" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G1022" s="4"/>
     </row>
     <row r="1023">
       <c r="A1023" s="4" t="n">
-        <v>4793</v>
+        <v>5046</v>
       </c>
       <c r="B1023" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1023" s="4" t="inlineStr">
         <is>
-          <t>Davide</t>
+          <t>Andreas</t>
         </is>
       </c>
       <c r="D1023" s="4" t="inlineStr">
         <is>
-          <t>Martone</t>
+          <t>Leonard</t>
         </is>
       </c>
       <c r="E1023" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1023" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G1023" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G1023" s="4"/>
     </row>
     <row r="1024">
       <c r="A1024" s="4" t="n">
-        <v>4503</v>
+        <v>6192</v>
       </c>
       <c r="B1024" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1024" s="4" t="inlineStr">
         <is>
-          <t>Ariane</t>
+          <t>Jurica</t>
         </is>
       </c>
       <c r="D1024" s="4" t="inlineStr">
         <is>
-          <t>Marwood</t>
+          <t>Lepur</t>
         </is>
       </c>
       <c r="E1024" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1024" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1024" s="4"/>
     </row>
     <row r="1025">
       <c r="A1025" s="4" t="n">
-        <v>2265</v>
+        <v>2113</v>
       </c>
       <c r="B1025" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1025" s="4" t="inlineStr">
         <is>
-          <t>Sandro</t>
+          <t>Thomas</t>
         </is>
       </c>
       <c r="D1025" s="4" t="inlineStr">
         <is>
-          <t>Massarotti</t>
+          <t>Leu </t>
         </is>
       </c>
       <c r="E1025" s="4" t="inlineStr">
         <is>
           <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F1025" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1025" s="4"/>
     </row>
     <row r="1026">
       <c r="A1026" s="4" t="n">
-        <v>5847</v>
+        <v>2115</v>
       </c>
       <c r="B1026" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1026" s="4" t="inlineStr">
         <is>
-          <t>Simon</t>
+          <t>Sandra</t>
         </is>
       </c>
       <c r="D1026" s="4" t="inlineStr">
         <is>
-          <t>Maulini</t>
+          <t>Leubaz</t>
         </is>
       </c>
       <c r="E1026" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Fudokan</t>
         </is>
       </c>
       <c r="F1026" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1026" s="4"/>
     </row>
     <row r="1027">
       <c r="A1027" s="4" t="n">
-        <v>2278</v>
+        <v>7343</v>
       </c>
       <c r="B1027" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1027" s="4" t="inlineStr">
         <is>
-          <t>Franziska</t>
+          <t>Maximilian</t>
         </is>
       </c>
       <c r="D1027" s="4" t="inlineStr">
         <is>
-          <t>Maurer</t>
+          <t>Leuenberger</t>
         </is>
       </c>
       <c r="E1027" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Sport Karate</t>
         </is>
       </c>
       <c r="F1027" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1027" s="4"/>
     </row>
     <row r="1028">
       <c r="A1028" s="4" t="n">
-        <v>2283</v>
+        <v>2120</v>
       </c>
       <c r="B1028" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1028" s="4" t="inlineStr">
         <is>
-          <t>Abdelkader</t>
+          <t>Andrea</t>
         </is>
       </c>
       <c r="D1028" s="4" t="inlineStr">
         <is>
-          <t>Medjdoub</t>
+          <t>Leuzinger</t>
         </is>
       </c>
       <c r="E1028" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F1028" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1028" s="4"/>
     </row>
     <row r="1029">
       <c r="A1029" s="4" t="n">
-        <v>2284</v>
+        <v>2123</v>
       </c>
       <c r="B1029" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1029" s="4" t="inlineStr">
         <is>
-          <t>Sandro</t>
+          <t>Kent</t>
         </is>
       </c>
       <c r="D1029" s="4" t="inlineStr">
         <is>
-          <t>Megna</t>
+          <t>Li Ka </t>
         </is>
       </c>
       <c r="E1029" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1029" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1029" s="4"/>
     </row>
     <row r="1030">
       <c r="A1030" s="4" t="n">
-        <v>2293</v>
+        <v>2128</v>
       </c>
       <c r="B1030" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1030" s="4" t="inlineStr">
         <is>
-          <t>André</t>
+          <t>Sang-Yoo</t>
         </is>
       </c>
       <c r="D1030" s="4" t="inlineStr">
         <is>
-          <t>Meier</t>
+          <t>Lim</t>
         </is>
       </c>
       <c r="E1030" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1030" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1030" s="4"/>
     </row>
     <row r="1031">
       <c r="A1031" s="4" t="n">
-        <v>2298</v>
+        <v>6644</v>
       </c>
       <c r="B1031" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1031" s="4" t="inlineStr">
         <is>
-          <t>Edith</t>
+          <t>Julia</t>
         </is>
       </c>
       <c r="D1031" s="4" t="inlineStr">
         <is>
-          <t>Meier</t>
+          <t>Lindt</t>
         </is>
       </c>
       <c r="E1031" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shisui Ryu</t>
         </is>
       </c>
       <c r="F1031" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1031" s="4"/>
     </row>
     <row r="1032">
       <c r="A1032" s="4" t="n">
-        <v>2317</v>
+        <v>2131</v>
       </c>
       <c r="B1032" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1032" s="4" t="inlineStr">
         <is>
-          <t>Franziska</t>
+          <t>Irène</t>
         </is>
       </c>
       <c r="D1032" s="4" t="inlineStr">
         <is>
-          <t>Meile</t>
+          <t>Linggi</t>
         </is>
       </c>
       <c r="E1032" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1032" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1032" s="4"/>
     </row>
     <row r="1033">
       <c r="A1033" s="4" t="n">
-        <v>5309</v>
+        <v>2133</v>
       </c>
       <c r="B1033" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1033" s="4" t="inlineStr">
         <is>
-          <t>Stella</t>
+          <t>Bruno</t>
         </is>
       </c>
       <c r="D1033" s="4" t="inlineStr">
         <is>
-          <t>Meister</t>
+          <t>Lippmann</t>
         </is>
       </c>
       <c r="E1033" s="4" t="inlineStr">
         <is>
-          <t>Shukokai Shito Ryu</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F1033" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1033" s="4"/>
     </row>
     <row r="1034">
       <c r="A1034" s="4" t="n">
-        <v>2323</v>
+        <v>2138</v>
       </c>
       <c r="B1034" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1034" s="4" t="inlineStr">
         <is>
-          <t>Dominique</t>
+          <t>Robert</t>
         </is>
       </c>
       <c r="D1034" s="4" t="inlineStr">
         <is>
-          <t>Meldau</t>
+          <t>Lleshaj</t>
         </is>
       </c>
       <c r="E1034" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F1034" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1034" s="4"/>
     </row>
     <row r="1035">
       <c r="A1035" s="4" t="n">
-        <v>7336</v>
+        <v>2142</v>
       </c>
       <c r="B1035" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1035" s="4" t="inlineStr">
         <is>
-          <t>Zion</t>
+          <t>Sven</t>
         </is>
       </c>
       <c r="D1035" s="4" t="inlineStr">
         <is>
-          <t>Menétrey</t>
+          <t>Locher</t>
         </is>
       </c>
       <c r="E1035" s="4" t="inlineStr">
         <is>
-          <t>Shorin Ryu</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F1035" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1035" s="4"/>
     </row>
     <row r="1036">
       <c r="A1036" s="4" t="n">
-        <v>2331</v>
+        <v>2143</v>
       </c>
       <c r="B1036" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1036" s="4" t="inlineStr">
         <is>
-          <t>Sebastien</t>
+          <t>Joshua</t>
         </is>
       </c>
       <c r="D1036" s="4" t="inlineStr">
         <is>
-          <t>Merida</t>
+          <t>Lochmatter</t>
         </is>
       </c>
       <c r="E1036" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1036" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1036" s="4"/>
     </row>
     <row r="1037">
       <c r="A1037" s="4" t="n">
-        <v>2336</v>
+        <v>2146</v>
       </c>
       <c r="B1037" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1037" s="4" t="inlineStr">
         <is>
-          <t>Julien</t>
+          <t>Philippe</t>
         </is>
       </c>
       <c r="D1037" s="4" t="inlineStr">
         <is>
-          <t>Meroni</t>
+          <t>Logaritsch</t>
         </is>
       </c>
       <c r="E1037" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F1037" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1037" s="4"/>
     </row>
     <row r="1038">
       <c r="A1038" s="4" t="n">
-        <v>2341</v>
+        <v>2148</v>
       </c>
       <c r="B1038" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1038" s="4" t="inlineStr">
         <is>
-          <t>Seyda</t>
+          <t>Davide</t>
         </is>
       </c>
       <c r="D1038" s="4" t="inlineStr">
         <is>
-          <t>Messerli</t>
+          <t>Lomma</t>
         </is>
       </c>
       <c r="E1038" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1038" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1038" s="4"/>
     </row>
     <row r="1039">
       <c r="A1039" s="4" t="n">
-        <v>2346</v>
+        <v>2156</v>
       </c>
       <c r="B1039" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1039" s="4" t="inlineStr">
         <is>
-          <t>Corentin</t>
+          <t>Alex</t>
         </is>
       </c>
       <c r="D1039" s="4" t="inlineStr">
         <is>
-          <t>Meuwly</t>
+          <t>Lorance</t>
         </is>
       </c>
       <c r="E1039" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F1039" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1039" s="4"/>
     </row>
     <row r="1040">
       <c r="A1040" s="4" t="n">
-        <v>2347</v>
+        <v>2169</v>
       </c>
       <c r="B1040" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1040" s="4" t="inlineStr">
         <is>
-          <t>Roger</t>
+          <t>Gilbert</t>
         </is>
       </c>
       <c r="D1040" s="4" t="inlineStr">
         <is>
-          <t>Meuwly</t>
+          <t>Ludwig</t>
         </is>
       </c>
       <c r="E1040" s="4" t="inlineStr">
         <is>
           <t>Fudokan</t>
         </is>
       </c>
       <c r="F1040" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1040" s="4"/>
     </row>
     <row r="1041">
       <c r="A1041" s="4" t="n">
-        <v>2382</v>
+        <v>2174</v>
       </c>
       <c r="B1041" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1041" s="4" t="inlineStr">
         <is>
-          <t>Ljiljana</t>
+          <t>Laurent</t>
         </is>
       </c>
       <c r="D1041" s="4" t="inlineStr">
         <is>
-          <t>Milosevic</t>
+          <t>Lugon</t>
         </is>
       </c>
       <c r="E1041" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1041" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1041" s="4"/>
     </row>
     <row r="1042">
       <c r="A1042" s="4" t="n">
-        <v>2389</v>
+        <v>2176</v>
       </c>
       <c r="B1042" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1042" s="4" t="inlineStr">
         <is>
-          <t>Simona</t>
+          <t>Brigitte</t>
         </is>
       </c>
       <c r="D1042" s="4" t="inlineStr">
         <is>
-          <t>Minghella</t>
+          <t>Lukavackic</t>
         </is>
       </c>
       <c r="E1042" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1042" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1042" s="4"/>
     </row>
     <row r="1043">
       <c r="A1043" s="4" t="n">
-        <v>4535</v>
+        <v>2177</v>
       </c>
       <c r="B1043" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1043" s="4" t="inlineStr">
         <is>
-          <t>Vanessa</t>
+          <t>Dragana</t>
         </is>
       </c>
       <c r="D1043" s="4" t="inlineStr">
         <is>
-          <t>Mischler</t>
+          <t>Lukes</t>
         </is>
       </c>
       <c r="E1043" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1043" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1043" s="4"/>
     </row>
     <row r="1044">
       <c r="A1044" s="4" t="n">
-        <v>2411</v>
+        <v>2180</v>
       </c>
       <c r="B1044" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1044" s="4" t="inlineStr">
         <is>
-          <t>Fabienne</t>
+          <t>Sébastien</t>
         </is>
       </c>
       <c r="D1044" s="4" t="inlineStr">
         <is>
-          <t>Moix</t>
+          <t>Luna</t>
         </is>
       </c>
       <c r="E1044" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1044" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1044" s="4"/>
     </row>
     <row r="1045">
       <c r="A1045" s="4" t="n">
-        <v>2412</v>
+        <v>2187</v>
       </c>
       <c r="B1045" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1045" s="4" t="inlineStr">
         <is>
-          <t>Pierre-Olivier</t>
+          <t>Mariana</t>
         </is>
       </c>
       <c r="D1045" s="4" t="inlineStr">
         <is>
-          <t>Moix</t>
+          <t>Luso</t>
         </is>
       </c>
       <c r="E1045" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1045" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1045" s="4"/>
     </row>
     <row r="1046">
       <c r="A1046" s="4" t="n">
-        <v>2424</v>
+        <v>2198</v>
       </c>
       <c r="B1046" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1046" s="4" t="inlineStr">
         <is>
-          <t>Fabrice</t>
+          <t>Fabian</t>
         </is>
       </c>
       <c r="D1046" s="4" t="inlineStr">
         <is>
-          <t>Montavon</t>
+          <t>Lüthy</t>
         </is>
       </c>
       <c r="E1046" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F1046" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1046" s="4"/>
     </row>
     <row r="1047">
       <c r="A1047" s="4" t="n">
-        <v>2425</v>
+        <v>6200</v>
       </c>
       <c r="B1047" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1047" s="4" t="inlineStr">
         <is>
-          <t>Fabio</t>
+          <t>Quentin</t>
         </is>
       </c>
       <c r="D1047" s="4" t="inlineStr">
         <is>
-          <t>Monteiro</t>
+          <t>Luyet</t>
         </is>
       </c>
       <c r="E1047" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1047" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1047" s="4"/>
     </row>
     <row r="1048">
       <c r="A1048" s="4" t="n">
-        <v>4525</v>
+        <v>2204</v>
       </c>
       <c r="B1048" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1048" s="4" t="inlineStr">
         <is>
-          <t>Louis</t>
+          <t>Baptiste</t>
         </is>
       </c>
       <c r="D1048" s="4" t="inlineStr">
         <is>
-          <t>Morand</t>
+          <t>Mabaillard</t>
         </is>
       </c>
       <c r="E1048" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1048" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1048" s="4"/>
     </row>
     <row r="1049">
       <c r="A1049" s="4" t="n">
-        <v>5854</v>
+        <v>8179</v>
       </c>
       <c r="B1049" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1049" s="4" t="inlineStr">
         <is>
-          <t>Luna</t>
+          <t>Victor</t>
         </is>
       </c>
       <c r="D1049" s="4" t="inlineStr">
         <is>
-          <t>Morand</t>
+          <t>Mabillard</t>
         </is>
       </c>
       <c r="E1049" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1049" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1049" s="4"/>
     </row>
     <row r="1050">
       <c r="A1050" s="4" t="n">
-        <v>2436</v>
+        <v>7364</v>
       </c>
       <c r="B1050" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1050" s="4" t="inlineStr">
         <is>
-          <t>Ursina</t>
+          <t>Oscar</t>
         </is>
       </c>
       <c r="D1050" s="4" t="inlineStr">
         <is>
-          <t>Morgenthaler</t>
+          <t>Mabillard</t>
         </is>
       </c>
       <c r="E1050" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1050" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1050" s="4"/>
     </row>
     <row r="1051">
       <c r="A1051" s="4" t="n">
-        <v>2437</v>
+        <v>2206</v>
       </c>
       <c r="B1051" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1051" s="4" t="inlineStr">
         <is>
-          <t>Edouard</t>
+          <t>Mike</t>
         </is>
       </c>
       <c r="D1051" s="4" t="inlineStr">
         <is>
-          <t>Morillo</t>
+          <t>Machule</t>
         </is>
       </c>
       <c r="E1051" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Fudokan</t>
         </is>
       </c>
       <c r="F1051" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1051" s="4"/>
     </row>
     <row r="1052">
       <c r="A1052" s="4" t="n">
-        <v>2438</v>
+        <v>4529</v>
       </c>
       <c r="B1052" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1052" s="4" t="inlineStr">
         <is>
-          <t>Lulzim</t>
+          <t>Keith</t>
         </is>
       </c>
       <c r="D1052" s="4" t="inlineStr">
         <is>
-          <t>Morinaj</t>
+          <t>Mader</t>
         </is>
       </c>
       <c r="E1052" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1052" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1052" s="4"/>
     </row>
     <row r="1053">
       <c r="A1053" s="4" t="n">
-        <v>5032</v>
+        <v>8196</v>
       </c>
       <c r="B1053" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1053" s="4" t="inlineStr">
         <is>
-          <t>Elena</t>
+          <t>Nils</t>
         </is>
       </c>
       <c r="D1053" s="4" t="inlineStr">
         <is>
-          <t>Mpintsis</t>
+          <t>Maitre</t>
         </is>
       </c>
       <c r="E1053" s="4" t="inlineStr">
         <is>
-          <t>Shukokai Shito-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1053" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1053" s="4"/>
     </row>
     <row r="1054">
       <c r="A1054" s="4" t="n">
-        <v>2475</v>
+        <v>5516</v>
       </c>
       <c r="B1054" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1054" s="4" t="inlineStr">
         <is>
-          <t>Lea</t>
+          <t>Carolina</t>
         </is>
       </c>
       <c r="D1054" s="4" t="inlineStr">
         <is>
-          <t>Müller</t>
+          <t>Majid</t>
         </is>
       </c>
       <c r="E1054" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1054" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1054" s="4"/>
     </row>
     <row r="1055">
       <c r="A1055" s="4" t="n">
-        <v>2469</v>
+        <v>4794</v>
       </c>
       <c r="B1055" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1055" s="4" t="inlineStr">
         <is>
-          <t>Geri</t>
+          <t>Qendrim</t>
         </is>
       </c>
       <c r="D1055" s="4" t="inlineStr">
         <is>
-          <t>Müller</t>
+          <t>Maliqi</t>
         </is>
       </c>
       <c r="E1055" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1055" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G1055" s="4"/>
+      <c r="G1055" s="4" t="inlineStr">
+        <is>
+          <t>SSKF</t>
+        </is>
+      </c>
     </row>
     <row r="1056">
       <c r="A1056" s="4" t="n">
-        <v>5045</v>
+        <v>5185</v>
       </c>
       <c r="B1056" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1056" s="4" t="inlineStr">
         <is>
-          <t>Mathias</t>
+          <t>Qendrim</t>
         </is>
       </c>
       <c r="D1056" s="4" t="inlineStr">
         <is>
-          <t>Müller</t>
+          <t>Maliqi</t>
         </is>
       </c>
       <c r="E1056" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1056" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G1056" s="4"/>
+      <c r="G1056" s="4" t="inlineStr">
+        <is>
+          <t>SSKF</t>
+        </is>
+      </c>
     </row>
     <row r="1057">
       <c r="A1057" s="4" t="n">
-        <v>2490</v>
+        <v>2225</v>
       </c>
       <c r="B1057" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1057" s="4" t="inlineStr">
         <is>
-          <t>Thomas</t>
+          <t>Melanie</t>
         </is>
       </c>
       <c r="D1057" s="4" t="inlineStr">
         <is>
-          <t>Müller</t>
+          <t>Manivanh</t>
         </is>
       </c>
       <c r="E1057" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1057" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1057" s="4"/>
     </row>
     <row r="1058">
       <c r="A1058" s="4" t="n">
-        <v>2459</v>
+        <v>2226</v>
       </c>
       <c r="B1058" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1058" s="4" t="inlineStr">
         <is>
-          <t>Andreas</t>
+          <t>Vincent</t>
         </is>
       </c>
       <c r="D1058" s="4" t="inlineStr">
         <is>
-          <t>Müller</t>
+          <t>Manivanh</t>
         </is>
       </c>
       <c r="E1058" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1058" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1058" s="4"/>
     </row>
     <row r="1059">
       <c r="A1059" s="4" t="n">
-        <v>2483</v>
+        <v>5849</v>
       </c>
       <c r="B1059" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1059" s="4" t="inlineStr">
         <is>
-          <t>Michael</t>
+          <t>Matheo</t>
         </is>
       </c>
       <c r="D1059" s="4" t="inlineStr">
         <is>
-          <t>Müller</t>
+          <t>Marchioni</t>
         </is>
       </c>
       <c r="E1059" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1059" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1059" s="4"/>
     </row>
     <row r="1060">
       <c r="A1060" s="4" t="n">
-        <v>2481</v>
+        <v>6658</v>
       </c>
       <c r="B1060" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1060" s="4" t="inlineStr">
         <is>
-          <t>Matthias</t>
+          <t>Matheo</t>
         </is>
       </c>
       <c r="D1060" s="4" t="inlineStr">
         <is>
-          <t>Müller</t>
+          <t>Marchioni</t>
         </is>
       </c>
       <c r="E1060" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1060" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1060" s="4"/>
     </row>
     <row r="1061">
       <c r="A1061" s="4" t="n">
-        <v>5856</v>
+        <v>2233</v>
       </c>
       <c r="B1061" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1061" s="4" t="inlineStr">
         <is>
-          <t>Audrey</t>
+          <t>Theo</t>
         </is>
       </c>
       <c r="D1061" s="4" t="inlineStr">
         <is>
-          <t>Murmann</t>
+          <t>Marending</t>
         </is>
       </c>
       <c r="E1061" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F1061" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1061" s="4"/>
     </row>
     <row r="1062">
       <c r="A1062" s="4" t="n">
-        <v>6665</v>
+        <v>2239</v>
       </c>
       <c r="B1062" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1062" s="4" t="inlineStr">
         <is>
-          <t>Lorik</t>
+          <t>Susanne</t>
         </is>
       </c>
       <c r="D1062" s="4" t="inlineStr">
         <is>
-          <t>Musa</t>
+          <t>Mark</t>
         </is>
       </c>
       <c r="E1062" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F1062" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1062" s="4"/>
     </row>
     <row r="1063">
       <c r="A1063" s="4" t="n">
-        <v>2501</v>
+        <v>5182</v>
       </c>
       <c r="B1063" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1063" s="4" t="inlineStr">
         <is>
-          <t>Florim</t>
+          <t>Davide</t>
         </is>
       </c>
       <c r="D1063" s="4" t="inlineStr">
         <is>
-          <t>Musaj</t>
+          <t>Martone</t>
         </is>
       </c>
       <c r="E1063" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1063" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G1063" s="4"/>
+      <c r="G1063" s="4" t="inlineStr">
+        <is>
+          <t>SSKF</t>
+        </is>
+      </c>
     </row>
     <row r="1064">
       <c r="A1064" s="4" t="n">
-        <v>2506</v>
+        <v>4793</v>
       </c>
       <c r="B1064" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1064" s="4" t="inlineStr">
         <is>
-          <t>Muhamir</t>
+          <t>Davide</t>
         </is>
       </c>
       <c r="D1064" s="4" t="inlineStr">
         <is>
-          <t>Mzi</t>
+          <t>Martone</t>
         </is>
       </c>
       <c r="E1064" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1064" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G1064" s="4"/>
+      <c r="G1064" s="4" t="inlineStr">
+        <is>
+          <t>SSKF</t>
+        </is>
+      </c>
     </row>
     <row r="1065">
       <c r="A1065" s="4" t="n">
-        <v>2520</v>
+        <v>4503</v>
       </c>
       <c r="B1065" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1065" s="4" t="inlineStr">
         <is>
-          <t>Abdul</t>
+          <t>Ariane</t>
         </is>
       </c>
       <c r="D1065" s="4" t="inlineStr">
         <is>
-          <t>Nasufoski</t>
+          <t>Marwood</t>
         </is>
       </c>
       <c r="E1065" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1065" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1065" s="4"/>
     </row>
     <row r="1066">
       <c r="A1066" s="4" t="n">
-        <v>2521</v>
+        <v>2265</v>
       </c>
       <c r="B1066" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1066" s="4" t="inlineStr">
         <is>
-          <t>Sepp</t>
+          <t>Sandro</t>
         </is>
       </c>
       <c r="D1066" s="4" t="inlineStr">
         <is>
-          <t>Nauer</t>
+          <t>Massarotti</t>
         </is>
       </c>
       <c r="E1066" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F1066" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1066" s="4"/>
     </row>
     <row r="1067">
       <c r="A1067" s="4" t="n">
-        <v>2522</v>
+        <v>2278</v>
       </c>
       <c r="B1067" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1067" s="4" t="inlineStr">
         <is>
-          <t>Janes</t>
+          <t>Franziska</t>
         </is>
       </c>
       <c r="D1067" s="4" t="inlineStr">
         <is>
-          <t>Nay</t>
+          <t>Maurer</t>
         </is>
       </c>
       <c r="E1067" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F1067" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1067" s="4"/>
     </row>
     <row r="1068">
       <c r="A1068" s="4" t="n">
-        <v>2523</v>
+        <v>2283</v>
       </c>
       <c r="B1068" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1068" s="4" t="inlineStr">
         <is>
-          <t>Pape Amadou</t>
+          <t>Abdelkader</t>
         </is>
       </c>
       <c r="D1068" s="4" t="inlineStr">
         <is>
-          <t>Ndiaye</t>
+          <t>Medjdoub</t>
         </is>
       </c>
       <c r="E1068" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1068" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1068" s="4"/>
     </row>
     <row r="1069">
       <c r="A1069" s="4" t="n">
-        <v>4792</v>
+        <v>2284</v>
       </c>
       <c r="B1069" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1069" s="4" t="inlineStr">
         <is>
-          <t>Jonah</t>
+          <t>Sandro</t>
         </is>
       </c>
       <c r="D1069" s="4" t="inlineStr">
         <is>
-          <t>Neff</t>
+          <t>Megna</t>
         </is>
       </c>
       <c r="E1069" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F1069" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1069" s="4"/>
     </row>
     <row r="1070">
       <c r="A1070" s="4" t="n">
-        <v>2527</v>
+        <v>8166</v>
       </c>
       <c r="B1070" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1070" s="4" t="inlineStr">
         <is>
-          <t>Philipp</t>
+          <t>Phileas</t>
         </is>
       </c>
       <c r="D1070" s="4" t="inlineStr">
         <is>
-          <t>Nellen</t>
+          <t>Mehdorn</t>
         </is>
       </c>
       <c r="E1070" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai Shito Ryu</t>
         </is>
       </c>
       <c r="F1070" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1070" s="4"/>
     </row>
     <row r="1071">
       <c r="A1071" s="4" t="n">
-        <v>2528</v>
+        <v>2293</v>
       </c>
       <c r="B1071" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1071" s="4" t="inlineStr">
         <is>
-          <t>Maria</t>
+          <t>André</t>
         </is>
       </c>
       <c r="D1071" s="4" t="inlineStr">
         <is>
-          <t>Nemeth</t>
+          <t>Meier</t>
         </is>
       </c>
       <c r="E1071" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1071" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1071" s="4"/>
     </row>
     <row r="1072">
       <c r="A1072" s="4" t="n">
-        <v>2536</v>
+        <v>2298</v>
       </c>
       <c r="B1072" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1072" s="4" t="inlineStr">
         <is>
-          <t>Regula</t>
+          <t>Edith</t>
         </is>
       </c>
       <c r="D1072" s="4" t="inlineStr">
         <is>
-          <t>Neuenschwander</t>
+          <t>Meier</t>
         </is>
       </c>
       <c r="E1072" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1072" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1072" s="4"/>
     </row>
     <row r="1073">
       <c r="A1073" s="4" t="n">
-        <v>5843</v>
+        <v>2317</v>
       </c>
       <c r="B1073" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1073" s="4" t="inlineStr">
         <is>
-          <t>Sanarica</t>
+          <t>Franziska</t>
         </is>
       </c>
       <c r="D1073" s="4" t="inlineStr">
         <is>
-          <t>Niccolo</t>
+          <t>Meile</t>
         </is>
       </c>
       <c r="E1073" s="4" t="inlineStr">
         <is>
-          <t>Sport Karate</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1073" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1073" s="4"/>
     </row>
     <row r="1074">
       <c r="A1074" s="4" t="n">
-        <v>2569</v>
+        <v>5309</v>
       </c>
       <c r="B1074" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1074" s="4" t="inlineStr">
         <is>
-          <t>Nadia</t>
+          <t>Stella</t>
         </is>
       </c>
       <c r="D1074" s="4" t="inlineStr">
         <is>
-          <t>Nuccio</t>
+          <t>Meister</t>
         </is>
       </c>
       <c r="E1074" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai Shito Ryu</t>
         </is>
       </c>
       <c r="F1074" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1074" s="4"/>
     </row>
     <row r="1075">
       <c r="A1075" s="4" t="n">
-        <v>2575</v>
+        <v>2323</v>
       </c>
       <c r="B1075" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1075" s="4" t="inlineStr">
         <is>
-          <t>Marco</t>
+          <t>Dominique</t>
         </is>
       </c>
       <c r="D1075" s="4" t="inlineStr">
         <is>
-          <t>Oberli</t>
+          <t>Meldau</t>
         </is>
       </c>
       <c r="E1075" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1075" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1075" s="4"/>
     </row>
     <row r="1076">
       <c r="A1076" s="4" t="n">
-        <v>6667</v>
+        <v>8171</v>
       </c>
       <c r="B1076" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1076" s="4" t="inlineStr">
         <is>
-          <t>Steve</t>
+          <t>Alessandro</t>
         </is>
       </c>
       <c r="D1076" s="4" t="inlineStr">
         <is>
-          <t>Oggier</t>
+          <t>Mele</t>
         </is>
       </c>
       <c r="E1076" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1076" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G1076" s="4"/>
+      <c r="G1076" s="4" t="inlineStr">
+        <is>
+          <t>SSKF</t>
+        </is>
+      </c>
     </row>
     <row r="1077">
       <c r="A1077" s="4" t="n">
-        <v>2597</v>
+        <v>7336</v>
       </c>
       <c r="B1077" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1077" s="4" t="inlineStr">
         <is>
-          <t>Chi Hung</t>
+          <t>Zion</t>
         </is>
       </c>
       <c r="D1077" s="4" t="inlineStr">
         <is>
-          <t>Ong</t>
+          <t>Menétrey</t>
         </is>
       </c>
       <c r="E1077" s="4" t="inlineStr">
         <is>
-          <t>Sport Karate</t>
+          <t>Shorin Ryu</t>
         </is>
       </c>
       <c r="F1077" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1077" s="4"/>
     </row>
     <row r="1078">
       <c r="A1078" s="4" t="n">
-        <v>4499</v>
+        <v>2331</v>
       </c>
       <c r="B1078" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1078" s="4" t="inlineStr">
         <is>
-          <t>Beatrix</t>
+          <t>Sebastien</t>
         </is>
       </c>
       <c r="D1078" s="4" t="inlineStr">
         <is>
-          <t>Oppenberg</t>
+          <t>Merida</t>
         </is>
       </c>
       <c r="E1078" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1078" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1078" s="4"/>
     </row>
     <row r="1079">
       <c r="A1079" s="4" t="n">
-        <v>2599</v>
+        <v>2336</v>
       </c>
       <c r="B1079" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1079" s="4" t="inlineStr">
         <is>
-          <t>Yoann</t>
+          <t>Julien</t>
         </is>
       </c>
       <c r="D1079" s="4" t="inlineStr">
         <is>
-          <t>Orantes</t>
+          <t>Meroni</t>
         </is>
       </c>
       <c r="E1079" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1079" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1079" s="4"/>
     </row>
     <row r="1080">
       <c r="A1080" s="4" t="n">
-        <v>7523</v>
+        <v>2341</v>
       </c>
       <c r="B1080" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1080" s="4" t="inlineStr">
         <is>
-          <t>Bajro</t>
+          <t>Seyda</t>
         </is>
       </c>
       <c r="D1080" s="4" t="inlineStr">
         <is>
-          <t>Osmanovic</t>
+          <t>Messerli</t>
         </is>
       </c>
       <c r="E1080" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F1080" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1080" s="4"/>
     </row>
     <row r="1081">
       <c r="A1081" s="4" t="n">
-        <v>4505</v>
+        <v>2347</v>
       </c>
       <c r="B1081" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1081" s="4" t="inlineStr">
         <is>
-          <t>Othmane</t>
+          <t>Roger</t>
         </is>
       </c>
       <c r="D1081" s="4" t="inlineStr">
         <is>
-          <t>Ouzerara</t>
+          <t>Meuwly</t>
         </is>
       </c>
       <c r="E1081" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Fudokan</t>
         </is>
       </c>
       <c r="F1081" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1081" s="4"/>
     </row>
     <row r="1082">
       <c r="A1082" s="4" t="n">
-        <v>2608</v>
+        <v>2346</v>
       </c>
       <c r="B1082" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1082" s="4" t="inlineStr">
         <is>
-          <t>Umit</t>
+          <t>Corentin</t>
         </is>
       </c>
       <c r="D1082" s="4" t="inlineStr">
         <is>
-          <t>Ozdemir</t>
+          <t>Meuwly</t>
         </is>
       </c>
       <c r="E1082" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1082" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1082" s="4"/>
     </row>
     <row r="1083">
       <c r="A1083" s="4" t="n">
-        <v>2609</v>
+        <v>2382</v>
       </c>
       <c r="B1083" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1083" s="4" t="inlineStr">
         <is>
-          <t>Renzo</t>
+          <t>Ljiljana</t>
         </is>
       </c>
       <c r="D1083" s="4" t="inlineStr">
         <is>
-          <t>Padberg</t>
+          <t>Milosevic</t>
         </is>
       </c>
       <c r="E1083" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1083" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1083" s="4"/>
     </row>
     <row r="1084">
       <c r="A1084" s="4" t="n">
-        <v>2612</v>
+        <v>2389</v>
       </c>
       <c r="B1084" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1084" s="4" t="inlineStr">
         <is>
-          <t>Endrit</t>
+          <t>Simona</t>
         </is>
       </c>
       <c r="D1084" s="4" t="inlineStr">
         <is>
-          <t>Pajaziti</t>
+          <t>Minghella</t>
         </is>
       </c>
       <c r="E1084" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1084" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1084" s="4"/>
     </row>
     <row r="1085">
       <c r="A1085" s="4" t="n">
-        <v>2616</v>
+        <v>4535</v>
       </c>
       <c r="B1085" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1085" s="4" t="inlineStr">
         <is>
-          <t>Johann</t>
+          <t>Vanessa</t>
         </is>
       </c>
       <c r="D1085" s="4" t="inlineStr">
         <is>
-          <t>Panchard</t>
+          <t>Mischler</t>
         </is>
       </c>
       <c r="E1085" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1085" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1085" s="4"/>
     </row>
     <row r="1086">
       <c r="A1086" s="4" t="n">
-        <v>2617</v>
+        <v>2411</v>
       </c>
       <c r="B1086" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1086" s="4" t="inlineStr">
         <is>
-          <t>Michael</t>
+          <t>Fabienne</t>
         </is>
       </c>
       <c r="D1086" s="4" t="inlineStr">
         <is>
-          <t>Panchard</t>
+          <t>Moix</t>
         </is>
       </c>
       <c r="E1086" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1086" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1086" s="4"/>
     </row>
     <row r="1087">
       <c r="A1087" s="4" t="n">
-        <v>7521</v>
+        <v>2412</v>
       </c>
       <c r="B1087" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1087" s="4" t="inlineStr">
         <is>
-          <t>Fernando</t>
+          <t>Pierre-Olivier</t>
         </is>
       </c>
       <c r="D1087" s="4" t="inlineStr">
         <is>
-          <t>Passaseo</t>
+          <t>Moix</t>
         </is>
       </c>
       <c r="E1087" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1087" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1087" s="4"/>
     </row>
     <row r="1088">
       <c r="A1088" s="4" t="n">
-        <v>5842</v>
+        <v>2424</v>
       </c>
       <c r="B1088" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1088" s="4" t="inlineStr">
         <is>
-          <t>Sophie</t>
+          <t>Fabrice</t>
         </is>
       </c>
       <c r="D1088" s="4" t="inlineStr">
         <is>
-          <t>Passaseo</t>
+          <t>Montavon</t>
         </is>
       </c>
       <c r="E1088" s="4" t="inlineStr">
         <is>
-          <t>Sport Karate</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1088" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1088" s="4"/>
     </row>
     <row r="1089">
       <c r="A1089" s="4" t="n">
-        <v>2627</v>
+        <v>2425</v>
       </c>
       <c r="B1089" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1089" s="4" t="inlineStr">
         <is>
-          <t>Léo</t>
+          <t>Fabio</t>
         </is>
       </c>
       <c r="D1089" s="4" t="inlineStr">
         <is>
-          <t>Paubel</t>
+          <t>Monteiro</t>
         </is>
       </c>
       <c r="E1089" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1089" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1089" s="4"/>
     </row>
     <row r="1090">
       <c r="A1090" s="4" t="n">
-        <v>7508</v>
+        <v>5854</v>
       </c>
       <c r="B1090" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1090" s="4" t="inlineStr">
         <is>
-          <t>Théo</t>
+          <t>Luna</t>
         </is>
       </c>
       <c r="D1090" s="4" t="inlineStr">
         <is>
-          <t>Pedro</t>
+          <t>Morand</t>
         </is>
       </c>
       <c r="E1090" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1090" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1090" s="4"/>
     </row>
     <row r="1091">
       <c r="A1091" s="4" t="n">
-        <v>7359</v>
+        <v>4525</v>
       </c>
       <c r="B1091" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1091" s="4" t="inlineStr">
         <is>
-          <t>Jacques</t>
+          <t>Louis</t>
         </is>
       </c>
       <c r="D1091" s="4" t="inlineStr">
         <is>
-          <t>Pellaud</t>
+          <t>Morand</t>
         </is>
       </c>
       <c r="E1091" s="4" t="inlineStr">
         <is>
-          <t>Shorin Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1091" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1091" s="4"/>
     </row>
     <row r="1092">
       <c r="A1092" s="4" t="n">
-        <v>2639</v>
+        <v>8181</v>
       </c>
       <c r="B1092" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1092" s="4" t="inlineStr">
         <is>
-          <t>Damien</t>
+          <t>Alexandre</t>
         </is>
       </c>
       <c r="D1092" s="4" t="inlineStr">
         <is>
-          <t>Pellegrinelli</t>
+          <t>Moreira-Guedes</t>
         </is>
       </c>
       <c r="E1092" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1092" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1092" s="4"/>
     </row>
     <row r="1093">
       <c r="A1093" s="4" t="n">
-        <v>2640</v>
+        <v>2436</v>
       </c>
       <c r="B1093" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1093" s="4" t="inlineStr">
         <is>
-          <t>Olivier</t>
+          <t>Ursina</t>
         </is>
       </c>
       <c r="D1093" s="4" t="inlineStr">
         <is>
-          <t>Pellegrinelli</t>
+          <t>Morgenthaler</t>
         </is>
       </c>
       <c r="E1093" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F1093" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1093" s="4"/>
     </row>
     <row r="1094">
       <c r="A1094" s="4" t="n">
-        <v>2650</v>
+        <v>2437</v>
       </c>
       <c r="B1094" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1094" s="4" t="inlineStr">
         <is>
-          <t>Dejan</t>
+          <t>Edouard</t>
         </is>
       </c>
       <c r="D1094" s="4" t="inlineStr">
         <is>
-          <t>Pepic</t>
+          <t>Morillo</t>
         </is>
       </c>
       <c r="E1094" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1094" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1094" s="4"/>
     </row>
     <row r="1095">
       <c r="A1095" s="4" t="n">
-        <v>2656</v>
+        <v>2438</v>
       </c>
       <c r="B1095" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1095" s="4" t="inlineStr">
         <is>
-          <t>Christian</t>
+          <t>Lulzim</t>
         </is>
       </c>
       <c r="D1095" s="4" t="inlineStr">
         <is>
-          <t>Perez</t>
+          <t>Morinaj</t>
         </is>
       </c>
       <c r="E1095" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F1095" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1095" s="4"/>
     </row>
     <row r="1096">
       <c r="A1096" s="4" t="n">
-        <v>2661</v>
+        <v>5032</v>
       </c>
       <c r="B1096" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1096" s="4" t="inlineStr">
         <is>
-          <t>Grégory</t>
+          <t>Elena</t>
         </is>
       </c>
       <c r="D1096" s="4" t="inlineStr">
         <is>
-          <t>Perret</t>
+          <t>Mpintsis</t>
         </is>
       </c>
       <c r="E1096" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai Shito-Ryu</t>
         </is>
       </c>
       <c r="F1096" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1096" s="4"/>
     </row>
     <row r="1097">
       <c r="A1097" s="4" t="n">
-        <v>6643</v>
+        <v>8180</v>
       </c>
       <c r="B1097" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1097" s="4" t="inlineStr">
         <is>
-          <t>Xavier</t>
+          <t>Jules</t>
         </is>
       </c>
       <c r="D1097" s="4" t="inlineStr">
         <is>
-          <t>Perret</t>
+          <t>Muller</t>
         </is>
       </c>
       <c r="E1097" s="4" t="inlineStr">
         <is>
-          <t>Shisui Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1097" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1097" s="4"/>
     </row>
     <row r="1098">
       <c r="A1098" s="4" t="n">
-        <v>5857</v>
+        <v>8178</v>
       </c>
       <c r="B1098" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1098" s="4" t="inlineStr">
         <is>
-          <t>Leandro</t>
+          <t>Alexandre</t>
         </is>
       </c>
       <c r="D1098" s="4" t="inlineStr">
         <is>
-          <t>Petrone</t>
+          <t>Muller</t>
         </is>
       </c>
       <c r="E1098" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1098" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1098" s="4"/>
     </row>
     <row r="1099">
       <c r="A1099" s="4" t="n">
-        <v>2676</v>
+        <v>2459</v>
       </c>
       <c r="B1099" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1099" s="4" t="inlineStr">
         <is>
-          <t>Mirco</t>
+          <t>Andreas</t>
         </is>
       </c>
       <c r="D1099" s="4" t="inlineStr">
         <is>
-          <t>Petrone</t>
+          <t>Müller</t>
         </is>
       </c>
       <c r="E1099" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1099" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1099" s="4"/>
     </row>
     <row r="1100">
       <c r="A1100" s="4" t="n">
-        <v>2675</v>
+        <v>2469</v>
       </c>
       <c r="B1100" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1100" s="4" t="inlineStr">
         <is>
-          <t>Alessio</t>
+          <t>Geri</t>
         </is>
       </c>
       <c r="D1100" s="4" t="inlineStr">
         <is>
-          <t>Petrone</t>
+          <t>Müller</t>
         </is>
       </c>
       <c r="E1100" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F1100" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1100" s="4"/>
     </row>
     <row r="1101">
       <c r="A1101" s="4" t="n">
-        <v>2680</v>
+        <v>2475</v>
       </c>
       <c r="B1101" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1101" s="4" t="inlineStr">
         <is>
-          <t>Dragan</t>
+          <t>Lea</t>
         </is>
       </c>
       <c r="D1101" s="4" t="inlineStr">
         <is>
-          <t>Petrovic</t>
+          <t>Müller</t>
         </is>
       </c>
       <c r="E1101" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1101" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1101" s="4"/>
     </row>
     <row r="1102">
       <c r="A1102" s="4" t="n">
-        <v>2685</v>
+        <v>2481</v>
       </c>
       <c r="B1102" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1102" s="4" t="inlineStr">
         <is>
-          <t>Romaine</t>
+          <t>Matthias</t>
         </is>
       </c>
       <c r="D1102" s="4" t="inlineStr">
         <is>
-          <t>Pfaffen</t>
+          <t>Müller</t>
         </is>
       </c>
       <c r="E1102" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1102" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1102" s="4"/>
     </row>
     <row r="1103">
       <c r="A1103" s="4" t="n">
-        <v>2690</v>
+        <v>2483</v>
       </c>
       <c r="B1103" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1103" s="4" t="inlineStr">
         <is>
-          <t>Jérémy</t>
+          <t>Michael</t>
         </is>
       </c>
       <c r="D1103" s="4" t="inlineStr">
         <is>
-          <t>Pfammatter</t>
+          <t>Müller</t>
         </is>
       </c>
       <c r="E1103" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F1103" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1103" s="4"/>
     </row>
     <row r="1104">
       <c r="A1104" s="4" t="n">
-        <v>2691</v>
+        <v>2490</v>
       </c>
       <c r="B1104" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1104" s="4" t="inlineStr">
         <is>
-          <t>Marie</t>
+          <t>Thomas</t>
         </is>
       </c>
       <c r="D1104" s="4" t="inlineStr">
         <is>
-          <t>Pfammatter</t>
+          <t>Müller</t>
         </is>
       </c>
       <c r="E1104" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1104" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1104" s="4"/>
     </row>
     <row r="1105">
       <c r="A1105" s="4" t="n">
-        <v>2697</v>
+        <v>5045</v>
       </c>
       <c r="B1105" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1105" s="4" t="inlineStr">
         <is>
-          <t>Mirjam</t>
+          <t>Mathias</t>
         </is>
       </c>
       <c r="D1105" s="4" t="inlineStr">
         <is>
-          <t>Pfister</t>
+          <t>Müller</t>
         </is>
       </c>
       <c r="E1105" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1105" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1105" s="4"/>
     </row>
     <row r="1106">
       <c r="A1106" s="4" t="n">
-        <v>2700</v>
+        <v>5856</v>
       </c>
       <c r="B1106" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1106" s="4" t="inlineStr">
         <is>
-          <t>Stefan</t>
+          <t>Audrey</t>
         </is>
       </c>
       <c r="D1106" s="4" t="inlineStr">
         <is>
-          <t>Pfyl</t>
+          <t>Murmann</t>
         </is>
       </c>
       <c r="E1106" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1106" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1106" s="4"/>
     </row>
     <row r="1107">
       <c r="A1107" s="4" t="n">
-        <v>2707</v>
+        <v>6665</v>
       </c>
       <c r="B1107" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1107" s="4" t="inlineStr">
         <is>
-          <t>Giulia</t>
+          <t>Lorik</t>
         </is>
       </c>
       <c r="D1107" s="4" t="inlineStr">
         <is>
-          <t>Piermartiri</t>
+          <t>Musa</t>
         </is>
       </c>
       <c r="E1107" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1107" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1107" s="4"/>
     </row>
     <row r="1108">
       <c r="A1108" s="4" t="n">
-        <v>2709</v>
+        <v>2501</v>
       </c>
       <c r="B1108" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1108" s="4" t="inlineStr">
         <is>
-          <t>Pascal</t>
+          <t>Florim</t>
         </is>
       </c>
       <c r="D1108" s="4" t="inlineStr">
         <is>
-          <t>Piffaretti</t>
+          <t>Musaj</t>
         </is>
       </c>
       <c r="E1108" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1108" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1108" s="4"/>
     </row>
     <row r="1109">
       <c r="A1109" s="4" t="n">
-        <v>5517</v>
+        <v>2506</v>
       </c>
       <c r="B1109" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1109" s="4" t="inlineStr">
         <is>
-          <t>Kim</t>
+          <t>Muhamir</t>
         </is>
       </c>
       <c r="D1109" s="4" t="inlineStr">
         <is>
-          <t>Pilloud</t>
+          <t>Mzi</t>
         </is>
       </c>
       <c r="E1109" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F1109" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1109" s="4"/>
     </row>
     <row r="1110">
       <c r="A1110" s="4" t="n">
-        <v>2724</v>
+        <v>2520</v>
       </c>
       <c r="B1110" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1110" s="4" t="inlineStr">
         <is>
-          <t>Luis</t>
+          <t>Abdul</t>
         </is>
       </c>
       <c r="D1110" s="4" t="inlineStr">
         <is>
-          <t>Pires</t>
+          <t>Nasufoski</t>
         </is>
       </c>
       <c r="E1110" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1110" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1110" s="4"/>
     </row>
     <row r="1111">
       <c r="A1111" s="4" t="n">
-        <v>2728</v>
+        <v>2521</v>
       </c>
       <c r="B1111" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1111" s="4" t="inlineStr">
         <is>
-          <t>Noah</t>
+          <t>Sepp</t>
         </is>
       </c>
       <c r="D1111" s="4" t="inlineStr">
         <is>
-          <t>Pisino</t>
+          <t>Nauer</t>
         </is>
       </c>
       <c r="E1111" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F1111" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1111" s="4"/>
     </row>
     <row r="1112">
       <c r="A1112" s="4" t="n">
-        <v>2730</v>
+        <v>2522</v>
       </c>
       <c r="B1112" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1112" s="4" t="inlineStr">
         <is>
-          <t>Séraphine</t>
+          <t>Janes</t>
         </is>
       </c>
       <c r="D1112" s="4" t="inlineStr">
         <is>
-          <t>Pittelloud</t>
+          <t>Nay</t>
         </is>
       </c>
       <c r="E1112" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F1112" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1112" s="4"/>
     </row>
     <row r="1113">
       <c r="A1113" s="4" t="n">
-        <v>2731</v>
+        <v>2523</v>
       </c>
       <c r="B1113" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1113" s="4" t="inlineStr">
         <is>
-          <t>Tizian</t>
+          <t>Pape Amadou</t>
         </is>
       </c>
       <c r="D1113" s="4" t="inlineStr">
         <is>
-          <t>Pitteloud</t>
+          <t>Ndiaye</t>
         </is>
       </c>
       <c r="E1113" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1113" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1113" s="4"/>
     </row>
     <row r="1114">
       <c r="A1114" s="4" t="n">
-        <v>2732</v>
+        <v>4792</v>
       </c>
       <c r="B1114" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1114" s="4" t="inlineStr">
         <is>
-          <t>Alessandro</t>
+          <t>Jonah</t>
         </is>
       </c>
       <c r="D1114" s="4" t="inlineStr">
         <is>
-          <t>Pizzera</t>
+          <t>Neff</t>
         </is>
       </c>
       <c r="E1114" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1114" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1114" s="4"/>
     </row>
     <row r="1115">
       <c r="A1115" s="4" t="n">
-        <v>2733</v>
+        <v>2527</v>
       </c>
       <c r="B1115" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1115" s="4" t="inlineStr">
         <is>
-          <t>Arben</t>
+          <t>Philipp</t>
         </is>
       </c>
       <c r="D1115" s="4" t="inlineStr">
         <is>
-          <t>Pjetraj</t>
+          <t>Nellen</t>
         </is>
       </c>
       <c r="E1115" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1115" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1115" s="4"/>
     </row>
     <row r="1116">
       <c r="A1116" s="4" t="n">
-        <v>4517</v>
+        <v>2528</v>
       </c>
       <c r="B1116" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1116" s="4" t="inlineStr">
         <is>
-          <t>Nina</t>
+          <t>Maria</t>
         </is>
       </c>
       <c r="D1116" s="4" t="inlineStr">
         <is>
-          <t>Poljak</t>
+          <t>Nemeth</t>
         </is>
       </c>
       <c r="E1116" s="4" t="inlineStr">
         <is>
-          <t>Sport Karate</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F1116" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1116" s="4"/>
     </row>
     <row r="1117">
       <c r="A1117" s="4" t="n">
-        <v>2745</v>
+        <v>2536</v>
       </c>
       <c r="B1117" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1117" s="4" t="inlineStr">
         <is>
-          <t>Bettina</t>
+          <t>Regula</t>
         </is>
       </c>
       <c r="D1117" s="4" t="inlineStr">
         <is>
-          <t>Poljak</t>
+          <t>Neuenschwander</t>
         </is>
       </c>
       <c r="E1117" s="4" t="inlineStr">
         <is>
-          <t>Sport Karate</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F1117" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1117" s="4"/>
     </row>
     <row r="1118">
       <c r="A1118" s="4" t="n">
-        <v>2749</v>
+        <v>5843</v>
       </c>
       <c r="B1118" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1118" s="4" t="inlineStr">
         <is>
-          <t>Renato</t>
+          <t>Sanarica</t>
         </is>
       </c>
       <c r="D1118" s="4" t="inlineStr">
         <is>
-          <t>Ponzio</t>
+          <t>Niccolo</t>
         </is>
       </c>
       <c r="E1118" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Sport Karate</t>
         </is>
       </c>
       <c r="F1118" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1118" s="4"/>
     </row>
     <row r="1119">
       <c r="A1119" s="4" t="n">
-        <v>2757</v>
+        <v>8182</v>
       </c>
       <c r="B1119" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1119" s="4" t="inlineStr">
         <is>
-          <t>Renata</t>
+          <t>Nikolai</t>
         </is>
       </c>
       <c r="D1119" s="4" t="inlineStr">
         <is>
-          <t>Possidente</t>
+          <t>Nikolova Guerini</t>
         </is>
       </c>
       <c r="E1119" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1119" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1119" s="4"/>
     </row>
     <row r="1120">
       <c r="A1120" s="4" t="n">
-        <v>2758</v>
+        <v>2569</v>
       </c>
       <c r="B1120" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1120" s="4" t="inlineStr">
         <is>
-          <t>Ioannis</t>
+          <t>Nadia</t>
         </is>
       </c>
       <c r="D1120" s="4" t="inlineStr">
         <is>
-          <t>Pournaras</t>
+          <t>Nuccio</t>
         </is>
       </c>
       <c r="E1120" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1120" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1120" s="4"/>
     </row>
     <row r="1121">
       <c r="A1121" s="4" t="n">
-        <v>2759</v>
+        <v>2575</v>
       </c>
       <c r="B1121" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1121" s="4" t="inlineStr">
         <is>
-          <t>Ivo</t>
+          <t>Marco</t>
         </is>
       </c>
       <c r="D1121" s="4" t="inlineStr">
         <is>
-          <t>Prato</t>
+          <t>Oberli</t>
         </is>
       </c>
       <c r="E1121" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F1121" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1121" s="4"/>
     </row>
     <row r="1122">
       <c r="A1122" s="4" t="n">
-        <v>2766</v>
+        <v>6667</v>
       </c>
       <c r="B1122" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1122" s="4" t="inlineStr">
         <is>
-          <t>Marco</t>
+          <t>Steve</t>
         </is>
       </c>
       <c r="D1122" s="4" t="inlineStr">
         <is>
-          <t>Prontera</t>
+          <t>Oggier</t>
         </is>
       </c>
       <c r="E1122" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1122" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1122" s="4"/>
     </row>
     <row r="1123">
       <c r="A1123" s="4" t="n">
-        <v>2767</v>
+        <v>2597</v>
       </c>
       <c r="B1123" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1123" s="4" t="inlineStr">
         <is>
-          <t>Damon</t>
+          <t>Chi Hung</t>
         </is>
       </c>
       <c r="D1123" s="4" t="inlineStr">
         <is>
-          <t>Protopapa</t>
+          <t>Ong</t>
         </is>
       </c>
       <c r="E1123" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Sport Karate</t>
         </is>
       </c>
       <c r="F1123" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1123" s="4"/>
     </row>
     <row r="1124">
       <c r="A1124" s="4" t="n">
-        <v>2776</v>
+        <v>4499</v>
       </c>
       <c r="B1124" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1124" s="4" t="inlineStr">
         <is>
-          <t>Truong Minh</t>
+          <t>Beatrix</t>
         </is>
       </c>
       <c r="D1124" s="4" t="inlineStr">
         <is>
-          <t>Quan</t>
+          <t>Oppenberg</t>
         </is>
       </c>
       <c r="E1124" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1124" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1124" s="4"/>
     </row>
     <row r="1125">
       <c r="A1125" s="4" t="n">
-        <v>2779</v>
+        <v>2599</v>
       </c>
       <c r="B1125" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1125" s="4" t="inlineStr">
         <is>
-          <t>Guillaume</t>
+          <t>Yoann</t>
         </is>
       </c>
       <c r="D1125" s="4" t="inlineStr">
         <is>
-          <t>Quetant</t>
+          <t>Orantes</t>
         </is>
       </c>
       <c r="E1125" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1125" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1125" s="4"/>
     </row>
     <row r="1126">
       <c r="A1126" s="4" t="n">
-        <v>4791</v>
+        <v>7523</v>
       </c>
       <c r="B1126" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1126" s="4" t="inlineStr">
         <is>
-          <t>Adisa</t>
+          <t>Bajro</t>
         </is>
       </c>
       <c r="D1126" s="4" t="inlineStr">
         <is>
-          <t>Ramadani</t>
+          <t>Osmanovic</t>
         </is>
       </c>
       <c r="E1126" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1126" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G1126" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G1126" s="4"/>
     </row>
     <row r="1127">
       <c r="A1127" s="4" t="n">
-        <v>5189</v>
+        <v>4505</v>
       </c>
       <c r="B1127" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1127" s="4" t="inlineStr">
         <is>
-          <t>Adisa</t>
+          <t>Othmane</t>
         </is>
       </c>
       <c r="D1127" s="4" t="inlineStr">
         <is>
-          <t>Ramandani</t>
+          <t>Ouzerara</t>
         </is>
       </c>
       <c r="E1127" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1127" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G1127" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G1127" s="4"/>
     </row>
     <row r="1128">
       <c r="A1128" s="4" t="n">
-        <v>2812</v>
+        <v>2608</v>
       </c>
       <c r="B1128" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1128" s="4" t="inlineStr">
         <is>
-          <t>Gyesi</t>
+          <t>Umit</t>
         </is>
       </c>
       <c r="D1128" s="4" t="inlineStr">
         <is>
-          <t>Ramser</t>
+          <t>Ozdemir</t>
         </is>
       </c>
       <c r="E1128" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1128" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1128" s="4"/>
     </row>
     <row r="1129">
       <c r="A1129" s="4" t="n">
-        <v>7337</v>
+        <v>2609</v>
       </c>
       <c r="B1129" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1129" s="4" t="inlineStr">
         <is>
-          <t>Amélie</t>
+          <t>Renzo</t>
         </is>
       </c>
       <c r="D1129" s="4" t="inlineStr">
         <is>
-          <t>Randazzo</t>
+          <t>Padberg</t>
         </is>
       </c>
       <c r="E1129" s="4" t="inlineStr">
         <is>
-          <t>Shorin Ryu</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F1129" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1129" s="4"/>
     </row>
     <row r="1130">
       <c r="A1130" s="4" t="n">
-        <v>2815</v>
+        <v>2612</v>
       </c>
       <c r="B1130" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1130" s="4" t="inlineStr">
         <is>
-          <t>Alessandra</t>
+          <t>Endrit</t>
         </is>
       </c>
       <c r="D1130" s="4" t="inlineStr">
         <is>
-          <t>Rapelli</t>
+          <t>Pajaziti</t>
         </is>
       </c>
       <c r="E1130" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F1130" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1130" s="4"/>
     </row>
     <row r="1131">
       <c r="A1131" s="4" t="n">
-        <v>2824</v>
+        <v>2616</v>
       </c>
       <c r="B1131" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1131" s="4" t="inlineStr">
         <is>
-          <t>Yann</t>
+          <t>Johann</t>
         </is>
       </c>
       <c r="D1131" s="4" t="inlineStr">
         <is>
-          <t>Ravier</t>
+          <t>Panchard</t>
         </is>
       </c>
       <c r="E1131" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1131" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1131" s="4"/>
     </row>
     <row r="1132">
       <c r="A1132" s="4" t="n">
-        <v>2831</v>
+        <v>2617</v>
       </c>
       <c r="B1132" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1132" s="4" t="inlineStr">
         <is>
-          <t>Laurent</t>
+          <t>Michael</t>
         </is>
       </c>
       <c r="D1132" s="4" t="inlineStr">
         <is>
-          <t>Reber</t>
+          <t>Panchard</t>
         </is>
       </c>
       <c r="E1132" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1132" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1132" s="4"/>
     </row>
     <row r="1133">
       <c r="A1133" s="4" t="n">
-        <v>2834</v>
+        <v>5842</v>
       </c>
       <c r="B1133" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1133" s="4" t="inlineStr">
         <is>
-          <t>Rachel</t>
+          <t>Sophie</t>
         </is>
       </c>
       <c r="D1133" s="4" t="inlineStr">
         <is>
-          <t>Rebeyrol</t>
+          <t>Passaseo</t>
         </is>
       </c>
       <c r="E1133" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Sport Karate</t>
         </is>
       </c>
       <c r="F1133" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1133" s="4"/>
     </row>
     <row r="1134">
       <c r="A1134" s="4" t="n">
-        <v>7360</v>
+        <v>7521</v>
       </c>
       <c r="B1134" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1134" s="4" t="inlineStr">
         <is>
-          <t>Gaëlle</t>
+          <t>Fernando</t>
         </is>
       </c>
       <c r="D1134" s="4" t="inlineStr">
         <is>
-          <t>Reduce</t>
+          <t>Passaseo</t>
         </is>
       </c>
       <c r="E1134" s="4" t="inlineStr">
         <is>
-          <t>Shorin Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1134" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1134" s="4"/>
     </row>
     <row r="1135">
       <c r="A1135" s="4" t="n">
-        <v>2849</v>
+        <v>2627</v>
       </c>
       <c r="B1135" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1135" s="4" t="inlineStr">
         <is>
-          <t>Jeanne</t>
+          <t>Léo</t>
         </is>
       </c>
       <c r="D1135" s="4" t="inlineStr">
         <is>
-          <t>Reichenberger</t>
+          <t>Paubel</t>
         </is>
       </c>
       <c r="E1135" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1135" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1135" s="4"/>
     </row>
     <row r="1136">
       <c r="A1136" s="4" t="n">
-        <v>2853</v>
+        <v>8173</v>
       </c>
       <c r="B1136" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1136" s="4" t="inlineStr">
         <is>
-          <t>Didier</t>
+          <t>Serena</t>
         </is>
       </c>
       <c r="D1136" s="4" t="inlineStr">
         <is>
-          <t>Reinhardt</t>
+          <t>Payziner</t>
         </is>
       </c>
       <c r="E1136" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1136" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G1136" s="4"/>
+      <c r="G1136" s="4" t="inlineStr">
+        <is>
+          <t>SSKF</t>
+        </is>
+      </c>
     </row>
     <row r="1137">
       <c r="A1137" s="4" t="n">
-        <v>6642</v>
+        <v>7508</v>
       </c>
       <c r="B1137" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1137" s="4" t="inlineStr">
         <is>
-          <t>Benedikt</t>
+          <t>Théo</t>
         </is>
       </c>
       <c r="D1137" s="4" t="inlineStr">
         <is>
-          <t>Reising</t>
+          <t>Pedro</t>
         </is>
       </c>
       <c r="E1137" s="4" t="inlineStr">
         <is>
-          <t>Shisui Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1137" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1137" s="4"/>
     </row>
     <row r="1138">
       <c r="A1138" s="4" t="n">
-        <v>2860</v>
+        <v>7359</v>
       </c>
       <c r="B1138" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1138" s="4" t="inlineStr">
         <is>
-          <t>Patrick</t>
+          <t>Jacques</t>
         </is>
       </c>
       <c r="D1138" s="4" t="inlineStr">
         <is>
-          <t>Remund</t>
+          <t>Pellaud</t>
         </is>
       </c>
       <c r="E1138" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Shorin Ryu</t>
         </is>
       </c>
       <c r="F1138" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1138" s="4"/>
     </row>
     <row r="1139">
       <c r="A1139" s="4" t="n">
-        <v>7362</v>
+        <v>2639</v>
       </c>
       <c r="B1139" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1139" s="4" t="inlineStr">
         <is>
-          <t>Jean-Noel</t>
+          <t>Damien</t>
         </is>
       </c>
       <c r="D1139" s="4" t="inlineStr">
         <is>
-          <t>Rey</t>
+          <t>Pellegrinelli</t>
         </is>
       </c>
       <c r="E1139" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1139" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1139" s="4"/>
     </row>
     <row r="1140">
       <c r="A1140" s="4" t="n">
-        <v>7514</v>
+        <v>2640</v>
       </c>
       <c r="B1140" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1140" s="4" t="inlineStr">
         <is>
-          <t>Christine</t>
+          <t>Olivier</t>
         </is>
       </c>
       <c r="D1140" s="4" t="inlineStr">
         <is>
-          <t>Rey</t>
+          <t>Pellegrinelli</t>
         </is>
       </c>
       <c r="E1140" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1140" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1140" s="4"/>
     </row>
     <row r="1141">
       <c r="A1141" s="4" t="n">
-        <v>7525</v>
+        <v>2650</v>
       </c>
       <c r="B1141" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1141" s="4" t="inlineStr">
         <is>
-          <t>Océane</t>
+          <t>Dejan</t>
         </is>
       </c>
       <c r="D1141" s="4" t="inlineStr">
         <is>
-          <t>Richon</t>
+          <t>Pepic</t>
         </is>
       </c>
       <c r="E1141" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1141" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1141" s="4"/>
     </row>
     <row r="1142">
       <c r="A1142" s="4" t="n">
-        <v>2886</v>
+        <v>8170</v>
       </c>
       <c r="B1142" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1142" s="4" t="inlineStr">
         <is>
-          <t>Ivan</t>
+          <t>Chanaka</t>
         </is>
       </c>
       <c r="D1142" s="4" t="inlineStr">
         <is>
-          <t>Riedo</t>
+          <t>Perera</t>
         </is>
       </c>
       <c r="E1142" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1142" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G1142" s="4"/>
+      <c r="G1142" s="4" t="inlineStr">
+        <is>
+          <t>SSKF</t>
+        </is>
+      </c>
     </row>
     <row r="1143">
       <c r="A1143" s="4" t="n">
-        <v>2888</v>
+        <v>2656</v>
       </c>
       <c r="B1143" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1143" s="4" t="inlineStr">
         <is>
-          <t>Raffael</t>
+          <t>Christian</t>
         </is>
       </c>
       <c r="D1143" s="4" t="inlineStr">
         <is>
-          <t>Rienzo</t>
+          <t>Perez</t>
         </is>
       </c>
       <c r="E1143" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F1143" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1143" s="4"/>
     </row>
     <row r="1144">
       <c r="A1144" s="4" t="n">
-        <v>2892</v>
+        <v>2661</v>
       </c>
       <c r="B1144" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1144" s="4" t="inlineStr">
         <is>
-          <t>Mahayan</t>
+          <t>Grégory</t>
         </is>
       </c>
       <c r="D1144" s="4" t="inlineStr">
         <is>
-          <t>Righetti</t>
+          <t>Perret</t>
         </is>
       </c>
       <c r="E1144" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1144" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1144" s="4"/>
     </row>
     <row r="1145">
       <c r="A1145" s="4" t="n">
-        <v>4512</v>
+        <v>6643</v>
       </c>
       <c r="B1145" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1145" s="4" t="inlineStr">
         <is>
-          <t>Mahayan</t>
+          <t>Xavier</t>
         </is>
       </c>
       <c r="D1145" s="4" t="inlineStr">
         <is>
-          <t>Righetti</t>
+          <t>Perret</t>
         </is>
       </c>
       <c r="E1145" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shisui Ryu</t>
         </is>
       </c>
       <c r="F1145" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1145" s="4"/>
     </row>
     <row r="1146">
       <c r="A1146" s="4" t="n">
-        <v>5036</v>
+        <v>2675</v>
       </c>
       <c r="B1146" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1146" s="4" t="inlineStr">
         <is>
-          <t>Andreas</t>
+          <t>Alessio</t>
         </is>
       </c>
       <c r="D1146" s="4" t="inlineStr">
         <is>
-          <t>Ritter</t>
+          <t>Petrone</t>
         </is>
       </c>
       <c r="E1146" s="4" t="inlineStr">
         <is>
-          <t>Shukokai Shito-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1146" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1146" s="4"/>
     </row>
     <row r="1147">
       <c r="A1147" s="4" t="n">
-        <v>2907</v>
+        <v>2676</v>
       </c>
       <c r="B1147" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1147" s="4" t="inlineStr">
         <is>
-          <t>Patrick</t>
+          <t>Mirco</t>
         </is>
       </c>
       <c r="D1147" s="4" t="inlineStr">
         <is>
-          <t>Ritz</t>
+          <t>Petrone</t>
         </is>
       </c>
       <c r="E1147" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1147" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1147" s="4"/>
     </row>
     <row r="1148">
       <c r="A1148" s="4" t="n">
-        <v>2911</v>
+        <v>2680</v>
       </c>
       <c r="B1148" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1148" s="4" t="inlineStr">
         <is>
-          <t>Florian</t>
+          <t>Dragan</t>
         </is>
       </c>
       <c r="D1148" s="4" t="inlineStr">
         <is>
-          <t>Robatel</t>
+          <t>Petrovic</t>
         </is>
       </c>
       <c r="E1148" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F1148" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1148" s="4"/>
     </row>
     <row r="1149">
       <c r="A1149" s="4" t="n">
-        <v>7372</v>
+        <v>2685</v>
       </c>
       <c r="B1149" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1149" s="4" t="inlineStr">
         <is>
-          <t>Kelian</t>
+          <t>Romaine</t>
         </is>
       </c>
       <c r="D1149" s="4" t="inlineStr">
         <is>
-          <t>Robert</t>
+          <t>Pfaffen</t>
         </is>
       </c>
       <c r="E1149" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F1149" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1149" s="4"/>
     </row>
     <row r="1150">
       <c r="A1150" s="4" t="n">
-        <v>2912</v>
+        <v>2690</v>
       </c>
       <c r="B1150" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1150" s="4" t="inlineStr">
         <is>
-          <t>Alexia</t>
+          <t>Jérémy</t>
         </is>
       </c>
       <c r="D1150" s="4" t="inlineStr">
         <is>
-          <t>Rocco </t>
+          <t>Pfammatter</t>
         </is>
       </c>
       <c r="E1150" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1150" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1150" s="4"/>
     </row>
     <row r="1151">
       <c r="A1151" s="4" t="n">
-        <v>2916</v>
+        <v>2691</v>
       </c>
       <c r="B1151" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1151" s="4" t="inlineStr">
         <is>
-          <t>Samuel</t>
+          <t>Marie</t>
         </is>
       </c>
       <c r="D1151" s="4" t="inlineStr">
         <is>
-          <t>Rodrigues</t>
+          <t>Pfammatter</t>
         </is>
       </c>
       <c r="E1151" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1151" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1151" s="4"/>
     </row>
     <row r="1152">
       <c r="A1152" s="4" t="n">
-        <v>2935</v>
+        <v>2697</v>
       </c>
       <c r="B1152" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1152" s="4" t="inlineStr">
         <is>
-          <t>Sacha</t>
+          <t>Mirjam</t>
         </is>
       </c>
       <c r="D1152" s="4" t="inlineStr">
         <is>
-          <t>Romier</t>
+          <t>Pfister</t>
         </is>
       </c>
       <c r="E1152" s="4" t="inlineStr">
         <is>
           <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F1152" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1152" s="4"/>
     </row>
     <row r="1153">
       <c r="A1153" s="4" t="n">
-        <v>2947</v>
+        <v>2700</v>
       </c>
       <c r="B1153" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1153" s="4" t="inlineStr">
         <is>
-          <t>Angèlique</t>
+          <t>Stefan</t>
         </is>
       </c>
       <c r="D1153" s="4" t="inlineStr">
         <is>
-          <t>Rossier</t>
+          <t>Pfyl</t>
         </is>
       </c>
       <c r="E1153" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1153" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1153" s="4"/>
     </row>
     <row r="1154">
       <c r="A1154" s="4" t="n">
-        <v>2950</v>
+        <v>2707</v>
       </c>
       <c r="B1154" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1154" s="4" t="inlineStr">
         <is>
-          <t>Yanick</t>
+          <t>Giulia</t>
         </is>
       </c>
       <c r="D1154" s="4" t="inlineStr">
         <is>
-          <t>Rossier</t>
+          <t>Piermartiri</t>
         </is>
       </c>
       <c r="E1154" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1154" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1154" s="4"/>
     </row>
     <row r="1155">
       <c r="A1155" s="4" t="n">
-        <v>2949</v>
+        <v>2709</v>
       </c>
       <c r="B1155" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1155" s="4" t="inlineStr">
         <is>
-          <t>Lucas</t>
+          <t>Pascal</t>
         </is>
       </c>
       <c r="D1155" s="4" t="inlineStr">
         <is>
-          <t>Rossier</t>
+          <t>Piffaretti</t>
         </is>
       </c>
       <c r="E1155" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1155" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1155" s="4"/>
     </row>
     <row r="1156">
       <c r="A1156" s="4" t="n">
-        <v>2951</v>
+        <v>5517</v>
       </c>
       <c r="B1156" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1156" s="4" t="inlineStr">
         <is>
-          <t>Bruno</t>
+          <t>Kim</t>
         </is>
       </c>
       <c r="D1156" s="4" t="inlineStr">
         <is>
-          <t>Roth</t>
+          <t>Pilloud</t>
         </is>
       </c>
       <c r="E1156" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1156" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1156" s="4"/>
     </row>
     <row r="1157">
       <c r="A1157" s="4" t="n">
-        <v>2957</v>
+        <v>2724</v>
       </c>
       <c r="B1157" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1157" s="4" t="inlineStr">
         <is>
-          <t>Andreas</t>
+          <t>Luis</t>
         </is>
       </c>
       <c r="D1157" s="4" t="inlineStr">
         <is>
-          <t>Rothenbühler</t>
+          <t>Pires</t>
         </is>
       </c>
       <c r="E1157" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1157" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1157" s="4"/>
     </row>
     <row r="1158">
       <c r="A1158" s="4" t="n">
-        <v>2966</v>
+        <v>2728</v>
       </c>
       <c r="B1158" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1158" s="4" t="inlineStr">
         <is>
-          <t>Damien</t>
+          <t>Noah</t>
         </is>
       </c>
       <c r="D1158" s="4" t="inlineStr">
         <is>
-          <t>Rubio</t>
+          <t>Pisino</t>
         </is>
       </c>
       <c r="E1158" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1158" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1158" s="4"/>
     </row>
     <row r="1159">
       <c r="A1159" s="4" t="n">
-        <v>2967</v>
+        <v>2730</v>
       </c>
       <c r="B1159" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1159" s="4" t="inlineStr">
         <is>
-          <t>Michael</t>
+          <t>Séraphine</t>
         </is>
       </c>
       <c r="D1159" s="4" t="inlineStr">
         <is>
-          <t>Rubio</t>
+          <t>Pittelloud</t>
         </is>
       </c>
       <c r="E1159" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1159" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1159" s="4"/>
     </row>
     <row r="1160">
       <c r="A1160" s="4" t="n">
-        <v>2968</v>
+        <v>2731</v>
       </c>
       <c r="B1160" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1160" s="4" t="inlineStr">
         <is>
-          <t>Sandra</t>
+          <t>Tizian</t>
         </is>
       </c>
       <c r="D1160" s="4" t="inlineStr">
         <is>
-          <t>Rubli</t>
+          <t>Pitteloud</t>
         </is>
       </c>
       <c r="E1160" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1160" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1160" s="4"/>
     </row>
     <row r="1161">
       <c r="A1161" s="4" t="n">
-        <v>2971</v>
+        <v>2732</v>
       </c>
       <c r="B1161" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1161" s="4" t="inlineStr">
         <is>
-          <t>Remo</t>
+          <t>Alessandro</t>
         </is>
       </c>
       <c r="D1161" s="4" t="inlineStr">
         <is>
-          <t>Ruckstuhl</t>
+          <t>Pizzera</t>
         </is>
       </c>
       <c r="E1161" s="4" t="inlineStr">
         <is>
           <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F1161" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1161" s="4"/>
     </row>
     <row r="1162">
       <c r="A1162" s="4" t="n">
-        <v>5305</v>
+        <v>2733</v>
       </c>
       <c r="B1162" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1162" s="4" t="inlineStr">
         <is>
-          <t>Maxime</t>
+          <t>Arben</t>
         </is>
       </c>
       <c r="D1162" s="4" t="inlineStr">
         <is>
-          <t>Rudaz</t>
+          <t>Pjetraj</t>
         </is>
       </c>
       <c r="E1162" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1162" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1162" s="4"/>
     </row>
     <row r="1163">
       <c r="A1163" s="4" t="n">
-        <v>5306</v>
+        <v>2745</v>
       </c>
       <c r="B1163" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1163" s="4" t="inlineStr">
         <is>
-          <t>Aurélie</t>
+          <t>Bettina</t>
         </is>
       </c>
       <c r="D1163" s="4" t="inlineStr">
         <is>
-          <t>Rudaz</t>
+          <t>Poljak</t>
         </is>
       </c>
       <c r="E1163" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Sport Karate</t>
         </is>
       </c>
       <c r="F1163" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1163" s="4"/>
     </row>
     <row r="1164">
       <c r="A1164" s="4" t="n">
-        <v>2983</v>
+        <v>4517</v>
       </c>
       <c r="B1164" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1164" s="4" t="inlineStr">
         <is>
-          <t>Matthias</t>
+          <t>Nina</t>
         </is>
       </c>
       <c r="D1164" s="4" t="inlineStr">
         <is>
-          <t>Rüegger</t>
+          <t>Poljak</t>
         </is>
       </c>
       <c r="E1164" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Sport Karate</t>
         </is>
       </c>
       <c r="F1164" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1164" s="4"/>
     </row>
     <row r="1165">
       <c r="A1165" s="4" t="n">
-        <v>2994</v>
+        <v>2749</v>
       </c>
       <c r="B1165" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1165" s="4" t="inlineStr">
         <is>
-          <t>Michael</t>
+          <t>Renato</t>
         </is>
       </c>
       <c r="D1165" s="4" t="inlineStr">
         <is>
-          <t>Ruoss</t>
+          <t>Ponzio</t>
         </is>
       </c>
       <c r="E1165" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F1165" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1165" s="4"/>
     </row>
     <row r="1166">
       <c r="A1166" s="4" t="n">
-        <v>2995</v>
+        <v>2757</v>
       </c>
       <c r="B1166" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1166" s="4" t="inlineStr">
         <is>
-          <t>Reto</t>
+          <t>Renata</t>
         </is>
       </c>
       <c r="D1166" s="4" t="inlineStr">
         <is>
-          <t>Ruoss</t>
+          <t>Possidente</t>
         </is>
       </c>
       <c r="E1166" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1166" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1166" s="4"/>
     </row>
     <row r="1167">
       <c r="A1167" s="4" t="n">
-        <v>3004</v>
+        <v>2758</v>
       </c>
       <c r="B1167" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1167" s="4" t="inlineStr">
         <is>
-          <t>Rocco</t>
+          <t>Ioannis</t>
         </is>
       </c>
       <c r="D1167" s="4" t="inlineStr">
         <is>
-          <t>Russo</t>
+          <t>Pournaras</t>
         </is>
       </c>
       <c r="E1167" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F1167" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1167" s="4"/>
     </row>
     <row r="1168">
       <c r="A1168" s="4" t="n">
-        <v>7340</v>
+        <v>2759</v>
       </c>
       <c r="B1168" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1168" s="4" t="inlineStr">
         <is>
-          <t>Alićajic</t>
+          <t>Ivo</t>
         </is>
       </c>
       <c r="D1168" s="4" t="inlineStr">
         <is>
-          <t>Sabahudin</t>
+          <t>Prato</t>
         </is>
       </c>
       <c r="E1168" s="4" t="inlineStr">
         <is>
-          <t>Sport Karate</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F1168" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1168" s="4"/>
     </row>
     <row r="1169">
       <c r="A1169" s="4" t="n">
-        <v>3025</v>
+        <v>2766</v>
       </c>
       <c r="B1169" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1169" s="4" t="inlineStr">
         <is>
-          <t>Natali</t>
+          <t>Marco</t>
         </is>
       </c>
       <c r="D1169" s="4" t="inlineStr">
         <is>
-          <t>Sahakoglu</t>
+          <t>Prontera</t>
         </is>
       </c>
       <c r="E1169" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1169" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1169" s="4"/>
     </row>
     <row r="1170">
       <c r="A1170" s="4" t="n">
-        <v>3028</v>
+        <v>2767</v>
       </c>
       <c r="B1170" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1170" s="4" t="inlineStr">
         <is>
-          <t>Ilkhan</t>
+          <t>Damon</t>
         </is>
       </c>
       <c r="D1170" s="4" t="inlineStr">
         <is>
-          <t>Sahin</t>
+          <t>Protopapa</t>
         </is>
       </c>
       <c r="E1170" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1170" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1170" s="4"/>
     </row>
     <row r="1171">
       <c r="A1171" s="4" t="n">
-        <v>3026</v>
+        <v>2776</v>
       </c>
       <c r="B1171" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1171" s="4" t="inlineStr">
         <is>
-          <t>Cagla</t>
+          <t>Truong Minh</t>
         </is>
       </c>
       <c r="D1171" s="4" t="inlineStr">
         <is>
-          <t>Sahin</t>
+          <t>Quan</t>
         </is>
       </c>
       <c r="E1171" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1171" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1171" s="4"/>
     </row>
     <row r="1172">
       <c r="A1172" s="4" t="n">
-        <v>3027</v>
+        <v>2779</v>
       </c>
       <c r="B1172" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1172" s="4" t="inlineStr">
         <is>
-          <t>Derya</t>
+          <t>Guillaume</t>
         </is>
       </c>
       <c r="D1172" s="4" t="inlineStr">
         <is>
-          <t>Sahin</t>
+          <t>Quetant</t>
         </is>
       </c>
       <c r="E1172" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1172" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1172" s="4"/>
     </row>
     <row r="1173">
       <c r="A1173" s="4" t="n">
-        <v>3031</v>
+        <v>4791</v>
       </c>
       <c r="B1173" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1173" s="4" t="inlineStr">
         <is>
-          <t>Robert</t>
+          <t>Adisa</t>
         </is>
       </c>
       <c r="D1173" s="4" t="inlineStr">
         <is>
-          <t>Sajermann</t>
+          <t>Ramadani</t>
         </is>
       </c>
       <c r="E1173" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1173" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G1173" s="4"/>
+      <c r="G1173" s="4" t="inlineStr">
+        <is>
+          <t>SSKF</t>
+        </is>
+      </c>
     </row>
     <row r="1174">
       <c r="A1174" s="4" t="n">
-        <v>3037</v>
+        <v>5189</v>
       </c>
       <c r="B1174" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1174" s="4" t="inlineStr">
         <is>
-          <t>Shqiprim</t>
+          <t>Adisa</t>
         </is>
       </c>
       <c r="D1174" s="4" t="inlineStr">
         <is>
-          <t>Salihu</t>
+          <t>Ramandani</t>
         </is>
       </c>
       <c r="E1174" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1174" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G1174" s="4"/>
+      <c r="G1174" s="4" t="inlineStr">
+        <is>
+          <t>SSKF</t>
+        </is>
+      </c>
     </row>
     <row r="1175">
       <c r="A1175" s="4" t="n">
-        <v>3039</v>
+        <v>2812</v>
       </c>
       <c r="B1175" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1175" s="4" t="inlineStr">
         <is>
-          <t>Romain</t>
+          <t>Gyesi</t>
         </is>
       </c>
       <c r="D1175" s="4" t="inlineStr">
         <is>
-          <t>Salito</t>
+          <t>Ramser</t>
         </is>
       </c>
       <c r="E1175" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1175" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1175" s="4"/>
     </row>
     <row r="1176">
       <c r="A1176" s="4" t="n">
-        <v>3040</v>
+        <v>7337</v>
       </c>
       <c r="B1176" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1176" s="4" t="inlineStr">
         <is>
-          <t>Jessica</t>
+          <t>Amélie</t>
         </is>
       </c>
       <c r="D1176" s="4" t="inlineStr">
         <is>
-          <t>Salvador</t>
+          <t>Randazzo</t>
         </is>
       </c>
       <c r="E1176" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shorin Ryu</t>
         </is>
       </c>
       <c r="F1176" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1176" s="4"/>
     </row>
     <row r="1177">
       <c r="A1177" s="4" t="n">
-        <v>3043</v>
+        <v>2815</v>
       </c>
       <c r="B1177" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1177" s="4" t="inlineStr">
         <is>
-          <t>Michael</t>
+          <t>Alessandra</t>
         </is>
       </c>
       <c r="D1177" s="4" t="inlineStr">
         <is>
-          <t>Salzer</t>
+          <t>Rapelli</t>
         </is>
       </c>
       <c r="E1177" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1177" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1177" s="4"/>
     </row>
     <row r="1178">
       <c r="A1178" s="4" t="n">
-        <v>3044</v>
+        <v>2824</v>
       </c>
       <c r="B1178" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1178" s="4" t="inlineStr">
         <is>
-          <t>James</t>
+          <t>Yann</t>
         </is>
       </c>
       <c r="D1178" s="4" t="inlineStr">
         <is>
-          <t>Salzgeber</t>
+          <t>Ravier</t>
         </is>
       </c>
       <c r="E1178" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1178" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1178" s="4"/>
     </row>
     <row r="1179">
       <c r="A1179" s="4" t="n">
-        <v>3051</v>
+        <v>2831</v>
       </c>
       <c r="B1179" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1179" s="4" t="inlineStr">
         <is>
-          <t>Juan</t>
+          <t>Laurent</t>
         </is>
       </c>
       <c r="D1179" s="4" t="inlineStr">
         <is>
-          <t>Sanchez</t>
+          <t>Reber</t>
         </is>
       </c>
       <c r="E1179" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F1179" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1179" s="4"/>
     </row>
     <row r="1180">
       <c r="A1180" s="4" t="n">
-        <v>3052</v>
+        <v>2834</v>
       </c>
       <c r="B1180" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1180" s="4" t="inlineStr">
         <is>
-          <t>Pedro</t>
+          <t>Rachel</t>
         </is>
       </c>
       <c r="D1180" s="4" t="inlineStr">
         <is>
-          <t>Sanchez</t>
+          <t>Rebeyrol</t>
         </is>
       </c>
       <c r="E1180" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F1180" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1180" s="4"/>
     </row>
     <row r="1181">
       <c r="A1181" s="4" t="n">
-        <v>3062</v>
+        <v>7360</v>
       </c>
       <c r="B1181" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1181" s="4" t="inlineStr">
         <is>
-          <t>Yves</t>
+          <t>Gaëlle</t>
         </is>
       </c>
       <c r="D1181" s="4" t="inlineStr">
         <is>
-          <t>Santini</t>
+          <t>Reduce</t>
         </is>
       </c>
       <c r="E1181" s="4" t="inlineStr">
         <is>
-          <t>Wado-Ryu</t>
+          <t>Shorin Ryu</t>
         </is>
       </c>
       <c r="F1181" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1181" s="4"/>
     </row>
     <row r="1182">
       <c r="A1182" s="4" t="n">
-        <v>3071</v>
+        <v>2849</v>
       </c>
       <c r="B1182" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1182" s="4" t="inlineStr">
         <is>
-          <t>Sabine</t>
+          <t>Jeanne</t>
         </is>
       </c>
       <c r="D1182" s="4" t="inlineStr">
         <is>
-          <t>Saugy</t>
+          <t>Reichenberger</t>
         </is>
       </c>
       <c r="E1182" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1182" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1182" s="4"/>
     </row>
     <row r="1183">
       <c r="A1183" s="4" t="n">
-        <v>3070</v>
+        <v>2853</v>
       </c>
       <c r="B1183" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1183" s="4" t="inlineStr">
         <is>
-          <t>Bertrand</t>
+          <t>Didier</t>
         </is>
       </c>
       <c r="D1183" s="4" t="inlineStr">
         <is>
-          <t>Saugy</t>
+          <t>Reinhardt</t>
         </is>
       </c>
       <c r="E1183" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1183" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1183" s="4"/>
     </row>
     <row r="1184">
       <c r="A1184" s="4" t="n">
-        <v>3073</v>
+        <v>6642</v>
       </c>
       <c r="B1184" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1184" s="4" t="inlineStr">
         <is>
-          <t>Philipp</t>
+          <t>Benedikt</t>
         </is>
       </c>
       <c r="D1184" s="4" t="inlineStr">
         <is>
-          <t>Sauré</t>
+          <t>Reising</t>
         </is>
       </c>
       <c r="E1184" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shisui Ryu</t>
         </is>
       </c>
       <c r="F1184" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1184" s="4"/>
     </row>
     <row r="1185">
       <c r="A1185" s="4" t="n">
-        <v>5508</v>
+        <v>2860</v>
       </c>
       <c r="B1185" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1185" s="4" t="inlineStr">
         <is>
-          <t>Benjamin</t>
+          <t>Patrick</t>
         </is>
       </c>
       <c r="D1185" s="4" t="inlineStr">
         <is>
-          <t>Sauthier</t>
+          <t>Remund</t>
         </is>
       </c>
       <c r="E1185" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F1185" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1185" s="4"/>
     </row>
     <row r="1186">
       <c r="A1186" s="4" t="n">
-        <v>3093</v>
+        <v>7362</v>
       </c>
       <c r="B1186" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1186" s="4" t="inlineStr">
         <is>
-          <t>Sacha</t>
+          <t>Jean-Noel</t>
         </is>
       </c>
       <c r="D1186" s="4" t="inlineStr">
         <is>
-          <t>Schafroth</t>
+          <t>Rey</t>
         </is>
       </c>
       <c r="E1186" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1186" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1186" s="4"/>
     </row>
     <row r="1187">
       <c r="A1187" s="4" t="n">
-        <v>3092</v>
+        <v>7514</v>
       </c>
       <c r="B1187" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1187" s="4" t="inlineStr">
         <is>
-          <t>Ronny</t>
+          <t>Christine</t>
         </is>
       </c>
       <c r="D1187" s="4" t="inlineStr">
         <is>
-          <t>Schafroth</t>
+          <t>Rey</t>
         </is>
       </c>
       <c r="E1187" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1187" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1187" s="4"/>
     </row>
     <row r="1188">
       <c r="A1188" s="4" t="n">
-        <v>3097</v>
+        <v>7525</v>
       </c>
       <c r="B1188" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1188" s="4" t="inlineStr">
         <is>
-          <t>Romain</t>
+          <t>Océane</t>
         </is>
       </c>
       <c r="D1188" s="4" t="inlineStr">
         <is>
-          <t>Schaller</t>
+          <t>Richon</t>
         </is>
       </c>
       <c r="E1188" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1188" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1188" s="4"/>
     </row>
     <row r="1189">
       <c r="A1189" s="4" t="n">
-        <v>3095</v>
+        <v>2886</v>
       </c>
       <c r="B1189" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1189" s="4" t="inlineStr">
         <is>
-          <t>Manuela</t>
+          <t>Ivan</t>
         </is>
       </c>
       <c r="D1189" s="4" t="inlineStr">
         <is>
-          <t>Schaller</t>
+          <t>Riedo</t>
         </is>
       </c>
       <c r="E1189" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1189" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1189" s="4"/>
     </row>
     <row r="1190">
       <c r="A1190" s="4" t="n">
-        <v>3104</v>
+        <v>2888</v>
       </c>
       <c r="B1190" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1190" s="4" t="inlineStr">
         <is>
-          <t>Simon</t>
+          <t>Raffael</t>
         </is>
       </c>
       <c r="D1190" s="4" t="inlineStr">
         <is>
-          <t>Schärer</t>
+          <t>Rienzo</t>
         </is>
       </c>
       <c r="E1190" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1190" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1190" s="4"/>
     </row>
     <row r="1191">
       <c r="A1191" s="4" t="n">
-        <v>3116</v>
+        <v>2892</v>
       </c>
       <c r="B1191" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1191" s="4" t="inlineStr">
         <is>
-          <t>Thomas</t>
+          <t>Mahayan</t>
         </is>
       </c>
       <c r="D1191" s="4" t="inlineStr">
         <is>
-          <t>Schelker</t>
+          <t>Righetti</t>
         </is>
       </c>
       <c r="E1191" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1191" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1191" s="4"/>
     </row>
     <row r="1192">
       <c r="A1192" s="4" t="n">
-        <v>3130</v>
+        <v>4512</v>
       </c>
       <c r="B1192" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1192" s="4" t="inlineStr">
         <is>
-          <t>Philipp</t>
+          <t>Mahayan</t>
         </is>
       </c>
       <c r="D1192" s="4" t="inlineStr">
         <is>
-          <t>Schey</t>
+          <t>Righetti</t>
         </is>
       </c>
       <c r="E1192" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1192" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1192" s="4"/>
     </row>
     <row r="1193">
       <c r="A1193" s="4" t="n">
-        <v>6641</v>
+        <v>5036</v>
       </c>
       <c r="B1193" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1193" s="4" t="inlineStr">
         <is>
-          <t>Rita</t>
+          <t>Andreas</t>
         </is>
       </c>
       <c r="D1193" s="4" t="inlineStr">
         <is>
-          <t>Schildknecht</t>
+          <t>Ritter</t>
         </is>
       </c>
       <c r="E1193" s="4" t="inlineStr">
         <is>
-          <t>Shisui Ryu</t>
+          <t>Shukokai Shito-Ryu</t>
         </is>
       </c>
       <c r="F1193" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1193" s="4"/>
     </row>
     <row r="1194">
       <c r="A1194" s="4" t="n">
-        <v>3142</v>
+        <v>2907</v>
       </c>
       <c r="B1194" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1194" s="4" t="inlineStr">
         <is>
-          <t>Lukas</t>
+          <t>Patrick</t>
         </is>
       </c>
       <c r="D1194" s="4" t="inlineStr">
         <is>
-          <t>Schindler </t>
+          <t>Ritz</t>
         </is>
       </c>
       <c r="E1194" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1194" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1194" s="4"/>
     </row>
     <row r="1195">
       <c r="A1195" s="4" t="n">
-        <v>7341</v>
+        <v>2911</v>
       </c>
       <c r="B1195" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1195" s="4" t="inlineStr">
         <is>
-          <t>Rita</t>
+          <t>Florian</t>
         </is>
       </c>
       <c r="D1195" s="4" t="inlineStr">
         <is>
-          <t>Schläpfer</t>
+          <t>Robatel</t>
         </is>
       </c>
       <c r="E1195" s="4" t="inlineStr">
         <is>
-          <t>Sport Karate</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1195" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1195" s="4"/>
     </row>
     <row r="1196">
       <c r="A1196" s="4" t="n">
-        <v>3155</v>
+        <v>7372</v>
       </c>
       <c r="B1196" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1196" s="4" t="inlineStr">
         <is>
-          <t>Nelly</t>
+          <t>Kelian</t>
         </is>
       </c>
       <c r="D1196" s="4" t="inlineStr">
         <is>
-          <t>Schlund</t>
+          <t>Robert</t>
         </is>
       </c>
       <c r="E1196" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F1196" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1196" s="4"/>
     </row>
     <row r="1197">
       <c r="A1197" s="4" t="n">
-        <v>4502</v>
+        <v>2912</v>
       </c>
       <c r="B1197" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1197" s="4" t="inlineStr">
         <is>
-          <t>Celina</t>
+          <t>Alexia</t>
         </is>
       </c>
       <c r="D1197" s="4" t="inlineStr">
         <is>
-          <t>Schmid</t>
+          <t>Rocco </t>
         </is>
       </c>
       <c r="E1197" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1197" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1197" s="4"/>
     </row>
     <row r="1198">
       <c r="A1198" s="4" t="n">
-        <v>3166</v>
+        <v>2916</v>
       </c>
       <c r="B1198" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1198" s="4" t="inlineStr">
         <is>
-          <t>Elvira</t>
+          <t>Samuel</t>
         </is>
       </c>
       <c r="D1198" s="4" t="inlineStr">
         <is>
-          <t>Schmid</t>
+          <t>Rodrigues</t>
         </is>
       </c>
       <c r="E1198" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1198" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1198" s="4"/>
     </row>
     <row r="1199">
       <c r="A1199" s="4" t="n">
-        <v>4501</v>
+        <v>2935</v>
       </c>
       <c r="B1199" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1199" s="4" t="inlineStr">
         <is>
-          <t>Severin</t>
+          <t>Sacha</t>
         </is>
       </c>
       <c r="D1199" s="4" t="inlineStr">
         <is>
-          <t>Schmid</t>
+          <t>Romier</t>
         </is>
       </c>
       <c r="E1199" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F1199" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1199" s="4"/>
     </row>
     <row r="1200">
       <c r="A1200" s="4" t="n">
-        <v>3180</v>
+        <v>8191</v>
       </c>
       <c r="B1200" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1200" s="4" t="inlineStr">
         <is>
-          <t>Norbert</t>
+          <t>Felix</t>
         </is>
       </c>
       <c r="D1200" s="4" t="inlineStr">
         <is>
-          <t>Schmidt</t>
+          <t>Rosenbaum</t>
         </is>
       </c>
       <c r="E1200" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju Ryu</t>
         </is>
       </c>
       <c r="F1200" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1200" s="4"/>
     </row>
     <row r="1201">
       <c r="A1201" s="4" t="n">
-        <v>3202</v>
+        <v>2949</v>
       </c>
       <c r="B1201" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1201" s="4" t="inlineStr">
         <is>
-          <t>Roland</t>
+          <t>Lucas</t>
         </is>
       </c>
       <c r="D1201" s="4" t="inlineStr">
         <is>
-          <t>Schneider</t>
+          <t>Rossier</t>
         </is>
       </c>
       <c r="E1201" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1201" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1201" s="4"/>
     </row>
     <row r="1202">
       <c r="A1202" s="4" t="n">
-        <v>3194</v>
+        <v>2950</v>
       </c>
       <c r="B1202" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1202" s="4" t="inlineStr">
         <is>
-          <t>Andreas</t>
+          <t>Yanick</t>
         </is>
       </c>
       <c r="D1202" s="4" t="inlineStr">
         <is>
-          <t>Schneider</t>
+          <t>Rossier</t>
         </is>
       </c>
       <c r="E1202" s="4" t="inlineStr">
         <is>
           <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F1202" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1202" s="4"/>
     </row>
     <row r="1203">
       <c r="A1203" s="4" t="n">
-        <v>3200</v>
+        <v>2947</v>
       </c>
       <c r="B1203" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1203" s="4" t="inlineStr">
         <is>
-          <t>Martin</t>
+          <t>Angèlique</t>
         </is>
       </c>
       <c r="D1203" s="4" t="inlineStr">
         <is>
-          <t>Schneider</t>
+          <t>Rossier</t>
         </is>
       </c>
       <c r="E1203" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1203" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1203" s="4"/>
     </row>
     <row r="1204">
       <c r="A1204" s="4" t="n">
-        <v>3201</v>
+        <v>2951</v>
       </c>
       <c r="B1204" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1204" s="4" t="inlineStr">
         <is>
-          <t>Patricia</t>
+          <t>Bruno</t>
         </is>
       </c>
       <c r="D1204" s="4" t="inlineStr">
         <is>
-          <t>Schneider</t>
+          <t>Roth</t>
         </is>
       </c>
       <c r="E1204" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F1204" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1204" s="4"/>
     </row>
     <row r="1205">
       <c r="A1205" s="4" t="n">
-        <v>3212</v>
+        <v>2957</v>
       </c>
       <c r="B1205" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1205" s="4" t="inlineStr">
         <is>
-          <t>Martin</t>
+          <t>Andreas</t>
         </is>
       </c>
       <c r="D1205" s="4" t="inlineStr">
         <is>
-          <t>Schneuwly</t>
+          <t>Rothenbühler</t>
         </is>
       </c>
       <c r="E1205" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Fudokan</t>
         </is>
       </c>
       <c r="F1205" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1205" s="4"/>
     </row>
     <row r="1206">
       <c r="A1206" s="4" t="n">
-        <v>7512</v>
+        <v>8194</v>
       </c>
       <c r="B1206" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1206" s="4" t="inlineStr">
         <is>
-          <t>Hakan</t>
+          <t>Jeannine</t>
         </is>
       </c>
       <c r="D1206" s="4" t="inlineStr">
         <is>
-          <t>Schöpfer</t>
+          <t>Roux</t>
         </is>
       </c>
       <c r="E1206" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1206" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1206" s="4"/>
     </row>
     <row r="1207">
       <c r="A1207" s="4" t="n">
-        <v>3237</v>
+        <v>2966</v>
       </c>
       <c r="B1207" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1207" s="4" t="inlineStr">
         <is>
-          <t>Ronnie</t>
+          <t>Damien</t>
         </is>
       </c>
       <c r="D1207" s="4" t="inlineStr">
         <is>
-          <t>Schranz</t>
+          <t>Rubio</t>
         </is>
       </c>
       <c r="E1207" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1207" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1207" s="4"/>
     </row>
     <row r="1208">
       <c r="A1208" s="4" t="n">
-        <v>3239</v>
+        <v>2967</v>
       </c>
       <c r="B1208" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1208" s="4" t="inlineStr">
         <is>
-          <t>Philip</t>
+          <t>Michael</t>
         </is>
       </c>
       <c r="D1208" s="4" t="inlineStr">
         <is>
-          <t>Schreiner</t>
+          <t>Rubio</t>
         </is>
       </c>
       <c r="E1208" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1208" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1208" s="4"/>
     </row>
     <row r="1209">
       <c r="A1209" s="4" t="n">
-        <v>5041</v>
+        <v>2968</v>
       </c>
       <c r="B1209" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1209" s="4" t="inlineStr">
         <is>
-          <t>Lionel</t>
+          <t>Sandra</t>
         </is>
       </c>
       <c r="D1209" s="4" t="inlineStr">
         <is>
-          <t>Schroeter</t>
+          <t>Rubli</t>
         </is>
       </c>
       <c r="E1209" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F1209" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1209" s="4"/>
     </row>
     <row r="1210">
       <c r="A1210" s="4" t="n">
-        <v>3245</v>
+        <v>2971</v>
       </c>
       <c r="B1210" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1210" s="4" t="inlineStr">
         <is>
-          <t>Miriam</t>
+          <t>Remo</t>
         </is>
       </c>
       <c r="D1210" s="4" t="inlineStr">
         <is>
-          <t>Schuler</t>
+          <t>Ruckstuhl</t>
         </is>
       </c>
       <c r="E1210" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F1210" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1210" s="4"/>
     </row>
     <row r="1211">
       <c r="A1211" s="4" t="n">
-        <v>3252</v>
+        <v>5306</v>
       </c>
       <c r="B1211" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1211" s="4" t="inlineStr">
         <is>
-          <t>Michael</t>
+          <t>Aurélie</t>
         </is>
       </c>
       <c r="D1211" s="4" t="inlineStr">
         <is>
-          <t>Schupbach</t>
+          <t>Rudaz</t>
         </is>
       </c>
       <c r="E1211" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1211" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1211" s="4"/>
     </row>
     <row r="1212">
       <c r="A1212" s="4" t="n">
-        <v>3274</v>
+        <v>5305</v>
       </c>
       <c r="B1212" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1212" s="4" t="inlineStr">
         <is>
-          <t>Adrien</t>
+          <t>Maxime</t>
         </is>
       </c>
       <c r="D1212" s="4" t="inlineStr">
         <is>
-          <t>Schwitzguebel</t>
+          <t>Rudaz</t>
         </is>
       </c>
       <c r="E1212" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1212" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1212" s="4"/>
     </row>
     <row r="1213">
       <c r="A1213" s="4" t="n">
-        <v>3277</v>
+        <v>8169</v>
       </c>
       <c r="B1213" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1213" s="4" t="inlineStr">
         <is>
-          <t>Katya</t>
+          <t>Anna Laelia</t>
         </is>
       </c>
       <c r="D1213" s="4" t="inlineStr">
         <is>
-          <t>Scianna</t>
+          <t>Rüegg</t>
         </is>
       </c>
       <c r="E1213" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1213" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G1213" s="4"/>
+      <c r="G1213" s="4" t="inlineStr">
+        <is>
+          <t>SSKF</t>
+        </is>
+      </c>
     </row>
     <row r="1214">
       <c r="A1214" s="4" t="n">
-        <v>3286</v>
+        <v>8168</v>
       </c>
       <c r="B1214" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1214" s="4" t="inlineStr">
         <is>
-          <t>Matthias</t>
+          <t>Kara Luna</t>
         </is>
       </c>
       <c r="D1214" s="4" t="inlineStr">
         <is>
-          <t>Seiler</t>
+          <t>Rüegg</t>
         </is>
       </c>
       <c r="E1214" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1214" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G1214" s="4"/>
+      <c r="G1214" s="4" t="inlineStr">
+        <is>
+          <t>SSKF</t>
+        </is>
+      </c>
     </row>
     <row r="1215">
       <c r="A1215" s="4" t="n">
-        <v>5509</v>
+        <v>2983</v>
       </c>
       <c r="B1215" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1215" s="4" t="inlineStr">
         <is>
-          <t>Jean-François</t>
+          <t>Matthias</t>
         </is>
       </c>
       <c r="D1215" s="4" t="inlineStr">
         <is>
-          <t>Seitlinger</t>
+          <t>Rüegger</t>
         </is>
       </c>
       <c r="E1215" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1215" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1215" s="4"/>
     </row>
     <row r="1216">
       <c r="A1216" s="4" t="n">
-        <v>7520</v>
+        <v>2995</v>
       </c>
       <c r="B1216" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1216" s="4" t="inlineStr">
         <is>
-          <t>Ratko</t>
+          <t>Reto</t>
         </is>
       </c>
       <c r="D1216" s="4" t="inlineStr">
         <is>
-          <t>Sekerija</t>
+          <t>Ruoss</t>
         </is>
       </c>
       <c r="E1216" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F1216" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1216" s="4"/>
     </row>
     <row r="1217">
       <c r="A1217" s="4" t="n">
-        <v>5503</v>
+        <v>2994</v>
       </c>
       <c r="B1217" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1217" s="4" t="inlineStr">
         <is>
-          <t>Debora</t>
+          <t>Michael</t>
         </is>
       </c>
       <c r="D1217" s="4" t="inlineStr">
         <is>
-          <t>Sekinger</t>
+          <t>Ruoss</t>
         </is>
       </c>
       <c r="E1217" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F1217" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G1217" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G1217" s="4"/>
     </row>
     <row r="1218">
       <c r="A1218" s="4" t="n">
-        <v>3297</v>
+        <v>3004</v>
       </c>
       <c r="B1218" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1218" s="4" t="inlineStr">
         <is>
-          <t>Senad</t>
+          <t>Rocco</t>
         </is>
       </c>
       <c r="D1218" s="4" t="inlineStr">
         <is>
-          <t>Selimovic</t>
+          <t>Russo</t>
         </is>
       </c>
       <c r="E1218" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F1218" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1218" s="4"/>
     </row>
     <row r="1219">
       <c r="A1219" s="4" t="n">
-        <v>4523</v>
+        <v>7340</v>
       </c>
       <c r="B1219" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1219" s="4" t="inlineStr">
         <is>
-          <t>Thushanth</t>
+          <t>Alićajic</t>
         </is>
       </c>
       <c r="D1219" s="4" t="inlineStr">
         <is>
-          <t>Selvakumar</t>
+          <t>Sabahudin</t>
         </is>
       </c>
       <c r="E1219" s="4" t="inlineStr">
         <is>
-          <t>Shukokai Shito Ryu</t>
+          <t>Sport Karate</t>
         </is>
       </c>
       <c r="F1219" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1219" s="4"/>
     </row>
     <row r="1220">
       <c r="A1220" s="4" t="n">
-        <v>3304</v>
+        <v>3025</v>
       </c>
       <c r="B1220" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1220" s="4" t="inlineStr">
         <is>
-          <t>Daniel</t>
+          <t>Natali</t>
         </is>
       </c>
       <c r="D1220" s="4" t="inlineStr">
         <is>
-          <t>Senften</t>
+          <t>Sahakoglu</t>
         </is>
       </c>
       <c r="E1220" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F1220" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1220" s="4"/>
     </row>
     <row r="1221">
       <c r="A1221" s="4" t="n">
-        <v>3311</v>
+        <v>3026</v>
       </c>
       <c r="B1221" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1221" s="4" t="inlineStr">
         <is>
-          <t>Benito</t>
+          <t>Cagla</t>
         </is>
       </c>
       <c r="D1221" s="4" t="inlineStr">
         <is>
-          <t>Sergi</t>
+          <t>Sahin</t>
         </is>
       </c>
       <c r="E1221" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1221" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1221" s="4"/>
     </row>
     <row r="1222">
       <c r="A1222" s="4" t="n">
-        <v>3312</v>
+        <v>3027</v>
       </c>
       <c r="B1222" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1222" s="4" t="inlineStr">
         <is>
-          <t>Vittoria</t>
+          <t>Derya</t>
         </is>
       </c>
       <c r="D1222" s="4" t="inlineStr">
         <is>
-          <t>Sergi</t>
+          <t>Sahin</t>
         </is>
       </c>
       <c r="E1222" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1222" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1222" s="4"/>
     </row>
     <row r="1223">
       <c r="A1223" s="4" t="n">
-        <v>3315</v>
+        <v>3028</v>
       </c>
       <c r="B1223" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1223" s="4" t="inlineStr">
         <is>
-          <t>Mathieu</t>
+          <t>Ilkhan</t>
         </is>
       </c>
       <c r="D1223" s="4" t="inlineStr">
         <is>
-          <t>Seydoux</t>
+          <t>Sahin</t>
         </is>
       </c>
       <c r="E1223" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1223" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1223" s="4"/>
     </row>
     <row r="1224">
       <c r="A1224" s="4" t="n">
-        <v>3316</v>
+        <v>3031</v>
       </c>
       <c r="B1224" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1224" s="4" t="inlineStr">
         <is>
-          <t>Michel</t>
+          <t>Robert</t>
         </is>
       </c>
       <c r="D1224" s="4" t="inlineStr">
         <is>
-          <t>Seydoux</t>
+          <t>Sajermann</t>
         </is>
       </c>
       <c r="E1224" s="4" t="inlineStr">
         <is>
           <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F1224" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1224" s="4"/>
     </row>
     <row r="1225">
       <c r="A1225" s="4" t="n">
-        <v>3318</v>
+        <v>3037</v>
       </c>
       <c r="B1225" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1225" s="4" t="inlineStr">
         <is>
-          <t>Karim</t>
+          <t>Shqiprim</t>
         </is>
       </c>
       <c r="D1225" s="4" t="inlineStr">
         <is>
-          <t>Sgaier</t>
+          <t>Salihu</t>
         </is>
       </c>
       <c r="E1225" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1225" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1225" s="4"/>
     </row>
     <row r="1226">
       <c r="A1226" s="4" t="n">
-        <v>3320</v>
+        <v>3039</v>
       </c>
       <c r="B1226" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1226" s="4" t="inlineStr">
         <is>
-          <t>Suada</t>
+          <t>Romain</t>
         </is>
       </c>
       <c r="D1226" s="4" t="inlineStr">
         <is>
-          <t>Shabani</t>
+          <t>Salito</t>
         </is>
       </c>
       <c r="E1226" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1226" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1226" s="4"/>
     </row>
     <row r="1227">
       <c r="A1227" s="4" t="n">
-        <v>3319</v>
+        <v>3040</v>
       </c>
       <c r="B1227" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1227" s="4" t="inlineStr">
         <is>
-          <t>Sejdim</t>
+          <t>Jessica</t>
         </is>
       </c>
       <c r="D1227" s="4" t="inlineStr">
         <is>
-          <t>Shabani</t>
+          <t>Salvador</t>
         </is>
       </c>
       <c r="E1227" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1227" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1227" s="4"/>
     </row>
     <row r="1228">
       <c r="A1228" s="4" t="n">
-        <v>3321</v>
+        <v>3043</v>
       </c>
       <c r="B1228" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1228" s="4" t="inlineStr">
         <is>
-          <t>Arbérita</t>
+          <t>Michael</t>
         </is>
       </c>
       <c r="D1228" s="4" t="inlineStr">
         <is>
-          <t>Shala</t>
+          <t>Salzer</t>
         </is>
       </c>
       <c r="E1228" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1228" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1228" s="4"/>
     </row>
     <row r="1229">
       <c r="A1229" s="4" t="n">
-        <v>4540</v>
+        <v>3044</v>
       </c>
       <c r="B1229" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1229" s="4" t="inlineStr">
         <is>
-          <t>Noussin</t>
+          <t>James</t>
         </is>
       </c>
       <c r="D1229" s="4" t="inlineStr">
         <is>
-          <t>Shamim</t>
+          <t>Salzgeber</t>
         </is>
       </c>
       <c r="E1229" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1229" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1229" s="4"/>
     </row>
     <row r="1230">
       <c r="A1230" s="4" t="n">
-        <v>3323</v>
+        <v>3052</v>
       </c>
       <c r="B1230" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1230" s="4" t="inlineStr">
         <is>
-          <t>Monescha</t>
+          <t>Pedro</t>
         </is>
       </c>
       <c r="D1230" s="4" t="inlineStr">
         <is>
-          <t>Shanmugam</t>
+          <t>Sanchez</t>
         </is>
       </c>
       <c r="E1230" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1230" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1230" s="4"/>
     </row>
     <row r="1231">
       <c r="A1231" s="4" t="n">
-        <v>3327</v>
+        <v>3051</v>
       </c>
       <c r="B1231" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1231" s="4" t="inlineStr">
         <is>
-          <t>Prem</t>
+          <t>Juan</t>
         </is>
       </c>
       <c r="D1231" s="4" t="inlineStr">
         <is>
-          <t>Sian</t>
+          <t>Sanchez</t>
         </is>
       </c>
       <c r="E1231" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1231" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1231" s="4"/>
     </row>
     <row r="1232">
       <c r="A1232" s="4" t="n">
-        <v>3331</v>
+        <v>3062</v>
       </c>
       <c r="B1232" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1232" s="4" t="inlineStr">
         <is>
-          <t>Cédric</t>
+          <t>Yves</t>
         </is>
       </c>
       <c r="D1232" s="4" t="inlineStr">
         <is>
-          <t>Sieber</t>
+          <t>Santini</t>
         </is>
       </c>
       <c r="E1232" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Wado-Ryu</t>
         </is>
       </c>
       <c r="F1232" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1232" s="4"/>
     </row>
     <row r="1233">
       <c r="A1233" s="4" t="n">
-        <v>7363</v>
+        <v>3071</v>
       </c>
       <c r="B1233" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1233" s="4" t="inlineStr">
         <is>
-          <t>Louis</t>
+          <t>Sabine</t>
         </is>
       </c>
       <c r="D1233" s="4" t="inlineStr">
         <is>
-          <t>Sierro</t>
+          <t>Saugy</t>
         </is>
       </c>
       <c r="E1233" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1233" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1233" s="4"/>
     </row>
     <row r="1234">
       <c r="A1234" s="4" t="n">
-        <v>5183</v>
+        <v>3070</v>
       </c>
       <c r="B1234" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1234" s="4" t="inlineStr">
         <is>
-          <t>Gabriel</t>
+          <t>Bertrand</t>
         </is>
       </c>
       <c r="D1234" s="4" t="inlineStr">
         <is>
-          <t>Simoes Gomes</t>
+          <t>Saugy</t>
         </is>
       </c>
       <c r="E1234" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1234" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G1234" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G1234" s="4"/>
     </row>
     <row r="1235">
       <c r="A1235" s="4" t="n">
-        <v>4789</v>
+        <v>3073</v>
       </c>
       <c r="B1235" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1235" s="4" t="inlineStr">
         <is>
-          <t>Gabriel</t>
+          <t>Philipp</t>
         </is>
       </c>
       <c r="D1235" s="4" t="inlineStr">
         <is>
-          <t>Simoes Gomes</t>
+          <t>Sauré</t>
         </is>
       </c>
       <c r="E1235" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1235" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G1235" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G1235" s="4"/>
     </row>
     <row r="1236">
       <c r="A1236" s="4" t="n">
-        <v>3369</v>
+        <v>5508</v>
       </c>
       <c r="B1236" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1236" s="4" t="inlineStr">
         <is>
-          <t>Nagaroor</t>
+          <t>Benjamin</t>
         </is>
       </c>
       <c r="D1236" s="4" t="inlineStr">
         <is>
-          <t>Sojo</t>
+          <t>Sauthier</t>
         </is>
       </c>
       <c r="E1236" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1236" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1236" s="4"/>
     </row>
     <row r="1237">
       <c r="A1237" s="4" t="n">
-        <v>3378</v>
+        <v>3093</v>
       </c>
       <c r="B1237" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1237" s="4" t="inlineStr">
         <is>
-          <t>Margo</t>
+          <t>Sacha</t>
         </is>
       </c>
       <c r="D1237" s="4" t="inlineStr">
         <is>
-          <t>Soret</t>
+          <t>Schafroth</t>
         </is>
       </c>
       <c r="E1237" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1237" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1237" s="4"/>
     </row>
     <row r="1238">
       <c r="A1238" s="4" t="n">
-        <v>3381</v>
+        <v>3092</v>
       </c>
       <c r="B1238" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1238" s="4" t="inlineStr">
         <is>
-          <t>Céline</t>
+          <t>Ronny</t>
         </is>
       </c>
       <c r="D1238" s="4" t="inlineStr">
         <is>
-          <t>Sousa Teixeira</t>
+          <t>Schafroth</t>
         </is>
       </c>
       <c r="E1238" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1238" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1238" s="4"/>
     </row>
     <row r="1239">
       <c r="A1239" s="4" t="n">
-        <v>3382</v>
+        <v>3095</v>
       </c>
       <c r="B1239" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1239" s="4" t="inlineStr">
         <is>
-          <t>Kelly</t>
+          <t>Manuela</t>
         </is>
       </c>
       <c r="D1239" s="4" t="inlineStr">
         <is>
-          <t>Sousa Teixeira</t>
+          <t>Schaller</t>
         </is>
       </c>
       <c r="E1239" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F1239" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1239" s="4"/>
     </row>
     <row r="1240">
       <c r="A1240" s="4" t="n">
-        <v>4500</v>
+        <v>3097</v>
       </c>
       <c r="B1240" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1240" s="4" t="inlineStr">
         <is>
-          <t>Güngör</t>
+          <t>Romain</t>
         </is>
       </c>
       <c r="D1240" s="4" t="inlineStr">
         <is>
-          <t>Sözen</t>
+          <t>Schaller</t>
         </is>
       </c>
       <c r="E1240" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1240" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1240" s="4"/>
     </row>
     <row r="1241">
       <c r="A1241" s="4" t="n">
-        <v>3386</v>
+        <v>3104</v>
       </c>
       <c r="B1241" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1241" s="4" t="inlineStr">
         <is>
-          <t>Cornelia</t>
+          <t>Simon</t>
         </is>
       </c>
       <c r="D1241" s="4" t="inlineStr">
         <is>
-          <t>Spahr</t>
+          <t>Schärer</t>
         </is>
       </c>
       <c r="E1241" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F1241" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1241" s="4"/>
     </row>
     <row r="1242">
       <c r="A1242" s="4" t="n">
-        <v>3387</v>
+        <v>3116</v>
       </c>
       <c r="B1242" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1242" s="4" t="inlineStr">
         <is>
-          <t>Patricia</t>
+          <t>Thomas</t>
         </is>
       </c>
       <c r="D1242" s="4" t="inlineStr">
         <is>
-          <t>Spalinger</t>
+          <t>Schelker</t>
         </is>
       </c>
       <c r="E1242" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F1242" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1242" s="4"/>
     </row>
     <row r="1243">
       <c r="A1243" s="4" t="n">
-        <v>3397</v>
+        <v>3130</v>
       </c>
       <c r="B1243" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1243" s="4" t="inlineStr">
         <is>
-          <t>Laila</t>
+          <t>Philipp</t>
         </is>
       </c>
       <c r="D1243" s="4" t="inlineStr">
         <is>
-          <t>Spinardi</t>
+          <t>Schey</t>
         </is>
       </c>
       <c r="E1243" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F1243" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1243" s="4"/>
     </row>
     <row r="1244">
       <c r="A1244" s="4" t="n">
-        <v>3400</v>
+        <v>6641</v>
       </c>
       <c r="B1244" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1244" s="4" t="inlineStr">
         <is>
-          <t>Lea</t>
+          <t>Rita</t>
         </is>
       </c>
       <c r="D1244" s="4" t="inlineStr">
         <is>
-          <t>Spirig</t>
+          <t>Schildknecht</t>
         </is>
       </c>
       <c r="E1244" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shisui Ryu</t>
         </is>
       </c>
       <c r="F1244" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1244" s="4"/>
     </row>
     <row r="1245">
       <c r="A1245" s="4" t="n">
-        <v>3402</v>
+        <v>3142</v>
       </c>
       <c r="B1245" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1245" s="4" t="inlineStr">
         <is>
-          <t>Giulia</t>
+          <t>Lukas</t>
         </is>
       </c>
       <c r="D1245" s="4" t="inlineStr">
         <is>
-          <t>Spitz</t>
+          <t>Schindler </t>
         </is>
       </c>
       <c r="E1245" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1245" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1245" s="4"/>
     </row>
     <row r="1246">
       <c r="A1246" s="4" t="n">
-        <v>3403</v>
+        <v>7341</v>
       </c>
       <c r="B1246" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1246" s="4" t="inlineStr">
         <is>
-          <t>Luca</t>
+          <t>Rita</t>
         </is>
       </c>
       <c r="D1246" s="4" t="inlineStr">
         <is>
-          <t>Spitz</t>
+          <t>Schläpfer</t>
         </is>
       </c>
       <c r="E1246" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Sport Karate</t>
         </is>
       </c>
       <c r="F1246" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1246" s="4"/>
     </row>
     <row r="1247">
       <c r="A1247" s="4" t="n">
-        <v>5190</v>
+        <v>3155</v>
       </c>
       <c r="B1247" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1247" s="4" t="inlineStr">
         <is>
-          <t>Dharaky</t>
+          <t>Nelly</t>
         </is>
       </c>
       <c r="D1247" s="4" t="inlineStr">
         <is>
-          <t>Sritharan</t>
+          <t>Schlund</t>
         </is>
       </c>
       <c r="E1247" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F1247" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G1247" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G1247" s="4"/>
     </row>
     <row r="1248">
       <c r="A1248" s="4" t="n">
-        <v>4788</v>
+        <v>4501</v>
       </c>
       <c r="B1248" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1248" s="4" t="inlineStr">
         <is>
-          <t>Dharaky</t>
+          <t>Severin</t>
         </is>
       </c>
       <c r="D1248" s="4" t="inlineStr">
         <is>
-          <t>Sritharan</t>
+          <t>Schmid</t>
         </is>
       </c>
       <c r="E1248" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1248" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G1248" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G1248" s="4"/>
     </row>
     <row r="1249">
       <c r="A1249" s="4" t="n">
-        <v>3436</v>
+        <v>3166</v>
       </c>
       <c r="B1249" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1249" s="4" t="inlineStr">
         <is>
-          <t>Lisa</t>
+          <t>Elvira</t>
         </is>
       </c>
       <c r="D1249" s="4" t="inlineStr">
         <is>
-          <t>Stalder</t>
+          <t>Schmid</t>
         </is>
       </c>
       <c r="E1249" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1249" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1249" s="4"/>
     </row>
     <row r="1250">
       <c r="A1250" s="4" t="n">
-        <v>3437</v>
+        <v>4502</v>
       </c>
       <c r="B1250" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1250" s="4" t="inlineStr">
         <is>
-          <t>Ulrich</t>
+          <t>Celina</t>
         </is>
       </c>
       <c r="D1250" s="4" t="inlineStr">
         <is>
-          <t>Stalder</t>
+          <t>Schmid</t>
         </is>
       </c>
       <c r="E1250" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1250" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1250" s="4"/>
     </row>
     <row r="1251">
       <c r="A1251" s="4" t="n">
-        <v>3439</v>
+        <v>3180</v>
       </c>
       <c r="B1251" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1251" s="4" t="inlineStr">
         <is>
-          <t>Floriana</t>
+          <t>Norbert</t>
         </is>
       </c>
       <c r="D1251" s="4" t="inlineStr">
         <is>
-          <t>Stanca</t>
+          <t>Schmidt</t>
         </is>
       </c>
       <c r="E1251" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1251" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1251" s="4"/>
     </row>
     <row r="1252">
       <c r="A1252" s="4" t="n">
-        <v>3440</v>
+        <v>3201</v>
       </c>
       <c r="B1252" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1252" s="4" t="inlineStr">
         <is>
-          <t>Dejan</t>
+          <t>Patricia</t>
         </is>
       </c>
       <c r="D1252" s="4" t="inlineStr">
         <is>
-          <t>Stanojevic</t>
+          <t>Schneider</t>
         </is>
       </c>
       <c r="E1252" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F1252" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1252" s="4"/>
     </row>
     <row r="1253">
       <c r="A1253" s="4" t="n">
-        <v>3441</v>
+        <v>3202</v>
       </c>
       <c r="B1253" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1253" s="4" t="inlineStr">
         <is>
-          <t>Alma</t>
+          <t>Roland</t>
         </is>
       </c>
       <c r="D1253" s="4" t="inlineStr">
         <is>
-          <t>Starodzeska</t>
+          <t>Schneider</t>
         </is>
       </c>
       <c r="E1253" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Fudokan</t>
         </is>
       </c>
       <c r="F1253" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1253" s="4"/>
     </row>
     <row r="1254">
       <c r="A1254" s="4" t="n">
-        <v>3443</v>
+        <v>3200</v>
       </c>
       <c r="B1254" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1254" s="4" t="inlineStr">
         <is>
-          <t>Xenia</t>
+          <t>Martin</t>
         </is>
       </c>
       <c r="D1254" s="4" t="inlineStr">
         <is>
-          <t>Startseva</t>
+          <t>Schneider</t>
         </is>
       </c>
       <c r="E1254" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F1254" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1254" s="4"/>
     </row>
     <row r="1255">
       <c r="A1255" s="4" t="n">
-        <v>3442</v>
+        <v>3194</v>
       </c>
       <c r="B1255" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1255" s="4" t="inlineStr">
         <is>
-          <t>Maria</t>
+          <t>Andreas</t>
         </is>
       </c>
       <c r="D1255" s="4" t="inlineStr">
         <is>
-          <t>Startseva</t>
+          <t>Schneider</t>
         </is>
       </c>
       <c r="E1255" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F1255" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1255" s="4"/>
     </row>
     <row r="1256">
       <c r="A1256" s="4" t="n">
-        <v>7358</v>
+        <v>3212</v>
       </c>
       <c r="B1256" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1256" s="4" t="inlineStr">
         <is>
-          <t>Johann</t>
+          <t>Martin</t>
         </is>
       </c>
       <c r="D1256" s="4" t="inlineStr">
         <is>
-          <t>Staub</t>
+          <t>Schneuwly</t>
         </is>
       </c>
       <c r="E1256" s="4" t="inlineStr">
         <is>
-          <t>Shorin Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1256" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1256" s="4"/>
     </row>
     <row r="1257">
       <c r="A1257" s="4" t="n">
-        <v>3445</v>
+        <v>7512</v>
       </c>
       <c r="B1257" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1257" s="4" t="inlineStr">
         <is>
-          <t>Moritz</t>
+          <t>Hakan</t>
         </is>
       </c>
       <c r="D1257" s="4" t="inlineStr">
         <is>
-          <t>Stäubli</t>
+          <t>Schöpfer</t>
         </is>
       </c>
       <c r="E1257" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1257" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1257" s="4"/>
     </row>
     <row r="1258">
       <c r="A1258" s="4" t="n">
-        <v>5860</v>
+        <v>3237</v>
       </c>
       <c r="B1258" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1258" s="4" t="inlineStr">
         <is>
-          <t>Nina</t>
+          <t>Ronnie</t>
         </is>
       </c>
       <c r="D1258" s="4" t="inlineStr">
         <is>
-          <t>Stieger</t>
+          <t>Schranz</t>
         </is>
       </c>
       <c r="E1258" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1258" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1258" s="4"/>
     </row>
     <row r="1259">
       <c r="A1259" s="4" t="n">
-        <v>3476</v>
+        <v>8190</v>
       </c>
       <c r="B1259" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1259" s="4" t="inlineStr">
         <is>
-          <t>Cyrill</t>
+          <t>Ladina</t>
         </is>
       </c>
       <c r="D1259" s="4" t="inlineStr">
         <is>
-          <t>Stieger</t>
+          <t>Schreiber</t>
         </is>
       </c>
       <c r="E1259" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Goju Ryu</t>
         </is>
       </c>
       <c r="F1259" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1259" s="4"/>
     </row>
     <row r="1260">
       <c r="A1260" s="4" t="n">
-        <v>3478</v>
+        <v>3239</v>
       </c>
       <c r="B1260" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1260" s="4" t="inlineStr">
         <is>
-          <t>Melina</t>
+          <t>Philip</t>
         </is>
       </c>
       <c r="D1260" s="4" t="inlineStr">
         <is>
-          <t>Stieger</t>
+          <t>Schreiner</t>
         </is>
       </c>
       <c r="E1260" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F1260" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1260" s="4"/>
     </row>
     <row r="1261">
       <c r="A1261" s="4" t="n">
-        <v>3490</v>
+        <v>5041</v>
       </c>
       <c r="B1261" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1261" s="4" t="inlineStr">
         <is>
-          <t>Zorance</t>
+          <t>Lionel</t>
         </is>
       </c>
       <c r="D1261" s="4" t="inlineStr">
         <is>
-          <t>Stojkov</t>
+          <t>Schroeter</t>
         </is>
       </c>
       <c r="E1261" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1261" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1261" s="4"/>
     </row>
     <row r="1262">
       <c r="A1262" s="4" t="n">
-        <v>3491</v>
+        <v>3245</v>
       </c>
       <c r="B1262" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1262" s="4" t="inlineStr">
         <is>
-          <t>Adela</t>
+          <t>Miriam</t>
         </is>
       </c>
       <c r="D1262" s="4" t="inlineStr">
         <is>
-          <t>Stojkova</t>
+          <t>Schuler</t>
         </is>
       </c>
       <c r="E1262" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1262" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1262" s="4"/>
     </row>
     <row r="1263">
       <c r="A1263" s="4" t="n">
-        <v>3516</v>
+        <v>3252</v>
       </c>
       <c r="B1263" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1263" s="4" t="inlineStr">
         <is>
-          <t>Georg</t>
+          <t>Michael</t>
         </is>
       </c>
       <c r="D1263" s="4" t="inlineStr">
         <is>
-          <t>Stucki</t>
+          <t>Schupbach</t>
         </is>
       </c>
       <c r="E1263" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1263" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1263" s="4"/>
     </row>
     <row r="1264">
       <c r="A1264" s="4" t="n">
-        <v>3518</v>
+        <v>8187</v>
       </c>
       <c r="B1264" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1264" s="4" t="inlineStr">
         <is>
-          <t>Monika</t>
+          <t>Neal</t>
         </is>
       </c>
       <c r="D1264" s="4" t="inlineStr">
         <is>
-          <t>Stucki</t>
+          <t>Schütz</t>
         </is>
       </c>
       <c r="E1264" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1264" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1264" s="4"/>
     </row>
     <row r="1265">
       <c r="A1265" s="4" t="n">
-        <v>3523</v>
+        <v>3274</v>
       </c>
       <c r="B1265" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1265" s="4" t="inlineStr">
         <is>
-          <t>Nicole</t>
+          <t>Adrien</t>
         </is>
       </c>
       <c r="D1265" s="4" t="inlineStr">
         <is>
-          <t>Studer</t>
+          <t>Schwitzguebel</t>
         </is>
       </c>
       <c r="E1265" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1265" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1265" s="4"/>
     </row>
     <row r="1266">
       <c r="A1266" s="4" t="n">
-        <v>3532</v>
+        <v>3277</v>
       </c>
       <c r="B1266" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1266" s="4" t="inlineStr">
         <is>
-          <t>Melchior</t>
+          <t>Katya</t>
         </is>
       </c>
       <c r="D1266" s="4" t="inlineStr">
         <is>
-          <t>Suarez</t>
+          <t>Scianna</t>
         </is>
       </c>
       <c r="E1266" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1266" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1266" s="4"/>
     </row>
     <row r="1267">
       <c r="A1267" s="4" t="n">
-        <v>3540</v>
+        <v>3286</v>
       </c>
       <c r="B1267" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1267" s="4" t="inlineStr">
         <is>
-          <t>Sunti</t>
+          <t>Matthias</t>
         </is>
       </c>
       <c r="D1267" s="4" t="inlineStr">
         <is>
-          <t>Sukyart</t>
+          <t>Seiler</t>
         </is>
       </c>
       <c r="E1267" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F1267" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1267" s="4"/>
     </row>
     <row r="1268">
       <c r="A1268" s="4" t="n">
-        <v>5512</v>
+        <v>5509</v>
       </c>
       <c r="B1268" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1268" s="4" t="inlineStr">
         <is>
-          <t>Anina</t>
+          <t>Jean-François</t>
         </is>
       </c>
       <c r="D1268" s="4" t="inlineStr">
         <is>
-          <t>Suter</t>
+          <t>Seitlinger</t>
         </is>
       </c>
       <c r="E1268" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1268" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1268" s="4"/>
     </row>
     <row r="1269">
       <c r="A1269" s="4" t="n">
-        <v>3556</v>
+        <v>7520</v>
       </c>
       <c r="B1269" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1269" s="4" t="inlineStr">
         <is>
-          <t>Ahmed</t>
+          <t>Ratko</t>
         </is>
       </c>
       <c r="D1269" s="4" t="inlineStr">
         <is>
-          <t>Sy</t>
+          <t>Sekerija</t>
         </is>
       </c>
       <c r="E1269" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1269" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1269" s="4"/>
     </row>
     <row r="1270">
       <c r="A1270" s="4" t="n">
-        <v>3565</v>
+        <v>5503</v>
       </c>
       <c r="B1270" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1270" s="4" t="inlineStr">
         <is>
-          <t>Maella</t>
+          <t>Debora</t>
         </is>
       </c>
       <c r="D1270" s="4" t="inlineStr">
         <is>
-          <t>Tarsi</t>
+          <t>Sekinger</t>
         </is>
       </c>
       <c r="E1270" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1270" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G1270" s="4"/>
+      <c r="G1270" s="4" t="inlineStr">
+        <is>
+          <t>SSKF</t>
+        </is>
+      </c>
     </row>
     <row r="1271">
       <c r="A1271" s="4" t="n">
-        <v>7505</v>
+        <v>3297</v>
       </c>
       <c r="B1271" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1271" s="4" t="inlineStr">
         <is>
-          <t>Salim</t>
+          <t>Senad</t>
         </is>
       </c>
       <c r="D1271" s="4" t="inlineStr">
         <is>
-          <t>Tawfik</t>
+          <t>Selimovic</t>
         </is>
       </c>
       <c r="E1271" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1271" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1271" s="4"/>
     </row>
     <row r="1272">
       <c r="A1272" s="4" t="n">
-        <v>7361</v>
+        <v>4523</v>
       </c>
       <c r="B1272" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1272" s="4" t="inlineStr">
         <is>
-          <t>Joshua</t>
+          <t>Thushanth</t>
         </is>
       </c>
       <c r="D1272" s="4" t="inlineStr">
         <is>
-          <t>Tenish</t>
+          <t>Selvakumar</t>
         </is>
       </c>
       <c r="E1272" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai Shito Ryu</t>
         </is>
       </c>
       <c r="F1272" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1272" s="4"/>
     </row>
     <row r="1273">
       <c r="A1273" s="4" t="n">
-        <v>3580</v>
+        <v>3304</v>
       </c>
       <c r="B1273" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1273" s="4" t="inlineStr">
         <is>
-          <t>Olivier</t>
+          <t>Daniel</t>
         </is>
       </c>
       <c r="D1273" s="4" t="inlineStr">
         <is>
-          <t>Terrettaz</t>
+          <t>Senften</t>
         </is>
       </c>
       <c r="E1273" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F1273" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1273" s="4"/>
     </row>
     <row r="1274">
       <c r="A1274" s="4" t="n">
-        <v>5042</v>
+        <v>3312</v>
       </c>
       <c r="B1274" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1274" s="4" t="inlineStr">
         <is>
-          <t>Christian</t>
+          <t>Vittoria</t>
         </is>
       </c>
       <c r="D1274" s="4" t="inlineStr">
         <is>
-          <t>Theler</t>
+          <t>Sergi</t>
         </is>
       </c>
       <c r="E1274" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F1274" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1274" s="4"/>
     </row>
     <row r="1275">
       <c r="A1275" s="4" t="n">
-        <v>3589</v>
+        <v>3311</v>
       </c>
       <c r="B1275" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1275" s="4" t="inlineStr">
         <is>
-          <t>Dimitri</t>
+          <t>Benito</t>
         </is>
       </c>
       <c r="D1275" s="4" t="inlineStr">
         <is>
-          <t>Theodoridis</t>
+          <t>Sergi</t>
         </is>
       </c>
       <c r="E1275" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F1275" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1275" s="4"/>
     </row>
     <row r="1276">
       <c r="A1276" s="4" t="n">
-        <v>3590</v>
+        <v>8186</v>
       </c>
       <c r="B1276" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1276" s="4" t="inlineStr">
         <is>
-          <t>Lucien</t>
+          <t>Yannick</t>
         </is>
       </c>
       <c r="D1276" s="4" t="inlineStr">
         <is>
-          <t>Theoduloz</t>
+          <t>Sermier</t>
         </is>
       </c>
       <c r="E1276" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1276" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1276" s="4"/>
     </row>
     <row r="1277">
       <c r="A1277" s="4" t="n">
-        <v>3592</v>
+        <v>3315</v>
       </c>
       <c r="B1277" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1277" s="4" t="inlineStr">
         <is>
-          <t>Xenia</t>
+          <t>Mathieu</t>
         </is>
       </c>
       <c r="D1277" s="4" t="inlineStr">
         <is>
-          <t>Thevox-Dalle</t>
+          <t>Seydoux</t>
         </is>
       </c>
       <c r="E1277" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1277" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1277" s="4"/>
     </row>
     <row r="1278">
       <c r="A1278" s="4" t="n">
-        <v>3599</v>
+        <v>3316</v>
       </c>
       <c r="B1278" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1278" s="4" t="inlineStr">
         <is>
-          <t>Amélie</t>
+          <t>Michel</t>
         </is>
       </c>
       <c r="D1278" s="4" t="inlineStr">
         <is>
-          <t>Thomas</t>
+          <t>Seydoux</t>
         </is>
       </c>
       <c r="E1278" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F1278" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1278" s="4"/>
     </row>
     <row r="1279">
       <c r="A1279" s="4" t="n">
-        <v>3600</v>
+        <v>3318</v>
       </c>
       <c r="B1279" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1279" s="4" t="inlineStr">
         <is>
-          <t>Anne-Julie</t>
+          <t>Karim</t>
         </is>
       </c>
       <c r="D1279" s="4" t="inlineStr">
         <is>
-          <t>Thomas</t>
+          <t>Sgaier</t>
         </is>
       </c>
       <c r="E1279" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1279" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1279" s="4"/>
     </row>
     <row r="1280">
       <c r="A1280" s="4" t="n">
-        <v>3601</v>
+        <v>3320</v>
       </c>
       <c r="B1280" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1280" s="4" t="inlineStr">
         <is>
-          <t>Nathalie</t>
+          <t>Suada</t>
         </is>
       </c>
       <c r="D1280" s="4" t="inlineStr">
         <is>
-          <t>Thomas</t>
+          <t>Shabani</t>
         </is>
       </c>
       <c r="E1280" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1280" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1280" s="4"/>
     </row>
     <row r="1281">
       <c r="A1281" s="4" t="n">
-        <v>3604</v>
+        <v>3319</v>
       </c>
       <c r="B1281" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1281" s="4" t="inlineStr">
         <is>
-          <t>Florian</t>
+          <t>Sejdim</t>
         </is>
       </c>
       <c r="D1281" s="4" t="inlineStr">
         <is>
-          <t>Thommen</t>
+          <t>Shabani</t>
         </is>
       </c>
       <c r="E1281" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1281" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1281" s="4"/>
     </row>
     <row r="1282">
       <c r="A1282" s="4" t="n">
-        <v>5505</v>
+        <v>3321</v>
       </c>
       <c r="B1282" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1282" s="4" t="inlineStr">
         <is>
-          <t>Eric</t>
+          <t>Arbérita</t>
         </is>
       </c>
       <c r="D1282" s="4" t="inlineStr">
         <is>
-          <t>Timmer</t>
+          <t>Shala</t>
         </is>
       </c>
       <c r="E1282" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1282" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G1282" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G1282" s="4"/>
     </row>
     <row r="1283">
       <c r="A1283" s="4" t="n">
-        <v>3615</v>
+        <v>4540</v>
       </c>
       <c r="B1283" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1283" s="4" t="inlineStr">
         <is>
-          <t>Jason</t>
+          <t>Noussin</t>
         </is>
       </c>
       <c r="D1283" s="4" t="inlineStr">
         <is>
-          <t>Tissières</t>
+          <t>Shamim</t>
         </is>
       </c>
       <c r="E1283" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1283" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1283" s="4"/>
     </row>
     <row r="1284">
       <c r="A1284" s="4" t="n">
-        <v>3620</v>
+        <v>3323</v>
       </c>
       <c r="B1284" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1284" s="4" t="inlineStr">
         <is>
-          <t>Aleksandar</t>
+          <t>Monescha</t>
         </is>
       </c>
       <c r="D1284" s="4" t="inlineStr">
         <is>
-          <t>Todosijevic</t>
+          <t>Shanmugam</t>
         </is>
       </c>
       <c r="E1284" s="4" t="inlineStr">
         <is>
           <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F1284" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1284" s="4"/>
     </row>
     <row r="1285">
       <c r="A1285" s="4" t="n">
-        <v>3625</v>
+        <v>3327</v>
       </c>
       <c r="B1285" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1285" s="4" t="inlineStr">
         <is>
-          <t>Peter</t>
+          <t>Prem</t>
         </is>
       </c>
       <c r="D1285" s="4" t="inlineStr">
         <is>
-          <t>Tomischek</t>
+          <t>Sian</t>
         </is>
       </c>
       <c r="E1285" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F1285" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1285" s="4"/>
     </row>
     <row r="1286">
       <c r="A1286" s="4" t="n">
-        <v>3633</v>
+        <v>3331</v>
       </c>
       <c r="B1286" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1286" s="4" t="inlineStr">
         <is>
-          <t>Nicolas</t>
+          <t>Cédric</t>
         </is>
       </c>
       <c r="D1286" s="4" t="inlineStr">
         <is>
-          <t>Trac</t>
+          <t>Sieber</t>
         </is>
       </c>
       <c r="E1286" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1286" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1286" s="4"/>
     </row>
     <row r="1287">
       <c r="A1287" s="4" t="n">
-        <v>3634</v>
+        <v>7363</v>
       </c>
       <c r="B1287" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1287" s="4" t="inlineStr">
         <is>
-          <t>Sophie</t>
+          <t>Louis</t>
         </is>
       </c>
       <c r="D1287" s="4" t="inlineStr">
         <is>
-          <t>Trac</t>
+          <t>Sierro</t>
         </is>
       </c>
       <c r="E1287" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1287" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1287" s="4"/>
     </row>
     <row r="1288">
       <c r="A1288" s="4" t="n">
-        <v>3648</v>
+        <v>4789</v>
       </c>
       <c r="B1288" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1288" s="4" t="inlineStr">
         <is>
-          <t>Costatino</t>
+          <t>Gabriel</t>
         </is>
       </c>
       <c r="D1288" s="4" t="inlineStr">
         <is>
-          <t>Tripodi</t>
+          <t>Simoes Gomes</t>
         </is>
       </c>
       <c r="E1288" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1288" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G1288" s="4"/>
+      <c r="G1288" s="4" t="inlineStr">
+        <is>
+          <t>SSKF</t>
+        </is>
+      </c>
     </row>
     <row r="1289">
       <c r="A1289" s="4" t="n">
-        <v>5859</v>
+        <v>5183</v>
       </c>
       <c r="B1289" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1289" s="4" t="inlineStr">
         <is>
-          <t>Nemanja</t>
+          <t>Gabriel</t>
         </is>
       </c>
       <c r="D1289" s="4" t="inlineStr">
         <is>
-          <t>Trivalic</t>
+          <t>Simoes Gomes</t>
         </is>
       </c>
       <c r="E1289" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1289" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G1289" s="4"/>
+      <c r="G1289" s="4" t="inlineStr">
+        <is>
+          <t>SSKF</t>
+        </is>
+      </c>
     </row>
     <row r="1290">
       <c r="A1290" s="4" t="n">
-        <v>3651</v>
+        <v>3369</v>
       </c>
       <c r="B1290" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1290" s="4" t="inlineStr">
         <is>
-          <t>Marvin</t>
+          <t>Nagaroor</t>
         </is>
       </c>
       <c r="D1290" s="4" t="inlineStr">
         <is>
-          <t>Truffer</t>
+          <t>Sojo</t>
         </is>
       </c>
       <c r="E1290" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1290" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1290" s="4"/>
     </row>
     <row r="1291">
       <c r="A1291" s="4" t="n">
-        <v>3652</v>
+        <v>3378</v>
       </c>
       <c r="B1291" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1291" s="4" t="inlineStr">
         <is>
-          <t>Daniela</t>
+          <t>Margo</t>
         </is>
       </c>
       <c r="D1291" s="4" t="inlineStr">
         <is>
-          <t>Truffer Stupf</t>
+          <t>Soret</t>
         </is>
       </c>
       <c r="E1291" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1291" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1291" s="4"/>
     </row>
     <row r="1292">
       <c r="A1292" s="4" t="n">
-        <v>3654</v>
+        <v>3381</v>
       </c>
       <c r="B1292" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1292" s="4" t="inlineStr">
         <is>
-          <t>Minh Canh</t>
+          <t>Céline</t>
         </is>
       </c>
       <c r="D1292" s="4" t="inlineStr">
         <is>
-          <t>Truong</t>
+          <t>Sousa Teixeira</t>
         </is>
       </c>
       <c r="E1292" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1292" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1292" s="4"/>
     </row>
     <row r="1293">
       <c r="A1293" s="4" t="n">
-        <v>3658</v>
+        <v>3382</v>
       </c>
       <c r="B1293" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1293" s="4" t="inlineStr">
         <is>
-          <t>Christoph</t>
+          <t>Kelly</t>
         </is>
       </c>
       <c r="D1293" s="4" t="inlineStr">
         <is>
-          <t>Tschabold</t>
+          <t>Sousa Teixeira</t>
         </is>
       </c>
       <c r="E1293" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1293" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1293" s="4"/>
     </row>
     <row r="1294">
       <c r="A1294" s="4" t="n">
-        <v>3662</v>
+        <v>3386</v>
       </c>
       <c r="B1294" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1294" s="4" t="inlineStr">
         <is>
-          <t>Sandra</t>
+          <t>Cornelia</t>
         </is>
       </c>
       <c r="D1294" s="4" t="inlineStr">
         <is>
-          <t>Tschiemer</t>
+          <t>Spahr</t>
         </is>
       </c>
       <c r="E1294" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1294" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1294" s="4"/>
     </row>
     <row r="1295">
       <c r="A1295" s="4" t="n">
-        <v>3667</v>
+        <v>3387</v>
       </c>
       <c r="B1295" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1295" s="4" t="inlineStr">
         <is>
-          <t>Damiano</t>
+          <t>Patricia</t>
         </is>
       </c>
       <c r="D1295" s="4" t="inlineStr">
         <is>
-          <t>Tuena</t>
+          <t>Spalinger</t>
         </is>
       </c>
       <c r="E1295" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F1295" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1295" s="4"/>
     </row>
     <row r="1296">
       <c r="A1296" s="4" t="n">
-        <v>3670</v>
+        <v>3397</v>
       </c>
       <c r="B1296" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1296" s="4" t="inlineStr">
         <is>
-          <t>Jens</t>
+          <t>Laila</t>
         </is>
       </c>
       <c r="D1296" s="4" t="inlineStr">
         <is>
-          <t>Turowski</t>
+          <t>Spinardi</t>
         </is>
       </c>
       <c r="E1296" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1296" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1296" s="4"/>
     </row>
     <row r="1297">
       <c r="A1297" s="4" t="n">
-        <v>3674</v>
+        <v>3400</v>
       </c>
       <c r="B1297" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1297" s="4" t="inlineStr">
         <is>
-          <t>Michael</t>
+          <t>Lea</t>
         </is>
       </c>
       <c r="D1297" s="4" t="inlineStr">
         <is>
-          <t>Udry</t>
+          <t>Spirig</t>
         </is>
       </c>
       <c r="E1297" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1297" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1297" s="4"/>
     </row>
     <row r="1298">
       <c r="A1298" s="4" t="n">
-        <v>3678</v>
+        <v>3403</v>
       </c>
       <c r="B1298" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1298" s="4" t="inlineStr">
         <is>
-          <t>Adhurim</t>
+          <t>Luca</t>
         </is>
       </c>
       <c r="D1298" s="4" t="inlineStr">
         <is>
-          <t>Uka</t>
+          <t>Spitz</t>
         </is>
       </c>
       <c r="E1298" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1298" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1298" s="4"/>
     </row>
     <row r="1299">
       <c r="A1299" s="4" t="n">
-        <v>3679</v>
+        <v>3402</v>
       </c>
       <c r="B1299" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1299" s="4" t="inlineStr">
         <is>
-          <t>Anita</t>
+          <t>Giulia</t>
         </is>
       </c>
       <c r="D1299" s="4" t="inlineStr">
         <is>
-          <t>Uka</t>
+          <t>Spitz</t>
         </is>
       </c>
       <c r="E1299" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1299" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1299" s="4"/>
     </row>
     <row r="1300">
       <c r="A1300" s="4" t="n">
-        <v>3684</v>
+        <v>8201</v>
       </c>
       <c r="B1300" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1300" s="4" t="inlineStr">
         <is>
-          <t>Jürg</t>
+          <t>Carole</t>
         </is>
       </c>
       <c r="D1300" s="4" t="inlineStr">
         <is>
-          <t>Ulrich</t>
+          <t>Splitter</t>
         </is>
       </c>
       <c r="E1300" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1300" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1300" s="4"/>
     </row>
     <row r="1301">
       <c r="A1301" s="4" t="n">
-        <v>3686</v>
+        <v>4788</v>
       </c>
       <c r="B1301" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1301" s="4" t="inlineStr">
         <is>
-          <t>Tiliphen</t>
+          <t>Dharaky</t>
         </is>
       </c>
       <c r="D1301" s="4" t="inlineStr">
         <is>
-          <t>Umathevan</t>
+          <t>Sritharan</t>
         </is>
       </c>
       <c r="E1301" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1301" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G1301" s="4"/>
+      <c r="G1301" s="4" t="inlineStr">
+        <is>
+          <t>SSKF</t>
+        </is>
+      </c>
     </row>
     <row r="1302">
       <c r="A1302" s="4" t="n">
-        <v>5855</v>
+        <v>5190</v>
       </c>
       <c r="B1302" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1302" s="4" t="inlineStr">
         <is>
-          <t>Lucio</t>
+          <t>Dharaky</t>
         </is>
       </c>
       <c r="D1302" s="4" t="inlineStr">
         <is>
-          <t>Urzua Bermudez</t>
+          <t>Sritharan</t>
         </is>
       </c>
       <c r="E1302" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1302" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G1302" s="4"/>
+      <c r="G1302" s="4" t="inlineStr">
+        <is>
+          <t>SSKF</t>
+        </is>
+      </c>
     </row>
     <row r="1303">
       <c r="A1303" s="4" t="n">
-        <v>7347</v>
+        <v>3436</v>
       </c>
       <c r="B1303" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1303" s="4" t="inlineStr">
         <is>
-          <t>Catherine</t>
+          <t>Lisa</t>
         </is>
       </c>
       <c r="D1303" s="4" t="inlineStr">
         <is>
-          <t>Vasey</t>
+          <t>Stalder</t>
         </is>
       </c>
       <c r="E1303" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F1303" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1303" s="4"/>
     </row>
     <row r="1304">
       <c r="A1304" s="4" t="n">
-        <v>3708</v>
+        <v>3437</v>
       </c>
       <c r="B1304" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1304" s="4" t="inlineStr">
         <is>
-          <t>Guillaume</t>
+          <t>Ulrich</t>
         </is>
       </c>
       <c r="D1304" s="4" t="inlineStr">
         <is>
-          <t>Vaudan</t>
+          <t>Stalder</t>
         </is>
       </c>
       <c r="E1304" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F1304" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1304" s="4"/>
     </row>
     <row r="1305">
       <c r="A1305" s="4" t="n">
-        <v>3710</v>
+        <v>3439</v>
       </c>
       <c r="B1305" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1305" s="4" t="inlineStr">
         <is>
-          <t>Jean-Marc</t>
+          <t>Floriana</t>
         </is>
       </c>
       <c r="D1305" s="4" t="inlineStr">
         <is>
-          <t>Vautier</t>
+          <t>Stanca</t>
         </is>
       </c>
       <c r="E1305" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1305" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1305" s="4"/>
     </row>
     <row r="1306">
       <c r="A1306" s="4" t="n">
-        <v>7375</v>
+        <v>3440</v>
       </c>
       <c r="B1306" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1306" s="4" t="inlineStr">
         <is>
-          <t>Jean-Marc</t>
+          <t>Dejan</t>
         </is>
       </c>
       <c r="D1306" s="4" t="inlineStr">
         <is>
-          <t>Vautier</t>
+          <t>Stanojevic</t>
         </is>
       </c>
       <c r="E1306" s="4" t="inlineStr">
         <is>
-          <t>Goju Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1306" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1306" s="4"/>
     </row>
     <row r="1307">
       <c r="A1307" s="4" t="n">
-        <v>5851</v>
+        <v>3441</v>
       </c>
       <c r="B1307" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1307" s="4" t="inlineStr">
         <is>
-          <t>Chloé</t>
+          <t>Alma</t>
         </is>
       </c>
       <c r="D1307" s="4" t="inlineStr">
         <is>
-          <t>Vazquez</t>
+          <t>Starodzeska</t>
         </is>
       </c>
       <c r="E1307" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F1307" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1307" s="4"/>
     </row>
     <row r="1308">
       <c r="A1308" s="4" t="n">
-        <v>6660</v>
+        <v>3443</v>
       </c>
       <c r="B1308" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1308" s="4" t="inlineStr">
         <is>
-          <t>Chloé</t>
+          <t>Xenia</t>
         </is>
       </c>
       <c r="D1308" s="4" t="inlineStr">
         <is>
-          <t>Vazquez</t>
+          <t>Startseva</t>
         </is>
       </c>
       <c r="E1308" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F1308" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1308" s="4"/>
     </row>
     <row r="1309">
       <c r="A1309" s="4" t="n">
-        <v>3714</v>
+        <v>3442</v>
       </c>
       <c r="B1309" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1309" s="4" t="inlineStr">
         <is>
-          <t>Vignesh</t>
+          <t>Maria</t>
         </is>
       </c>
       <c r="D1309" s="4" t="inlineStr">
         <is>
-          <t>Venkatachalam</t>
+          <t>Startseva</t>
         </is>
       </c>
       <c r="E1309" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F1309" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1309" s="4"/>
     </row>
     <row r="1310">
       <c r="A1310" s="4" t="n">
-        <v>3721</v>
+        <v>7358</v>
       </c>
       <c r="B1310" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1310" s="4" t="inlineStr">
         <is>
-          <t>Laurent</t>
+          <t>Johann</t>
         </is>
       </c>
       <c r="D1310" s="4" t="inlineStr">
         <is>
-          <t>Vesy</t>
+          <t>Staub</t>
         </is>
       </c>
       <c r="E1310" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shorin Ryu</t>
         </is>
       </c>
       <c r="F1310" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1310" s="4"/>
     </row>
     <row r="1311">
       <c r="A1311" s="4" t="n">
-        <v>3724</v>
+        <v>3445</v>
       </c>
       <c r="B1311" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1311" s="4" t="inlineStr">
         <is>
-          <t>Edmond</t>
+          <t>Moritz</t>
         </is>
       </c>
       <c r="D1311" s="4" t="inlineStr">
         <is>
-          <t>Vez</t>
+          <t>Stäubli</t>
         </is>
       </c>
       <c r="E1311" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F1311" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1311" s="4"/>
     </row>
     <row r="1312">
       <c r="A1312" s="4" t="n">
-        <v>3725</v>
+        <v>3476</v>
       </c>
       <c r="B1312" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1312" s="4" t="inlineStr">
         <is>
-          <t>Vincent</t>
+          <t>Cyrill</t>
         </is>
       </c>
       <c r="D1312" s="4" t="inlineStr">
         <is>
-          <t>Vibert</t>
+          <t>Stieger</t>
         </is>
       </c>
       <c r="E1312" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F1312" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1312" s="4"/>
     </row>
     <row r="1313">
       <c r="A1313" s="4" t="n">
-        <v>3729</v>
+        <v>5860</v>
       </c>
       <c r="B1313" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1313" s="4" t="inlineStr">
         <is>
-          <t>Julia</t>
+          <t>Nina</t>
         </is>
       </c>
       <c r="D1313" s="4" t="inlineStr">
         <is>
-          <t>Villard</t>
+          <t>Stieger</t>
         </is>
       </c>
       <c r="E1313" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1313" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1313" s="4"/>
     </row>
     <row r="1314">
       <c r="A1314" s="4" t="n">
-        <v>3740</v>
+        <v>3478</v>
       </c>
       <c r="B1314" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1314" s="4" t="inlineStr">
         <is>
-          <t>Isabelle</t>
+          <t>Melina</t>
         </is>
       </c>
       <c r="D1314" s="4" t="inlineStr">
         <is>
-          <t>Vögeli</t>
+          <t>Stieger</t>
         </is>
       </c>
       <c r="E1314" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1314" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1314" s="4"/>
     </row>
     <row r="1315">
       <c r="A1315" s="4" t="n">
-        <v>4514</v>
+        <v>3490</v>
       </c>
       <c r="B1315" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1315" s="4" t="inlineStr">
         <is>
-          <t>Amélie</t>
+          <t>Zorance</t>
         </is>
       </c>
       <c r="D1315" s="4" t="inlineStr">
         <is>
-          <t>Vögelin</t>
+          <t>Stojkov</t>
         </is>
       </c>
       <c r="E1315" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F1315" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1315" s="4"/>
     </row>
     <row r="1316">
       <c r="A1316" s="4" t="n">
-        <v>4513</v>
+        <v>3491</v>
       </c>
       <c r="B1316" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1316" s="4" t="inlineStr">
         <is>
-          <t>Florence</t>
+          <t>Adela</t>
         </is>
       </c>
       <c r="D1316" s="4" t="inlineStr">
         <is>
-          <t>Vögelin</t>
+          <t>Stojkova</t>
         </is>
       </c>
       <c r="E1316" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F1316" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1316" s="4"/>
     </row>
     <row r="1317">
       <c r="A1317" s="4" t="n">
-        <v>3758</v>
+        <v>3516</v>
       </c>
       <c r="B1317" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1317" s="4" t="inlineStr">
         <is>
-          <t>Nicolas</t>
+          <t>Georg</t>
         </is>
       </c>
       <c r="D1317" s="4" t="inlineStr">
         <is>
-          <t>Von Arburg</t>
+          <t>Stucki</t>
         </is>
       </c>
       <c r="E1317" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F1317" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1317" s="4"/>
     </row>
     <row r="1318">
       <c r="A1318" s="4" t="n">
-        <v>3759</v>
+        <v>3518</v>
       </c>
       <c r="B1318" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1318" s="4" t="inlineStr">
         <is>
-          <t>Michel</t>
+          <t>Monika</t>
         </is>
       </c>
       <c r="D1318" s="4" t="inlineStr">
         <is>
-          <t>Von Arx</t>
+          <t>Stucki</t>
         </is>
       </c>
       <c r="E1318" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F1318" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1318" s="4"/>
     </row>
     <row r="1319">
       <c r="A1319" s="4" t="n">
-        <v>3762</v>
+        <v>3523</v>
       </c>
       <c r="B1319" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1319" s="4" t="inlineStr">
         <is>
-          <t>Pascal</t>
+          <t>Nicole</t>
         </is>
       </c>
       <c r="D1319" s="4" t="inlineStr">
         <is>
-          <t>Von Gunten</t>
+          <t>Studer</t>
         </is>
       </c>
       <c r="E1319" s="4" t="inlineStr">
         <is>
-          <t>Shito-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1319" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1319" s="4"/>
     </row>
     <row r="1320">
       <c r="A1320" s="4" t="n">
-        <v>3767</v>
+        <v>3532</v>
       </c>
       <c r="B1320" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1320" s="4" t="inlineStr">
         <is>
-          <t>Christoph</t>
+          <t>Melchior</t>
         </is>
       </c>
       <c r="D1320" s="4" t="inlineStr">
         <is>
-          <t>Von Moos</t>
+          <t>Suarez</t>
         </is>
       </c>
       <c r="E1320" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1320" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1320" s="4"/>
     </row>
     <row r="1321">
       <c r="A1321" s="4" t="n">
-        <v>7367</v>
+        <v>3540</v>
       </c>
       <c r="B1321" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1321" s="4" t="inlineStr">
         <is>
-          <t>Theobald</t>
+          <t>Sunti</t>
         </is>
       </c>
       <c r="D1321" s="4" t="inlineStr">
         <is>
-          <t>von Roten</t>
+          <t>Sukyart</t>
         </is>
       </c>
       <c r="E1321" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1321" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1321" s="4"/>
     </row>
     <row r="1322">
       <c r="A1322" s="4" t="n">
-        <v>7369</v>
+        <v>5512</v>
       </c>
       <c r="B1322" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1322" s="4" t="inlineStr">
         <is>
-          <t>Theobald</t>
+          <t>Anina</t>
         </is>
       </c>
       <c r="D1322" s="4" t="inlineStr">
         <is>
-          <t>von Roten</t>
+          <t>Suter</t>
         </is>
       </c>
       <c r="E1322" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F1322" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1322" s="4"/>
     </row>
     <row r="1323">
       <c r="A1323" s="4" t="n">
-        <v>3769</v>
+        <v>3556</v>
       </c>
       <c r="B1323" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1323" s="4" t="inlineStr">
         <is>
-          <t>Yves</t>
+          <t>Ahmed</t>
         </is>
       </c>
       <c r="D1323" s="4" t="inlineStr">
         <is>
-          <t>Von Weydlich</t>
+          <t>Sy</t>
         </is>
       </c>
       <c r="E1323" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1323" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1323" s="4"/>
     </row>
     <row r="1324">
       <c r="A1324" s="4" t="n">
-        <v>3773</v>
+        <v>3565</v>
       </c>
       <c r="B1324" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1324" s="4" t="inlineStr">
         <is>
-          <t>Aymeric</t>
+          <t>Maella</t>
         </is>
       </c>
       <c r="D1324" s="4" t="inlineStr">
         <is>
-          <t>Vouilloz</t>
+          <t>Tarsi</t>
         </is>
       </c>
       <c r="E1324" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1324" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1324" s="4"/>
     </row>
     <row r="1325">
       <c r="A1325" s="4" t="n">
-        <v>3775</v>
+        <v>7505</v>
       </c>
       <c r="B1325" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1325" s="4" t="inlineStr">
         <is>
-          <t>Matteo</t>
+          <t>Salim</t>
         </is>
       </c>
       <c r="D1325" s="4" t="inlineStr">
         <is>
-          <t>Vozza</t>
+          <t>Tawfik</t>
         </is>
       </c>
       <c r="E1325" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1325" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1325" s="4"/>
     </row>
     <row r="1326">
       <c r="A1326" s="4" t="n">
-        <v>3794</v>
+        <v>7361</v>
       </c>
       <c r="B1326" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1326" s="4" t="inlineStr">
         <is>
-          <t>Andreas</t>
+          <t>Joshua</t>
         </is>
       </c>
       <c r="D1326" s="4" t="inlineStr">
         <is>
-          <t>Wagner</t>
+          <t>Tenish</t>
         </is>
       </c>
       <c r="E1326" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1326" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1326" s="4"/>
     </row>
     <row r="1327">
       <c r="A1327" s="4" t="n">
-        <v>3800</v>
+        <v>3580</v>
       </c>
       <c r="B1327" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1327" s="4" t="inlineStr">
         <is>
-          <t>Ronnie</t>
+          <t>Olivier</t>
         </is>
       </c>
       <c r="D1327" s="4" t="inlineStr">
         <is>
-          <t>Wahli</t>
+          <t>Terrettaz</t>
         </is>
       </c>
       <c r="E1327" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1327" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1327" s="4"/>
     </row>
     <row r="1328">
       <c r="A1328" s="4" t="n">
-        <v>3801</v>
+        <v>5042</v>
       </c>
       <c r="B1328" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1328" s="4" t="inlineStr">
         <is>
-          <t>Eva</t>
+          <t>Christian</t>
         </is>
       </c>
       <c r="D1328" s="4" t="inlineStr">
         <is>
-          <t>Waiblinger</t>
+          <t>Theler</t>
         </is>
       </c>
       <c r="E1328" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1328" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1328" s="4"/>
     </row>
     <row r="1329">
       <c r="A1329" s="4" t="n">
-        <v>3802</v>
+        <v>3589</v>
       </c>
       <c r="B1329" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1329" s="4" t="inlineStr">
         <is>
-          <t>Marlis</t>
+          <t>Dimitri</t>
         </is>
       </c>
       <c r="D1329" s="4" t="inlineStr">
         <is>
-          <t>Walaulta</t>
+          <t>Theodoridis</t>
         </is>
       </c>
       <c r="E1329" s="4" t="inlineStr">
         <is>
           <t>Shukokai</t>
         </is>
       </c>
       <c r="F1329" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1329" s="4"/>
     </row>
     <row r="1330">
       <c r="A1330" s="4" t="n">
-        <v>3816</v>
+        <v>3590</v>
       </c>
       <c r="B1330" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1330" s="4" t="inlineStr">
         <is>
-          <t>Sandra</t>
+          <t>Lucien</t>
         </is>
       </c>
       <c r="D1330" s="4" t="inlineStr">
         <is>
-          <t>Wanner</t>
+          <t>Theoduloz</t>
         </is>
       </c>
       <c r="E1330" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1330" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1330" s="4"/>
     </row>
     <row r="1331">
       <c r="A1331" s="4" t="n">
-        <v>6640</v>
+        <v>3592</v>
       </c>
       <c r="B1331" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1331" s="4" t="inlineStr">
         <is>
-          <t>Simon</t>
+          <t>Xenia</t>
         </is>
       </c>
       <c r="D1331" s="4" t="inlineStr">
         <is>
-          <t>Wegmüller</t>
+          <t>Thevox-Dalle</t>
         </is>
       </c>
       <c r="E1331" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1331" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1331" s="4"/>
     </row>
     <row r="1332">
       <c r="A1332" s="4" t="n">
-        <v>7353</v>
+        <v>3599</v>
       </c>
       <c r="B1332" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1332" s="4" t="inlineStr">
         <is>
-          <t>Solène</t>
+          <t>Amélie</t>
         </is>
       </c>
       <c r="D1332" s="4" t="inlineStr">
         <is>
-          <t>Wenger</t>
+          <t>Thomas</t>
         </is>
       </c>
       <c r="E1332" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1332" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1332" s="4"/>
     </row>
     <row r="1333">
       <c r="A1333" s="4" t="n">
-        <v>7515</v>
+        <v>3601</v>
       </c>
       <c r="B1333" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1333" s="4" t="inlineStr">
         <is>
-          <t>Levin</t>
+          <t>Nathalie</t>
         </is>
       </c>
       <c r="D1333" s="4" t="inlineStr">
         <is>
-          <t>Wenger</t>
+          <t>Thomas</t>
         </is>
       </c>
       <c r="E1333" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1333" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1333" s="4"/>
     </row>
     <row r="1334">
       <c r="A1334" s="4" t="n">
-        <v>3848</v>
+        <v>3600</v>
       </c>
       <c r="B1334" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1334" s="4" t="inlineStr">
         <is>
-          <t>François</t>
+          <t>Anne-Julie</t>
         </is>
       </c>
       <c r="D1334" s="4" t="inlineStr">
         <is>
-          <t>Wider</t>
+          <t>Thomas</t>
         </is>
       </c>
       <c r="E1334" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1334" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1334" s="4"/>
     </row>
     <row r="1335">
       <c r="A1335" s="4" t="n">
-        <v>3854</v>
+        <v>3604</v>
       </c>
       <c r="B1335" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1335" s="4" t="inlineStr">
         <is>
-          <t>Mercedes</t>
+          <t>Florian</t>
         </is>
       </c>
       <c r="D1335" s="4" t="inlineStr">
         <is>
-          <t>Widmer</t>
+          <t>Thommen</t>
         </is>
       </c>
       <c r="E1335" s="4" t="inlineStr">
         <is>
-          <t>Fudokan</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F1335" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1335" s="4"/>
     </row>
     <row r="1336">
       <c r="A1336" s="4" t="n">
-        <v>3856</v>
+        <v>5505</v>
       </c>
       <c r="B1336" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1336" s="4" t="inlineStr">
         <is>
-          <t>Nora</t>
+          <t>Eric</t>
         </is>
       </c>
       <c r="D1336" s="4" t="inlineStr">
         <is>
-          <t>Widmer</t>
+          <t>Timmer</t>
         </is>
       </c>
       <c r="E1336" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1336" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G1336" s="4"/>
+      <c r="G1336" s="4" t="inlineStr">
+        <is>
+          <t>SSKF</t>
+        </is>
+      </c>
     </row>
     <row r="1337">
       <c r="A1337" s="4" t="n">
-        <v>3861</v>
+        <v>3615</v>
       </c>
       <c r="B1337" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1337" s="4" t="inlineStr">
         <is>
-          <t>Sven</t>
+          <t>Jason</t>
         </is>
       </c>
       <c r="D1337" s="4" t="inlineStr">
         <is>
-          <t>Wiedmer</t>
+          <t>Tissières</t>
         </is>
       </c>
       <c r="E1337" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1337" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1337" s="4"/>
     </row>
     <row r="1338">
       <c r="A1338" s="4" t="n">
-        <v>3867</v>
+        <v>3620</v>
       </c>
       <c r="B1338" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1338" s="4" t="inlineStr">
         <is>
-          <t>Reto</t>
+          <t>Aleksandar</t>
         </is>
       </c>
       <c r="D1338" s="4" t="inlineStr">
         <is>
-          <t>Wild</t>
+          <t>Todosijevic</t>
         </is>
       </c>
       <c r="E1338" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F1338" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1338" s="4"/>
     </row>
     <row r="1339">
       <c r="A1339" s="4" t="n">
-        <v>5192</v>
+        <v>3625</v>
       </c>
       <c r="B1339" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1339" s="4" t="inlineStr">
         <is>
-          <t>Fiona</t>
+          <t>Peter</t>
         </is>
       </c>
       <c r="D1339" s="4" t="inlineStr">
         <is>
-          <t>Wilhelm</t>
+          <t>Tomischek</t>
         </is>
       </c>
       <c r="E1339" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F1339" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G1339" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G1339" s="4"/>
     </row>
     <row r="1340">
       <c r="A1340" s="4" t="n">
-        <v>4787</v>
+        <v>3634</v>
       </c>
       <c r="B1340" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1340" s="4" t="inlineStr">
         <is>
-          <t>Fiona</t>
+          <t>Sophie</t>
         </is>
       </c>
       <c r="D1340" s="4" t="inlineStr">
         <is>
-          <t>Wilhelm</t>
+          <t>Trac</t>
         </is>
       </c>
       <c r="E1340" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1340" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="G1340" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G1340" s="4"/>
     </row>
     <row r="1341">
       <c r="A1341" s="4" t="n">
-        <v>3868</v>
+        <v>3633</v>
       </c>
       <c r="B1341" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1341" s="4" t="inlineStr">
         <is>
-          <t>Valerie</t>
+          <t>Nicolas</t>
         </is>
       </c>
       <c r="D1341" s="4" t="inlineStr">
         <is>
-          <t>Will</t>
+          <t>Trac</t>
         </is>
       </c>
       <c r="E1341" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1341" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1341" s="4"/>
     </row>
     <row r="1342">
       <c r="A1342" s="4" t="n">
-        <v>3871</v>
+        <v>3648</v>
       </c>
       <c r="B1342" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1342" s="4" t="inlineStr">
         <is>
-          <t>Matthias</t>
+          <t>Costatino</t>
         </is>
       </c>
       <c r="D1342" s="4" t="inlineStr">
         <is>
-          <t>Willy</t>
+          <t>Tripodi</t>
         </is>
       </c>
       <c r="E1342" s="4" t="inlineStr">
         <is>
           <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F1342" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1342" s="4"/>
     </row>
     <row r="1343">
       <c r="A1343" s="4" t="n">
-        <v>3874</v>
+        <v>5859</v>
       </c>
       <c r="B1343" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1343" s="4" t="inlineStr">
         <is>
-          <t>Cécile</t>
+          <t>Nemanja</t>
         </is>
       </c>
       <c r="D1343" s="4" t="inlineStr">
         <is>
-          <t>Winet</t>
+          <t>Trivalic</t>
         </is>
       </c>
       <c r="E1343" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1343" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1343" s="4"/>
     </row>
     <row r="1344">
       <c r="A1344" s="4" t="n">
-        <v>3876</v>
+        <v>8197</v>
       </c>
       <c r="B1344" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1344" s="4" t="inlineStr">
         <is>
-          <t>Sabrina</t>
+          <t>Nicolas</t>
         </is>
       </c>
       <c r="D1344" s="4" t="inlineStr">
         <is>
-          <t>Winiger</t>
+          <t>Truffer</t>
         </is>
       </c>
       <c r="E1344" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1344" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1344" s="4"/>
     </row>
     <row r="1345">
       <c r="A1345" s="4" t="n">
-        <v>3885</v>
+        <v>3651</v>
       </c>
       <c r="B1345" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1345" s="4" t="inlineStr">
         <is>
-          <t>Daniela</t>
+          <t>Marvin</t>
         </is>
       </c>
       <c r="D1345" s="4" t="inlineStr">
         <is>
-          <t>Wittmer</t>
+          <t>Truffer</t>
         </is>
       </c>
       <c r="E1345" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1345" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1345" s="4"/>
     </row>
     <row r="1346">
       <c r="A1346" s="4" t="n">
-        <v>3903</v>
+        <v>3652</v>
       </c>
       <c r="B1346" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1346" s="4" t="inlineStr">
         <is>
-          <t>Dorothea</t>
+          <t>Daniela</t>
         </is>
       </c>
       <c r="D1346" s="4" t="inlineStr">
         <is>
-          <t>Wuhrmann</t>
+          <t>Truffer Stupf</t>
         </is>
       </c>
       <c r="E1346" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F1346" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1346" s="4"/>
     </row>
     <row r="1347">
       <c r="A1347" s="4" t="n">
-        <v>3905</v>
+        <v>3654</v>
       </c>
       <c r="B1347" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1347" s="4" t="inlineStr">
         <is>
-          <t>Aurélie</t>
+          <t>Minh Canh</t>
         </is>
       </c>
       <c r="D1347" s="4" t="inlineStr">
         <is>
-          <t>Wullschleger</t>
+          <t>Truong</t>
         </is>
       </c>
       <c r="E1347" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1347" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1347" s="4"/>
     </row>
     <row r="1348">
       <c r="A1348" s="4" t="n">
-        <v>3916</v>
+        <v>3658</v>
       </c>
       <c r="B1348" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1348" s="4" t="inlineStr">
         <is>
-          <t>Patrick</t>
+          <t>Christoph</t>
         </is>
       </c>
       <c r="D1348" s="4" t="inlineStr">
         <is>
-          <t>Wyder</t>
+          <t>Tschabold</t>
         </is>
       </c>
       <c r="E1348" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F1348" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1348" s="4"/>
     </row>
     <row r="1349">
       <c r="A1349" s="4" t="n">
-        <v>3918</v>
+        <v>3662</v>
       </c>
       <c r="B1349" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1349" s="4" t="inlineStr">
         <is>
-          <t>Andrea</t>
+          <t>Sandra</t>
         </is>
       </c>
       <c r="D1349" s="4" t="inlineStr">
         <is>
-          <t>Wyss</t>
+          <t>Tschiemer</t>
         </is>
       </c>
       <c r="E1349" s="4" t="inlineStr">
         <is>
           <t>Goju-Ryu</t>
         </is>
       </c>
       <c r="F1349" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1349" s="4"/>
     </row>
     <row r="1350">
       <c r="A1350" s="4" t="n">
-        <v>6194</v>
+        <v>3667</v>
       </c>
       <c r="B1350" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1350" s="4" t="inlineStr">
         <is>
-          <t>Selin</t>
+          <t>Damiano</t>
         </is>
       </c>
       <c r="D1350" s="4" t="inlineStr">
         <is>
-          <t>Wyssbrod</t>
+          <t>Tuena</t>
         </is>
       </c>
       <c r="E1350" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1350" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1350" s="4"/>
     </row>
     <row r="1351">
       <c r="A1351" s="4" t="n">
-        <v>3931</v>
+        <v>3670</v>
       </c>
       <c r="B1351" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1351" s="4" t="inlineStr">
         <is>
-          <t>Haki</t>
+          <t>Jens</t>
         </is>
       </c>
       <c r="D1351" s="4" t="inlineStr">
         <is>
-          <t>Zahiri</t>
+          <t>Turowski</t>
         </is>
       </c>
       <c r="E1351" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1351" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1351" s="4"/>
     </row>
     <row r="1352">
       <c r="A1352" s="4" t="n">
-        <v>3932</v>
+        <v>3674</v>
       </c>
       <c r="B1352" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1352" s="4" t="inlineStr">
         <is>
-          <t>Ramiz</t>
+          <t>Michael</t>
         </is>
       </c>
       <c r="D1352" s="4" t="inlineStr">
         <is>
-          <t>Zahirovic</t>
+          <t>Udry</t>
         </is>
       </c>
       <c r="E1352" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju-Kai</t>
         </is>
       </c>
       <c r="F1352" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1352" s="4"/>
     </row>
     <row r="1353">
       <c r="A1353" s="4" t="n">
-        <v>4524</v>
+        <v>3678</v>
       </c>
       <c r="B1353" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1353" s="4" t="inlineStr">
         <is>
-          <t>Alexandre</t>
+          <t>Adhurim</t>
         </is>
       </c>
       <c r="D1353" s="4" t="inlineStr">
         <is>
-          <t>Zanin</t>
+          <t>Uka</t>
         </is>
       </c>
       <c r="E1353" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1353" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1353" s="4"/>
     </row>
     <row r="1354">
       <c r="A1354" s="4" t="n">
-        <v>4537</v>
+        <v>3679</v>
       </c>
       <c r="B1354" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1354" s="4" t="inlineStr">
         <is>
-          <t>Dario</t>
+          <t>Anita</t>
         </is>
       </c>
       <c r="D1354" s="4" t="inlineStr">
         <is>
-          <t>Zanni</t>
+          <t>Uka</t>
         </is>
       </c>
       <c r="E1354" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1354" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1354" s="4"/>
     </row>
     <row r="1355">
       <c r="A1355" s="4" t="n">
-        <v>3938</v>
+        <v>3684</v>
       </c>
       <c r="B1355" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1355" s="4" t="inlineStr">
         <is>
-          <t>Ivano</t>
+          <t>Jürg</t>
         </is>
       </c>
       <c r="D1355" s="4" t="inlineStr">
         <is>
-          <t>Zanre</t>
+          <t>Ulrich</t>
         </is>
       </c>
       <c r="E1355" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shukokai</t>
         </is>
       </c>
       <c r="F1355" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1355" s="4"/>
     </row>
     <row r="1356">
       <c r="A1356" s="4" t="n">
-        <v>3944</v>
+        <v>3686</v>
       </c>
       <c r="B1356" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1356" s="4" t="inlineStr">
         <is>
-          <t>Aurélie</t>
+          <t>Tiliphen</t>
         </is>
       </c>
       <c r="D1356" s="4" t="inlineStr">
         <is>
-          <t>Zbinden</t>
+          <t>Umathevan</t>
         </is>
       </c>
       <c r="E1356" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Shito-Ryu</t>
         </is>
       </c>
       <c r="F1356" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1356" s="4"/>
     </row>
     <row r="1357">
       <c r="A1357" s="4" t="n">
-        <v>3951</v>
+        <v>5855</v>
       </c>
       <c r="B1357" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1357" s="4" t="inlineStr">
         <is>
-          <t>Denise</t>
+          <t>Lucio</t>
         </is>
       </c>
       <c r="D1357" s="4" t="inlineStr">
         <is>
-          <t>Zeltner</t>
+          <t>Urzua Bermudez</t>
         </is>
       </c>
       <c r="E1357" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1357" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1357" s="4"/>
     </row>
     <row r="1358">
       <c r="A1358" s="4" t="n">
-        <v>3954</v>
+        <v>8163</v>
       </c>
       <c r="B1358" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1358" s="4" t="inlineStr">
         <is>
-          <t>Monika</t>
+          <t>Akshaya</t>
         </is>
       </c>
       <c r="D1358" s="4" t="inlineStr">
         <is>
-          <t>Zengaffinen</t>
+          <t>Uthayan</t>
         </is>
       </c>
       <c r="E1358" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1358" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1358" s="4"/>
     </row>
     <row r="1359">
       <c r="A1359" s="4" t="n">
-        <v>3955</v>
+        <v>7347</v>
       </c>
       <c r="B1359" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1359" s="4" t="inlineStr">
         <is>
-          <t>René</t>
+          <t>Catherine</t>
         </is>
       </c>
       <c r="D1359" s="4" t="inlineStr">
         <is>
-          <t>Zenhäusern Dr.</t>
+          <t>Vasey</t>
         </is>
       </c>
       <c r="E1359" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1359" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1359" s="4"/>
     </row>
     <row r="1360">
       <c r="A1360" s="4" t="n">
-        <v>3965</v>
+        <v>3708</v>
       </c>
       <c r="B1360" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1360" s="4" t="inlineStr">
         <is>
-          <t>Ivo</t>
+          <t>Guillaume</t>
         </is>
       </c>
       <c r="D1360" s="4" t="inlineStr">
         <is>
-          <t>Zimmermann</t>
+          <t>Vaudan</t>
         </is>
       </c>
       <c r="E1360" s="4" t="inlineStr">
         <is>
-          <t>Goju-Ryu</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1360" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1360" s="4"/>
     </row>
     <row r="1361">
       <c r="A1361" s="4" t="n">
-        <v>6197</v>
+        <v>7375</v>
       </c>
       <c r="B1361" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1361" s="4" t="inlineStr">
         <is>
-          <t>Alexandre</t>
+          <t>Jean-Marc</t>
         </is>
       </c>
       <c r="D1361" s="4" t="inlineStr">
         <is>
-          <t>Zorn</t>
+          <t>Vautier</t>
         </is>
       </c>
       <c r="E1361" s="4" t="inlineStr">
         <is>
-          <t>Shotokan</t>
+          <t>Goju Ryu</t>
         </is>
       </c>
       <c r="F1361" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1361" s="4"/>
     </row>
     <row r="1362">
       <c r="A1362" s="4" t="n">
-        <v>4542</v>
+        <v>3710</v>
       </c>
       <c r="B1362" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1362" s="4" t="inlineStr">
         <is>
-          <t>Petar</t>
+          <t>Jean-Marc</t>
         </is>
       </c>
       <c r="D1362" s="4" t="inlineStr">
         <is>
-          <t>Zrakic</t>
+          <t>Vautier</t>
         </is>
       </c>
       <c r="E1362" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1362" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1362" s="4"/>
     </row>
     <row r="1363">
       <c r="A1363" s="4" t="n">
-        <v>5844</v>
+        <v>5851</v>
       </c>
       <c r="B1363" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1363" s="4" t="inlineStr">
         <is>
-          <t>Sara</t>
+          <t>Chloé</t>
         </is>
       </c>
       <c r="D1363" s="4" t="inlineStr">
         <is>
-          <t>Zulji</t>
+          <t>Vazquez</t>
         </is>
       </c>
       <c r="E1363" s="4" t="inlineStr">
         <is>
-          <t>Sport Karate</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1363" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1363" s="4"/>
     </row>
     <row r="1364">
       <c r="A1364" s="4" t="n">
-        <v>3981</v>
+        <v>6660</v>
       </c>
       <c r="B1364" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1364" s="4" t="inlineStr">
         <is>
-          <t>Oriane</t>
+          <t>Chloé</t>
         </is>
       </c>
       <c r="D1364" s="4" t="inlineStr">
         <is>
-          <t>Zumwald</t>
+          <t>Vazquez</t>
         </is>
       </c>
       <c r="E1364" s="4" t="inlineStr">
         <is>
           <t>Shotokan</t>
         </is>
       </c>
       <c r="F1364" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1364" s="4"/>
     </row>
     <row r="1365">
       <c r="A1365" s="4" t="n">
-        <v>3987</v>
+        <v>3714</v>
       </c>
       <c r="B1365" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1365" s="4" t="inlineStr">
         <is>
-          <t>Eveline</t>
+          <t>Vignesh</t>
         </is>
       </c>
       <c r="D1365" s="4" t="inlineStr">
         <is>
-          <t>Zürcher</t>
+          <t>Venkatachalam</t>
         </is>
       </c>
       <c r="E1365" s="4" t="inlineStr">
         <is>
-          <t>Goju-Kai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1365" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1365" s="4"/>
     </row>
     <row r="1366">
       <c r="A1366" s="4" t="n">
-        <v>3991</v>
+        <v>3721</v>
       </c>
       <c r="B1366" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C1366" s="4" t="inlineStr">
         <is>
-          <t>Michael</t>
+          <t>Laurent</t>
         </is>
       </c>
       <c r="D1366" s="4" t="inlineStr">
         <is>
-          <t>Zurfluh</t>
+          <t>Vesy</t>
         </is>
       </c>
       <c r="E1366" s="4" t="inlineStr">
         <is>
-          <t>Shukokai</t>
+          <t>Shotokan</t>
         </is>
       </c>
       <c r="F1366" s="4" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="G1366" s="4"/>
     </row>
     <row r="1367">
       <c r="A1367" s="4" t="n">
+        <v>3724</v>
+      </c>
+      <c r="B1367" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="C1367" s="4" t="inlineStr">
+        <is>
+          <t>Edmond</t>
+        </is>
+      </c>
+      <c r="D1367" s="4" t="inlineStr">
+        <is>
+          <t>Vez</t>
+        </is>
+      </c>
+      <c r="E1367" s="4" t="inlineStr">
+        <is>
+          <t>Shotokan</t>
+        </is>
+      </c>
+      <c r="F1367" s="4" t="inlineStr">
+        <is>
+          <t>SKU</t>
+        </is>
+      </c>
+      <c r="G1367" s="4"/>
+    </row>
+    <row r="1368">
+      <c r="A1368" s="4" t="n">
+        <v>3725</v>
+      </c>
+      <c r="B1368" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="C1368" s="4" t="inlineStr">
+        <is>
+          <t>Vincent</t>
+        </is>
+      </c>
+      <c r="D1368" s="4" t="inlineStr">
+        <is>
+          <t>Vibert</t>
+        </is>
+      </c>
+      <c r="E1368" s="4" t="inlineStr">
+        <is>
+          <t>Shotokan</t>
+        </is>
+      </c>
+      <c r="F1368" s="4" t="inlineStr">
+        <is>
+          <t>SKU</t>
+        </is>
+      </c>
+      <c r="G1368" s="4"/>
+    </row>
+    <row r="1369">
+      <c r="A1369" s="4" t="n">
+        <v>3729</v>
+      </c>
+      <c r="B1369" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="C1369" s="4" t="inlineStr">
+        <is>
+          <t>Julia</t>
+        </is>
+      </c>
+      <c r="D1369" s="4" t="inlineStr">
+        <is>
+          <t>Villard</t>
+        </is>
+      </c>
+      <c r="E1369" s="4" t="inlineStr">
+        <is>
+          <t>Shotokan</t>
+        </is>
+      </c>
+      <c r="F1369" s="4" t="inlineStr">
+        <is>
+          <t>SKU</t>
+        </is>
+      </c>
+      <c r="G1369" s="4"/>
+    </row>
+    <row r="1370">
+      <c r="A1370" s="4" t="n">
+        <v>3740</v>
+      </c>
+      <c r="B1370" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="C1370" s="4" t="inlineStr">
+        <is>
+          <t>Isabelle</t>
+        </is>
+      </c>
+      <c r="D1370" s="4" t="inlineStr">
+        <is>
+          <t>Vögeli</t>
+        </is>
+      </c>
+      <c r="E1370" s="4" t="inlineStr">
+        <is>
+          <t>Shotokan</t>
+        </is>
+      </c>
+      <c r="F1370" s="4" t="inlineStr">
+        <is>
+          <t>SKU</t>
+        </is>
+      </c>
+      <c r="G1370" s="4"/>
+    </row>
+    <row r="1371">
+      <c r="A1371" s="4" t="n">
+        <v>4514</v>
+      </c>
+      <c r="B1371" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="C1371" s="4" t="inlineStr">
+        <is>
+          <t>Amélie</t>
+        </is>
+      </c>
+      <c r="D1371" s="4" t="inlineStr">
+        <is>
+          <t>Vögelin</t>
+        </is>
+      </c>
+      <c r="E1371" s="4" t="inlineStr">
+        <is>
+          <t>Shotokan</t>
+        </is>
+      </c>
+      <c r="F1371" s="4" t="inlineStr">
+        <is>
+          <t>SKU</t>
+        </is>
+      </c>
+      <c r="G1371" s="4"/>
+    </row>
+    <row r="1372">
+      <c r="A1372" s="4" t="n">
+        <v>4513</v>
+      </c>
+      <c r="B1372" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="C1372" s="4" t="inlineStr">
+        <is>
+          <t>Florence</t>
+        </is>
+      </c>
+      <c r="D1372" s="4" t="inlineStr">
+        <is>
+          <t>Vögelin</t>
+        </is>
+      </c>
+      <c r="E1372" s="4" t="inlineStr">
+        <is>
+          <t>Shotokan</t>
+        </is>
+      </c>
+      <c r="F1372" s="4" t="inlineStr">
+        <is>
+          <t>SKU</t>
+        </is>
+      </c>
+      <c r="G1372" s="4"/>
+    </row>
+    <row r="1373">
+      <c r="A1373" s="4" t="n">
+        <v>3758</v>
+      </c>
+      <c r="B1373" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="C1373" s="4" t="inlineStr">
+        <is>
+          <t>Nicolas</t>
+        </is>
+      </c>
+      <c r="D1373" s="4" t="inlineStr">
+        <is>
+          <t>Von Arburg</t>
+        </is>
+      </c>
+      <c r="E1373" s="4" t="inlineStr">
+        <is>
+          <t>Goju-Kai</t>
+        </is>
+      </c>
+      <c r="F1373" s="4" t="inlineStr">
+        <is>
+          <t>SKU</t>
+        </is>
+      </c>
+      <c r="G1373" s="4"/>
+    </row>
+    <row r="1374">
+      <c r="A1374" s="4" t="n">
+        <v>3759</v>
+      </c>
+      <c r="B1374" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="C1374" s="4" t="inlineStr">
+        <is>
+          <t>Michel</t>
+        </is>
+      </c>
+      <c r="D1374" s="4" t="inlineStr">
+        <is>
+          <t>Von Arx</t>
+        </is>
+      </c>
+      <c r="E1374" s="4" t="inlineStr">
+        <is>
+          <t>Fudokan</t>
+        </is>
+      </c>
+      <c r="F1374" s="4" t="inlineStr">
+        <is>
+          <t>SKU</t>
+        </is>
+      </c>
+      <c r="G1374" s="4"/>
+    </row>
+    <row r="1375">
+      <c r="A1375" s="4" t="n">
+        <v>3762</v>
+      </c>
+      <c r="B1375" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="C1375" s="4" t="inlineStr">
+        <is>
+          <t>Pascal</t>
+        </is>
+      </c>
+      <c r="D1375" s="4" t="inlineStr">
+        <is>
+          <t>Von Gunten</t>
+        </is>
+      </c>
+      <c r="E1375" s="4" t="inlineStr">
+        <is>
+          <t>Shito-Ryu</t>
+        </is>
+      </c>
+      <c r="F1375" s="4" t="inlineStr">
+        <is>
+          <t>SKU</t>
+        </is>
+      </c>
+      <c r="G1375" s="4"/>
+    </row>
+    <row r="1376">
+      <c r="A1376" s="4" t="n">
+        <v>3767</v>
+      </c>
+      <c r="B1376" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="C1376" s="4" t="inlineStr">
+        <is>
+          <t>Christoph</t>
+        </is>
+      </c>
+      <c r="D1376" s="4" t="inlineStr">
+        <is>
+          <t>Von Moos</t>
+        </is>
+      </c>
+      <c r="E1376" s="4" t="inlineStr">
+        <is>
+          <t>Shotokan</t>
+        </is>
+      </c>
+      <c r="F1376" s="4" t="inlineStr">
+        <is>
+          <t>SKU</t>
+        </is>
+      </c>
+      <c r="G1376" s="4"/>
+    </row>
+    <row r="1377">
+      <c r="A1377" s="4" t="n">
+        <v>7367</v>
+      </c>
+      <c r="B1377" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="C1377" s="4" t="inlineStr">
+        <is>
+          <t>Theobald</t>
+        </is>
+      </c>
+      <c r="D1377" s="4" t="inlineStr">
+        <is>
+          <t>von Roten</t>
+        </is>
+      </c>
+      <c r="E1377" s="4" t="inlineStr">
+        <is>
+          <t>Shotokan</t>
+        </is>
+      </c>
+      <c r="F1377" s="4" t="inlineStr">
+        <is>
+          <t>SKU</t>
+        </is>
+      </c>
+      <c r="G1377" s="4"/>
+    </row>
+    <row r="1378">
+      <c r="A1378" s="4" t="n">
+        <v>7369</v>
+      </c>
+      <c r="B1378" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="C1378" s="4" t="inlineStr">
+        <is>
+          <t>Theobald</t>
+        </is>
+      </c>
+      <c r="D1378" s="4" t="inlineStr">
+        <is>
+          <t>von Roten</t>
+        </is>
+      </c>
+      <c r="E1378" s="4" t="inlineStr">
+        <is>
+          <t>Shotokan</t>
+        </is>
+      </c>
+      <c r="F1378" s="4" t="inlineStr">
+        <is>
+          <t>SKU</t>
+        </is>
+      </c>
+      <c r="G1378" s="4"/>
+    </row>
+    <row r="1379">
+      <c r="A1379" s="4" t="n">
+        <v>3769</v>
+      </c>
+      <c r="B1379" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="C1379" s="4" t="inlineStr">
+        <is>
+          <t>Yves</t>
+        </is>
+      </c>
+      <c r="D1379" s="4" t="inlineStr">
+        <is>
+          <t>Von Weydlich</t>
+        </is>
+      </c>
+      <c r="E1379" s="4" t="inlineStr">
+        <is>
+          <t>Shotokan</t>
+        </is>
+      </c>
+      <c r="F1379" s="4" t="inlineStr">
+        <is>
+          <t>SKU</t>
+        </is>
+      </c>
+      <c r="G1379" s="4"/>
+    </row>
+    <row r="1380">
+      <c r="A1380" s="4" t="n">
+        <v>3773</v>
+      </c>
+      <c r="B1380" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="C1380" s="4" t="inlineStr">
+        <is>
+          <t>Aymeric</t>
+        </is>
+      </c>
+      <c r="D1380" s="4" t="inlineStr">
+        <is>
+          <t>Vouilloz</t>
+        </is>
+      </c>
+      <c r="E1380" s="4" t="inlineStr">
+        <is>
+          <t>Shotokan</t>
+        </is>
+      </c>
+      <c r="F1380" s="4" t="inlineStr">
+        <is>
+          <t>SKU</t>
+        </is>
+      </c>
+      <c r="G1380" s="4"/>
+    </row>
+    <row r="1381">
+      <c r="A1381" s="4" t="n">
+        <v>3775</v>
+      </c>
+      <c r="B1381" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="C1381" s="4" t="inlineStr">
+        <is>
+          <t>Matteo</t>
+        </is>
+      </c>
+      <c r="D1381" s="4" t="inlineStr">
+        <is>
+          <t>Vozza</t>
+        </is>
+      </c>
+      <c r="E1381" s="4" t="inlineStr">
+        <is>
+          <t>Shotokan</t>
+        </is>
+      </c>
+      <c r="F1381" s="4" t="inlineStr">
+        <is>
+          <t>SKU</t>
+        </is>
+      </c>
+      <c r="G1381" s="4"/>
+    </row>
+    <row r="1382">
+      <c r="A1382" s="4" t="n">
+        <v>3794</v>
+      </c>
+      <c r="B1382" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="C1382" s="4" t="inlineStr">
+        <is>
+          <t>Andreas</t>
+        </is>
+      </c>
+      <c r="D1382" s="4" t="inlineStr">
+        <is>
+          <t>Wagner</t>
+        </is>
+      </c>
+      <c r="E1382" s="4" t="inlineStr">
+        <is>
+          <t>Goju-Ryu</t>
+        </is>
+      </c>
+      <c r="F1382" s="4" t="inlineStr">
+        <is>
+          <t>SKU</t>
+        </is>
+      </c>
+      <c r="G1382" s="4"/>
+    </row>
+    <row r="1383">
+      <c r="A1383" s="4" t="n">
+        <v>3800</v>
+      </c>
+      <c r="B1383" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="C1383" s="4" t="inlineStr">
+        <is>
+          <t>Ronnie</t>
+        </is>
+      </c>
+      <c r="D1383" s="4" t="inlineStr">
+        <is>
+          <t>Wahli</t>
+        </is>
+      </c>
+      <c r="E1383" s="4" t="inlineStr">
+        <is>
+          <t>Shukokai</t>
+        </is>
+      </c>
+      <c r="F1383" s="4" t="inlineStr">
+        <is>
+          <t>SKU</t>
+        </is>
+      </c>
+      <c r="G1383" s="4"/>
+    </row>
+    <row r="1384">
+      <c r="A1384" s="4" t="n">
+        <v>3801</v>
+      </c>
+      <c r="B1384" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="C1384" s="4" t="inlineStr">
+        <is>
+          <t>Eva</t>
+        </is>
+      </c>
+      <c r="D1384" s="4" t="inlineStr">
+        <is>
+          <t>Waiblinger</t>
+        </is>
+      </c>
+      <c r="E1384" s="4" t="inlineStr">
+        <is>
+          <t>Goju-Ryu</t>
+        </is>
+      </c>
+      <c r="F1384" s="4" t="inlineStr">
+        <is>
+          <t>SKU</t>
+        </is>
+      </c>
+      <c r="G1384" s="4"/>
+    </row>
+    <row r="1385">
+      <c r="A1385" s="4" t="n">
+        <v>3802</v>
+      </c>
+      <c r="B1385" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="C1385" s="4" t="inlineStr">
+        <is>
+          <t>Marlis</t>
+        </is>
+      </c>
+      <c r="D1385" s="4" t="inlineStr">
+        <is>
+          <t>Walaulta</t>
+        </is>
+      </c>
+      <c r="E1385" s="4" t="inlineStr">
+        <is>
+          <t>Shukokai</t>
+        </is>
+      </c>
+      <c r="F1385" s="4" t="inlineStr">
+        <is>
+          <t>SKU</t>
+        </is>
+      </c>
+      <c r="G1385" s="4"/>
+    </row>
+    <row r="1386">
+      <c r="A1386" s="4" t="n">
+        <v>3816</v>
+      </c>
+      <c r="B1386" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="C1386" s="4" t="inlineStr">
+        <is>
+          <t>Sandra</t>
+        </is>
+      </c>
+      <c r="D1386" s="4" t="inlineStr">
+        <is>
+          <t>Wanner</t>
+        </is>
+      </c>
+      <c r="E1386" s="4" t="inlineStr">
+        <is>
+          <t>Shotokan</t>
+        </is>
+      </c>
+      <c r="F1386" s="4" t="inlineStr">
+        <is>
+          <t>SKU</t>
+        </is>
+      </c>
+      <c r="G1386" s="4"/>
+    </row>
+    <row r="1387">
+      <c r="A1387" s="4" t="n">
+        <v>6640</v>
+      </c>
+      <c r="B1387" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="C1387" s="4" t="inlineStr">
+        <is>
+          <t>Simon</t>
+        </is>
+      </c>
+      <c r="D1387" s="4" t="inlineStr">
+        <is>
+          <t>Wegmüller</t>
+        </is>
+      </c>
+      <c r="E1387" s="4" t="inlineStr">
+        <is>
+          <t>Shotokan</t>
+        </is>
+      </c>
+      <c r="F1387" s="4" t="inlineStr">
+        <is>
+          <t>SKU</t>
+        </is>
+      </c>
+      <c r="G1387" s="4"/>
+    </row>
+    <row r="1388">
+      <c r="A1388" s="4" t="n">
+        <v>8200</v>
+      </c>
+      <c r="B1388" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="C1388" s="4" t="inlineStr">
+        <is>
+          <t>Fabrizio</t>
+        </is>
+      </c>
+      <c r="D1388" s="4" t="inlineStr">
+        <is>
+          <t>Wehrle</t>
+        </is>
+      </c>
+      <c r="E1388" s="4" t="inlineStr">
+        <is>
+          <t>Sport Karate</t>
+        </is>
+      </c>
+      <c r="F1388" s="4" t="inlineStr">
+        <is>
+          <t>SKU</t>
+        </is>
+      </c>
+      <c r="G1388" s="4"/>
+    </row>
+    <row r="1389">
+      <c r="A1389" s="4" t="n">
+        <v>7353</v>
+      </c>
+      <c r="B1389" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="C1389" s="4" t="inlineStr">
+        <is>
+          <t>Solène</t>
+        </is>
+      </c>
+      <c r="D1389" s="4" t="inlineStr">
+        <is>
+          <t>Wenger</t>
+        </is>
+      </c>
+      <c r="E1389" s="4" t="inlineStr">
+        <is>
+          <t>Shotokan</t>
+        </is>
+      </c>
+      <c r="F1389" s="4" t="inlineStr">
+        <is>
+          <t>SKU</t>
+        </is>
+      </c>
+      <c r="G1389" s="4"/>
+    </row>
+    <row r="1390">
+      <c r="A1390" s="4" t="n">
+        <v>7515</v>
+      </c>
+      <c r="B1390" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="C1390" s="4" t="inlineStr">
+        <is>
+          <t>Levin</t>
+        </is>
+      </c>
+      <c r="D1390" s="4" t="inlineStr">
+        <is>
+          <t>Wenger</t>
+        </is>
+      </c>
+      <c r="E1390" s="4" t="inlineStr">
+        <is>
+          <t>Shotokan</t>
+        </is>
+      </c>
+      <c r="F1390" s="4" t="inlineStr">
+        <is>
+          <t>SKU</t>
+        </is>
+      </c>
+      <c r="G1390" s="4"/>
+    </row>
+    <row r="1391">
+      <c r="A1391" s="4" t="n">
+        <v>3848</v>
+      </c>
+      <c r="B1391" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="C1391" s="4" t="inlineStr">
+        <is>
+          <t>François</t>
+        </is>
+      </c>
+      <c r="D1391" s="4" t="inlineStr">
+        <is>
+          <t>Wider</t>
+        </is>
+      </c>
+      <c r="E1391" s="4" t="inlineStr">
+        <is>
+          <t>Shotokan</t>
+        </is>
+      </c>
+      <c r="F1391" s="4" t="inlineStr">
+        <is>
+          <t>SKU</t>
+        </is>
+      </c>
+      <c r="G1391" s="4"/>
+    </row>
+    <row r="1392">
+      <c r="A1392" s="4" t="n">
+        <v>3854</v>
+      </c>
+      <c r="B1392" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="C1392" s="4" t="inlineStr">
+        <is>
+          <t>Mercedes</t>
+        </is>
+      </c>
+      <c r="D1392" s="4" t="inlineStr">
+        <is>
+          <t>Widmer</t>
+        </is>
+      </c>
+      <c r="E1392" s="4" t="inlineStr">
+        <is>
+          <t>Fudokan</t>
+        </is>
+      </c>
+      <c r="F1392" s="4" t="inlineStr">
+        <is>
+          <t>SKU</t>
+        </is>
+      </c>
+      <c r="G1392" s="4"/>
+    </row>
+    <row r="1393">
+      <c r="A1393" s="4" t="n">
+        <v>3856</v>
+      </c>
+      <c r="B1393" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="C1393" s="4" t="inlineStr">
+        <is>
+          <t>Nora</t>
+        </is>
+      </c>
+      <c r="D1393" s="4" t="inlineStr">
+        <is>
+          <t>Widmer</t>
+        </is>
+      </c>
+      <c r="E1393" s="4" t="inlineStr">
+        <is>
+          <t>Goju-Kai</t>
+        </is>
+      </c>
+      <c r="F1393" s="4" t="inlineStr">
+        <is>
+          <t>SKU</t>
+        </is>
+      </c>
+      <c r="G1393" s="4"/>
+    </row>
+    <row r="1394">
+      <c r="A1394" s="4" t="n">
+        <v>3861</v>
+      </c>
+      <c r="B1394" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="C1394" s="4" t="inlineStr">
+        <is>
+          <t>Sven</t>
+        </is>
+      </c>
+      <c r="D1394" s="4" t="inlineStr">
+        <is>
+          <t>Wiedmer</t>
+        </is>
+      </c>
+      <c r="E1394" s="4" t="inlineStr">
+        <is>
+          <t>Shotokan</t>
+        </is>
+      </c>
+      <c r="F1394" s="4" t="inlineStr">
+        <is>
+          <t>SKU</t>
+        </is>
+      </c>
+      <c r="G1394" s="4"/>
+    </row>
+    <row r="1395">
+      <c r="A1395" s="4" t="n">
+        <v>3867</v>
+      </c>
+      <c r="B1395" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="C1395" s="4" t="inlineStr">
+        <is>
+          <t>Reto</t>
+        </is>
+      </c>
+      <c r="D1395" s="4" t="inlineStr">
+        <is>
+          <t>Wild</t>
+        </is>
+      </c>
+      <c r="E1395" s="4" t="inlineStr">
+        <is>
+          <t>Goju-Kai</t>
+        </is>
+      </c>
+      <c r="F1395" s="4" t="inlineStr">
+        <is>
+          <t>SKU</t>
+        </is>
+      </c>
+      <c r="G1395" s="4"/>
+    </row>
+    <row r="1396">
+      <c r="A1396" s="4" t="n">
+        <v>5192</v>
+      </c>
+      <c r="B1396" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="C1396" s="4" t="inlineStr">
+        <is>
+          <t>Fiona</t>
+        </is>
+      </c>
+      <c r="D1396" s="4" t="inlineStr">
+        <is>
+          <t>Wilhelm</t>
+        </is>
+      </c>
+      <c r="E1396" s="4" t="inlineStr">
+        <is>
+          <t>Shotokan</t>
+        </is>
+      </c>
+      <c r="F1396" s="4" t="inlineStr">
+        <is>
+          <t>SKU</t>
+        </is>
+      </c>
+      <c r="G1396" s="4" t="inlineStr">
+        <is>
+          <t>SSKF</t>
+        </is>
+      </c>
+    </row>
+    <row r="1397">
+      <c r="A1397" s="4" t="n">
+        <v>4787</v>
+      </c>
+      <c r="B1397" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="C1397" s="4" t="inlineStr">
+        <is>
+          <t>Fiona</t>
+        </is>
+      </c>
+      <c r="D1397" s="4" t="inlineStr">
+        <is>
+          <t>Wilhelm</t>
+        </is>
+      </c>
+      <c r="E1397" s="4" t="inlineStr">
+        <is>
+          <t>Shotokan</t>
+        </is>
+      </c>
+      <c r="F1397" s="4" t="inlineStr">
+        <is>
+          <t>SKU</t>
+        </is>
+      </c>
+      <c r="G1397" s="4" t="inlineStr">
+        <is>
+          <t>SSKF</t>
+        </is>
+      </c>
+    </row>
+    <row r="1398">
+      <c r="A1398" s="4" t="n">
+        <v>3868</v>
+      </c>
+      <c r="B1398" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="C1398" s="4" t="inlineStr">
+        <is>
+          <t>Valerie</t>
+        </is>
+      </c>
+      <c r="D1398" s="4" t="inlineStr">
+        <is>
+          <t>Will</t>
+        </is>
+      </c>
+      <c r="E1398" s="4" t="inlineStr">
+        <is>
+          <t>Shotokan</t>
+        </is>
+      </c>
+      <c r="F1398" s="4" t="inlineStr">
+        <is>
+          <t>SKU</t>
+        </is>
+      </c>
+      <c r="G1398" s="4"/>
+    </row>
+    <row r="1399">
+      <c r="A1399" s="4" t="n">
+        <v>3871</v>
+      </c>
+      <c r="B1399" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="C1399" s="4" t="inlineStr">
+        <is>
+          <t>Matthias</t>
+        </is>
+      </c>
+      <c r="D1399" s="4" t="inlineStr">
+        <is>
+          <t>Willy</t>
+        </is>
+      </c>
+      <c r="E1399" s="4" t="inlineStr">
+        <is>
+          <t>Goju-Ryu</t>
+        </is>
+      </c>
+      <c r="F1399" s="4" t="inlineStr">
+        <is>
+          <t>SKU</t>
+        </is>
+      </c>
+      <c r="G1399" s="4"/>
+    </row>
+    <row r="1400">
+      <c r="A1400" s="4" t="n">
+        <v>3874</v>
+      </c>
+      <c r="B1400" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="C1400" s="4" t="inlineStr">
+        <is>
+          <t>Cécile</t>
+        </is>
+      </c>
+      <c r="D1400" s="4" t="inlineStr">
+        <is>
+          <t>Winet</t>
+        </is>
+      </c>
+      <c r="E1400" s="4" t="inlineStr">
+        <is>
+          <t>Shotokan</t>
+        </is>
+      </c>
+      <c r="F1400" s="4" t="inlineStr">
+        <is>
+          <t>SKU</t>
+        </is>
+      </c>
+      <c r="G1400" s="4"/>
+    </row>
+    <row r="1401">
+      <c r="A1401" s="4" t="n">
+        <v>3876</v>
+      </c>
+      <c r="B1401" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="C1401" s="4" t="inlineStr">
+        <is>
+          <t>Sabrina</t>
+        </is>
+      </c>
+      <c r="D1401" s="4" t="inlineStr">
+        <is>
+          <t>Winiger</t>
+        </is>
+      </c>
+      <c r="E1401" s="4" t="inlineStr">
+        <is>
+          <t>Goju-Ryu</t>
+        </is>
+      </c>
+      <c r="F1401" s="4" t="inlineStr">
+        <is>
+          <t>SKU</t>
+        </is>
+      </c>
+      <c r="G1401" s="4"/>
+    </row>
+    <row r="1402">
+      <c r="A1402" s="4" t="n">
+        <v>8167</v>
+      </c>
+      <c r="B1402" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="C1402" s="4" t="inlineStr">
+        <is>
+          <t>Nicole</t>
+        </is>
+      </c>
+      <c r="D1402" s="4" t="inlineStr">
+        <is>
+          <t>Wipf</t>
+        </is>
+      </c>
+      <c r="E1402" s="4" t="inlineStr">
+        <is>
+          <t>Shotokan</t>
+        </is>
+      </c>
+      <c r="F1402" s="4" t="inlineStr">
+        <is>
+          <t>SKU</t>
+        </is>
+      </c>
+      <c r="G1402" s="4" t="inlineStr">
+        <is>
+          <t>SSKF</t>
+        </is>
+      </c>
+    </row>
+    <row r="1403">
+      <c r="A1403" s="4" t="n">
+        <v>3885</v>
+      </c>
+      <c r="B1403" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="C1403" s="4" t="inlineStr">
+        <is>
+          <t>Daniela</t>
+        </is>
+      </c>
+      <c r="D1403" s="4" t="inlineStr">
+        <is>
+          <t>Wittmer</t>
+        </is>
+      </c>
+      <c r="E1403" s="4" t="inlineStr">
+        <is>
+          <t>Shotokan</t>
+        </is>
+      </c>
+      <c r="F1403" s="4" t="inlineStr">
+        <is>
+          <t>SKU</t>
+        </is>
+      </c>
+      <c r="G1403" s="4"/>
+    </row>
+    <row r="1404">
+      <c r="A1404" s="4" t="n">
+        <v>8176</v>
+      </c>
+      <c r="B1404" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="C1404" s="4" t="inlineStr">
+        <is>
+          <t>Anna</t>
+        </is>
+      </c>
+      <c r="D1404" s="4" t="inlineStr">
+        <is>
+          <t>Wohlgemuth</t>
+        </is>
+      </c>
+      <c r="E1404" s="4" t="inlineStr">
+        <is>
+          <t>Shorin-Ryu</t>
+        </is>
+      </c>
+      <c r="F1404" s="4" t="inlineStr">
+        <is>
+          <t>SKU</t>
+        </is>
+      </c>
+      <c r="G1404" s="4"/>
+    </row>
+    <row r="1405">
+      <c r="A1405" s="4" t="n">
+        <v>3903</v>
+      </c>
+      <c r="B1405" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="C1405" s="4" t="inlineStr">
+        <is>
+          <t>Dorothea</t>
+        </is>
+      </c>
+      <c r="D1405" s="4" t="inlineStr">
+        <is>
+          <t>Wuhrmann</t>
+        </is>
+      </c>
+      <c r="E1405" s="4" t="inlineStr">
+        <is>
+          <t>Shotokan</t>
+        </is>
+      </c>
+      <c r="F1405" s="4" t="inlineStr">
+        <is>
+          <t>SKU</t>
+        </is>
+      </c>
+      <c r="G1405" s="4"/>
+    </row>
+    <row r="1406">
+      <c r="A1406" s="4" t="n">
+        <v>3905</v>
+      </c>
+      <c r="B1406" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="C1406" s="4" t="inlineStr">
+        <is>
+          <t>Aurélie</t>
+        </is>
+      </c>
+      <c r="D1406" s="4" t="inlineStr">
+        <is>
+          <t>Wullschleger</t>
+        </is>
+      </c>
+      <c r="E1406" s="4" t="inlineStr">
+        <is>
+          <t>Shotokan</t>
+        </is>
+      </c>
+      <c r="F1406" s="4" t="inlineStr">
+        <is>
+          <t>SKU</t>
+        </is>
+      </c>
+      <c r="G1406" s="4"/>
+    </row>
+    <row r="1407">
+      <c r="A1407" s="4" t="n">
+        <v>3916</v>
+      </c>
+      <c r="B1407" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="C1407" s="4" t="inlineStr">
+        <is>
+          <t>Patrick</t>
+        </is>
+      </c>
+      <c r="D1407" s="4" t="inlineStr">
+        <is>
+          <t>Wyder</t>
+        </is>
+      </c>
+      <c r="E1407" s="4" t="inlineStr">
+        <is>
+          <t>Shukokai</t>
+        </is>
+      </c>
+      <c r="F1407" s="4" t="inlineStr">
+        <is>
+          <t>SKU</t>
+        </is>
+      </c>
+      <c r="G1407" s="4"/>
+    </row>
+    <row r="1408">
+      <c r="A1408" s="4" t="n">
+        <v>3918</v>
+      </c>
+      <c r="B1408" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="C1408" s="4" t="inlineStr">
+        <is>
+          <t>Andrea</t>
+        </is>
+      </c>
+      <c r="D1408" s="4" t="inlineStr">
+        <is>
+          <t>Wyss</t>
+        </is>
+      </c>
+      <c r="E1408" s="4" t="inlineStr">
+        <is>
+          <t>Goju-Ryu</t>
+        </is>
+      </c>
+      <c r="F1408" s="4" t="inlineStr">
+        <is>
+          <t>SKU</t>
+        </is>
+      </c>
+      <c r="G1408" s="4"/>
+    </row>
+    <row r="1409">
+      <c r="A1409" s="4" t="n">
+        <v>6194</v>
+      </c>
+      <c r="B1409" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="C1409" s="4" t="inlineStr">
+        <is>
+          <t>Selin</t>
+        </is>
+      </c>
+      <c r="D1409" s="4" t="inlineStr">
+        <is>
+          <t>Wyssbrod</t>
+        </is>
+      </c>
+      <c r="E1409" s="4" t="inlineStr">
+        <is>
+          <t>Shotokan</t>
+        </is>
+      </c>
+      <c r="F1409" s="4" t="inlineStr">
+        <is>
+          <t>SKU</t>
+        </is>
+      </c>
+      <c r="G1409" s="4"/>
+    </row>
+    <row r="1410">
+      <c r="A1410" s="4" t="n">
+        <v>3931</v>
+      </c>
+      <c r="B1410" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="C1410" s="4" t="inlineStr">
+        <is>
+          <t>Haki</t>
+        </is>
+      </c>
+      <c r="D1410" s="4" t="inlineStr">
+        <is>
+          <t>Zahiri</t>
+        </is>
+      </c>
+      <c r="E1410" s="4" t="inlineStr">
+        <is>
+          <t>Shotokan</t>
+        </is>
+      </c>
+      <c r="F1410" s="4" t="inlineStr">
+        <is>
+          <t>SKU</t>
+        </is>
+      </c>
+      <c r="G1410" s="4"/>
+    </row>
+    <row r="1411">
+      <c r="A1411" s="4" t="n">
+        <v>3932</v>
+      </c>
+      <c r="B1411" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="C1411" s="4" t="inlineStr">
+        <is>
+          <t>Ramiz</t>
+        </is>
+      </c>
+      <c r="D1411" s="4" t="inlineStr">
+        <is>
+          <t>Zahirovic</t>
+        </is>
+      </c>
+      <c r="E1411" s="4" t="inlineStr">
+        <is>
+          <t>Shotokan</t>
+        </is>
+      </c>
+      <c r="F1411" s="4" t="inlineStr">
+        <is>
+          <t>SKU</t>
+        </is>
+      </c>
+      <c r="G1411" s="4"/>
+    </row>
+    <row r="1412">
+      <c r="A1412" s="4" t="n">
+        <v>4524</v>
+      </c>
+      <c r="B1412" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="C1412" s="4" t="inlineStr">
+        <is>
+          <t>Alexandre</t>
+        </is>
+      </c>
+      <c r="D1412" s="4" t="inlineStr">
+        <is>
+          <t>Zanin</t>
+        </is>
+      </c>
+      <c r="E1412" s="4" t="inlineStr">
+        <is>
+          <t>Shotokan</t>
+        </is>
+      </c>
+      <c r="F1412" s="4" t="inlineStr">
+        <is>
+          <t>SKU</t>
+        </is>
+      </c>
+      <c r="G1412" s="4"/>
+    </row>
+    <row r="1413">
+      <c r="A1413" s="4" t="n">
+        <v>4537</v>
+      </c>
+      <c r="B1413" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="C1413" s="4" t="inlineStr">
+        <is>
+          <t>Dario</t>
+        </is>
+      </c>
+      <c r="D1413" s="4" t="inlineStr">
+        <is>
+          <t>Zanni</t>
+        </is>
+      </c>
+      <c r="E1413" s="4" t="inlineStr">
+        <is>
+          <t>Shotokan</t>
+        </is>
+      </c>
+      <c r="F1413" s="4" t="inlineStr">
+        <is>
+          <t>SKU</t>
+        </is>
+      </c>
+      <c r="G1413" s="4"/>
+    </row>
+    <row r="1414">
+      <c r="A1414" s="4" t="n">
+        <v>8184</v>
+      </c>
+      <c r="B1414" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="C1414" s="4" t="inlineStr">
+        <is>
+          <t>Vanessa</t>
+        </is>
+      </c>
+      <c r="D1414" s="4" t="inlineStr">
+        <is>
+          <t>Zannini</t>
+        </is>
+      </c>
+      <c r="E1414" s="4" t="inlineStr">
+        <is>
+          <t>Shotokan</t>
+        </is>
+      </c>
+      <c r="F1414" s="4" t="inlineStr">
+        <is>
+          <t>SKU</t>
+        </is>
+      </c>
+      <c r="G1414" s="4"/>
+    </row>
+    <row r="1415">
+      <c r="A1415" s="4" t="n">
+        <v>3938</v>
+      </c>
+      <c r="B1415" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="C1415" s="4" t="inlineStr">
+        <is>
+          <t>Ivano</t>
+        </is>
+      </c>
+      <c r="D1415" s="4" t="inlineStr">
+        <is>
+          <t>Zanre</t>
+        </is>
+      </c>
+      <c r="E1415" s="4" t="inlineStr">
+        <is>
+          <t>Shotokan</t>
+        </is>
+      </c>
+      <c r="F1415" s="4" t="inlineStr">
+        <is>
+          <t>SKU</t>
+        </is>
+      </c>
+      <c r="G1415" s="4"/>
+    </row>
+    <row r="1416">
+      <c r="A1416" s="4" t="n">
+        <v>3944</v>
+      </c>
+      <c r="B1416" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="C1416" s="4" t="inlineStr">
+        <is>
+          <t>Aurélie</t>
+        </is>
+      </c>
+      <c r="D1416" s="4" t="inlineStr">
+        <is>
+          <t>Zbinden</t>
+        </is>
+      </c>
+      <c r="E1416" s="4" t="inlineStr">
+        <is>
+          <t>Shotokan</t>
+        </is>
+      </c>
+      <c r="F1416" s="4" t="inlineStr">
+        <is>
+          <t>SKU</t>
+        </is>
+      </c>
+      <c r="G1416" s="4"/>
+    </row>
+    <row r="1417">
+      <c r="A1417" s="4" t="n">
+        <v>3951</v>
+      </c>
+      <c r="B1417" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="C1417" s="4" t="inlineStr">
+        <is>
+          <t>Denise</t>
+        </is>
+      </c>
+      <c r="D1417" s="4" t="inlineStr">
+        <is>
+          <t>Zeltner</t>
+        </is>
+      </c>
+      <c r="E1417" s="4" t="inlineStr">
+        <is>
+          <t>Goju-Kai</t>
+        </is>
+      </c>
+      <c r="F1417" s="4" t="inlineStr">
+        <is>
+          <t>SKU</t>
+        </is>
+      </c>
+      <c r="G1417" s="4"/>
+    </row>
+    <row r="1418">
+      <c r="A1418" s="4" t="n">
+        <v>3954</v>
+      </c>
+      <c r="B1418" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="C1418" s="4" t="inlineStr">
+        <is>
+          <t>Monika</t>
+        </is>
+      </c>
+      <c r="D1418" s="4" t="inlineStr">
+        <is>
+          <t>Zengaffinen</t>
+        </is>
+      </c>
+      <c r="E1418" s="4" t="inlineStr">
+        <is>
+          <t>Shotokan</t>
+        </is>
+      </c>
+      <c r="F1418" s="4" t="inlineStr">
+        <is>
+          <t>SKU</t>
+        </is>
+      </c>
+      <c r="G1418" s="4"/>
+    </row>
+    <row r="1419">
+      <c r="A1419" s="4" t="n">
+        <v>3955</v>
+      </c>
+      <c r="B1419" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="C1419" s="4" t="inlineStr">
+        <is>
+          <t>René</t>
+        </is>
+      </c>
+      <c r="D1419" s="4" t="inlineStr">
+        <is>
+          <t>Zenhäusern Dr.</t>
+        </is>
+      </c>
+      <c r="E1419" s="4" t="inlineStr">
+        <is>
+          <t>Goju-Ryu</t>
+        </is>
+      </c>
+      <c r="F1419" s="4" t="inlineStr">
+        <is>
+          <t>SKU</t>
+        </is>
+      </c>
+      <c r="G1419" s="4"/>
+    </row>
+    <row r="1420">
+      <c r="A1420" s="4" t="n">
+        <v>3965</v>
+      </c>
+      <c r="B1420" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="C1420" s="4" t="inlineStr">
+        <is>
+          <t>Ivo</t>
+        </is>
+      </c>
+      <c r="D1420" s="4" t="inlineStr">
+        <is>
+          <t>Zimmermann</t>
+        </is>
+      </c>
+      <c r="E1420" s="4" t="inlineStr">
+        <is>
+          <t>Goju-Ryu</t>
+        </is>
+      </c>
+      <c r="F1420" s="4" t="inlineStr">
+        <is>
+          <t>SKU</t>
+        </is>
+      </c>
+      <c r="G1420" s="4"/>
+    </row>
+    <row r="1421">
+      <c r="A1421" s="4" t="n">
+        <v>4542</v>
+      </c>
+      <c r="B1421" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="C1421" s="4" t="inlineStr">
+        <is>
+          <t>Petar</t>
+        </is>
+      </c>
+      <c r="D1421" s="4" t="inlineStr">
+        <is>
+          <t>Zrakic</t>
+        </is>
+      </c>
+      <c r="E1421" s="4" t="inlineStr">
+        <is>
+          <t>Shotokan</t>
+        </is>
+      </c>
+      <c r="F1421" s="4" t="inlineStr">
+        <is>
+          <t>SKU</t>
+        </is>
+      </c>
+      <c r="G1421" s="4"/>
+    </row>
+    <row r="1422">
+      <c r="A1422" s="4" t="n">
+        <v>5844</v>
+      </c>
+      <c r="B1422" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="C1422" s="4" t="inlineStr">
+        <is>
+          <t>Sara</t>
+        </is>
+      </c>
+      <c r="D1422" s="4" t="inlineStr">
+        <is>
+          <t>Zulji</t>
+        </is>
+      </c>
+      <c r="E1422" s="4" t="inlineStr">
+        <is>
+          <t>Sport Karate</t>
+        </is>
+      </c>
+      <c r="F1422" s="4" t="inlineStr">
+        <is>
+          <t>SKU</t>
+        </is>
+      </c>
+      <c r="G1422" s="4"/>
+    </row>
+    <row r="1423">
+      <c r="A1423" s="4" t="n">
+        <v>3981</v>
+      </c>
+      <c r="B1423" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="C1423" s="4" t="inlineStr">
+        <is>
+          <t>Oriane</t>
+        </is>
+      </c>
+      <c r="D1423" s="4" t="inlineStr">
+        <is>
+          <t>Zumwald</t>
+        </is>
+      </c>
+      <c r="E1423" s="4" t="inlineStr">
+        <is>
+          <t>Shotokan</t>
+        </is>
+      </c>
+      <c r="F1423" s="4" t="inlineStr">
+        <is>
+          <t>SKU</t>
+        </is>
+      </c>
+      <c r="G1423" s="4"/>
+    </row>
+    <row r="1424">
+      <c r="A1424" s="4" t="n">
+        <v>3987</v>
+      </c>
+      <c r="B1424" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="C1424" s="4" t="inlineStr">
+        <is>
+          <t>Eveline</t>
+        </is>
+      </c>
+      <c r="D1424" s="4" t="inlineStr">
+        <is>
+          <t>Zürcher</t>
+        </is>
+      </c>
+      <c r="E1424" s="4" t="inlineStr">
+        <is>
+          <t>Goju-Kai</t>
+        </is>
+      </c>
+      <c r="F1424" s="4" t="inlineStr">
+        <is>
+          <t>SKU</t>
+        </is>
+      </c>
+      <c r="G1424" s="4"/>
+    </row>
+    <row r="1425">
+      <c r="A1425" s="4" t="n">
+        <v>3991</v>
+      </c>
+      <c r="B1425" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="C1425" s="4" t="inlineStr">
+        <is>
+          <t>Michael</t>
+        </is>
+      </c>
+      <c r="D1425" s="4" t="inlineStr">
+        <is>
+          <t>Zurfluh</t>
+        </is>
+      </c>
+      <c r="E1425" s="4" t="inlineStr">
+        <is>
+          <t>Shukokai</t>
+        </is>
+      </c>
+      <c r="F1425" s="4" t="inlineStr">
+        <is>
+          <t>SKU</t>
+        </is>
+      </c>
+      <c r="G1425" s="4"/>
+    </row>
+    <row r="1426">
+      <c r="A1426" s="4" t="n">
         <v>3994</v>
       </c>
-      <c r="B1367" s="4" t="n">
-[...2 lines deleted...]
-      <c r="C1367" s="4" t="inlineStr">
+      <c r="B1426" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="C1426" s="4" t="inlineStr">
         <is>
           <t>Miles</t>
         </is>
       </c>
-      <c r="D1367" s="4" t="inlineStr">
+      <c r="D1426" s="4" t="inlineStr">
         <is>
           <t>Zvonimir</t>
         </is>
       </c>
-      <c r="E1367" s="4" t="inlineStr">
+      <c r="E1426" s="4" t="inlineStr">
         <is>
           <t>Goju-Ryu</t>
         </is>
       </c>
-      <c r="F1367" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G1367" s="4"/>
+      <c r="F1426" s="4" t="inlineStr">
+        <is>
+          <t>SKU</t>
+        </is>
+      </c>
+      <c r="G1426" s="4"/>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>